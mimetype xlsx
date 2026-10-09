--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409aa4adb844f36dfd41fedc35bbf171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15917857075e0b365c2cbc1a0c639f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19458b7f07940aa3564102dcd64648283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05ed0a40ad343964ef178c56c3bcb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21dee064e285a45a4fab3e7b8af3d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c4880da4963a2ff70e0bf39a150306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06431898ffaa17aa350a93a02a7861207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b40e064a114d45839de3071a92a6968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84d0a2d74be74e090f7e4364e5c3639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc232dc6a10059482d8df9bb85f00610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fce29a35eafd81a434a17ad5f656a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79076b11ea15cc1929d652a8a9acad8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be978837c3c9e5fc5f241e081f406a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275b4629254805ca676742d2044fb6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5abaed4489b645424d322248e76fca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e1cafeba092c46788f8934e67991f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc052be89b8bde6100e420a2235a6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bef218fd0cfb701ea0bce53dcf76218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d516fd5587360cac6b09f188d585d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369230bdbe5dce34627edee1727203320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021d475c7193d95546b1e3447ded54321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cd8bc26609ec910585b8823c2d26622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcabfc8f328392811e0e6d5c43447a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692c0af612d17f95eebab4cd0236e6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd1214e6232579825dc4bfe38089a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b6d016ca6b194553069e33d04248e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f474c8ff5dc435351283ef9e1697027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc21675f32ea1a09ffb9cd138fda59028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81237ed124a8653509d1b22ddd0d52de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c9795b59cde6a4cce348de83cfac030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76bc9b742f51b1a65e9e69a756b01231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab3d0f2f7e1880afb4885f74cd174132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba98974d335a79f796bbcce4e20b8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3103336472673ef996d84bbdfd15234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a994fbba4cf118500487e8bdeefab735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cf119b609d0611c52b26b5dd5785636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f7b94daf09f14c11313f214a4322737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d22d579ce9c8f323169760f1ccb3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f8ccd10e8a7d76eabcdeb3dbf848439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1507d7b3141d5f5a0e89f8ccac9ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af582fdd9273932e20c63b19defd3ecc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e0ce6380ad32e63a19c1595a5711542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f860cf4c6fd1dd0010a80ec909ead43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052f03efd76fdf8b751493e0e09795944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eab2bf759bfdd455a6260b3ef5cad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6614663a09f02009aca4fdad6744f1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8aa348ab4beee683380ec94984f6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d731420522dd238092e44b8fa98c9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad5142ecfe00e198d2e9eb601bba8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05665c57023e668d47cfee77e520daf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef14df6314d32ff06cad8995c08e85151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30a2777403dbf9bcc2cdef86e8f1b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ae35e42e7e7e5ca6ae8f9f7fad87c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02208453d23a02a848655ed3c08cf3e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5511554d424617746b5d78decc0ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684fcc4855feddfd532f7b14eb808b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625f00437e64e9437baae0beabb7c4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fe8e159647164e443d276c714f86c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad304348d8b9623f43f88e4d544e167259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87d0e63db44db7d19b1d07255616cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb4b5acecb278afd778da202a3e1b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639d30699e62b4892a2c1554a6cbd9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5331da6fe25429f3d02b76ade32f9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa1296e3d5244c5a81aa0df7032a3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d38828a15335ff589d4dac62f8c1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585854e3989778d24739d5785e9ff65566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f936eacae17b1e941cd3a4b87681067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b233973014013a5d5bfbc9a1441b79e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e2a7fcb2eee5d2ca1fa3b04d8500569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e381318ffe301c80b5035032500fc8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95ccc080848013d17bc918a21a028471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d7ba2b0d226ebb604b6ab96919d7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43480d57504c5caa012e253ddc281e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd90b249823665111f39b7876ac02174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970a018cc164885c1364b64ab19517f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdc4e4bb099525cdd3e612b572920d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728baa74e03e18219c71387dcdc6624577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8ba32bcbccd354adda5bfb2bf18a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31970b966ad56da3ee6323572c539879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0e6176112a0b6078f4372d2dd93a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584107da93346921fb5386c3bef674481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203dc157483aaa92a54b245607794d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9f938f62b078f4b8a2c9f0c80bfa983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4de645b47f225f11f39ec48de0abf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6014e14b03ae8f2b4491aa655f9cc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f81139af8ef2ed67dd345d39afda486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a8328ae6515b95da4e4de5776482687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018532fff437eb09d41ab2bb66ddec988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faee31b7a78381d1a1707ef4c4f62289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4defa77baf640171d44c7176b35bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd326e518dba8b0c660dc644b163cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc11873f8da73cb9759ec43a90e196692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80b760b53267b3523f6ecd7768800493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f0d2f45672d405da0c13176dba74994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc58bcdf83f81a8c05d28d9ca8523d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a30c510f7066b208dd7f96b335e1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd0c120b017340d0857e8e118f9fcd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb686a43cb48739dde6313f504b6a9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30abb9afc601f4471bfdbc99f2b1e4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15940e184fe821099af0edda65f98b9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5b45d112ac062832b05c0f0214a22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f277e6decb19fa007c05f09a54bfb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab0a695fe3bd7260e77029921b53a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd68b2f7c132d74fd94a5a02f0cafd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638d315202dd7caa9418d9a61713ed1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233135215e2e9b13fa412a3e28efd0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e18ed61b27c57f4dbcc5ad31943a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48244392232527f82f5fad78474962f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d48d7844dca01723f5992c59a25fd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d19ccec2795a2fc28a9172a579e76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8afc9e0e63eef1d07cf9f873fffa4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad061f7be3b0c98f3d75fb19dd1b16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574ce02fcb233c0a7758b8acabc28f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c937e318bad04375f60f4ab545be622114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fb88983ce7e70d32f1f45ee227687115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35811a4f8a844ffcc16618b9470ef8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d38aaa60ce303af7a10d32371466b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68001a0a5b803b1cb43230c11a29a4bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4106a80a062328711bd80135f6b3f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6184a046e8b5b53351a897b5c5992ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6e0569efeecd421c1aafa9ff44512121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956d06cc6beb1a88a63ac31c806899e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9e640e3a9d86adca559a1a0c47585123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e8aace54be4488856e534cfa97315124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5537c3593f7093c94aa1d16c140b9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d9f297270f5c0cb902faee1ac7065126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b1bc73d714dabb2dcd95debd09104127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82c68dfb8c70e7a8888633cf428545128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a72579098c4c606c5f5bc6f0d7017a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305eae5e37f14d3319e25c05b573b97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2169c473e0defb3924025fdbe51e20a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cffc5d93608e5f75a71ab0563996ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b75c77ad94b452b1ea9804e90b8a29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd090bfe417f215be312225e712d03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050312368a217702cfbd4953664c4af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cc75481cabef33a4168498290de93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef69bb27cb1ff4d86c5a0f492dd549137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a171121118d56bd7cb791afec17f306138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c51025d61e19ea968f8651ad55af4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc053189e359d5e3f26e6331ad62e5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6648110382d43d9b2fc6d4588f49f85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44b0b58454e85af8d3edd430478c62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123c427cbf959dd9b58a7aa8c2b069a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b017d5c9eee5ae691815d6ff4266ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c4ba80394f54a0c656452608faf22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87cd42e4f4d1d37807599ce0aee890146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29687a66c5138471c2a78eb2dce1ffb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bf2f0f8e80918327a90c548e11c62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831a1d551be85b0e7435887250a3402149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f487dac6e2282cccf1c8828f7d42dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492528b9f21bdae0ecff9d1050c98f6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2313d749505bea08ed92d669d263936152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50ad82ebbb88038665893fe50d692d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e126b0760ffd433d366cc00589769154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bda9f87e9054c3c6b04f5579f1ec6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a82710e5d57f6907ae079f3898fb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27982bdd6f900288f41e5c42b4cc7241157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84f90da2411bd6d68dc4e6feb4c174158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f8a2f99369d982647c61c2cc0c5fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870fdcf784c572605ccdc4ae9911d74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7286f326dfc27d55fe640d3272e761b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad5cc591923b34f121569a4756b5e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c533f0e20d0e9f9d2129698d38b096163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb936e31330ec892f8616de420685a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618305ba9e495198f205ba0e93f53b9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7f2b2535e4f55d5eb58f7f71b3a23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4e0f4d7ec4e277ccb8304a21cb3a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075385e28cb71f2a74cfaa2f97f71939168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5001bd4d043329c3b7fc502c7e6bed3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cdc401625c1ddfcced7cc44d2bc9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8a76825d0d60038ead5a0ec31f077171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca8e756c4e25b5ae48c393e04c3bb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c06b246274358aef8638124125b0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13da53b5850ba384eac9b849b636902174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207490d5b521f3263dcf8afe7b5beec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4ad5d9732f01acdb50b362ac582ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70415e7d5845aeea10d15c7a30ae239177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acfec60ab0db8a1aca3dbcaf7c28a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f698f22541e27fc4c900ff6db32826179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0a07481c63cb4c0a5316de3607330180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c772dac47941837e6781f1106123c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cc554d01321299b1c7e4b2b70d83d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589bfc1f18a673a1886e11867764fbf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d084ef5c020c4da1372dbd4695f9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dd80f79e43419cf657222e57252e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c6497fd65e4e6f833e99ea96e0eb1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d053bbf5f900ed60f6e512c6a794e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80851207744012e43cbcc89c828bbb01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dd083690f711c295d7961b1e754d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdde47a7c06a3bdd68e0911c1d21a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f32b4ba9b7b9f690e920f3eafba070191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09151240457f5246018fee891abf6e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b03b7c1b6f402042c2a4ac0d1268a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58407ee65bae82c9a5ef068859d214c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded00fedb268da82585808b1f35a923b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8c3f9aa7b5c7a7d7a68721b392c18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6d3c00757b0a019089e889caba323197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31108bacb5a5c766503a432a82ba15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbb4f2933e7561b90b83db0c0b3d1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4362ff52a1c2d1bfff5b6d31ebeb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659abfa8cdc4ca6a8c49023422d4b11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665f80e48f961433e9bd34e2c4ec9cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e870ca359cd136ff27d8fb2762c1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f249cfa82a833b41021d255e7504f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288fe9fa1992721a63551a2814c277b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d3e5e83971afc299eaa0da74ed0de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac725d0f29eba83591786b44d88371f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830f85281d16cc69b84552eb8501305208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cc9a8b07ffdc024a1c5ba34428016209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6474de45385f07416169991f02814c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432621a811dd9808feaefbd978e09e0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1cbc186d52246425cfa7ad8ff55b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaae6f7a9d7ba0748f0fc72139a9b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd8eaca3212546d62236c55a379815214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f23afb7e88f929c8d10a4905b1c16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbeb1525646f436172e6c3e7efc6e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c2711f56e6cf101db7274dbb2eadc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe62689c77a1a69448afa89ea97eee1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab6370008b78e4431e99104e1ee4d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdcded4e6b15d44f246a424f63b8d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b909c394b6f662e200f1b2448d00f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fc4e1c1f6e831a79a0ed27f90c48d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb98d2224a81886edb536e16a9d0d5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc32e52789a789248237a717f69058e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cb7e4ce97f99e422b9256648e55cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead21809e0962361c41942f3f68c6093226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27721f22d3a8c5ef763d0fd12b641c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d816434d70160f1ca6ae996d5e38e2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f90a36583597f9269bbcc412cc62df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411111d5b4644b9046bb0c1a6faed5a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114f435eaf17a2bdc9bbb56c0b53fe2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6f0d7769906810f8bdda19d9deee5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1416d6763ea087bc5e19c56164f672233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83ccee67b449b9934abdbe3c253e21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c156c34e6721152fb9dadfd713701235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666679a42fa487eddb8a4ba3cfda226d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cdacf07b2a9c2b2316d450fb40005237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de753bd6217f02b959e19d28b919a82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3109303ae350ad63041a5825e202f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872003374693435efc0d878efdadd93b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7c7849328dfc8c91d8e3834af21d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679dbac84c7f46009d7d62c5eb1bd8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3603bc9fe45c0eabbbc7d0de5aac929243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d553360814b9bd91991cc327abc58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d94fe0fbb9febd85e90850a17a552245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99c747c63511b5d3a555cf067ceb93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf66c8a03d8b6d9849d42be3532d8ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc237b76b660588e602c7997daf1867248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af39caade3efb130b4be84be843be86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fd33d8be1ec387cea100678f6ea5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f70160df2de8e455bc173ddef4d35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886e4310d5674e7dd96fbdeb37d499b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fed6a25ee5e47080d745310b73d2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbd020b82f2515245952fa6aef4b0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60dc4f38226881ada725787356dba8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba7d7a10ec5cbdce1c514bfa30a854256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32dba743748d7a95593db7003d302a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f14be0b4158e0ad9a77c0eb05a4aa6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0e18d537e1554249731eb04b20aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919285621ac1db7d2a77808e9201338c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d45484ed3c3a7ca62458344da3ca90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd66f557f22290b7d503dbc55e3716262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f6dce6d7a854b3d006215611c9d05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b3ce8c384e1bb082a98eec99b17fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1912290284d32d950912a583ad979e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f5b111ce5bdcd1f9d51cb13bdcd82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4851f7e199427bc0821e8a4c455fb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00e4bda828c7c03ee52eb68fc2961f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab109885c30aee96a9498d8a26f745269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee9c00668a7ea2e4f6b53c599415e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf6e9bf42a872843b0f2628c1b05c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856fea259fa7b6162daa8582d540559272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851924e81cf54523d3fc8811dac6ce2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218d5d43bdbdada414952489caaff1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebef6c4a4198f6f9cec3fe061b763ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dec6f068109f060a42c8472b3fc4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7417142f4990027600532728069c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce4e39ce3a725a28279473dd9a989d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3912b1bd2916980ce585f7d95bcf9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9e5fc8e5cf880c443679fe4c31b94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601af5bee70853f0427b5294b5e07d5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d547078b6bb3df1ec9aef3856bd91b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7a62b29ea34c430e1a6957382d5b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ffdc4ecf6fafb302b4574275efc5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3144661c65a2b67d6584f6515ca2c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620a8fb546b13a88fac331129c7be3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f011df7136fa22ddd272fc7c6f4502287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931869b69673651c0a1a5de5c1bf5347288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffdc7c64daac81023b6855c09103da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c224d6fafd87310acb0c7e7f93a43c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d93e655ca62628d7867113054d3d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30897403e318bf8e4c636c36d13c4b09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d656f6caca6362f58e32f62198adb9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aa73c912188e3f20ffb89f36ac398294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ce0d32656713c28508c0e01572875295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377395beefc930e5cc6e0bb5825a8ebd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d91252d8e412eb769977a04e02bae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6a01cfd4cc5418e624050000992b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b1a586bc44abb89eb9dc674639ded299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea4023a5335799e24cf3e6ff892da4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b595227499063867ad780f245958a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be436e5a1538baf3d5366b5d073176c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34423ae2e5128847ceaca5c700d254303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa6a392230ce35cb620001ebc720ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79daadaaf2c62d0f433fab9a44868ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12a81196ba4f84226046d8fa5e8004306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21d432fbc079a8b99ac2b0581a2c17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e89a2286931680d1ccf10e1d94ab8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53706f1ef4435c502201871a1bd8f1f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d161a72c57de627753f13bac9ea506310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd6799789e8426a4149e18e0f1a4aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a10a3e0d3acdaa2a3a143450cb5bd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faf9636664390c62db03b21c21f248313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa732d3ebae79387d6a49a6f4931372314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132124b9452b28730b635f79911502a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2166409583fe5e807b712736848fe35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8ab2e6ad9b6ec7da013d3dfcfad3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee5948432b2520944f7adb8851580c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca501bfa1ae5706ed7c9d7f9ce4950f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaed179ca496fb589ce256b69097614320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6f6f3ea9295022baec9a2a4a1185e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67173370919dc00d55b0d09e6c56f0bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1774675eac834e63952c0f56880d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b83f72ea1db5f4a2de735cbe6b21ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b00c29d144d2b61a2291471b960f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3c91a3aa827563e72f9c155bec1b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6baff8e15fa1b72b5a5a07630fe8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b170ca0d6d55c8176ea801c38ba7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37209b4aa5b5392e5796c3c78466afa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bb0c2a6bd66213b5b25e322e0e35e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29694128f8b7aed974815f0f9b9a547331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce828148941e8ee8a4c7f3ae3ab6259c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d9c3707e251e578691d793406e175333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cf2c0f410e763b0ae8138b4246703334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6db7553bc17f8ffbdd6d3a0a193db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2a7cabac22412be60cc41377f3a66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff3a53ba1aff38f924238790d64e7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea2aff70caebac8917a642d49246d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aac5295aa0e6d27910ed4301bf4b44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c365655ce2f0c3f009625940bb5cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064dfea5420fd1ad9459bf3acd73507341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cf4ec0c0f8cfff8cdd8b093b7d942342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f9321769787f0878235e89189cd1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723955610c5ea60ed43b986154c83616344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2575e97b84de412bec41bd16dc88c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa4e21956d94f35d5f083cbfede955346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf25da9d0a295030f08820c712f6d02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b253ed90fe45d7754e8ab7e45868ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857086419f700864d3e23dbe5819b8a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ee01b27c6bb398942a80b357cd9f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0a83272ce92673410766edc9c1744351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70993c1ec7bae6375871131ac211b333352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ada57bf935c9ec00e32952b13e7d1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a738f7b8d128624ef927cb1fa93248354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9238255232d79eb770832e2398d133355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bbe8fdaffca056d121a1c677c579b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e2eced2a1ee2270d3645945db2c16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058738af3b57c1ba2f07e47eec4c33e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ab0a9f2ba682d8f36bfb8135c096d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4104b9980b0846e905a17df94f68b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e2a08b0bdb3895d93acc4f574bf4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293995251e45066e84c0bcaea45c75b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde93bccfb41bd9abe55d394ef6a99bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac5ca6ac07b020f91b62f4a1f3ccf2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30c5569848fae81c7f96c4cd4ab021365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041b159c08bcfdd9be8f242dac7b16b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609c49eb26ab58101787370b5e5d965367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed04de54a9040349a90b986bfe5a86b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b232318147dc247889d80a6696594d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b987418606d2871fac89ddeeac6f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a43d91b42e16b376fdb051e4abb97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf66cc7598904392a34a9669daee7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede18fed6d3dc1a550ba915e8ec3ad5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda58b03a9cb982d3de519509da5ef5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e57050549f9f7cbd573a90f1ce54e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b517bcda79710f7e0f1e29b8b2498a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cea087a760dc2b694a312b04c8c5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef70d52758213098259b190499d699378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063cecce6cbab90dea7b690817417a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed3afe166e12b72fc6141fad89228b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bb2720cce5db21e34ad8be11fa035381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f367463372cd85a06bee5209851ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb9d26d5302f3067ad7abddcf673a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298cc9fb12a615e6403bc94e3763d19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7e505a51bb035b41725321e70a9d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46846090f8ef99818f936a920e725e40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45aa32d61094a87ef5c4a0cf378a3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5278ae1aea3346420ee67ced551520388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe595a5d3dccc5e5814a023721b5dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a464cf40e0f342b1f8de86d2d1f498f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a6b760831418e283d312ced091591391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd751bd3048da3cb55f378cf42c329392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a6dadcf0f5e3face17ef94613dc71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de670115bf7d66da26c53f9bfc9fe3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652fa163c8f1381adb321d792750852395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57062ad87d3d4858f8c5dcc206cbe443396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6804e427252e7ea7aa68e0e1195c54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476d11d46d3c0688cdabda5f0b0618d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf54fdd6891fdad0cdbcd2dc42d13f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aca06be13927fe63091679d5032cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32543316787e40b8498a81a55c951aae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf8313ef612454bba2f2f6ebdbfa4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792f3779acfa0917aa535d5036634aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f08b187aa4ebd03cbcbe280cc08b67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c141a6940ae590b263782b286ec195405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e1e76d0e6f1cb4551e3f14a794393406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702b1a4740e377dfec882b8a8963367407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b666ace962726a1750739a20e774d57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238bfb7c5d5aa8eac5c26dcafe15f35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb500faf267040a6359a18cafda7dfc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8fca61da39eca36b371aff066de2d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e325004c493a4a86190b5bc7fb87f32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff0986b0d7f4ac33e19afc2007d6e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dee986e9384df650fdaba86c912e29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22df12433415587c41cac8d2036fa01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f5fb68df59bfb70badb9906659830416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305df46de2f3f96a3a54fb8fcce2b372417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ecaf19d09d6c06a1ae60a0af6e568418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e37adc4d3e4a619f3fdc6ce64da994419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462034ffbaa06d82f319670f671279a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d4d7957908604ce66768cfefbc8f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0f4a2cc46fbfa99ee04354dc6a253422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1beda2c1522f93b46918148576b910423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105971c99063af4cfc956ca74ec1390e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ead21de08549ce2e32dbf40cb0c8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1cb7123a3d0a6a3218d95dde3f5d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c9d7c1c4639d2dcb35d1d55792313427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c431e059eaa78f79a2a507e389006e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd3f929449a4d4b2d7af4ae86ee3a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b9da7d20a0215672e19ca10bbdae8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9a574b33e9345af2176a0aefa0673431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cadd5f8316027d33261b0fb495d74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921321c073c748c50cfcc3cc226a7820433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0221652bc723cffa4ca68614b9d0ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aab0d4b15f6da1dcde881986c15ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f04495ca15ef88565ec94b91195b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607b9933848c39c8091393f1d8b28aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c00e03b1881a573bccd903dc738ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc819a7c5d97d7b0f686a499b5a854439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25275bf22fbb9df216178685f7db2209440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6a827411b77c2679762c83bb464d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648126c769ae66e45a100b5ce1202bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd9a164aeee13db4a3b87f32ca48eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297e231cc0b7d635dfec8fa63468ea3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6712a974d9309d2bbb65e6f2d0e38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c102cc6ff07695796bede283f5bfcc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa7e4948b33df0accc195d51fa8bc1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfcd19284acdbb7031f27f58d981f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc843e6cb0039c3a99b4ae3c52d7d5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357380ad2dfdcd5ab9d037cf635a30b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fd1c0f75861cb8164e9ffaad3fa54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28a8b4857f0346aadbf40dd4c0f537452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f699e0ff86c1285850e7fe7b49677453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9fd2ccad1c82580a1740a3beeccc5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392308fc09a1a5e35ecb004b8332cf36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5454a895c06efbefc1daaa83a5c2f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8610c1b68a8bd511f36622753ec44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047543796e06c2f9c9ea7ef62732280458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31e1bd95d111d0b2ab15f2b50bc835459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3bc535a7fac893a3dfd8d12b22cd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59151bfd8783dc7088be7cc524f0f757461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400414cf27bdcfb3933a5ba2c14f7909462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d8df6f0aa8185d7ff12bf0eaf339a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64688e1ed6898b2eb3e0edf657af3090464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0b77ff670c91edca7998647c902c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b82c98f6e9ee524ea226e38746dd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80890fe130ce4a5e11dcc8b91501ba75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37d4dec6824da8d56d5a49d82bf103468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e76849401e2ab2e12fd4f9247c63a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532d5eec05a4ea1a91ff0ff65777476470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2ad86b216a95673f736be29b16a20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db442afb58258e7c38aadbdea08bce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc689fdf45b4fa0085e58a363393f9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ffa0c82b38aadc83ec46ba1143ce1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739cfadf267caf2f7bcb028bb1fd79d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0b41f39465e741ca5698c9001161b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6df35ed380822a84198e381d41dc7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c76fedb40a62c17ff2d8cca2b6b5eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118273e34feb1eaee955ab59dfcf96d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcea49ac72c46a82a2badf813686e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffec3ce5d6d68cc2768c3b8b55cb81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533c5e650b367cb81ffd7c06a339294482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fce18b8ef12e7cf2eaf4fc22429d22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3872151c0fe2e33cc55e6c5f4ee08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378a18a25887cbc1849324cc9858ad7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b83c583aeb4b243ef9fb1ec596e6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8093147cb8c21523cf8fcc4f7080b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2fbc73afba3a440653b47dab6b88a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d0508b2bc2769dce830df66000402489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a11ba53f3b5a016ab280b08cae88c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5d1c9b4d2538392ced151b33c0d24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c65a2af2ea2f66aca41453caa7e55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4724b94e265350d0371bf6fc70b4c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec0adc0e099898a9694cf029fa80b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51fc0aee0519f47168b5ff23d00fcf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540206cf1024b6a0a1b329f2c735cb0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34366533a0ce661f81286eebe753b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7ee71a024bfe0cfdccd4bcddacb86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482f333bc9209776256baf4959ae0bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f9d0a19385410af0c3dfb6c85cb3e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbc8c469b08b013311e5c53f1361cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f985f7d0deed37dc12915bc3e5f99e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ef47ec903c6edd952a52ae08ae0d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7adb9686b4ab6f23a1191d25dedf2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaacb23e41b68c55a7cf031d95241e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd131f44d4da3b81801753751bb080ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c57cace51ef4f84342bd5d2e9ae3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad494c78774d0df52017318313423b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8fbadd2d2ed2aebb01a13e897b684509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832749189f6ba0282990140839f4b3b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a83fd714447a37519eec5d4adffdc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9f4960ffda8f2ed5ae3aedb9ee3f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05737aaa09b7abd01efd264177bbdd60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6061632fb16d748327533b398173c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d435f5a3ae4bd6be092f71ed1876d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dbde1e90fd6dc2f2d37edf5443fbe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaab6f66bf63cf16868fb51fbce56bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d795c4838bd6c807a10f183c13b4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8182526812196c20839aa243734f1f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca98dfb98617c763f2a0befb58135b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab707f3246d2154c6dbb423709ada18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2ff699429b246b051e7b9a0d3b185522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82129e2aeb5f8677045d708a443fe4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f30b03257655f16f80efcd7c220a8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08390223c88b0f78ca9b0246afc7aa5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b33bf0f04cfc1969767b82516c7423526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00b16ed169789599637590345bba93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c28f78b749f276895377aee3dc697d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135aebdb8dd4421ef2fbfe5f083b302529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b681e9167807cdf7e56901879efdb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dc3621c5dfc221db8f05c659c19c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44529abccf3c61607c2d5f88498476d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2da14b61a72e5d76bee7c956de18f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726ff0bfcd49fbe0f036f8ea09bb5d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f2344c3c35513ba7659cff03fb229535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876565cccb8b639bacec1a91cbd9af9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fbb8fdb7183b9d6f401677d7ea60d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12265d2c816018128fd1a66a64b6c52e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3358d6559bc020915472baec83d2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd5743995ce7bf01e88687336045ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f1f6916771bfb810eddd36a073468541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1497e566fb6038a61edfc52b90dde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75edcd88de6456ff1eacfc30a59e9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4953196a3a2999efdb2fb17900c27b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ade9efdb02e4bea2f4ea4db59068d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02632a9e71bee9e3f1fe5701dddff9c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154115a46a642518cf2a5dea7cebfba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3358eb7dae45fd00078f5c93adbe03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a29da2f9a718640107dec5d4653daa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4be0447124513a4c22ee93b8882b4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73489e250c487729df790e7fed9572b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0856c9613cb5c701f7f9166abbf7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210addc3d84b0fda952fee137021876e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fbca53d9ff37630fabd2c57756c5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45a3e8d2f541c07079cffe2eeeb663555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127d8a72c0b4557260b393ee9902e24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d69dd680e3ff786d172f2af005dbe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76d008d3ee5495bca78d07ac2ece4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88739a03d4666a87f0be666fa11c535559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800202ab2111cb8f60d75977ef2845b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81fc66466d269ed4b6b162067cbe4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45841c2a12485eb36bb81bee127f4a95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4269fe8efef205eedfe5bb51d0d2c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b5c20192830a2b39f92eb84dda405564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295781d9bcae751d8b03990d8a7656ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a235bcab89221cedc83501e2bbb52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddd68a909eb4782e45149e03a8873a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b4d6fc86a16c867af2d395311fb7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029544813cd6c0c9dbc82ddeddbdb5e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391a30927c2357b5389b97c0472a882570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53867f0a0b59189bbbcf2a176f87ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591751e25fc8d19c171f3d9e327096e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c8482e7673f24349dfc038f123e90573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb43350d72b9b237199f0ea4a44984574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729575b6ca8cace576b5570299567da3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efd521defb3352e4a2b0515429a21c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01109e5bb52b1db27196daa4f025f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34066776fe010fd0104d02d043ab81ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6bff6a15499d56bb6b558211c0be0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0d09f997f2d2674e132acb0bcbad6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1555207884fd28db2a8cd5f0b0e5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b79f8d868f5b03e9378fe1d177fbc9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d38685ad22d997f046288b705a7f74583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be63188ed3b5f6938ddd376d27d91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c820f7cfabf1dbcc1d07b35b228426585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc6d44c49216e9bed48c12e000101b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403fc0354a41604ac300b3beb68a190587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f02cf500d455c95f4d990ae5319e63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba2d404df4abfa459724ce9784d0f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa583df6ff213437794fb13ebdfe0b3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e871611186a613a3767a28ef6468cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2269ff07743ea5396da4311c5b5208592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaed0e8b7409c388e3893bcf903355593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1d061abc64c11d7639386d789e6b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e2cf46ac74675d1772d5228d1cced595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050643021642930ead726bde0d165a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038bd41cf9b67ae3e1a9428fe202f92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657763a19cada89a8f52cbd208532c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b37d03d4bb997cc91c4797a97af7da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a78fae2cae95a3901620582a3f10c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab188ac062cb9718233e339b65e76a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54695b63baf640a9c001ce342e414a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b21b726f842c52bb2b01fdacf9dcf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c91e37c596ec87b08b6949be7f9c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d552498df1391e5bc3ddf73cd30ea8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fdf90838e46c1294eb2c3096fbe88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97140fb047805ad192c8c2dc4fc63f3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372d4810532d53be616c875907d1fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285bef67d45a5054a143d37f91a9652609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796bcff6d2df0c1e1f0b1a61e378cfa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff3470b7ed672dfe79a000fa6a6942611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e286b810a0356e4b02e9e12419bb8ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06a0ccb12fa2b472974ea6af2c0642613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20542ded57f0cfbe19b7f1219d324385614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def6b6f25dcddc25a149e355bbc5125615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cc25401077313fd22b928811c5c5c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c27657270c294ad24bf4d159959a26617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa363f6393c4bfafc4fb2a10789dc62618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb34d487f5b1ba893e505ee232a334e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2455a497a45e084b81ea4f58e53aa37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c397f9a8338a864ee71d46bab099cd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8422d37f505b823d8d6aa1c8931e6d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804c082adc664b73f26b54c43866c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f144cc42c0b8d304fa6cf8c7d0545f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958af253f2a94becd2c7d9e6e9ba4eda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a5ab5138d01794fac583d6819eb64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d6428a530019e3e2383fa270c15ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfecb18f5ff17a023e7d442a94c0c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb8be03edc067ee1bd7cd1f10c0b90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c76735459e85b21d92fde09c8fd547630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b8c8432ddf8c74b0e3231db3433c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01baa7c334b58cebf02362792f2bdcd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca93696a695f56b7d6561f35e31ca97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b388338212743bd3e8d416d553d1026634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2661ea587f9c969da30933aeeaa88ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43335c17d7ae4f0ab464279b790ef518636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def1cb3cc925ad11ba746d7e6fe3ebe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef2afd4a6bd3a36185491bed350e72638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4556cc0ce0d5fd1f95e381927cacba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2056cdd426b20b2906405396ed361b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662490ed6702ad866f5ee6e256cf61fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5135e95a3bacae2360d748ed9556a64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648cd33cdb036c2a31e12d46aa682a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5969d2645e0df1e4717b73265ca0a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405637713d96181922fc4512049b417645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26712be23d1f6ee7eca0e3a1aa876c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8be7b787cdd8ba993ad865cacc4ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813026ac179d760c8728401d9d69f005648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0e7ed9ad2df6206314a373b8181b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371de3520c13bc0454fc3cc9130272f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c3bfd4a4369ad9b877d1348de9631651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26b34cf57df1781e1fd4b2e8f000bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1047283f9c645971fb2f6823b463aea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c7bed54af9f9065196454b99f285d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1855434dd31eba4435a968051aa1b28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2d0d1595d614731482be48e4d8289656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cddeadea81f005a6101ed02468575c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690727bb38847db921e11e281957891f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f77d4b9245996316415f36ebda4ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22591a02b422d30652dbff1352fe85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19518ec7b549589faaedf05e01d732d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb6165a80b34f34f8583fbea1e44f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02be1e6b3a59c9b4409549f8b66fac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdeaaa1961ae38c38dd1be20f15d8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac557ea19412f09b2cb8e7dacede8f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f9661747cb261a596fdd1f9cef8e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0908f7b9b760519c2082b00bffda9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18740e51502c531199ec1da812855bd3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d228cca76bd6188ca848347948977f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37befa59f1cbc1c25b81affbdfa5cae0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac5c19eeb5dd5978aa65b6285db351671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9370c5148e846b246c05451c3916e71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa576c0afbbfa3949f0e7adea8918d52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a45cc589237351ad2dbcc13f9000bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda3823149f5d93812f3c8a9c446529675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47ef1be2085195ceda0f35ae441252676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cd793b9e92d856f29053ff23a22b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e8626df16eec8000efa3040fa2fdd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a532b62eaccf249f6310f10bd4b361b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb8182edd0c35317f551fe97647bbc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb9fd93f41b664788fb3aec6897b69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41732bf9d1c9eab7bd4aab4220b03c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4dd1ee25b621ab3048233bdfec4f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abd5e15cd0544459f0cd305f86a3ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10a2dda8a48eca82f8a7f4f5349fe9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc87dd4db802401ada423094832f655686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8bbbbdaac205a76aba16746643c31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a932de7bf0e50b8fc417b536860b0a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b358425ffe3aa28d35eba1e24e156689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4b1e5123408fb0779bd5ee2259fce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e00f918a2a7d81b45eeb5adb845cfc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53aa9169920050ec5efae4aeafa80f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178da73971b39c1353a72e39baced5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e045b116f7ad617d3fa9df545a33e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bf929eaaed1b966f0f6c9dc500531695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be933301a127cabbe519ea8b6ac1062f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c6eee7454265df731ee4108b00942697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738571265b50391e39d9153a63eb1cb5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa73ffe0892af60413fa74a93eeed7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484adde32e46578970a718599e78a43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c40003d9f6f4653510821404034f53701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb2c0223800c7af6612e6f2ff77595702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f3751a001d9473bef4a0c25a09c4e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f022e5742871ebf08b089d18a7c5f47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d79241e300752612b3506f96f9aee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d04c606065c4ab49c12a54119c321706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebb322079f01b93e414442bd269c0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79cccca02b021a86fc567450709ade708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569b0f267c3444655667431f2c45083709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641c5647eea09fbe8ec8ead3a1e2fc2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c0be1d6ba509d95b5b904dfb21681711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9572058fbca4ae9a500e1041b7fe1d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12025a9b028be0c9f7053c56883ccfdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883811ae066596ce8763cd57e43ff834714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbe874c21362e08c6ef126d3f9c602715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a6df747b2a9c9fd900e3505c2356b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb0be834a4065f1e5a06f20aef2dc0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403d5ecd1d9965a29ce10368812b3e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd875191801a13d163f11f9b2ebe7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a69227029347fa4f3847afe1fb506720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de24281f3acb747e7274ff33daa938721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74f78b91dcec4283fe952357dd2d4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc453f6d65700e9e86ef4d3a07738a49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd09ef696245574fb49182a631039da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4047cec09dd3dd1b3cc1b4ec50825725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c28ffb7074ecde647975dba3aa611726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e4ca700e17301bed93f59fe128fb3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb267d9476c945b69ba7f0d6afcf5b19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ab4b1009a0fd7a4b1ff9e55e9bc59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d0e5ff1d5ac5d1e635a12513204b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e869448d00c2f9e8d05b1a12571c985731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbb19c3565931c5f7b9caaaf0e823a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b38c1ccb195328fbf7e37ef592893b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0df58eb7d17f6e875f41aa82909ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e33d5f052125aab3217e98f28b43e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5cf5776d2d2d89cf9f83c356a6a1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aacbf1c85d68950c9d7cb0402db92737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffac738710c551badbebbc5510cd83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99d59f5a83e5c86c7651f90ca157d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d12825967258ab668029c5a3dc5a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ea15797c354435d6676973a0c0763741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22de6a146a8527fb0bad22ad0e8179742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c9590b668feb935bae5e987809251743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6b0cf816366e54da1707e7a4ba16a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc774ef81fcda45d2c781e8fc7ad789745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb498ee3c01aab5fa37c9758fc6a646746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d35759a137eb79d49d698494aa8527747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497d74dac81498b2a1a139ed1b704fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15771ce034bb01d692e5654e459668a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18b9b1e5b17bc43844e9a12931cf1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54453a8474cd0b478fa6a965a37ab0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0005b3c572922e44bfe401f0258f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584a1eaabbae387ed9f6159450f7139753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea8d3664dbec560fce3a9adcfcbac3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d605a6dfa38e97cc04297fa07440c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2064e170b976ae8e6f8b01f2719a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379dca0aaed1e0b0f4116100def0da1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae8c9e3846e59203b3988a1d9240ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e284ad325be5a9148ed431dea0d194759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254589b6b393dea65f3c8a1385bf3671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3ec4d73725ae469287e725cc13b232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd9422a2aec10dcf720146efe032873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70df8d8203ea17d7a927783c66e6844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dce376d765166d0abf1b2459cbf3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca5229004dc742b163a97c9fdc34246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1ad6a931f29fc620e8e6807345a2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f9fd795e714b68fc072cf097459058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7c7e2594d9eaaf64fe942f4beb35c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed237ecee234a5cd41194df339a88c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899e2b74384036faf4a0771f885275111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a7b08c5d1d8f8e2936f4b7c0251f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ab328726877f4a7fe628bd67a675713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b3813c77f3f3fa69ea1f6c087927014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffab1d3cd1bb302c2f5356410e22ae515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64b7c8768c2980b040da6183459c1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bac4474147539ddf76a7694190a2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211e3e2e5ef0e81cb8f95d9b763b5b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86340929b2db8472cbc32399fff9524219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bd12fde3464b3438902110749dd9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed4dac33b0f7a2416ca5c2529dacd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bce9375e5a0e0d8126973e4abf62c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4add90a708c69d57484d3458988e20323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba0154f98304542e4e6dccef4636dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1604ea7ef305988a651bbb2c4d4bf5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3e26725e70a1b28ffbecc68c110a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721039bf1e803b7382a8d82a2933135627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05295a7fc1ed3f17ffcf77a24f040c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fc0ee7def450d883f1422f8f69e8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20be0e50bd9b2a36916afde0575681b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98357f2cc148ea6baf7282a88cb141831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7005dfa5ddb7de00a3e356d3dd1c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166a3b4f397af0f983a5d77e407d70933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc5fd4881350ca74d577cf238f55f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eee9d6bc38c702be9dce61318fa38035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05639be09e3217deea58c16bc12c5e6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64013c7eea6c5a2729bd55f24cb6bcf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248093380952e7fa02d7d337bcc7215038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e12bb7de45a9bb53fe7777d40b33039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd74cd86ae2a5827fb3579fafd8f3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319912332a651a90f2deeb06bd546e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befb0e47ee265052618a007162f972642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b88ac240aae4801d1e353cbc91649c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d6a6edc3e926f67a08e8bfce5780b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b09e31d6f15895196ac36792d98ed745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125376271f3cf49a416b50b13fe2661946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289476a065889b5a4c50a9dd8eb8f1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcac6e62bbca5e57d6e3021dd8df5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4fda6af13d526180572c406fb365549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570945ebe301d1e45309efa165ccb4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf02ffee47d4e61e74b70aa8d4113ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df9006522612a00e340841733e16ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba67d717959c1b07437e7bfb034bec653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f5889bb3ad00f977084aefd650b8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3901b125dc6eb159b32024fa0e1da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906b97bf84e5da74ff947c4cbc0d22b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cc572ae6a82cd71bae82a6e2bdc1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45988eec8665273665b19ff7258eb9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a49cfe70b44521524092cb99a6df259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a67e984bd74d320a423a22896435c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1241ddcc704d1007a307a6ada3ff061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a5cb34071b6906a2ae194eb9d651a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dba9ebb69994a2b2ec228f729ee57363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ecd492593ebdb9d711eabb0285d6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ac07c108093868b905add7c1fd93965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc5fbb5141fbd2a733c6e006587d0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536129a7e7c153befc45589528ec37e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a6479a1c840a70a62737f74fc7b5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff7edb8e00731a19d21f58e636ac2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327b9122b6473dcce9f3f39abe6357070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7f12d8e803b9cf56ff56e3cc4891f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ea12060731d8323ccb796cbfd9e7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12206c0e31f62fd92e47016abb15acb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1fe7d0918129397b5604736ead54974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c2adaf99ed28529c38a0b107d70ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453362dd5d703744686ed94ecd51a6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908eed0dab408471b1595ee0e55e22877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84892a6db1d4a0226317c560b0e9b96678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b4cb55b07b43a43a44dba5aeea2cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6e718585042e17c09001d94c6328a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc84843b828f0184c6712cf4a0975a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b057a62dc2ca4a47ebc2db2ec265ef582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf661047b134aaa0d159b076a62d4e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335f7997e106456c0703a7cd5e2013b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b0155de0a77ae63ba4872733d49f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a62f07df9c649a483497298cd360d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deb614b52f478f2697568d5435db5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e98ae2ea553e4d0e56b409251c6ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8ae4515c195b34c197f5d2bc94e3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b0690129769e4efc79d9c2822701690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c39947ca85a1d5d5a7f2e7a970d7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45f5108555d106c68dd3a1673d25c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cb9ddca8de7fb9378dc164ac92aa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4152e4a71d83f5b78e5580ef987f3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fb715274e2406495f9943228543f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aecd52842c9ea2b20011e1409dd7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8015aa23071d8ad13524cea0087199c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af472baf1ce1cd6589b12852ec544d4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4ec2d225f2cca731f35bc69bacde199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193f7865dbe1daf34fb0b6eeca0bd0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215ab85fa259bde4bd9d8e22be89dcf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61115573e51f73e81c9b2b0369003f6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0bc90218dafacc3b59fd79466e482103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a126bb36b31d0861c83df95145073104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4522c0cdafb1631ba90b301627484ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe440312a8ad31d6118dce346004ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383d9105004ea8ba58a13a40d2c4419107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d4d4cccfa8e7ffe0df347eebd82e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38420f04231e0774745337aea1d5da26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e7a89710e38c5a63936fb65c525a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd165744a459b916a7c6d25629cbb25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0e395d61ff2964a6e2deb6adabe20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77f1a1db2496d3442e994d6326e804113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0a335bd50d706b54a57e6946fbd36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eee9ce58641787ae03260d1c2bd84b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d930824639ede171e2f741e2d34a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6e46866bcb53766e1e2c092268c7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360476bcea9f87ec6b7a0ac6082a2768118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53c2e330179dd50ce8587fe8edc991119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeeaafc522f8b3ffef9c3b981ec8f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0fa6f391091eaf7bfb32cb55204c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd53a2d4fd27c9ca6fb8916169c38b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae4db8710ffc2fe263014b15881aca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520af7b34b8f9d1cc1af6d251c55e2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c173d328c06da84718165281a8218b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288e891adcac14fa7d046166eca7a34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53007e829943425b99f0d050ae403a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75337bc23da90cb712dabdad7ace4b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb8f3163788d9941802913385e1e5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf9c7b7f30ec83cd1179911218c2cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ccf12e0d01bc340d859a0552c9a4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cd61c1edd7839584985cff01acceb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c759a74c478b821728403df14c209133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0502cd224dd373ea2953e496235000b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdd4353fc2704dc9d1d5bcc1bcc87c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec41383b4d892216bd2ce744087e9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75959e81281eab507c36428e1ddcdc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804393a66b6a8c76097e951b259e5661138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5304189f8d12478c8e7f8bbbf64e3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c0944126f99882161ab24e7f325f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f653478e1f18c991c519d5ae426a2ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015e45d0f45432c4c9cc34a48cafd6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86910134391fe161038e73f8f0f99757143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e3c7c984f280ef292d19485f33aeb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96c8bdd0b34beb6de74628b69ec4e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36b93bb2422d74605493f6703a67d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1194e83f76f65d583f49b7bf7c9cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04f1bfc71cafb1f861ca2c63ecfe41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cd892c73c6789c8cd029540a77b90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfb1b6beabb82b1f494366d143204f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fde3d69b0548f6f79d1ace43f0762151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb73dfce448709a303bfc4a1806cfda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3033e80760678e198f64009724025ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1107013392f920d3e948fcc352e131154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54857fab46ecc5fdfd34cbe18eaf17cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd5930411875c68ad43f0f6f2f42e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b78efc796be2c029f747fd812db5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311674be619a2f056b09f56c42c23d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771126581302ca55a9a0ddde634ed964159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679f0bf3ae016f410daa44086751d52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1475f4f1bfa4b72cd68722a58a229b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a29ec8694fd0bdfb3ec2f831ea5170162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d290f672cb5d7c8f47a669105d08fc5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386245a48adbbe748dd2cba4e5affe7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666bc2f72154e785c4a872ff1b20760165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b5b8474e60896e0aa9a849b021b99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75463a89856d95a1430869a06c117a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4fd796c84e6072ee74d3d9feede7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd66c39effcd61d41b50baffc571ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2f23fee0b7527fe984aa2bcbb801f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9900f7690062d2052f86ff9c47e3a16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28239d901a3940ed4476a281a4a90cf4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3287c5159a991b2e9fa39132d27e2ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947161ac49a36ab8adeb0dbde99a541174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976666a0f8d63f3f6be03a9813152dce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dce78f320e55d8160f074c27570478176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1f0d41a12edf3bab680d4e3f31501177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83328e72bca3ecb3f66f89bfdb552d9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d5045a42d6d599bb18dda7608cc64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7ad7f01cc9faf62aa763418bdb23e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae833f13775d0cd2b71a962b94ab54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258ca78f624d4128143fa18cc9c867e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35aa8fb6461029ca540865073afe1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b500989cf8a607712b14cec9f720e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33422ffe41ecb4a77817629e9db159a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625d3a8a71f491fcd609f4b877f1cf2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0003518a871f1e8919e9ded3af45c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fc651378223cf1ebb6cde5b5547b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aa8a2ab4d9e530b34528b2154dbb3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac970c1de7763ef3ece9e8422ab692a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f80daa8a0b1a09c004d460b87ef4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab23e2b9fbd87f5dcf94215802fc899192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b815d5bf8da412f096f30d6f7ec1322193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b25dfb664d81a39be27caae2903e34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7002c573fefe0579ef0955cd8e1b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb997883f26659d76dca1146843b31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c311b4976e07e5c80e59e97eabf01e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3810f1f0f29ea99525fc75fb2c82ed9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994a881beb766af7d6f6d46e26ab245199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228cb078cb30b0d02c130e15d7c564e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d2be9660112e90ae1b09bb57afa7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed346bfb5444c330d2b712aaa59940202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad502619ac2c2bc36777cad885baa6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed1b004bd04a70b01f734b5033db58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baea2f34e2a02c3c7e875e2b2fe26f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dcf0fb8b3a98e3c7eccc6b6f47c8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dff5eee1588bd3fa4add49002b5500207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007a5ad82dfe8df8b1282ab0acc0474208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d9aad8d700e91088ded157937e80e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649bbf8e550b07f2829647a50fdd50b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f10e3c1bb12b56fa3ea63fedfc8f1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9bd039dd74595c7d643f7b136808d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a61c82f7ad107fc71a4e2314daca18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cad88fa7a87f1c078490b8d1201cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33935e2bace996af4dfb8521886b91d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4507464280a2c55750cb067d2a6d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1f7793f6740a6ddcc01c2c6e03f5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705d071b10aeb0f8827390ab581cb73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f4a111224c63e0371506678e46da7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1e13aa67ca4b3cd7e37abce849953220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8843fb51825814a91d57853c62508e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c1861a5274a6cbbf798d599335b6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63018189a4532ded496281c6275a9e3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dfded52d9b5d625c11e77eb0c3df7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea45858b95ed87fc3a8350143be3c0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80afb694447684504e83385540be292226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24445a7736875918d014f151c596c29c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c62a2ce51ff2f4e6b22eec76280120228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6a538092d94c90345fd32464293fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f0b104b3402279027685698b1fbc5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf49278a813c99654e1ac75ec30f71a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41d5d94296ce4f2b7c4b605551db7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f2a7c748305476d1f55120f1fb552233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c8403b739768367737982230b5e49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac6cd040de48745436393426f39c47235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654c80e2421fe32c53f325f35884bec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb487a7fef5c4e53d8e7cdbd4a29383237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89aece22ab01cbba123825a909b2fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a4a6e668e95cf674bf00618df7a75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa15ef55d0a4d71c628cd0a6285f9fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16cb847b29466104e1ed49bbd2ba3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596192df1d87fc236d4341ab9a4482fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2180b8ffa9a9d8eabf7c0f1c08cf3b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc371bf610a7a2203d717a5ea6ab800244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e3bd36c80214191f5c5121465cf64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791dcb8b85f06da043a0f8b1ff5dca2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf879e50a34c7ef8c9075b2c08cb966247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd9643355f316efbf6cb58e59ff9a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec604d711f24f1716335c48b8a6414e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3355567925d70e21cb989d1434dc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9e405d1ee6eb9cad4212cabbc3b97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02743ac396aaafb1cee14273beeb13e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bbff4f8c0c2f226752c98c8e8975a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f9de0e1564966c0cab0e25db83cfe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e57dd4436e6b3a6832f388b4e1791255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8fb2b27a99cb6ae0c8a277e1469d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11df2e6f98e21db0bb586e2d467041b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828f92d7b15edc1773182ef005f7c4a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c175c47f5280affa9375c6b7e6a88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3c61b36d3d99a487385b3e825ecae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d2b23de5a8cb6c68330f8c0b0d26c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b697322cb64d771639994a8b2fce2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e5885df555691bb76e3c0d67574ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087acb162bc177bb78706d29f4d67426264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf8a8551ffba70b9103172ba8b29aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0658ad92dfb2864a7113552dd68c948266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd44302d57291bbc6da3941d584b2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159b1e77cce1ca97b267d7923b8be30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f79aac662626999e82cfc1b1b1ca3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff23d35dd58dc1dfab62e9178925900270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410839e91175fe4c983d04a20add0f66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5987be026cdfd5b4179c36ed28defb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ccda1358cfb09f7343105bb32f519273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604998d45c3d0a6ca8126ee64262b6ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899792a6122d21b663995e1f3b771f07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063bcc55755f58be898fc16c1c61f65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11bc55b1422ff5bcd02f9b8d3c67c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ed774589287a7f8635e0b441c5c51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef437744c3e48aea1001b694f581a00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3186bad0c745e4e7fdd0574aa1febd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c84296da36434b061093afec466657281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975cc455ef6fbc54526c1fb5f4c046c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a23b1d4227d43aa57d93ad77fe843283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a4e1691c437c2ab36b2f68c6e1d2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec80f91a75c00d24235886471e0bdb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40996a59e12b3625643e47b3c006365286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51577a29a348d279ebacc538a91a73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89eb9375a896bc26faec8d721d4379288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6315b0cc8fa57819fc5dfb8769271289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fc1bc809e9a465cdd1847400670a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae25ee9cf5e3233277807c525e59dc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3dcb8c5e23e94d1d397cefa7076c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b706d3efd40ed44b1a592747aecf65a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3811a50aa6fe590ca74ce133568ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff816d92515661d67931bec8e12a0d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bd48ee42f5f7b9e36293feed8851f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5704db61b275a9bc7be28087ec125f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8221f2525bbe85d244dc2fec698e7bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045b9714995f3718bfd8b311fd82e33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd98869607e61718dec9d6fccd6b4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe6e11b87d0ae39261a438060b4526301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75a7f364ee4b55545b4fa525802bd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4795b75c5b268d98fd6b07dd738fed9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c4847140f37b34aa5c81871ad38ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7d4fe076b38f196714dbfec7fd464305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cc151e7fc34ac92d23aa09f3c47d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d818f6cb2f180a06f19a7134d12d1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20b22dafc1bf11d98d9ecc7a16d6c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acb95b68f6495782b904fe21f0dd09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938497fd960fb4d9c44355eb979d1ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afe5d316bf7db46bd586d84ec99e62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402c8efb503913bb23249a39f09630e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbba4b6518610a9176e59d7bc2e671313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3bb0c3b22d736fdd55825e551c39c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903354bccea56a03b8e76c86ce3cba76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3745966d3b3ec5dcd5f7321ed13b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483a1c3fae75f5d7e56767134a1c570317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2f38a5acbd1089efbbd2427a13de4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796217a664597476af94ef13c5a94030319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f222945871c900d1f6be144051985320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54bab5f5d522bedf801d5aabd1c806321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41825aa49f45b454f2691e0c682484ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93c2a7bd6842e4dcdd832f993317c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9ba3149098d1d8c8fb96068091fa2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37556dc17493dc04c36a6e2df6f20d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba0b151bfcc13c71b00d5b9f3a388d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b0d82e927d98514a9f2daf4f6c56a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fe59e880ba64c630cb98b238b86e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c8078a20a19c7ec9ac61d138ae0f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc280fb6c0fab8e44e1b0a0b18f53968330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9a7d90d82f03123e4752a4d83bfd6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718d30ab5a41b28ef0f18296e22dbfd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae60637d2c825955e500e5c3dd590b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5fa476795e01b019454ebc7154bbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fbf0610aabe08c445d03b45175e12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597833059246a3d5d9dc74d0b616da40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88801de9b3b966c008be1ae0b4bf597d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec695d53b5e49bb41264e5cfe36b58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64762a5b2e07cdf25c983f5c0822081b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c4ef2efed577e4560d32599c5ae85340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bc4d84d57220eeb9a884da1ead1a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b27b21ae8284e5cc5d646ef767118342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d535b13399527784d1ea999e7f8f0d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06dbb8a89ff1cd6a268622a1f15290344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9981cea8d9535abc042ca3f3fd9e0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413fbc3d0973d58ddd597259f5c9fd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6807e20838b0536fd52dd472cddda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40eabdfdc4a4af9846771b2f40f989348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f021f8ba558c4c98f02e04fce09e83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b99e6f4ca8b3544c4b89ef206fa3c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88d7caf5c5999a869f0cc3fa841e92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb7ecd9adeefbdfeb7e3fb09bb8a38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db404c9b6981d7ea367bdd4420eba7d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932876828ce7f461ee3251f975d7ad4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33763da2a967a1bdec074304ef46db74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c2da802626b7b54e1732a973299ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b5b45422222a43b69d12a29dda5d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc373d5698a11c9722b5f7a02b5eb7d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29369712170df742b6e8a7da1366352359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf47d930ce011baeaf5495f186e799360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80820667153d93cac8abb06cade6368e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3e3fd3b4e40f2854fce4f046e681e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbd4ad9db99b48d279377a1dc2ed42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6a90c0514c1aef6a7f494efa946fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacd0d7dcd33a0a5ec03251bab2c909365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059875bc9876e3290764ba28d583cc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061261a9384ad06f87ab4bb674cb295c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea316c3e650c8a85f08262c4d161794368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e36c61bbb02f05c869a6a168bd0e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89edef26135a15fe80c1a11106f8455370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb4d9b8156bf13f8accfdbebcf6a97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a165f0c7524731c20e4e7ee2e237f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a5074cb5ea48c09b77880068dff9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15904f30b910e3e722ec1c5c4a7e95b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772317ed8b90c573d0eacce7e7f60bec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314337c21a339bf8061c9f8990caa64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ceb88c71fb07bc92c01b65ea40c52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2b400f65aef8b5eaf2b312f50d85f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d953dd892496e79a0e1c6366d94be4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fcdd7be8950ae7625f3fb36ace7e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6db10f6c0911c39857d41f70f1352381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d2d1a1ef7fd572ade4f0b6f8ed98f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59924713efbc71b6da973b558ea98f7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde89a95a18e9ba5638d59895030133384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c079d8a3c3e757dbaa6c19998b0957385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636b57a2479573e3381ed3f6272788a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c47186eb9a0c66d02f5cb8f83377d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0474d78aa718f7ec1b333c39ff7fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34feb59fc96845b3722b326a98c5bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20b0d41c31bd3798f6565378cb8e84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218975e26d205d8eec5ef06472090954391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e7a0d1c353d45fdb98d6bced3995b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68463de5f41608958f7bed710bb97f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a0f85671f760053608f408658bdc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb738e17bff75c31f52f4c020a74242395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c276e9bea8c7c6b0b3fdb6ff3fb0485396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2afbf5a4de5b34fac29cc511f7a07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1b7f002c7fded854bff03a16aa0e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ec9c986f9634efa4161d92a2a3628399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a9bd72733cb79965da35500f1fce6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a74e6be0107d716244633efa542c52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea62f851919cd8160150aa58901788d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40742d908d6a1d3127c3e5f9d0a521ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa96d290dbbe8a0482ec9b018ffce94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdb825d0cf7071f15f239508f20974405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cfc5bc58391533641971070abc523406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b12c7f47ad6fb1fa5f529437bd5f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910f3154852dcfe56654a235d7a0771408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b813c23d3871c6fdf48f15bf64a7c4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25606752ceaaae80cc511fc6adcdbac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bb35bf2904546bd4c9d970693f037411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f9d98f0c833821d08f9c9d30f6707412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f095e0dd51a47f5d4b096564856a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bc285228cf12fe070c8ef2196f7c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60851591ee1990b454d7f78fb989647415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18640f1a8ed9468f760d76891d0367416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb0b985b715b40464d3ef14c06cbb5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc792397a00b3df5917bfd052ffa67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc2731af1a13fb615c2d79c081e31c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94969c54667b61457eef362f05ae10a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd858c797485bda306050ab9ccc4012b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440759ef17d85276fcbd167857b3836422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c822b3a2f1c2a104e8c033070ae3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ef130fc5cb5d0b56c5e9b5dab82ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca6f85e5222961b0ec119e6fbf5f84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54188bba087fe422c51e995afb186194426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d6a42c83bbf705c9529dc76ccb4a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c71884ad44e3dffa90879f778527c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee1191790b680c512b26112b2ed2fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129b2c87ff30f329f37b00c714b3f26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8f332e038df48bfd3a0f3c6b7b2b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0804bd4a8d6c5024898ec8fa15b535432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3385b0ff11b61bbf5cf125fd5a5090433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ad2fd006002c648a3dc493bcd7438434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0f24518db4143d32c09319648ca4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625c5291765f8a8619ab619e25ae28e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f42818e8d37d3376f597a84e823467437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcd2a5c604dfe64adde630c78f5c5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a77af78dc87c23cc0ce58bd07f16a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393a1b4b3fae4c3e6bbab210ded0fa4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df9553e5ccd24a55424c90ba4bf976441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001de61056b51def6a0fb9475781832a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d1e1e0c54070814e7db70f0bc8a76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1b72e36a12c8b1ffa22ab542d991c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9e0dc0ddd129bbf717bffd650468f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa414e81010ce99d3fc1ada34994f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4042faf234dd3425ae272f910cfcae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a1748e64267dbf3d2c38381428beb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2234019cf2fa3760fdd6c5839d42c1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98440df0c103a086f5b991766c948ded450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d6b4ce29035d4be24276554c8f864451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a53b40d4bd44ba883acafabc1fcc0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470946bbd26247bca5617e5a52362da1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0906ea6fa9a3c91a60e81c3de339d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12017e8914509da3630423215d69a38a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe2a6e5cbbdaa65df3b1f4e2d70e42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65955991d1362aef9600740f6168813a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c07c63d5a0c42b143c56b20996464e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53658563291f098299e51741e8bc9fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67b39fbfe3067f0122b7379e3410c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53473116af05900b4c737af22e81b20f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb179a9cf7954f9d5f8082bf81b74e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e011e8ae1288088d3c794f19aecafa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b99abab30ebe7153de88e055978b38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349be7ea97c1a7bb6ddfddc978c796eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab4a9674fdcae94ec033fb6184ad70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35059fe925d10a25590a1f9486676b7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27d75c60b2a3375f53fa90f784bb9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a660dfbaef68140f4fd1c70b3e022469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac179b73da9dfbb2e1ccb5eaa19e44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1aaafb28d763817e78cf397753543471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e59e855151ab8006908aae2c3e238b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833996a1bac2520c7bab26b2739ac4a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64352a63cbce4c3a077b1af33b40ca45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5b474d1cdae385fc75cce0be9805a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73e16042ae7f3016d7594e5b017ae3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e633c7bf7b074bb5e936a2c9c57b05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc475ce502e8fe1b441416b9db363b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55621025c8eb23cecd0828cce0d085c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc321a9c11b5905469df646fb5bac0b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e9143ebc1aeb7f58229824c6ab0b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eea4429bc759280b9a8b932eedec3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92678c66e369c7e5126bf77d28a38974483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4480b5cf2b770979e24de812619eb22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6a36d0c27cdb20255e6698bf34276485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c89291121d70408a2ba798ec556d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae131333d390479ee663be1e5f62f094487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67587000f182c0b14ffdcb2d8d672d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d4794805b36ce9430b7a88bb1e985489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7aef5a8a09bf6c381c0757b956e65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008048c250b01cd01b13b8786f44c94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa1ea13c22474e16f5001fcae48cc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b51eeda4f4de7ac5a474abfc861bfe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfba2627672bf72435511048cd2a4a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473e46b3596c8957452a6a077717423495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea3c75fd8bd5c4926b11065a6df773496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fc9c3a722d855480e7d4bdf0d756b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bab69782e9c272bcae506c5b8ced4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510385be347169aec26645fbe18d06a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1d9cf2d6e99765a7f61d95bad0dfa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f064f8e1222c2c2a4deaa5ab357bec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f155d0eb7554dd9bfa87bb3d99ef9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d073f14a41c48f03d17dec8d798630503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983693ea5778c11345c27750d78c48fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b1713c3b48299ca091725cbe07315505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b86ba5d19065cdff6dbfd26b65214506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ad0711b4791ff55688068ff222473507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa497b7ee8c3639a7185ac558f79907508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4384ce2eab755212119c6d382a53b0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cd8307ce927ad8c5c0321090cd11c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0eeb303c8f72db5efb2908e59bef1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4154d1ed2bcd0f98fb917b87a47842512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613201da227afd24b30a28979686f32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa9cc7a373072889e7c8c7afae418514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2db3a389b05a50d0e244655ace4aa4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccfc2beb786adc423ce73b3d62e224516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f91d3f74b70c2cf9579ac73ba9bb8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87ca20391109067d80605ff1e57328518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7388619e30a02b6f444f7b44c74e2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18689342c6813570145f6c565dc5a6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270f39894443d77b737445550d91334521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb598f1b1cf2a24929259352d94933f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14751c74f7747538e4bbe578d82a3df8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99007356630b4ef7619f30ba5ca42e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a39d608483920588a1b2cce910b88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb4feced6dc9fc681c0e9cb53ffe77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cd2b826c729b66c2b8a953bfc7ffa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5d3070336e7c8c6f60cf137cce42a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609999feb7c2cd8d2f251e8b30e1651529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be616ebfa72b81e9caffdc13fc9fa67d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c01dc3d33d3b73cc7a0ee9e7da187531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526cb9e4cb637392bcf535dce4df17c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7d30adfde631f34d406195420f5d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1c5dc2aad651aee48d8d430a0fceb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb6871bf938b9b3481c9d0ee3cdc57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2325d5c4109b47d856e1fd367cdcf12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404cdb7174e3cc9c40d886879531283537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bbd0917cc6710de954199bd367365538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9bda425dc7e47b7ddb6a6037108ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a95705db94bc696f099dbe10271017540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfea1dd06f934c1f5b39a7c050f693d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d9ba8849072943935e2e299a28fd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73209fe5fad5c86d954b166ef48201f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a5d3db45f0f1c4314d20b432567f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17560ccdcc425779966b54c7c3ed2336545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154274c8063dfb0ae0c0183b7061c99c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452f8fcac6c836bfd4e32b257d0b10d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709da3b90b7ca9615394c764fcb00b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819650fb0f3603996cff49de8f4183d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38cb8c4fe0dba73764a2f27f7c954a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd40178f0df5a8741e70aacc27f9aae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f7fb5b506d2db5ebb751dff375ad9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dcd6e1894bd776058b1041ec668ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834bc10a895c1d6036a5553a7a20c11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f457139b86bf68a5283f95688843a54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6031c619b1f1a436d65aef730f1fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9c41f80352e1fe63927f26e994b82557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d973a66ac183dfd3821caf065d3dd1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935704d19daada5f6b4232151bf72bef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a2d093664a1f72390887ebb873beb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8b867e84cd9942346affa036ec9a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eddd825d99f477ff4fa935e8deb4f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eaae26ca8387facb1c02f6f7d3a90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf48423917437533dc441c02db1361c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dec5e4faa989fb7ab9240714e3673e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b760c252ca6b13c4cc65f2169954fd9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15755095f35f3f12b267e0e8754618ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5eee3512722f865d825b3034142cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cc43bd155f444809f9458af903b8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bb9b36df9b8ad1c49716931e9318d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ddaa90cc28c0115c8bcc00edbe9f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a5ae0edadbd6a49fd2b81d5050653572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cb7326218a703f2de6289891200f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63404c1a69a430a44a97e9323ab83ed2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1121c9170164449e053d52abd246187575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a84825f6d0f7b53f0d38b8547cd0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777014df2e24c841d491de4d097fbd8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b48b23b2f97877c6716ba5f5d82ef7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07792e8d5bbee9e4273704dfbbcdd61b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412409d1352aea1775c66f9fcf43a14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f3971e744911a5634b201a93599ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3795a58005e3efc5143c1aecc25f8b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc6075bd46d63bf56f21e42684b3af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6976d98a7db8230edaa9fa9fb548d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824302863d6947a9afbde96c73622eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7520491fc54e389d989192c84d2264586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dce37f2112169127b566832372f4d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d392d77289303e9eadeed9bdedf47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30250e7b40a62084be7f131eea7179f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85d4710d7499e235ab042dfd437cff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4affaf4db008cbb7eac466ee44647591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b253a78ae1a3a74e8a5da154090ed0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96101965aa77e8592847ab1e8a65f36f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94144419cb9812b3d9905b146865fc8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770af308f6b4f3f6d21fe70f6158122a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b5fe05c9c293ff5c48b31419db93a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c05abd78066d4b70925c962c7f1243597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7b56b6c546ff3eb502f0e522b735a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b84647f43ae9dfbde8b861c57fccd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ef2afa36b39e7365f8eabff191d7b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a4e5653dc390e613d2c8b048448c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f937e3e57b5dcf5bdf3b3a9f9e86c6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773018e9c8cfb5de89cfd702f82e7df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1285d3f3f2acc619332eebf63fc79b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97111c5340f45af84deabc2c73b39a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c6960992ece3e41bfb8168d4b080d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d331dcba14321ef5723d5f4521640df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2b7ba4a39f26576ca3d7e3d35ac47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe71f6255db7762c46dde84b57f6aae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104a4292e26e9557660b2d196e6b16a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87c4e33e95b611d2850849bc7156c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5e125d76255b1ed39af7144b1bb6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d451a4251da82439e469bd306d0adca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84360a742eca30094606d76930b07e90614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afb4124b944a04da67e70689303cde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208698dc32ce143ca8d72cb360a3a6d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1630699308713aa19bfb2b0c6b128617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159316419840deb554dfddb6256a10d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f923639b16c427f4770bdf8d2459e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5add7a85d4c7bb6bdfa64910b98be9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e8b250cbe18e5094ccaca1fee35ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b4c024a0c2b6054f3c9b3d126fd93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682d86ed95b0f1407f7d248275976f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74719fb6e1198c3138981b611c79ffda624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2af37a189412fbd2117c6e626f1726625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8053470fe7280c1466d25764ab3f992626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e5d787346ab9e8e3b37701eebbb81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933620bef4828325632d5373aa528a3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aacf5b8242d9f4cd949e7cfd0575be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9792b56cf01eec8f067bfe2ecd63838630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e237e537a3339706c9b6f76e6d1012631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0596d0a382b9c2df55e1c866e9258632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886719420da12fb32bce59e17f8e7337633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a0861e62d9fc6b214ecdfd40f817e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3a88519c2a537942a6848f7712b5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888b496c86ed26560a2bb19daa77560636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44970fd73d4e1d10223d43bd995a781c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853b85d830d564cc0b93c6b2ebe7e11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727ea8a5eaf227ab1a50793792faa3d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227b8453a97832d7e6f2d39a42716cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417b809bbbe5dfc5e0ae06393d4b7a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e535f869167475ab08d53a04c846dce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44bef9c7c4ed5c566697b2cc83b8d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8de1821393ff46e49096821fa1b37644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597346b8688924121d62c564916d207645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478dbe0bc329b5def930f1344ea3800646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2550e653fc7a33f9a5de14fb5b61988647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bd122a577312a7ea1ae89ff9b0153648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc82b0979ddf7f049718976e3729e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e79027ee1b3319b3922fc5e867a522650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bc332daef5827564a7f916989eb8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d048b4384f9b1fca5aebcac3bf1af5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df718425c44e98c77b3368c0ff1774e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396089899d07740151de8fd573c46c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b1121e1b5ecf12461867bed7eeedf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fe5b4c2e137375a800490f35739a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52f5fd939f763098673bc3bb4e4b25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36157c69bc92ee84f016c30dace6f8b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a1d96ef9f326993585bb8785ab183659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7512d2bbde90413f1861d14961beb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d05655f941cde6a3e58b56567721b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98eefcc2a40c9dac24b1858dbff8dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6440b913f6e5474e70e05e4f81ddeb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b41f0844fc091ece76fb8cefd34b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dd0f2a59fbf3fb3aabcf9015a16f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0294d31557f167afbd01a3c31878b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934ba0c738a01e6a1422973db45c8c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e50dd8d82777d6fadacba380e06b80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a99230463ba0462d3bbc3f1d0f6cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9afdd5db5f59d521d153d1ec2fa370670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247bac2b35d474fcafe9c4a74c85623671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be13a76892f304b7066db4945eb2da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b50b6f370e156729484abfef8399673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5565eeef5d24806429373c13a2ddfd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5202b3d7892532bbb3de39babdb8597675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046f0bdd010c5f7136d807a9357a33c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6539296084b66a4c9b4115d6d4cd98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e58091c5c0e7011a18658f12b413d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68367882b2b07041e1ade68d88cbac38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fc348215e9721b7abad5b467e8bcb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d607498b99b076d87bdae44868e88d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b41bf445b118c545c28fdc44591fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9048b4c5acf6f627689c2fcd352715683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf127b95ce37c4fca5faeb0c9bbd16ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786282e7d5cdaf5e55638f1d9463f9d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27836acd36874ad8270b733cc76b835b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939dfaaba4de1d351a19842cc1913d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3224163dac15ee1d1d4bf8a6bef89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017925772e7d776e9206a31c825d4d50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a95430a5548220c18e071e9543b9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd837d3b05de8699b30de47b787a518691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a203bf1e639cf6b1f4edb2b68c7312c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700badd37df01553a763c634de54f5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95095fed555d8e98b8f489def333eaf3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e1903b8d1e5777ae26d0cc9af2d69695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9a99734aa1c2e9b3e4fbbae6f1fec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0404de43adbaa91fc3f4f648fd09a6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8511d7c86110d07f849049c0c751355698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9975ede201b270d9862c56d3affafa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507cb0c7e6879c166e2866c5ca5fa49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfdec81a45ea7ccc9e49c084045bd3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f241ea15ed6ca10f3bb1324102783702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981e32f479acd9cbb4fb60f6890fcd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86f7bf26aed06b91dff46f75b7d236704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e2f2a76f3fd5993ebfd3833e4398b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751a15e41ad545636ad70fdaf52f965706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784d4ce7cc1901651350c0192182fa0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce88477302e78855e0ed23d9aee8da1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce3624206ea6e7960bcb5c3f1f46d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb74c3c369fe13e5ffc5fb76b66c068710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8077cbfd7606fa08ed425b7c74dfa6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d64ce76c6b9e80f6ec87e80d0e540712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf195b971101c7d0f52de9653c516e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af596f3d58c9d569561c284c13258de5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcc6fad0e8fab414b837ca70429711715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe39a8632420e690b7d70890c90721716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e43909e45ad042d422700467f9b631717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf03f5ffe1a1c2d046fb2d73f3bb41f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a253d737065bb88b405a8d46b5a29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5bcaf48dd21aa48c68d812971da46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c83d7181b29b2b742e14606160484b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354358aa05a1ad7c9d4807825100081722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774ba765f69479e14d09dd0f34f646e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb70d29a95ece268012276c237354c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86268cdd8c9d85303a7c729f8a2a3a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2df0a0bd4c8f68f7228037d1ed08b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66a516d208324788232c1381738d8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1212f6a7561fb8533310f736bf6a0f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e9d8b12af40609bc6a8ce39768ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90d1bae5a0623b745a3ba7943af259730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b475ced29086c1d76d330ebbe9a7604731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f0d072c2e5d616946992b6924235e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c553d198be24b3a5bb8930d31aecd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9af26530ed5585842fcc536612e8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69896237695a64d5fa5530dabccd97a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd78b8f40fe28a439a5563f4870177d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5af6974e9bb44afe19d3e4cdf9da8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93ddf6e7c985ea548388b3adba63b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5fdbf18aff8b0492f2efa54be2e94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373216285e0094b89997dc89b8071b8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e6c42907f32d27866bc8c234b9d92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5888d3b96b79b5f14b226af764ed25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35d002cdd7171ddbc9640837756bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1415dd05375f262969f3edf6edece744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845c9a5c2ebd8a612c65d28f67fae95745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358af5ddab9ae5bbac34bd087e59476d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1bf7948e1ed57ec5cc776840794b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c05f364a7b15acb3f1fd1ea502f87d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457d3521f7ced1319a3769362569caf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe258a6bd69a97754d167f943255692750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99940f670de228bdac71ca8093444a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaefb69a75a1cab5a32d5ea559186e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455fc1b3f3401f6f05194efcb6fa94a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9991451b132de761a2c3889336cc8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6ef674c2dd08e2a9fefca024bc387755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36208f8eadd5e40b43c5334c38ff5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e0e4f7700c91e836e6b585cdc1f76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee02cff8bbfa64f61584f2f42e8906758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182fd5a0a2c47d976201b2476c5f5da759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>