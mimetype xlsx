--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32d3fca2aa58ec6774895d7e3a3d411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3780eadaba4e7fa6d916ac9c99ada62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5a6ad8479fcf18c9fb94d530158193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2d6b2dfed5927d10867e62c6510fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3db0083cc9e37a912729740b3938f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ff03a5cc09b7137fd3800673d37c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd8bba92997379db8db525171e87c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a342e7e440340d2d1de7156f372ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8211d987f1c13fb3878982515c7ff199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeeacf34f3d1948fdd651d75068efa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66957ea254120430b2a87f6a2ca90e9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5fe6ca9c312b58044081801d71f2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8ecfc13bf91a95c172ab951f6d30c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc126097e70c00d7b978110116108914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8f6952bfc28dbf2ebfe3f747df6ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c9ff3775fd333de95e7b5172ec7a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b08361cbc74c0acdfdf39a5ee846e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fd3a00d6efd6fd107ee1c87bd91f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860ddef7849e7d73eb4f028f5e6d5b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b858cf31adb13ccca4100e4e9c025220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4fe901a5da11da7ff5ab7c7cf8c4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2263a1c3becc1e4d6b2148457e6590322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d141269e8aa457ed6339ef71b409bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400e14872f6308d6c2b30823c503b2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760debcca0287c8485aec3bbfcc580e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1e4460722dafffd49ceb8d14b8bda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad558d45b217221bfd0851598c482427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e75f1d7977ce71a5295d2d7ea6bab328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79702299e45c75ef2adb104267070e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298de3008023a366a8a5f05f95cfa59230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12465bded93fff60ca39c9c2beb94b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360d3f13ebf4082995288d5c68300a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0742d768e937dba06188f95daa012f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e143a5dca579fcaccf74be317e89a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96495edbe0f6cf464bea3e2a1dda5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6ed7cbea58729d15938178839c56236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6c3bb391da843dfc7939c228268ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5610b7ad2ebd806bc5f27fb36d91038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a82e93e1928b6ceba237baead951139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b5b870bc51b8a22d389b67e3fb32b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d0f49857587a448bb5b6a8307d08841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c67b0b125f84b4917b25933be21d4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf862ecc7adc5ff23c230c2d5c3712943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a49fd6779e4a9ac4d0a17e347596c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33a345c70210c90ddd4aaa51110d1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56725c9242a008ec20077b082480366146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bc62a8aa2845c269b38cd12f437fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc1c39c980aaa7d9bbceae407cfa9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6868c01fcf7fd56bb380dab4d4a80c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7413f90056c13a597b39c19c0383950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acaa904a1652b8aaf51725479a9e6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dadf8bdfc833d6d594ded9831feb7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175561257de3151b6ec526975637087353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e02e238520307d5bcd895d73dbfc7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cff7fcb13e448986eb3313451138b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c92c2d214bc0e2fda54ca795f6d3e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a828410a9d1b86d36eeae72d9acf8af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1eeefc48218f299d50a5957862beb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f82a7ba34baad6a7ba8e95d481cf7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536263900ecfdf1a2a65ef328e1631d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11be2bbf8584a0cf687c7355c140ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478f745c61ff6ba12735ae734d7a0a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f3f362ace58b947602596ee2158de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb07257c1f0e338a984f89a78b8851164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8a0231e8b99ac58c549251a0bf8be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fc1571abd9438138c71a7d6692ed766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436680b658481f401641368033d193467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f76b71dec3bc985594d8c42776b0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1882b01bae986e6948651ef8689a4f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a6fcc2a3eeefe42c5f87c9246c7d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f2020123a3f153a1aa81276acb0cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079ea8c9649c5b641235aaf3ebef70872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45491d81731cd692df6dcb4f3026a13c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b189b52ac3ad716d3ee738772ba1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1bec272cc9bf81e864aa2113644f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a23d6282502a8f62e556f4a63893676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bcd69e97bce6a0082c0db09a4aa6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63e5ac9bcf7cbba1a7d000eb580a3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58f186bb2ac07b1bb6f7cc3f8f380279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7988eaa5a203bd7c62fe4d498a8a3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e912bc8c26d0a4b2cc4c6a29cc9aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb49bbb9a1157b93a969721654e2c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195e937c1fd368c02fe5a83bb80165783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae11e026f3919688f9bfe45bddcf77c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3028684dcece190084e5e18d6cebcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917da838af5fa9521f0c34705d4f3f8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89048ad9a050861cd5406f607fbd2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1a019c0fed688c4be3e11008b01a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3af6a7ddc6ae62724f2e7ab21975789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d398a63ecfd75f134548ac173c99a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdfe51bf1cb7bed19060d85fdae74291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cba89bf352c7b00739a6bb043baf0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58729cee91cd683c416de68d41bafa5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc01de17698d13b6477f13d0b58ccc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c76da03c29f9f11d4a4b4bde8d0f5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99ae0bc84a027b8515388cd4f531be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b851a452b20c95412efb9bd8bf897ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d88059e51de6e631db2eb0dda671a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9064e7c342d49364a71c4899063cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60dadd5cc3ec467fc0220d995076ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdd4f178d0152516c5e7a613be623b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b19bd19abc994fa0f92056b1906206102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e7420355bc3478c38626280c399d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb5728cc2f113236baeff72dd68d3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50fa0487cc653840fedb8307385138105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33866ed24a4561a76def819a53bd78f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe28618cf4f928246cbcf45e716fae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efedb0b1af10d995187ad97bcbb04c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33486dbe5c2e514bfd26ef1b291e3d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0e2178b4781df3d15023eca2eed4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26d38260b805ce41291b0156aaecf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad830d2b2d3549b4ae947c06a96e1d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175f64e1221e99408883aa89b9db374113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90024f35e7e3a737d26b452aa1272f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeafec32182c6c2c88ae4f5d12e380b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9acea0ebe556e001458ad6ec6cb946116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93b5e813b8631e3ee7acdbf2908027117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632f5cb3218476a7f33ea04125b5d15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b77f369c7fb69a14cdf9b4ca4bcbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dabf688dc3381b4ce9239000e6be4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154f5c6f6d76b4e2c355bd34d18d756121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799b277d0901ea675ac38f33d38285c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb314596dc2c543d8dfa1cad22121e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc47c593a4456291bf5bc85a97b3726124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61835f0ba8b35d35068c52be5625296f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd6eb2fbc5638e41e7cb6235fd7871126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a09736c062a4c2c2133eade9cb30a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532740a93f8f47268c63e81e0e29f5d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35c36e600f75dd2f61c23183d2408b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29406678b84826005e7b361ee18135f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b0402b3305e32501649e39f817cd8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503f51a944775e5682700851327cb69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda0148c853f3e51832a6fe0df24abb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348edaf503e186602dd10e5f289670f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86981bb666e67874ed7f1b222b9e0ab8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e661bd81e0bd96e2959b0ee2e3847136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5ad71ed9e2e83e764af9810a31c67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77882683e065344896b8aa1911c9081138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6e23935c69893e143ec3655d08e62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b693bb44ea4a76d0fe92fe6511102140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62bda674a22a9e3e9b26083a3f7f70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09faff2ea9edbeb3eb1766c34b816f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7201bc7ff733be50a785c2218f0e25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bb182444ed6dfc0de4cf2b3342254144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e302ff2703fb8170ea6d2f99acd4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca2b4f9eb8be8a3fad016a90ab573f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293306bc6723d3ba2e659f839823e0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2349d2885d29d078e117418ab97e58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d461d1bf97f5bbc85ab06237500c8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcadae1a63b968d3d00f39ece784adf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bd52e2e8ef4bfcd3322e1fae5d9e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c2388481966924801a8a907f3ef52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd51d9cdab34f85f35898ee131545e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c38cf86e8862f639fed40659226d69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c0a79233462e62ec6d0b1bc155bc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b2a19291d1beb155ff9987e1d13a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa90106e8772c1d95a3473f2d32d37b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428e1d0e12ab37193536fadde119e02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b525475bb28a996171ef0650d4563159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b814e316024bcbba76788b71b58179160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bd2d799aa65f637af80f5083b1430161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52913064a0418733cd3c11ac9fde22dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f9a643bf8b6f252ed2eac18e678f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfe4d084c1ac25441d510321aa4e0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff6865f7c4c5bcad727fedf0c45011165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde036a03ebbbdc97efcaaca214aeeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890a50aaf7c0fb07b44aa726ce86305167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43c6b5d218c8a4532edd51c57ba7f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6c8f06b0fe00bfd3a4e6f1bcca04e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e57b9922c7641d006bd6c1c15b3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ac805c02778fcdac79115ab9a58d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791aaf042072a843392b0935cb4bf26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55768c329ab80a60f8f86e98d1ae801173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e85145299c9d910802ec60420523f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b18999e4e0de9e18044d5782139927175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a5ac56c9fd181526caa5953bdb99c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da4b85c120e59c5a61831fda21ff01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789edbb2457cc63898a53c3b8ee2a6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb99e6f90931cdaea3de86ef23ceb86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b77439f897d2c06e193dfc6668f6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324bb0176d1c4b364351dd0b23a961f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1a84abcf75c0f2eb7434d1cf9f2d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fde278a3d20fe8eb8001bf31869af3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c83983c391b856911dc9aa023ef2ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795078c1532ceab9dff3c1adee1c59c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4cf945c2e809d3431e01809c566a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792923384ef65e28054604d307f529c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444d46fc9bc5af307c3ebc606c415ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8cd02e932740dca5578ed59f3d470189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90775b3932985164494620eccfb296d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c1a430f895540ca2eca834553071b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803979c1a4d1a79d5dfb40ace6a2d8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e4d96f81b4fcf92fdcfa2129b36b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f9986528c80d5ccea13f5bc4d13dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b232a2a1ff707b7d93d91e903450441195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857be8419f657a63970edd723c2001a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139edb61439f02116a1caa6878cc74f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefa8f931ca1c62fb983617d148e020198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebf9f7a4438a0590c5f10862cbc159199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a6cc3fdfaa9179d93d188e61b515b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbc23a73c8f1701b16167e4be3a5d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31b95ba1f69bf5a8f2ed7e72b167da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3b119b3205995ae0663b265900c85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bb49f555cc7cf28f59a4e5a406d02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8dc383407e663d5100e996d34cefd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c1125a4d5986d6c65f6e3e1c27958206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911576f250446bd5ed3fba923e25286207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a872b10fb17117ba51436daa34336d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031966b058b84511128fc7d06c1ccfa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328e4d1f8152702c4d9755d17ade929210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c1bd7d4aa3376767fc4fab15cc506211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b9e8c24a75f375d4deca911e662b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21e3c265542721685f14fd83be09ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec1f15fe7a6eb38b0e47872d9537ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b898ae35174a04a9a0752b48f98bfb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599070815aebb9b41b816a3d8a6d98d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c644dcc68a418417dd3d657b66acc09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11fe5b70b58024aba21ca50e47f049218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f31310d0896e3bfc919677caa41986219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aaa18538e552020814649edcb08f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19f99f21e98f43aeca9d7e8e335994221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ede7345f697191a8fff1d39fd64d19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9666c88dcf7839df61130ca5acecd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b94585b46ed47516a38a44b09fc1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b339aaa206cd4a9f5aa4f86bae7aa2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b76731504b163c61b8c44a9e6d828226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac8be687fdbd576a1b7c2421f7ac02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43963f08d19d54201fec344bbec854228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6021579f5d94f1d1a5676731d16c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1012ed33c525151dcfa7a71759303230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4445444066da9c590491f4466cfb54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81e488eaa45ff5b8a695047209361232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b251e98a661a1af0a2ed603fecd61df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90d34ce506b2079547ca4b0298af1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226276571d87f83942b91aebb6db3a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7682a4c8a127a77ddcc15e4c11f037d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c8bbb75c19fa57e68149ae5e67a20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72b031bbc09ce7b349dbab6f85ae76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df75432a3ae8ee8e0c7935c8a0138eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d46000f1fd9b67392e5d9bb4a0aa6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd52f7ea168d2399d557686dd1962a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f6720dc1f8d04a7ac941b5ee8e80f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043904870dfacc87526f0e900fbf7afc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a931d5aff2a70b828265791c0a60e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028bd77356c4d093a0c9c4f3a901738245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84aed84ac2827960f4e3daca352a83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ae3ec83411f555337a28692321802247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edf4c6c9d8efbed9c39b5b27499d23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff1442f87406c8de8ca8f7f8754629249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85212b025bf240c86b59075f96f2166c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e0f8434e9baf2b3eb2676b613ebb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211c3ea5959600b15c90ba3354bdb87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56ecb29eb970716b919a1982197c47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1c352dc4c5718f8b2a1e49a7d7d50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd8407700f6e2797ec32036e1837a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f4d525c418e807a982be745be9db3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96237ebd4e18f12c2931844a19b3e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e917de25ee6af34b40c9c861cce3472258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd017e13f4148f19680195d1847b660c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297147a13a9b0cc4e3cff29ecc909d2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d6fe057f7288fcd6af66afd7177f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b179cbc301951b1ac8994725b27c10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816758a0705903ecbd6d525005fdd0dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755b5d0d2af519e2ca9294f26b7a411264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31633d3ccbafa599cdd87cc27fbcd97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca2120e97259ef988262a4a0d81dac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646b5d65dd44c64cafa803e7c36781d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147bc71cfb0b760e881c9d2a86fda29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708161c8a78960a95e31f5e158f9508b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a344ed8e02f95f2bf745e2af568b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e56b021e93080e9f8998358930e99f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc429a5456ae8da12c2c4d6c98307961272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1004133174033e9b943b303e0838310273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabde9189632ba7648029499ec91536274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6638747b3096247f8ba5a6c3444e184275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68d7dbd08c6cbeff380a5d5fc1d8af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a561f6fdf085c43e3302ca339eee314277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cdf9b44fab8f903c064bb9363b4e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e83c9220780b386d1f73791a392ee6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b15ac967daab99308a0b62247603cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b441f15229bbd3bcfcf7898af38a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa03702a115ef49dbc3c36b0ecde97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dbc08312893708b22b7643152dc58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38091cda54ed7f6f931db7c27da4a681284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c877b36ad0cea16d4b99792ec14e78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc130bde70cc8df650a2485b42eb010e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06ed0361c60df8b5028137b8adcc2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fc8635f59bf19634137bad8e43a4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca11f47b5a98b928479a89ca185b1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694b5755c0f30c70c7e0c3c02ad435c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001825d416008864d1164269ee30b67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cea5de54a15d44f645d88b21028d1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169c962da4efc8c668289e18a3714a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9655cd0c588e74a34219b6e63a9b664294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc017b97002f768dc96cc351fc2ed0b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae17d504a364cec4b7d6c4840ad5d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e96d35ab3fd59103b69f7ca30f9d27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d5441449ed8f44d6d970a5607f733298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697958f3b8e7a23ca6d883f6447958f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c83a039176ccc9c15e2ef482dc98c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3185b71d4ef8ca82f116aa89367eddf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed764e5b908959c48fcc5c0dff92bff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eab34fe95afab5c16b658969bde794303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada0e33cbd5451eb7715f05d9d66c66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5832e3577906ec35e9ff179c0376a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf5b4d9b9b99d82c5322f042d158c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73723abbe002e7a4609e936e6359cd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf182df42c755eaf3b28d264912c7cc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f1f5a70ae82687a715ae3fe7856c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5714d9ca0ae640c30977350b53aabda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cfce1b4497b4871bd9c26d1e5b9fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cd7c11ea7ef06aaed46892557f6cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848b2a71300c7f0dc742d93432b62fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a8e454a6ab9fe9dcb5493a5c15068314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd210c486a7c3ac57f57b2ef619587315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adca110e5c153f35671307fbb4a2f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be8993daa6441b3fb2c3a03c379161317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f3649900d4c9f0de52442c6fd30b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa227ea3181fc8c8ef38e6138ce985319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c733e8737854701f9c7499aa0451502320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03086fa487a5811a665c746ee991071d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934815c1fee3d88467642ab353646e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c32aa3e25dd0092b3b0f9d2061ab36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9c1057dd4f607bdd4adac97050211324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee4e60fe7e6efd803225f1d4185839325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34284db991f0a0e15128d4afbb7dacb2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd24b72179ad35b710278545aa1748327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcf0a53bdae091ff31996a3fcb5acc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2528fb19bee23607e8df3c71c0c9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f228697e6aa8e0b385f77b40d6be00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68370fb4b495e744728770ce9ca164331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30768f8e6fff8da252764f926f7ddd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2a5819bc226964ea22d7483111cbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317fda6c52e7ebe2268668ff4ed1c72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f4a5786fd98e2b57ec05e10e1cac2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2fcfe5472a8cba12871cb41491371336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ce480efbfececb0538004c28986ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08372ca821ea0a3adecc639c8c6c5a82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf8a6ccb3b9411603919cdb59b6e36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261121f64a0f906fdf6ba7634725f07e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda30f122b3657d9b5490f05e575a92b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a73eb6b5a79aa56b8cb3161acab34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfb0627375c161bb8ef95eb5bfe701343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64424eb113966fcde0c6afc143ee06e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392012ced994dfd47e2c89baa8a25492345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51f09772253dcaed33a9efee24ef81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce34de1db4bb618b88191b50b15eb3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4506a5c2e31be72ee4c94e4a34b9a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371d2b9b76b2eb70ba781dc667dffb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722e1c32b5c85f7d0061657d9768896350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17a30d276a3715f72d08f91f085798351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade747f6befe56750472d2d9f42fcda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e5e5d747abad6fb2626d6a66e21d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b665b835a9b2b40723e9aedd2672a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf89342313fe45ddc81ced6ba419f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b71eeb717ac661b1f6320a00528a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0266bc180158b4b75c1557f78f08d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab25fee3a6e7e5cbee74977c6feadb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4d3fb1f18a1458f83fbd03a590fba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec457a90f704e1b3ba7baf13dd639a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7306905dbf34b4bc87315109272a72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d2861f8a03e283847fc6c3a7761a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047097d555600e303cddb0e1659ab76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9627559741fded77cf31509cfc5722364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfbca8c842932a5e71d65117db566c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c49909451183914bcf82f61d8a3d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971166d9d6612ded0f13ecbb8f0d6c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e3d1451b96e80e1da0fefd4355fe4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775491b30e4cbe704a30a59a3bacfbcf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece003f4804285a1f1d756452f18918e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0ba971edfa27a54a65886b289589a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ede3bb9d38cc5e4f7c50366194c88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001d21337ebb534e8c00c33c5008f31373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e2c61fa3951e5c1602af96615792d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50b12759a92c641b7e0b6767cb3bc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40b38a630bfd11e0b60a1fc3c5185e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058ca38aa31282caddf68615e046224377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8163fc3ae26c912b8b3dfd161be36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f64698413e31b2bf2cadf0b231ecbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746da1df982f0c354a427f1b507163a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c6a6779fb56b19030602ec5084cce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed2bf15aa96b1dfaef011744786b8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa831542c3b9319370375ca6d14fa15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318022a756cb5f821036ea2e9b165b48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169fcb37cf0243e038e6a2f68625de9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899d3228b4b0ad0e97b8ecada3af6fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c35ce0e51e8c571ae19b0ac3f6a160387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ec2c4aa0238398db7b209597cb264388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb9a9e9b00d6d1cd9f7eb6e9da6279389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a794b870a646a944bb7d68e1e9b982390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299828c39106404fa709f6748a2b5f0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b2917fc5e3cb3be97ef97aac527fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8a0dc4a07e76e968dd285b2271f78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089c9cd0ecbaf1b8936c335b645337c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860702bcdb105d93c90290fa399e8e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90934f1dca2fcc3c1eba1fc5d8339d8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7fc78efa87b7409ca62cd05c46bf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812cc0b06cb3ea0e0ed4778eb1bfe62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f26afdf72be10aa217d5627c862ca4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67904cb1c65247a6fc44e87789074cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1a2e48fdd7fc5b9696510469f1a5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bee0608df95ccd5dc1c2a2e8392445402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352348d4a5a558e16e5aa0cf59886d89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee3659f728182ab5fe99ae22db38a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdbcfd296094c36a98226d3d04fbd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8609996f300bdc95fc7e2c2129697d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada632518cb73bf1558ffc33f8250cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d94efa52e9096a87a6460c7846b0d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda1323a4ec3182d5bbab8628e72cfb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2110ac7f6b574475fbe4d2f0595a4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d321e932b9f14ed2d77d454bdf3b965411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8838a8f62a1a711d7e882625af2eca5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a732bfd6991293b88214286bc819c5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefd038bd9e111bd63deceaff6b6d41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1195e081d166629de1eafbe72ea3cd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f186abfa6ba2b167ac4458b60d2ff0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4f8cde0d0c0baf13045bbe2a444b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b542e154e34ff57fa40f623a90251f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74ea6c3f27a51e862b7055140a726a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879e27eb1a8faddba4f313a2bf7ed38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3ef3778d1f657b61067e21afa6aaa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b7f7c69e965cc18bdaf4d23ed16e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e421637726167ead8cf2d9c8202e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ceec487c1bf3f1229b34ecd573e81e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06727e221c027fe5ca6d5f2568a0fbf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89db2fc0886eb6d5560664d257b20d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997256d2504521174482bef9fa9a88bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d83db3ce4c197b51443695757e07c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8d9078b1e86a2de58e7c131b81f6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a74c905f9a25967d2f8030ec1231e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f68d413526ae8e672e4164335859a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021bdf139963e696c8f4f130281cbeb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b8843839289d325c1a1cb49d1fc84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd951dca63e50fe2b3100b6d89905fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200e370ac6192f2b35566e8a62ee289435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569d22e648ef41792826abe40b36842436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf95190ecd61bcedee33667ebd9afb6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d97883d2d3c2baefee66dd249d201438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390db86ca2c0367f9537657b236b427f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75812f2c8beaf9c2eeb84f5815f52d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2652a45b4f7246bf918bb78813eabb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198350f3dd7b81d57015ac72c7f46633442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a61370dfbab3d2823be18152c360a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae95363a4f0d0a9cce334dcc231acce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006febb22b43d5a0cdebc2e4e6c862f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80fbfd3da80109151b8496c7478e7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf2f4923fc1cbec1245574353aa567447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dd23fded514d642e67b01b3cfd685448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e6ae0ca2f55bf7a6486cf2b6d13b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c473d6dcc598a1f383a5c6ef2bf477d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c4a24fad9f54965b383fb9ce35ff6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc69210718905b1b55ec752cc8ec38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1b7587fe287d034dc674d2413bfe4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fb7c28da04dd67cc76d69b914a004454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50de3799438cd2a3b670a03f4079cd8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fe3b7ae947ffbee19b4893785e03f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a4c260b6238553d201770390ab864457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96283f845a93ddf8dee21fc4d992f0d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b43b6743fea309d2b9c79762a294d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe0e4d76fd61cf6b057df416bbc998460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9423129ab41098da23fbce298e6f3e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5da690592dfc4ab55241b4eb9c72f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6250832fcb76b04d9fe35ad7f2c5ffe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e691b6cb343339a4775e3d0758f652464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a0735eac1d58baba713f5059e8449465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e09a17e90b26d00fd938a60f8c4e96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011bac182181796f567e8e23af73298467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf28be1d95423aa31533ab964a96f4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310730013f93f636bb00fac3998cbe98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b786e787b1a8ea75753570df44f235470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50bbbc5d568ba75d62f515d2c751eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0fd656d05bf35c98ca95bd5866d9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f71b0d303499189cda33cd6e403cb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320c11ebaf991a2f9d49e4b90445330474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f8248d0d6676809faa0ce1fc8667b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3b730311d7e35a10a1a963178d4f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486089c986edeb67f808fb68bfcae48477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09ad2acc9726a17d51864173a26707478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b83e9aeefbc3254a37b651c804e5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3e3c63ab4c9ea495d257fc9523074480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ae7eabc49cd55bd6b757656845167481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e1dfca7911add5561ac5d9ee0d049482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd94d919ec56cfea6bc913193872cf6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa88c9582a9fca0ddafa86e1366e04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76c3e5a9a98dd5c04caefd049d56b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627d4defe4442a8256f764eee1b45bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31635dc044a2e7a470e4b6493509aa97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbab2ccf73d51dde4eb80612773833e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558419b66c863b60a26aa3821ccbcf2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e7cdd7a3465c530e21cb567db6469490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eea4a7666f1872105bb8bb71888b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593a0833de53e0b1a15d6d40ec1c3ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d97d6b81294abbc358eddbc368d68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddbe5d603f593ef6b4acb329aa79f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5be805f1c111d3e2793c09ec4ce982495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47734ca3238ca70c0d419b4417bbcbd1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bb06257a164aa721718fc4ce5d706497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc634b369105c1a40cd5ba582de62b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575fa193cc82c2cc8cd13401eddd48c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3af1d7fcf4e446b4854dad3f85325500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7da4e9632fa76cfbded9fd3f376fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414d74b07cb115cceae302c205a31b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7ddf0ea263870fe18c9e822778494503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcb3b786e389207688e62b665fff3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899fc6081ad5c8152edfb52d2601777505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffc6ebfc4eed1e270d0aa2736590aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f11203f52c69e3f6a955dc82dafeda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9b28b7f7cd626a88e6f60cea3c125508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caf73aec32c052ba5aebd93a9e38a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b240cf7f39dc889523a8378a2d620e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a1c8dd9142003d40b7b3650ba08bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb75c86db7ac8f505012b2ca15003bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebe617c3718509f58a09ef4e08f602513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522640392a6d65417d668853e6be4d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32a119e35326016193fb4e9e67115d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389cb98164910c8132e419bdd6138f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e3ccf11c990a19b57539612c843a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e9e57b1c6d0789d3368ecfa39d0ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba899ff7c6be4ee331fbefbe43a39495519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932eb893b9d2f56c6f16592b5e2c6a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7187fda9ef1b6a7beb7f3ff2b9e34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc28cfe97b0652f26e15819ff95705522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d97cf9f43f824d3bd9210cd218b406523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c078f3b5f5780c5cfed40520ebb0b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95936758970f8a829be30ce6c27c81c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12151e9961fc99e925296a5cd443616526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272b4b94eb8c3119bf4d24e66711765527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30327f031ddecd9935c89d235d1c562f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaa47ed8eb4fb0e4347b00f0a1e04a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef24e4328a8d8ead486f418b62aa2d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edef399ba79e1bf2263fc7fe178f7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e8c3955f887757e9e14cbce92e102532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd98b9301aa6704e4068de4f699fe2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb317b64f52e06fb792cc8d8dbda2e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5162d7562194cb1ef23131ed3e076535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff7d5e7b45fc482b64a21324dd49e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343115e2d5249c1a81a62f548a5603b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9daef56220aa0a91cb58542f97210538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989542cc42b6e893123d27ad691c330d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b78a670e9be8d3c6021cdee5bb4abf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62934c466982f83e1065fda57990c2ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e28d7b86c806dc93fb6192336b5d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c0462a6a1a8bd5db4d955e1650b8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f808df678cfb1ad4bd43431ad57074544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec7e82167afa06102ffcb54676fcec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3135a308e4f72472be1c74ff549ab90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654147d66f37c64ca70880992e13143547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb806b8ea570ca32729021d1b401a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0c050e6552c2cbc59f2b7b74d634f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542544a8ee2308b656ac5f397f134d2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd24e67b64ed9dabc81c6aa2f0ae7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59a1f3d92e09643853b29e2965d511552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7e07695fdabc18e6e85218d31afc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2ae752003dbb9f75c1b44d6b734ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf31649b3378e950ce40df5662073f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fb75fe29bf09b7c14e9b589e8b248556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e120ec87cf77ebff4886fa794d3852557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f1173a59ba6be898aed3081993e65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609671e3045bf839b19ad3b6ef462a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f496cff09c1a93ef6abf69020a1a07c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fc7fa72dbc95a2ff029fdbb412ebe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ebd8cf56f14e37054cd3dd3351111562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3aee471fa7126ae2a577e97b3c225563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd165143177b2c9ec88399582614b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7651bf145c775543d42919b66ddb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d12112bb98ab3aabb83ff2b105581566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bac3b29ea188ec3b231906ba544ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e12216bfc3dbcd350fd74b7410bf4a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab7b1a4ec5ac63f920e29da9995ff7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820248bf9e2a57df494ac70b7f3724d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b800c7cff153326a9cc986d1c70740571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe40cca8e2af752260c1325cf28e061572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc137136ef0045aa77a75b215bd96bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bef20237829e016b7cc4aa807767a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1147dc669d2c1f157efa3ceb49cd1d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df994c86fc73f33049222c6f0da258af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1dcdfa07967c78d7dafd0e31302f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3852bff8dda70a7a77f7b17e7c70c42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1b1d4ecf4646a782abb17c819e327579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a67ef7cb509f81e6c996a978a4ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1b53d62189bc35546cf796f087c3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628fc32fa16ee4a5727540c3ccdcc7e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee70bc671b78911135365df5e43645583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b7323099590f8ff2fc098e6fe162c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd3b53c789020b246bbf4b7613cc3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee1af2ef5fc95fd1db1bfca02ebcd7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b5c91b95a9ef24d83e8fb735d656b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c65075764dc9c487ddfae37b98ca3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cb41bc42167e1603af4e3d86736e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46251bb31c0a3efa9d04990dafd39f28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609f4dbf6a09e3b3bf21774f3841cb0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6358fd8b504b144e87c55fd0dcd5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f46fc89dae7766f3298606984175d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8ee1bf4136bd12b3509740d32936f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9998e6029b047039c23b47d95cc60595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9af28a536d0c39ec9818b7076dcbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61bc6fe746a47b3780b638cb36b1a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f296c24443ef683aff355fde42949d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f60e5d47f08ab6ed0f6ab23b3b0d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6b82b3e55edbb287e48bdde19e5b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef10c6c18c7ec1615f2dc02d41912da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa739b8f179e2b1898d18f62615e94d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2665b96672e9602776c24553fa1e32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08834d5191b58ef1b6c3cb82d55a1d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4687a333105d00bae19551b7141d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0fcc36571ecef272d483cacffd332606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066aa9af9e10ad9d70ba0cad06813be4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12e5fe36a81cf1407083263b6c8f49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4f0197b863fcd570c208611e126d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9218c81d88648a3059c43f0ff222d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68f6e9be7e07dbfd0f55dc916f98af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38f393b223db18e6bcc065cb3e99eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc2412c35137b4dbbc3b28bbe21b56613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bc090b59151258c71bb9a110c3b68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3d9ae195ae82af7cbf9ee723e3554615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f2900961a5efaf4edfd760fac7b85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f258b832be2d7e8d2a995a327fe7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35056e475aa9607adc55f6e8ec63e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d48665d8ea97c5554158e9550c783c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12234defba475f1e60846b44f10ef5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d3f84de4c420a1bd8602635a67010621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fba93f9829f3615416d711784531b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19028bc4143fc82c76ea07f636ca4d04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e516c32584652395b3209f0b5b19871624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dae01fa2e424873c70c313dcc7d1c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dab65ecdd36255dc794f562f69a707626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a481d49f5bfd2203525fd91bab6663627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ddd98981fa8691ae749fa30588fe0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662df7b7c39681d2c748706b8e2252d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8187fcaa3fdd13a222420bebe7bbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e3bd20e95f5286bb32367a53ae01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109c0b03068cc21fc4753ed9e17968c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c803035b1d77e610590318be51f191633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8ccfafbc675bf45d867b7ff8e7f8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a44364caf24a2c4fe1965bec89a13635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb301223611845e972b29f82d153cf50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd71c9e51aca506d6d0178a36d5dbe1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3acddee6c62a248a4f14288890f6f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d1d988e2fe4d98166d04245ba48d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c4cae4a572d52b27f71b9bcbf9a8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4778b921e702d788a1991d1960ea7b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129addcc1a9e4a6604b88690a3cd8b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce698030836fe9932908f43673c35e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7ef4e26388bf68265155d02d23b9b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0d96b0aa0bcba58edaebf5a498053645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e6fcae363fb71db24c684b2055421646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673e72a73d97589bb5c4267fcf8bc98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d0f9a6385c9fb907dc26b35748be8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744612e96e45a5a607f1d9142477f6fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca83182f228824e84fb34ae7e9a7bec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aed6e521d2faa4b8f78be18f3f586651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a248531b33ee529466ef7f99e9c0a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e0e93be0147aaee249dd9894b2668653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a6bd4934e67fa49a3c58350cff41a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddffe4f611bbcd61de4a04e9b9682d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6d0f49e6d3cd6fc06586385ab6e28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079289be54fe55c877f4dbf9e2189e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb73b3d1948495c3cab27835ddbf6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca0976944dc2c3954102d7ae088721659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a361b87072ebf5579d88b312569134a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86f7d7b9bd08c574c7bae7472489b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca9c173abe54eade6031d58b6cec5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654322d88d82d348fc5dd91d34e5ede9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e1c29af32a4ce23dc451ab081aed7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c3ebab41d10997f23f02017d344a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8708f0d1bd231b1917097ce8454e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50f858bfdb97c69bbcd36665889478667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ca5f6211ead5c4c2e1b1a878dee2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76ec7e359878452eb1e36cb3f405f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c7dd0b09b5261a2debfea04b1dfac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710f6fefb4d3cb1039d681223a4c4a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e525b93f30e6c2555ec7723103ebef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff009baafe515a944c69a034f5302fc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0d92553119efe7aedb65a069cb7a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b4f16bb253c413197b6802e00a2c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb5feb24ba77375c78b312ac030f65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc952c94179c2b9952fa46c4350c0160677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36730e94db7334b682d40c9835688a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1923e889bc5d9d0f98c69162c1b2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f147e49393498e89409db73024db7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a485f5052c0dc8a4cf707858a3bd00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70863d7b3b769d3229146612fba4542682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79656bb19e9e59800be12676cf28306e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed931e1f195e46e9a4196076537416c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866df25c958c20f5986cb2ff59a0129685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a27c20aede52625efe33309554ec5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc012ac67f56c72758422c65bd52e201687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824698bb1cef8220b2a0505a726ae7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618309e50a890ccd1b36e79b988f485689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812c6bc3b3ec12cf79fd7ec058109d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a2d1981dffb55460a69218fda31b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c601f94bf579b35b408aa06bdca01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7554656cba0c253c0c8b6387de3a2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3ac437991469253ba9b1d8e925778694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f3f2c4c6ab15fcb18ce6e37c24bef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8165b41e369782fa8b4335905253bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0042c21bab9c77900e4467a934a8b32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21ee04fb52b69aa55a16e83ba7918c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81907fc1b22b7d6581edc8f94623d9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6327edcf8cb4d473500ab05a3651498700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cecadba538582af416763656c5b92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fa0ec586d48f003255835d94f708a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d74d7129088479115ff2ed5194e020703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdb681a3269dd2e1debaea1b20f0aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160c6383d52f58dd881450261f8486b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05909bf8e2823e3668a65d93ca4063f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1aae2be5d0ea9a342f6c7c5c42305707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d099e1f0b3a96162f43e518c7c56e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3e8bb049f138600e84130808b4fe8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d2c27defcde9d6ebed78fd2221abf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e38b6b772c1299f1578be5f400a0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c386062e2924c586f02fb9b1c3d13e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb39073160f6b46c683bc19dd8b6322713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8f11b9f889500aa3b33a3262257c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3db8c1e5fb5ad13b52a33248aacd0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cde8b34289d41a5fe6365587a6f92716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16c9cb6ddbc25ace6e10da57e7eea2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa680d443758e85b741aafa792f6162718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdaae7297ca20656eae57bc5daef28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290cf7eddf04c37a712f630eb45ea61720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade574f2ade6975e427a4df39d4fae91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594835d13dfbfbc4a76f28e22940fc7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd7e42efc720b7c0e3b7896f9e2eb6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987c255145b47a0f9216dbdc040aba3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5242c64f3d4c03fc02bd51765ec5560725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa766c8de5128df1125c7d1c5fd5aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44f69a89e241acb4374c3c1a5f2238727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5941392630f5d72eb476dee5e8150b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653c406bde21f665bf0c51b73c4b7be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca711105d8f0e9660afc1daba861f829730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098d3ccc6b66b96e17b072026a17c66731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4115accc167f39678a45c04212ae2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280da07447c3619618ba6c7fa99c017733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc8e6e64e8e32f9b15c45926f6d079734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcafa82dd11f59003b260d12ba0ac4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4923242ec8c6d22f84750c8e0e13431736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2567cc433ecb6d9957cd99742a2b72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1ee3939c5f587ab4355aadaa254a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1a5ee161052b2cd3eb0cdd9cb063f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3f909a71a0c84cf2ec2ee02b65234740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50879533dcf56217264635afd28017741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967d087c13a57c73a6fc36325decd75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeef051fce17924b617481377896bf4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b97e130960d55550adc6da4c52d296744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2ec3ea2f8af4513d8f9d7d74bfef6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3af893e709d017122ffc6f75e88e5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c972611e681f2f41a6f884ae58919747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a931a2267a7c94ba410c0a19ee08dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15bac06e0c0f9d83b4210228f710d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e80fd97dc586a3478134d2a769173c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7fb663a64bcf4222e047b87b5de18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454e529aafbf1899c961e3a2ee889fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0d9474a0bc96f986061d4ab4e0fcb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3152df86e487095b85c8849707c2f83754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51910f5067b6f70960f7847daf102aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568a51ae9029883e14dff202600969f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7db2e718983cb44cdd12425e4e8617757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a06665a1d5931c21932fa8a9f0827758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc65824529d7004ae59ee49ab46a29759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa86a4485663497ac26cce1730973611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f9a1e0c0b9f7f77c6b59a4cf4db532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895e1e55f8108324c7b82e981e283883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3de61a0b6526c7ff2b815a8366d754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f483f1bbdcc9bdc172f9818562abe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db28d7be7a8d9fadfbfd76f1a4dc7de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120a0f0b8db2e58230dbdb2c07970e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4799b487b23f27f006dda4a45263cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade271a1a4e0eeb52167b6abfd240a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291195f02c30c9c61be84c6b5741f34510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8828e2700a8ae764cda7f8de93affa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa65b02a952dbe4f5db18ef14cfb5aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50c5647008af945547a69b81e26d2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd24d1f969c91c2ab853c25ddc3a6da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80113f02d2b44034a124a8dbd7bdf3f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b89a4968384568ec7f0f1749be24216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eb4f14e6b851cfe24e14ff910bfcc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1f47f56152635c35f7c056e8dfbaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75c921c01b7cfbe08e1cdabffaa8ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b66a3d9fe58f3f4391cd25638a09da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2719807b98f2d830753c5e497a08f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860d1aa21aff041fa69dc8008b3a47722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052a3ec8766ca9b0922ae41bb0d233623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126af8e6084fbf70449e08a27be514f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c194466500e64a6bd5a1b11810a9b7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced8df5c0c9e154181fa988fe3bd17b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bf238326e9919c491d6dde51e309e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb07212e92e9e290406589ffaba0b3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ea71145b610661f3d96a5d1c63a0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889ff753b279ae343aeed8649c1169630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32716734c8fda43f8cf05b5c8419dbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5a17a6cf5f2d09f91d7d7d1a890f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab06f10b6505d14802c1846f8069da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc775823b0036f472f9df35441126d6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644d090809d31634417f29410a6934e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837db59406044d6443318faa8774d8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d84378c1e9b96c505754c982ac5c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96e05beed19054d58587f381da0b0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3b138762c01ab0d1acdee24461ca539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a884a68aab638de8b28529f589e77cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a704222726beb7e2c4b887996d5041d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d5a39ecbd212fe821fa6f918e95fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fabb6ca7ef6f643c8b77cf9b7283343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ada2a7721e3dfb981de1a7dcaabdf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86cbb386178ef0f0d1e723abff511145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba4d4f18e6b7534db501fb087a015846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80040ea98d61e76203c70f217f302dfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf91528d9ede54c3765480bfb876fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27618e40e3df1283e89730084e0e377949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146695d3fdf1784efc1f887fef42fd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76307e801677f6a0834465fa816f44c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5edb6a224bc7374c7fd00b1de3ef452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7d7bb4bbe239e653a49c5923ea83353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1808721c76ec054e5918c6c42349bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b033c70ae05b7442cdac04b4a489055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3645cd0a8ec15af01e934586505dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dc653c6cf56dd366d4fe68be5601757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cf1c024cab8ee684b41317f98f14e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9854c4659fc5c0520d2a8160d34f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeaaf6a004531450c9c26a7e46678e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a43343d6e1523b25f18d4301c9abc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821470d224057938098fc6c651f31b4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557cb2039420fdf6939b2e382fdebba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c02697a1bed233eba3616b8e8c72b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0d2552be7c25f3cd4822c0f8eaee665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf161358414c4ad54c4b544e31b76e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29857780f37f51f0be3158b15b589aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46beae70343898b804c10bc3422eb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a42d36b00d95ae3c416307ffe8e4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb0a781f1164c7c2fb3c0bd074069d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0c6008191363342e3acb7be746d2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccad475a51db7e3109b5f3a5aa8d77872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87b54f7a86488e840212fe010a434673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bed34c06062660359b23ae0e5c6f0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef80d95725c0be6d73dc7f43d01ea9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d5ac60f5660bd1e63feebd18903d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d5c44d4d202d3e6935ce35fc7660877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054df5c6bddf13502045620f25555d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9009b7168bc3a739083fd469f871db479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0757ba3bc19b205ff3f3c535a941480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee7381bbc8b18c19f46092da30a08d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d803fe65defec4172cbb55349d7f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb71c7e5d28ac5253c5ac5e796e6e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4090142f27b1267c258ad7eeacf5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925c0717075ed8ba377d30834794cd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2392f2145262bdfafc5baa5190ba4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e755d77386d4b1dd04df59b36e6b0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d907a80338114aa06a7228e5034f2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad54838c2e115e8b18122be1a7213b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1485d9392a44de5f5bcb73000e58f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b209b30ccac919a9eb03234b9c00c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c109db8268fc04e49898942f0d0bd8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a185e7fabd803a27859b90c975083293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab159a99da76acbacca31d9a1fcabc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c716d9322bad261d9b3271ac738cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b0c5a6476d733cfa1568613264adc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dc2cd96ecd496dd2d721d1d9d216797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bb976c887c66706e0f859441ce9b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6936ebd35d5dcb377ac77fb17ae5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2a07a4bfaab22644571cb8dfbd785100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15238dd63b0f4486eea9b8b03c93031101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f45261608574a49b5ac483e73833b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe16ebf9eb5bbd77951046b604f0c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62865d51d6d93a94a1ee2be19d0f25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeacf3c49af649517361141cd0c0be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd58695bb67e88dffb48f35bbe651f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31a1999331b294d3e1c0f417721ccd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee35b2fce5ffead7145c54624d7ffe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ca0eb5c0e1a2af26dcf8e1324a2a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e5163dadbf72b70b9cb876d221797110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf859d5df3122e1a2b64acea90eac64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868c5760827ed028773fb06b4874990112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a434210910daa3cd9e13ad689830113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baed586a395326567830ea56b909a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91b73858d6673769fd8c89f6c71ab0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d323949472100930c805e30314f3ff1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfd83aa330f8474ba5f03668906cc2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447c6017d928a651e46073e87c7df8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62d0c36438aef02c1e4cd5da43fca0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dc2560e7ea8aa6ac934ebb79d8cfa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f077c9e5ff155b28effe99ec1a7ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325aaa1288ebdc92658551c4fd1d622122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f807c67df653ab71fbefadd78fc3472123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c486024512f2af67d400af9cb0a918f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccf0758b43e9fe85a6b225643b9e75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c05ff6a809b271ae03123540ff04e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fecbcceecf09ed35da33dc561e757127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a47ce1e8e918d959e45bc67d7fecc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002f7de474eaf949c8502f1691a70bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d73346ee11d49870a8708cad0b319e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c36ab3a29070e0b7f73e319bcccaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5412d68aaca2516f8cb0e6800f03104132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024768b028e9cebe3861005c5ac23ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ecaa1f4cb0ebf8bb4c6cc42c97ce2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b952912efeace0465d1e16d1cb606135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e8568be63f632e91ed4278bc2c253136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035c769ae9422d1c0ad1158ae4542f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c23e4fb078e6bd7475139ea617020138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd56069485ae578c2fd0b9fda2b26b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cdfc2956af639c7c653bded325492140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624005b8303836c48e235b7203a183af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb319b837f0fed73f584b80f269e294142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06922c2f53f7570816abe670d9b8fd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e60d6038d064b37bf4c30b15ef7a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e3e3af08df8f8928c353cd5b81e65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f68ad277545211f3ae3e38e66a150e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dced86b83f0da2c596afa8a5601bee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbd3c2653fecb157d6aaee29c81efd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb1a8bac322679a8258eab851ebb72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e5a07a3507bf66b36714654679b3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e00eb5b80680b3e1c975469dd74b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22adab2dfb940098045cb5433fb5ec8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe96892ab1b9ed9009fe3b6e852b94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b5da5d30f6b29237947fedea36e22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f851431d5764e23bb62f2c765272c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d9d9c33f5bba29adf561895ba86c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f83b336c5cfbbfb234fdbab229ce03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a73ced756566512d7efd57e05df9c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3856f86d2a75b8c77acdedd23a7ccc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9ef92cbca51f9b173cf9ec0d414b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2ada3bd388cb1fbc6b5ca111ad43a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf45ddf602a4528c03917d1133fef6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1125de142b587d5edf713c1d67dd9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16328fb982686a11f5ef4c4a26432037164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ec2a39fbcdd83804dbc2dadb102fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d4aca9ad0c9fd73b6098277dc2418166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82227a3170b42ccaa8c3ea7bf483bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4828e6450ac919435c6b1eb8aa83e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071af3722aa38fecf468eeadf5954fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeed95e4918397c67fe29cae710f2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a13c7cef562dfedbb4b09a91f40c4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9185f9b68a7903a6fe3e3bd4d6de069172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03042512cca23b1597375239891a91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecc449958c3e9ab54351dc15691ef5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde60792ff6226e407c48e2fb604682175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8e9a47d30a7c0dfee2d50f4343335176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505c2363768da283d23568aac305349177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519833a284a837426e23d4f1e3e66217178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2fe58ce100471dcee0297a5a0b07a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7781a46b9a5c7ec020840f3bcdc98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e781828f5a38fc62c41519181b9c537181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aab9709da38564cb74b3e8e736b2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6131db6698065f03bdfd80e280dd9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7dadadc3df7cba7dee94f274db9e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ec849ea4ab21d3c1e13709590cb4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f4d33fe3dc5deba099dbc92c7d0dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66d41f2465206b1deb91c224aab5de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dab8f55b05c52a267a8a0c01a26c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3953b15f57e5f17c4b40cb525fd0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba0f8e7c8891e06c5818666a8e904a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a859552e6704108d106bf73186b0bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3cce58fb52060276586e69e7735a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264ef3d69e25aa62d962cd1589fbf29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979e04012befb62736b0c246c2bc9a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6f9772f08353c1eeacc452b32a814195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d025697bc2c8b38fc5b8d08ab0f5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c00b063d9aa1e3b5d4e833720ee719197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41862f85938d628199ef1d360c7d00c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a612da13619a50c376b4cf860aa43eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732f9a194eb40aa9b3608cf6278169a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca54235b4e28aa3020b68bc62372c4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ba416a18586bf324362699462ff14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d35416db620a0fe1977b633ffbbf6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fc70f32626b1da632ef91897c89e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c63bf6c2055bb3f99c9ab1fc63e45b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e241297323178c3174eebfad2280e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7133b6e9032ade2f14aa1b4397bdea0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875a4935f3b83beef87a01a4ff971e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f58c7139ff261979f704913d73da3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ae0acc610930fb7fc4603bfd40c59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209e12dc369f621d612d5fce00dfca1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de7d8f0ae5afd3892c9d929dc63910212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a894d7b651723c0b14f6ff9c803526213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a23542c015df7e81a67bfa5f0e19b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754249cf475a2a321f4466d39f96a3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d76395676d99d5f1e7e3345521a64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fe185fd7f11fae5ba7dbee20b9d50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126448ca76aa82109fbe8115047941c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6014e23c4e124fec9cf83db27a7c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541331070e66ef8751e07374e957f12a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505a0f3a97a6025b253e9a98b6a0fa3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646d7a2c3ab274cdce9aa6b0fb5b024222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe9c42db3f668bc5ccf93c9a6904fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48944049b4530ee5b44f4d8479bf56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d862c8736aba30451821626ceda676225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9ed50153655bc50deaff4486b610b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e91c3997db7b5c279a5b391709c6b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84d2c71373c86a9c9d85dfb86bae79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038cb3e06fa231e1a1e2e6d28a35bdf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afcf410ada7e567715489c73531829230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d155ce33fc7cb4ac4e1802c61b2cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57774680458c86f81c93541c8e6866232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee61a759b5e0ebe4a2eb32c2b7cf1cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86941f903b3afb91a0acae14c4aae581234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbaf01a39084ada51718a17fce5505235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac57cdbc43df730d0df4d1cd8dc0a1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdd8f70c0c4d72146af3925dfcfc46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462e82aace642d21c151286a43253b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bb4bcff7671b3413821600e0d8e50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de78ce3a1274d08c1195ef4949041c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699bf6d7da0465edb01333493d11b6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e78f7131640a909a066ce4d6059b3a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab35fbab3b13c36a06215ef16a2884243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214287329ada77a2d063462a0320b260244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ee41f1c6cafdbb4afb79268d65f85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04de8774a6a1a9e1f1c01ea60790c2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2c88de913b4acf912d46e4c5ad221247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69df2f81a1ddd5ad37e791b21e8efdd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc86f0f035cf7038eef142b6f9ed4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bde36d54b44bbd23b3e7a126c0cae8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7d76a7c20499af8ddd34fcb88db6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63813404745a33a23b91184fe64b92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d47f906e65b87571fe41b451e6ed5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132715cb2abb408a755c9ad63c62f5c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dfdc91ff89737c57ce97a438f2ab6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca269c6b9badb3658fa7670861ab5e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fb6b50c2bdb87268884850016b998257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d820dd1907e5d0f0ce5aa429ac4340258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e390b840057987dbed24ee6c3a18a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04af10601cfab77d7e378e570818063260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eee8720e1a9417d23be2ee5db8c988261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03a4e966e063e737ea7ddfea62d8c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5404a82b7e603b5d0f1eafe5cfa4f23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba21dfe085896c3c466d03780d81ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17285eeec3fc721a5100878c651aed81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b2b70c2f160e13186fcaf6904c2af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079397ae9d21e2d63bd5428a68133716267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc2b9458b9bc12801377427359f15e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866e156ed5438eea8093c124e6a0d6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f9713cd4dd3e31b8eb99d576da57f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03361074a2d55e2ce12eeda26d579c59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bfab83178c0b3ee10655be6997f3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfc676a0711d0bc174ec47e28a2cef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764702b0ace95779007f6df2196a48c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6e425c762e07b9ee76042cdf22705275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d479d07d852f8a544b1c603d0edad43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a675ec36e973aeee6cbff30f7fcb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fa2d721a489c034c840a75f3beaa8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e17f772cf75fbf5183620a6672a1a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb00625842e96d5c639dff7c4f87534280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cdaa273fc11accc08d2546efe51a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3bd24a462825db709151da9299b5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2cdde6531e58c19220a377fff0b7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8c40895c7d0ae7ab1267489a0bfd9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759e223979453d5dc2aa52a07e0322b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c54dcb1509ad7118a2c1720791e904286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4b349eaee9025bed2288af36a44f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f4cedd4a7d67d4910e53513c88115288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520dfaed05bc5b8a3eb7d484d123c12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6a4aff04c235fc344b5c07cba090a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797924bbede8687b425b1e8719c3d674291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746606213ae18766f0bdfa8fa14ce585292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274a7f7b929a3462901a13645a1b92f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab597cd5e32daa2584510db14f0ba8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8b20d02c5679a1fc4e74b36bf7071295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0d4b0a1f0d260ce194cecd698d82f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5405d5f92701db10dd5b9157deb7029297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50515204267e891bf87335df744f25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59e85828a9982a423a93d998fc73b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ec654753afde689192dd31c61be04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ef23ddb52fac4b5d74de5502bc2ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d7506117c96ae68d4d3422b965a83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c192cfe15db6afc6353c6634d724d0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb2b80fcfa85119303849d887ed2b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb2b60c2698aeef6dba995cb87af78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23253982db81a5e97d274e289c00e9e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb373ad6870156756eed62b68cc3c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9aa05eccc1dc62d41f567d921f317308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aea086c295c7111a203f73b97cc9e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59fb621f98365fc979f502cd30ca53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ac03b6daa4d00f8e3c73e8a1886db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f92a61684f0567c145f165e6b6111a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfef9b6644b1c396515dda184031a82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b793e0fd219a9e7e446f6555dff0cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91941d55f381744400460c07ae9a15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a0dcc073b67bdc1c59046183d32c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f4be79b85583298cd38eac3328be3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249d6f680b7507be6d92444ae439c83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087bcc814ed7e0c9ca3baa8ad68c59e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8154903a06a3c0ede842edbc0d98ee5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a887ffba260056db5411b7789a8043321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced27220c02205b054bde69bfd2f5248322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35066a2152678a19462816ebe56cca00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97b7e1a361501212e6016f41dfe97e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa99294ce379f69098e5fe5b46a859f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee263aca26112f28be78bdbff24518326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74b3832d9798b8a64554273f775622327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca078c3aa7d06d969e20171c480ebf6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e9f2ebdc66802e74188f7f822095c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700cf5831b189a78e4188fb63d92b1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a895c3cbf293ee8a1a422400a8e3c4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998693898f6e4583217a0cc4aa6fffc4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc037e778e7fb621f40636264ec556dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8e58baff03de4d845290adce72d1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee7b436af95d2b00046e7ef7c2a97c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f334898cf09b2de47fbf8acd80df82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b754d839adcd646728b8895cd434c84337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6375137fafcaded4c7e4309b0b3af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e507c3c5b87cd38e1a1244a99274e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf125ac3905912e3088d9bc2c855d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4648d4123c90fd8e0d22cc01496a84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182d821fefe8950a01297e7612ca017342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4ed3f333951164af337b7791a7cfa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126776a1828b985f7edef0c097e47ebb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1cc18eecbc4d219965fc81f0e9717345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e56ceeb0922e93cef701058c851c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d27e63f88bdfcd68fb3e7676a8d62347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d49e3f7f5409db0d9336d9933200b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b17e47ea423756660c054e925f6039349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab9ac670c9ce4248ee11909cd2019e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783218779c22755e3bf47d9c2260332a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2f1031e700d1f56896520c524bffe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d84483565925a2720d7535ccc619f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f0206988eeeff03f2ece77740f737354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803b6b76c063f5b82704324cfc6a5e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22348879088f22c7891017e0acfb34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07136e2ed4ba75632efb728b3b71dfd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f4bbe8f14cfc6e9fafb15bb235d00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b44a25f37d2dd41a9a8e1f90dc430359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332834af462e5439ba8ca9d58876af7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04b1b069292949be85c5d91b5f610b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba42bf4947c66871c5dfa3390f8fc0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382586bc1e3e48c7b981783a43b566f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a6f38525a62dace32d4f20e850344364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90885959259c799499f2b2e35a2e9ffa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863aff8b15d257ad6b147f12bed942e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a68dd85f64620a0e35c91fff3c7153367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215fcc1dfc1270654552dc499b5779c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752981c917b85c3cde98bbfceacad24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2b86e09d291efd45a8a6c4c4f38f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e519fec4a5444acaea5ecf72051970371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc97d5bdb49d7b45da88c97e2d976f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dba6e09aded659c7904ea3e7edab8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2db4d8274ce54f63c37cbf90434bea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cf55b29b166d47c2db0a9dd108dbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9b7127f3c6d9473073780b1250ace376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2e24f16982d0ae8bf28eff04ec794377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac79b76e5fb727308225ec1788f141378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f94e525fb4b545aae94e212952e20d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ffd2720ae91be9a2af015b1b6b826380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa617e4be49ac1366662e80970d477a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bca7150b634f3004f93d04ddd2a516382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b5d5450e07472924c866556db8531383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28403a7605abaef0322b5e2d83adab2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2c972ff7341c5b0750416850e1013385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694087f5bc94e1a414cb2184dc12926386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb656c713125681a0d190212b611ff46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb00f5fa744f5b9f485847cfef4292388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112c1fb70b5c5e076fb1f26ea8efde3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319f2d3103bdea4cd5b31c51a0c5591390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28570bf2c7e2b0126837f38e0943502a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598c037bc77e6e8c52f9ef4ffaea681392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf238c87b0caf45a936f730f2770e1ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff44b4703dcb0b72e058fcdf05cfc0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2b68822416fc8d6231a68e44dcedd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344fae5b8fb681b2e9c4eb67b8ed453396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7633595a116054508b617b2ab10d9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d147afda5571c97921c3b2fe21528398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b6f2473f4916854b56f5fc7cc997d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c404385215091f6d6d202bd7dbf5f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98d69fcde469fbbca1e112b2d6344e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43adb2cabea8570b1a4694dbfd76969402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac010ceea8a5ae3dc597d68d5d07d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9ee0d35fe524329a73d4e9e87db1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b194f7cf616bc8e73b36cd8fd2fdd58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724e579af2205b34ed5fa44353e3519406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bfa9dc3d62ac3d76e952528e8e30c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa399c553dbd7136ab0d8f1a7a3f22a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac5eefdcf37357d260e8dabcf481d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89f6d972a3c14a87d86f84bb5f4f82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848f28c6504463e8510f0b888bc361c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f7da93f37e9661127a1d20429d143412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efc08c22b794710d810439a9ea2b2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb978421469878e3c193c633a11499414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6386964ae363817c101f2f0831daade415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2653835d6e4b4a48ea1514815e46b4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbd95c5431ad5ed5f3cecc566c04d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f555c198a61fc23faffa205c50d17c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa53db3655002c78e6a174ac6478a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361bed498618487b0584875205c110a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb01c8e2af4bd1ae01ce568bafd1b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c235b145e7c46a19595797f53bc73e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e96fe65ec626827cd1f71c633f85ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b576b7a71cd3f011661792a1047ef3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d799516e581624baab8466361c2d74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded68ede6973ee16f929776b846c1d1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2003c533c236f273b4ebc30e1a24fe4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5332041bf8b7e3ebf6f4e9ce8f2c7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac25c201a90fde00364017cf28e79f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850469f017a41a62454988315abc544430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e059c6325c5edd03c38b17910d4d350431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a245726eccd465363010a429129a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7bf2b9726ddacc35b68278d30e0ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996984984875ec69ffeb1c7593ec7ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1140faad2a027f749db493e3d665fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defc1caf5a8016e9af008dee6255544436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf49b0981aebe278223ba251e181dc5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da690ab51efb990a5008f8ad5d2bbbf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7b59d643b8a1400f224757067891f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd6876e8addf0e6953664e2804c2ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01817e78a0a749285ba820ca22e6eb9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bb68ba8703a473dfaa52e39799d07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f82b2bea7bf9ef8ef95dd84c76201443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bb758798bde53c73057234fba435a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe0ea44b58470eadf763a5894f44a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c797666d0e0ac90742ba39ae009090446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb02dacc837619be655f19c9030cc28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3f5040470aff1e41d1772e0583ed8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9363427456cc5c78f969aaa096478449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c006803a25a0ffea051890e631033450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b114510fda84cee5e57c8ed61c804451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7148d74565a57dd5ba0e0737b4293452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e64dac04f11c57274c43200ebe34e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718905972cb48edf9f2a21d3da1b81c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2355bfa943a534a6dbf78849aa7de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7eaa763ecedfa13896564011f62a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0afb5ba33ac00079eed0f9a7f7521457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a850896b3b848dc780fab901fef58ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a77251e6f4473684a0087bad183ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212b8bd1f136dc6907a571470a91951460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd541b5d53ae1a25d88db87289e3259c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6c6cea2c5f9e8272dd102cdb31760462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310128e1780f5e00d4570b848e27cbca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7a2b85007032e991962ecdf823ba9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e44ffb13c02af5bbc3c4078f8c01af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad8cb94c531b58398a5758406d0c7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39695e65257db44c05b9b6a3318dbc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6af149802870bb5fada2adfea7b05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b5f2d343b7fd686cba61f0b55912e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506b23bcbc3aed7e102b9482d289658470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85629cbe05369bdad192d90e040362e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f91251811fe362309155131c3296dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a04c7243db5eb38443cba2c480108473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f83c1083075b78540b960956caddd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca81049ea4a257d2653b702e84339c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c5bb4a22ab634439a4d79152ec68a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cac33423fae0dd86ba86bd9ea81377477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ef488b24de8fdcfd8d41605873519478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250fcd493b8dca99d117f78a4c3989d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af67d218179d19290df2d93359edf5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f15d1bcb8be60dc0fec0b6773517c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fc7d6082965f69c45b9a663ac9b90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f88a698f0360819ea262c7de2f1bc9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071823cc6392a91316d1eb411084777484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f4e13fc0112e0c056063bf6488aa6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028dadf96bb57b628290fc82dcf3b13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b09f6b64a5975b46ebfd017791abdf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7e25112a73a9413cef25cb5acc297488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bc28a8560751c043f853058811ddb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9516cfa1ac8168b1ab04a65d2f8b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55779b4fb7909071a32fb66269e5a8a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae051151f59486463bc656e2b22c37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f60ca822da060c83460bc326d263f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3198a1de749096eeff7cb6eb876bd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740726ca66ba134561efe43613c6f690495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d5ef931340dec15f6c618f959cc70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c5113dda0a7e7b1b2f5e181d10ddf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324128998b30a6097b0309af07725d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08919eb1e7bbc587a34b7e7a72f06b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07949b4fe0a82e66670dff7925466d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b1c057ddc4ef0165219c0efedb7ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9480c5f866358eb367b858bd03eea3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6f361c444ceef7d33d96e9bfbcde3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd7f9aae4d2d9a99f60cb67b442afa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c559f66879a4d37363b3996d6a4a66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ad7fb6631f699b64e923212ca895506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c437ad296d3ab828d9615b780c9fb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde38ff0260ca7f3e241d700cd411ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fd3cbae9c587d86a7f191ca18c667509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0563dbab85506fff1eb674291a1e63510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ea18a973ed76b16713912431fbadc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661afa2567e984e6cc4075ceca76f4e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dce56afe2e154198aa4cd7c2ff1392513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea61c7756423d026f5faaf4847d70a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bec055c3c093a1a8955fd22602bff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df50a7d77fd919c8c6c7d575cb4b47a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adeb62a93f44f2399d49699ab28fa4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b888fe4f760ff186a25a4104c306550518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a8fcc2a07f0c93bb81db3b8ccf872519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8497171e6da39547931897b856b85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a93ba2bed05a58c2683c03aefaee7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac721a19f62d9be6a603212400d3e013522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5e99ed4d054f6f0d48857b1fec129523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209552c95d9e5ab1a19d1d50e0910ddc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd3d37f047d4aba381321410522a12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f63c7302cd11f23ec36d599cdc7dbf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683d5074b742e6c07716bb27ed35abb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc85b6ac8915a2ed60dd8e0282317c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aef414f82f54a391d50dd3a20c00c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb08f1c5a490bd7a088918c37bc426530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961172a6e642e46ff02d9c1b264101c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f16e991f313b061cbec853e491ecf5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb0d285955a9a75361d19c51f8117c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1975ded0301f8abfc75baecc63a95534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74faa53983ef0e16ed716d34d671569535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4aeb0c28484cf77a5f3a7826ba18a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8bbfb0e9c1ec61bb51be7731a19fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feb25a90eb0d68e6337aa77bdaa5e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8574535dd2d7bc7d189e40ff03343a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db621b123471f42a09305e6000aa229d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525421f15c27e4e87d6e69d02837fb4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de55ec168886373e89c7590653eee4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc108013e6ee4614956f7d494e4202b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880e424b395f633824de959fd499d8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6908dff73f22dc4b77103e197e071d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ce48061ae460acf8f9a7ec13334b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f377fd0f3da9cf8996ed82d470376547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35116960d74d150f537aa222bf75be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c856913286e089d11a6878cc77bb98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1aec976ec7fb14289154b60e5fb10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebae1097c645a2fcae18b5af6ef9bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f45f333564ecb9c40a0bd9ac8e3d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e6701f2069db8f436b125bed3dfa1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84bcee7cd1adc7f5b1059cd4ca9ef3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81174bdcbbf18602b1524b27cde2e08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93c0b2f29a79eb73ce741c2488f77d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a7c89ce921f70f6f1e662698b75b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623dc3966b0e0d8ebd8f5654d7a71bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3459736a6c091e72e9753c6199e12d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee198df016f1d804dfa5dd2d293eca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0a96d2ced2dba7beebbd12c3a8a57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73f066ef5e18e0dff6c6953b3370c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c086908c811d58e0077d2440ef9cba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee792d2c3be5b017c2ada1ea868d78f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94caabe31cf8a53b8f2b0fcc76aef1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c6db427fd3e91eec26e6a730505da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59583bc62b1d0c38fb742b550208c799567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8d54990d657b8da7f1d3bfad6a4ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccb7fa38dcbe66f155f5c2a25f2697569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7720bbffc07af5865e40662eed2bba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e443f441bb9e786348ef537ee05cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dae614a0b83df93e67a29c5e6c06ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20664a5578636f36c6c2990b75c6f9f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b667d88be9396dcbd905bead39fe2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974df91dec1938e503da853aea4c1e8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49606d5268ce4f200af101b91453901576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63438168c692f1554fe74737c01555ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411ee03f72415258fdc2038e5750528578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78a5b1660ff80cf87c6afada22596c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e2657f23f7c1f0a6c5cd12591ddff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813c8e717d38ab40d9a577ee8834f48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88139ba6b52febb41c2aeb146e663a6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f6c6bd03e2554e0a09edfa8474468583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818000473fda3176bfe7574ad62d351584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d2125e3df61368c535cb07915da7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a568e3e65f98ca5fc1a13b0febf9b5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1de80523a376930a54dd0c16fee410587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd94c57130bd3edaff17222b062c41f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1581635e9a0cfbca6cb0557d2a813589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acaf38e37e83dafe331a0c02a5afcb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b013f1c450e960dbddb11a400e6b880591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d85f8c700dde730f7a93c2658a3a9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7a2d351d9ccfcd8633c323a0866af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5fe08965207b22aa8c5579375ad18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad627f3b2ac55a89c17275898126b6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457cc8a1858127957169dbd9e6521c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0084e6fb832edffe393e73dd776d3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edc4e034f925d63802c72246d1e10a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484d67935b1d23d4e24c37c421fb5fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8cc983120987d07862196461dd673600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dfe57ed4fdd28cc11e8275781b1ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff561b1120cc1b08a5011c1d7395204d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54cc032f956e60f878b751ac418069603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e0714a0ac001aa70cb8fed8501a07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8432005f773a538211b2fef79063852605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502df55f017492325911109a17fa663606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6c5fe44653bf2f1743014418a3186607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31454e9587a2b648f163a8a99335f6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05938f11840fed82f227622392e02a62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fd2700c947ed1c7c0f73e6af8d9a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da056073c037b0f7751db5647959d82b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17f1f7cd5e4f795ce147172460524b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0cddff32dc072fb84657e82c7262d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0ba3f93a931cc4843dda54cecea44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152af177d99b6a77fa3ffca1d3511d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2036412ba8a703aba61e09473815d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f51cefa9a8359c04ba1e6c1e9a85cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b2c5913bb64c09321cdbfbe9ef040618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317ab597d8a04ffe77e5fe195a2f5f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4fb8e28440d2215856e5498695dbb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1daead073807da1877c74e65f21dde621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fa78665566cb529b994c3d6ee4366622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353849d05d38395fe542ac5f42bdcac3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cbbb52eeb64f589d530073c667ef8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b74eafd2314793cf68b9c7f7b366b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a20d312dd8a61c2218042201644e98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7526cf4b9f95117fa7d78a9579015627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea6d6cf1015c1a2599d94b8645987f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73276e8f9826b2f5b46ae2535a8b1aaa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b32f2d68a762e1b005c323edcd443c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef18db1a6f34a94779fb60f903ba663631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212bb4dd82a3599801cdf5e26754e33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae81d890f269c19a00060f0bd6001f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceb7fec3f83d3f46c2e1d8d20070f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1de39a543be0d231b4cb8130f73779635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caaff1f357cb041c5d9310171b865d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0ab6d206ef44c8bba349eda1d225c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa102395eec9181439b40f00b4639647638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11c4450381a5ee298867028dc689a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a08fc5a973ff00137d446db6fa1b10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c9dee4ef01e76acffea881e4a3b07641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb4fae1b8f7f7edac77ea1c3dfe1d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e436595ec642e0fc4d50427e8d3cd1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae34ac62cb9962090cc0138d8a9a56e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ee5572834a9f466cbc5f4cd0bcfb0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63574a6743393756a5d8c786107678f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e58317999cd3e8b361365bcbd78e79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35505d75f49153ff562a7633440c340d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6941510a706773fdd187473ef4f5d2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e07e7a9da5beb312540cdd2d4274f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3957a6d06f67ad7977cd6b5cb8f0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa29ac40ce248b0bf2b41e0510892c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf7c3d933e95e6b762447219d73d21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10930270d225eeb31291829771cbc649654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af59753fe0452a1bd9d4c2505eb6b81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5a7271390576a5f01fdd14a150bb3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be768c141b66396e6b5aa4ce04c477657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4354caca8e277d9ed6a67a15f0f0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803474ceae074e5b532971ea271a168c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0f23f3f3606a964add6251f80eac7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92a6f8569093c02ef5dd062f0501ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85286f605d827727679c88be19bb29662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d60e77ced697ba56cad1e277f6a2b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fc6191703a3e88348d2a885e23fa6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a43b2415ce3e65c5086da1fdf14bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c64151645f7efc13ba2a65270019b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315fd33abbeaa120bf9a16e36adfe42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b617cbdcb69e9ebc2122e9aec0b45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4916a8dfbbc0d3b32e2e188bff65da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446ed1902eb2ed7c21401fa89f96b45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844034818774200497b18a5c4c96967d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38e25610dda3c67f243c11e02cea90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7cdf6acf70515cd67b3a539b88957673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fca11e83cb4f1c6913e0ad973fd520674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c5506e86c385bdf0efec16cc7f28b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029da84ce062cf3e2fe92cac1ad9712676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c40a0be84115bbf154a4400fd31586677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282af6e96e4a67e2ae23833148a95fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de596556a7c1ecf76e643d816d984c63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad71ae03fcb42aa33b7b97910d5c23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bce562d3d878fc5af06b7a83a8de6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67594368a64cb1ea129c4f5f52175469682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508973c7017e85b23b8a2e16618fa990683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9ac6b9a0bdf2996158511a19f3153684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183c952e7053af642a0f69f8ef19d13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566b053b7f2ade95657218532b96979686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4189a61f80d3cde235c03ec8ba3fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cca5e0ff4721de6b11a13c93bec012688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5a234190920bf0495aa9ef4b91378689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132f8442d9fa10fc29dae893b1584ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457f03fa481a224214f36e1a077433b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4c33e5052bfe54a91e0ff29eacc71692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0746c992e5a3842dc7ff281b358cc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a876fc56749d1721d3d4fb54cb804694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453a8f251066f2bf5fc5070d8e78b79695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cfaaf9a242c82f6a6cee8ced3b9bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f85835efe8862f5e451f37fc7eb09697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97832edea6da5ef568c984b936e9c5a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433de1b18f1d0b3d40ef6aa1814e915699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a843021c6485e6f54c09dab587c85700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4ea4786b0b4abeb61d0625e2645dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b1c5b4413805edc856641e14274c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7c77a38e0685899f85094bc622d6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f590c1fc5185b662b258d562213d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9888b0a7a5cc1ee9ca9380289d99f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074439f48ab13a6f41a21d2e5177972706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b533587f42799bc70039655d23f47707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0900befa9471983c132939e4765b2b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed35f4b9ef23885c3cf34e2b27782e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f8d4c2800d488cc359e5dc6747bee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39b5e7021864b1a333d338c3053c94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c28eb53a3f174bc34b40e114cae4bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97c9d268439ca6a956ff5b774d1726713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b8bff8f692a1cbefdf890adf188bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f4f35ad3a014f7b9c9f3634b33e52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99268bfcade53d1026b95b324d47744716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03638a9bd44edf8fba4a772a9dc9f138717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fcb783dcadb773a65b4d387194dde718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669107555bd8b57efefc3a6c93ab4bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4ce513f9b3054b5d5b3e39d39b916720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6ab2ebfbbc138e5bf67f6d6856bd4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25662f3b81af7f7a1b1e83b313eafbd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7adc6925275a43fba6b50166634d3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab367301fe45b45767f64dffb93a07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535a5018cfe81b3dabd9d5ec32f10af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255300ea3bd0db22ff7d31ceaa2e9a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca73e5a5017ff369e84441adccdc3bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29be797c47f41e08ef5d8bc768cc4e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16883dfabbefd05b72530151561f81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2b5f38156b03ce62b61593d73e1fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ab970421f7f13e8651ebc48bbfbbb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f348f0a5c9b6386672d0192911be84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fc20e783155251e02676806f80ad7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d7aae270be2d09a1a8ee5e638d578734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a8323779dec6b474cbeb9472f0ef9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29f77858ed5d569b304007a9a68e91736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cfe68b9ff74bc4a2e13a9b1df3f3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67614c077f534bdf90e7f18a0f4075bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fc5f86b58edb1f9c4914865421352739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177358471282958331faf52838862937740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d462d35beee1a62d3df2e7171268d79741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da947b14cde1789241d63153ba476361742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d436366457397fd8fd07ffe35f6ecd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38493c8e22ba43919619471b1c1726b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127e9a0dd8513e2a38bb4b48d25851b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385e107472cc1193b6f5b061abf7910746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa265a16efbcabfe5fcd18c1edbc03d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db847819a9dbd8e7e0049a42bb2762a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188b3dc554020ca7ab3e12f857e2414749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f52ea325bc9533b5440767f0e47d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28a2cc314c3043703a5e38f9939880751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490f0b96e9d7d43f5d215f6a14b2076752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca34080e5fb6000798980524ddd7a7753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>