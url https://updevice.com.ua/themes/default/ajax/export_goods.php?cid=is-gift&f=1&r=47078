--- v0 (2026-10-08)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204fabb6c1362d2ed18dc71c91895191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aec3da869881b42569f62cca1425e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e616805254e2c6b8d3e3f93040da17b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1881365d470f53afba977c0435354fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffb1b8efbf21cc3c4c4ff324c1c5eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461042688a03fbf602c32ea924cdcf056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440383ae7d18cf3d4f6d2bad6a946e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aefad7cff63107ffdb64a28057cfb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bef39fe5cbcbdf6e0a82fcbb919d4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6476331a49912c09e972c180fe29810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3178d19b3b4915e7ae2558e9aeab6d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aa0901f47861483b355c2297042c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262d9413b667852a5cc042eb09a3ae613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664215810ac7cb6bb29c4d19f32e1b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e9c8625d392e31e055bb9d1ab976915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011aaa7369f05414c351a5b02ab628d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f994881dfc5e3f3a4d3b495a14ccd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f964bd444eeb48373b1a029f5a47718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c29bda20d652a252fb7d322f445c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe42379846320ccdc987a07b204b34520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff53872223f0f3600781eceb70f2bb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ba677a986c11d52d17b7627654e7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761ebe7a4f6a4dc1b7935b79bd0ce0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4fc5bc02839bd056d7f87c00a445924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb822b950e115aa84a13a40aba337025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5688f95d35595ea0e9c61b32353a0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e337926869205c4757850c0cd107e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d95374589f3f1535f8f1dd222023228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f081f59bca9513168ff390237117b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3bb7c49c6a8b64c2df65593a43d8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8e4c70614ff11d25844a1d409100f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968f803bbd310755b5aade9a097bf2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116db4e6cbbbb9cd69e470d10a1382b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1967d3b0e5bcfa6fd23ca0a6589501b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f794ccaa7be46a00b2268af7eb99e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efd8dd4a531b7c1b6ed5b23c52767a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f90f783c5dd4bdc41c041f4e82112837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554440b6e74c57cc677a27ccc5ef7d3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9e3a9f1209eb6cef938a5a76aa9f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7511227043fb80d0c5651e2e14e1a0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafae36c8eb970cfe323a27a06a6665f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79cba7733937392ec90a487a99eeb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643aa7e59332c7612a08e8c88ddc95843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632c3fdae742e89156072547f36167144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8115a93c5661df3e0e8ddb581283345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76847fdc5d4eb34ba6e89904a6ad4b8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3162c42169400987f3839115ad1b4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c66473b7cea4a219fcd724816835a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37f76b61f617b49ae88fbe6fc218b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743f64245fb577f701f1624c382fbe650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f3de4626d3c9d346887806ee5fb7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba690185b862f9bee853faba635e7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dc447076626a0d42b25df8538b6be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be381a644c667c06fa919240cd09f7ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db499dbae625535740d19c3d17d8b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce43b5078ca51264507914053704f7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e76598f959f68de3b1e1dde75c17457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45979f886bfb9c1413b4d70714f83a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f3c247378274fa3a5cd4e22965e1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e606fd3c12183120ea726a61ae85a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbeb03d784daf4b8124559cd895c6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afba3b742a46c2e3a0f5a25cc4dbc4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696f9d5838847660f2c5edcdba6936e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afeec5675793cff6026de781b2f87864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d386d8fcff7fd559941f4ca4204379b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc720433e2163a02417323bfa765cef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac34835b283ef98e45c08294b67486b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5aeaf195576c22abdded969fa5d8ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8137a8f54fb5b4787891619e89153869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276fc3aa8b07cc2709efb9b051a9e0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b14d947afc156b9072b3b05a305e4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4dc9a300207657e80ea386d64e51172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea234ef59d7e318155e9bb7152bfb7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc8a20eb7bc4a736355ffa9825b11274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89d2f546e519b444185d8051bf82b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48803ee3215834daa7331181a3abbc1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2916a7819a90da94702d414701e23077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f530934c47f9374e5a35c322350c2e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30bf87e44dfc5f7096e8d8e161222879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4337415c43a5b7a79c578ada984b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810f926f650f99ce69c8c3e4ecaa8e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ab3cec809e27d02494228589319a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c87ea1ab420124b3a56c5dae5c398b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e29ce6e519e94587d00ae5d63006d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac59d5437a1649d4c00f3edf927764a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd499d46735536566a39510e279242b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c5d2e8619b21f0494cb8c413bd55d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac87ec34cf8ce9314f16b76ab22435d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143fffd49d9b8b502abb37a97896de589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63491270677c7725581da60e57b9008490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846bc14c0cd6a067e926feeee5f5baa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a92ecac2b311db7821caf3fbeb5c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33dd8fdb4c0f057cf5ff0698b710fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3690c64b33ff474e0b95844ef0a71ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd017b9051176f4130bbb49224c61395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956645f16172716784975bdda380338c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9ff182fe32972999f9c8545820e5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a605460e7fd7ad3347d0dc07988504198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1fd6c8d193c1ec257ccf2e6fc925499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3048fbd2c432c7e64c3d56b9f0bef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d7e0a6425758e11e52ce16a676926101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9541ff65577d3561133a254ea13bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898fef9778ef90899022e74159612b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb356971a634c34a8a1ce17e5a4424e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3979268b3f6667cb0c0fd462c7b59c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce2f70b5dd8363cea7d31946e8c8c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff256570440fed44a2310c165b66660107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8f3d869396c4304c69646433816f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66149b1f8b73b40fe8654e7c8e71aae4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a2357fe78079d6ddf0f7a6626b768110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4bde973f9251350c5afd3d7e9a3dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85733c1beb70694fd50eb0690a519e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b5be6f5a6c9aae9320c0816e0acca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b72f5301adca31ca6c4820f3f4d85e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc999399ed5b498cdbdb2cde5e11da5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1446959072f0eddf33a8b7f19edb7c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8061a3fa1d55a58c61da978b11a9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7522a9005fe52e06d2fcd09ecf6c06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450a18ef0381fd42c5bb08ea1229904119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023e328ce816c8f6187290ad5db25a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e250150e6f2f59b73b72dae215b20d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dccb54156d4f39e1153d9aef0edaf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb10e6cd41c0b64730f9f7c3213a844123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0859408770af5a4948796c0ebc22446124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621a001db767cd510afa5bcd6ba1d66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c585a7adc1a0b232f16051e5f80ce2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce56586720c2af68d71a3bd78ec389127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea89809a1cb29e3f7da4b935ab9d628128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d93aa60bebbc16a4e0e059e9029cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becf575640bf0a1c288d7ac29c9f285130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4fbfa2672d08b8a145bcc84c4f5bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21a3576d370ae4c46f51fe0fe9fbb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47116e2727b60c1cb65b4d59bbc5789d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711620d1a3a70638eb60914cd5f0564134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5712c476edaaba1ca94a5bd4875ca46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36f66289bf44faa46cd9f01148fb5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85a397ecb7e4410e40b5776737da86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5710c4697209cf4d5b58b9097a4034138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93701d907d16d71b96bdf6ea3ea5d2e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd8ecc6a49aaf874314c870b4d6ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f130bc8917d447125cf6a739e6b064141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dbc079c38223aa66910d33fdca553142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5c22e68bcd76bc7e1631224d3eaaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325b085bbfdaa7ac654d5562e46cd75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7fd9e1ac8642193b80e66da163693145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d291b79ac01c6a073917c7ef9d07a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d8613f687ef0786ba4e8eea6dafa2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a063d5d6627576ee2cbe66e571084148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11226eddd37ed57c2ef443541bf1e144149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6ce07a191dc9e6404f46e79429a68150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6e6183f3cf6949fbe6c184bdd302f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd3b01429b681ad6381d4c2f911961152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d1b3672e043bfdb6688e67ca4f882153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad2b389d696e6f33bdc82dfebe125e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8e382aba8550dfed9384137cfdc83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705ef2b796ea53ae4a217ea5c871a01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda1b4350bca21aefb76e0f1a091bf3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ee4109e0b379c380d0551ea7052d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f785efe6138c5d1692ba54ad26302159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c31e604c322de86bbd53ebad56736e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdf226e0158682b45a0ffe0364d0a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002972e2e78317f53a90324fe028a20d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345a69e007f9f0e9b67af6ed310d16e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a2aa71f30466f23bb834b0b9b6766164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743ea1b2633ff3bfb0b2d4b1e800cee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7760c763913081b6e26a7c1842961166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c948e1978a5ef6f9a2d50e00ba526a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c440773bbe650e76e098d00fbf19a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180238d4eb8de2acff3c34017b49495169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf9256b749ca83175bfb9bbda0a036170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe3d657bfe72d6274864bb07a0da61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed48c5165e921327998766c8397ad0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d37ed25060d152594c016b700a8160173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3939660a521a6221c7b29f6f4b73093174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1a2cc93f6f2705c95622cd7b87057175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe449944b9f38dba22574eb36013e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22864997cc0891a93acbf066e243788177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628e41f06427b6227dcdd2643e4d8e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba9a9a09dfc8aba70129f29ac6ffea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea82c66ec6c0290e3a08a92684c6d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed8de3d3d513fa69eae07d7ea8c919181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44539479b9a60cd8f05bf7772c2d89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5719932329d06d9f30c8f718bef6d8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46987e2c085613add8fd46ee806c64c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137ea348d9978024b066175bad66f4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca35fa902c5fe534b6e57bd8ab1398186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0baa9daf65b8cc892985d0320e5e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceb14f741ee8ce6960c64bf48724cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f8ee5a04cd6822874efafb7ea71ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f827429784c722ad7f3da991294af7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d5d4fed2b563abba69f69b19ff50b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7231fc4a1470f7f4e84feceabed862b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcb79d1dfe85249e34747fa44d698f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75106c05d2d7b21d93862dcea2cb4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a959aba2faa77cd446e991ad58a4d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7500c23d0efafb3acbf544e2b3701a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac282f4280c9386bd58e992bbd0d3dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81a10ccc18aa422a96036f94d9b366198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e120926498a35cb32466b29f3c566199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a0d6a51002e097e346eaf939dcb30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cdd0ac7e21e90617965b1e01fec87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d1ccc40cd704807377c00959cac55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ccb2892ca6b954ab557f95252a86f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc220950c2b608f86284d3bf207aec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0098487d86b5c5300cab1ed2a8beb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02934e608610db01559339d104087440206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa0da8fa481ba06406600a17a7a529207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ea863dee0b76ae5c3117aff4531f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6000572a156c5dc765a7e947e534c71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77748bfb4d34afa3989fc52a094d9acd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6ca23c6b18341cb6bf41c42bb53f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7b3d89c6eae84ea08e00cccb42ffb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7624dd6ffc9e3163bf28ee97c8801ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcca8c9e7bd5ddd96635424c68f5bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604158b94fd79f84adaa8c2885f6d37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfe7855ef455e7df7f7f31d463aad8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ccab1cfb7c09bce8034c91c7c25ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a913b284953038c2448814ccf1620218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8c6b928c34f7cc474ef6681995e83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57116933deb1c2023bad2260d72b0231220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f2402785793f132fc53362ea0bc12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eda814120d63b940d42b09a78b67b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e197a020a8a4ace9bbc31aa9002ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd151f68093423acd1f2947babcb6359224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ea7469c27b78f9dbc41119360c7f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f833bd14e2fa399e7da1cbbf9f9a628226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e66118a6f899cf0644890c34bb906227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff119c09f3cca46030f6e6e4bbe576228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65bf438aff39803b5f65efb7428690229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248689d8fbafb2b1d2505e26e3e2487230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1aea4fff737807c3f0eac5ef2a5d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336333872559e4785fe549a955db4e8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448adc9e47730a216fb712bf03055558233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68204cb92f34c90517adfc651ae28f8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72ca99519833087dabdf000802b62e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd173579763d8c70e10c4d14cf3c4d5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98094cdcb709be76779b11738569e2d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d214db615ebf009f25415fae087f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e1f5b4b252269c5bf583c1a969bd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ab54cf0fa8d36ce6e94e0da165c6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dbfaef37126699a53ef320b60d8c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e9c5aef53724bde204275c4692a9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552099d46a37568eb21659b090b625f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f967f0d3898ab66e460d30e26737d6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e973bce902f4c96e6136b43bb3dba71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a0b7dea3bd18e51d6dcf88a52db21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11ab9928543ae8518bc8a4c42da03a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb44b8a3282d49fb2b3a4c084b56ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa22419e1c5ea7927cf2ea3ca56e4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6096997a4addb8955f5a41eec7dea4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa455dbaf19ccb32d603e7836fdff6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d391be7fcf0efb429b4325cebca36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0cf6efc67c462539d17a650a6e14a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e44c8d8a463f8e87dead1cf2c6a1c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178e8932e2bb8773c0829e1cb511aa9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6157bc87daf979651248c357765936256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae06c1d9dec21ff5b141c6e6bc5b97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5115fb01593b442eb7dbdb74d7796258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b28c178fac05f159fb9a6523fd5222259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116ce0c92324379211e6f428c7001a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcae0ba062cd2fa30583e944643092261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4414d83281f72322a93be2e51a3fae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8d3a0e75b11ea2629658869e8421c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f669d63b4d0470335ae4dc0231f5bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc7efc13e4d1395cd5974b67db332a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38b9face4b75f1665e4c85daf81621266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab380dfb94403f8c07cf654460005d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbac10b3dfd2eaba3a68355d8a1d44e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae816af1e56d43f2855633273232d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5738cac55a088c040b29b76f4e1490270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83893eb3e084d0c905e3f8ee6b02047271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85d3f39a7ac83033988cd22cdcb2a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363135049726d5eaa15e5b4d7faa800273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86d4e2dd9db3a4d1a1925d9dbadfa5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ac8921c1e0611810ab5c3e79e5082275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c2af2bc7ffd2861531038baa1f75e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39425aebc25b4fdbb4c2762a0bbf022a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c274efe6fa13f8d04c3ecfdaf22e09d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783eae199788e1ab6aedd1124e952e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2661fdd5e854c8275d892d562a51059280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e7cc4f17a9b4fcc8c34cd2673923c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39ba01e0f855804d71d1c74d3144be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b826533a19f17065fcad151a38c23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bc80963f67b4df55185cca1504a4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2d2238a221c05eb51cc7d6497315a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5cf8c0c3419576981ba14a068545c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466b9bdb5189de0cb735e26502237ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eedf9f2d9d3c4b1b7f69f258ca656b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b836fa369f5b4718288ae57486a260289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4935543989d3b8220ae683d422d42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fd3fbb07e2e3e04afd31e7b0ff100291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba482c6db8b0bb9241bb5f8f4e10f72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156d4731e707ae0ba88ebfa3f3435aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c877ae453dcaa314afe8845a88bff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc15d014b22e5d8e2663905a977618c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aef4f1aff8d10fbecd1560a2e3c0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55023bc2a44c47a5d452951277b30d4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a403c29866e02a5a09f9fbc8e29916298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcc6e2ee5c4d2cf115bcbf211b6042299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901554fde8df8e895fc95120c773c921300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786a529d5e3c0e0b6d91d51455a6860301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9522eac13aca1934742d491f07d44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd983b6eea682fbc6d0412ab0390c12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e696a641f81826d72ef8976e4212251304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9fb287fc9e7a0462d22f84ae73264305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548021e1ee359290801e6b111ba8028c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36346d4e4f5aa33017af7f1e4c57006f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792152961105be33bbcb448f64c6a8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b4488aabd307c639a0d5856cfa2dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e280182539a69a0d43d7386ddad289310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb3d328d57db11cf860fb34ccb9c10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904d50c8e7364c9f0972dc2ceae8feb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14568cfad5b34968887f2a6968f09a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddca0dc5d29e479c1432110be75be9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54524cbf9cca8f41afd48aee0cdbf261315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92789f1c7a48acb3df4a5573f9f84b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb166b25b0bcb823ed3fd01c78a741a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a27d4324917a4a29798d5001122ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ff954c25f81d673089208aaa3bcd4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931e52a9912bc6817093c76dca313f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa873b2e40b55fd6484b6fe35eabed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adbaf2c832203f2a263a83544db7f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cba89ed5835e9d70187d1b7fb3b19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a543f1f47e39c9a474f209b5b76b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec5764ee2a68979a75130e71ecb4ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22320b387b0f750b0f545f9ed81626eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8e21c64f1132517b8f0bc78a5791e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fca8acd73db8116416e76ab4550f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a953cf0f640a2f99ef4971659c11f75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4403b7cefd53cc98fa9dd39a7a580330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee37828219dd854b61f1cddfd91fa70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7b7bd0729e1917d27dd452dfda75a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df670900df083d7f15972b8da96a2a0f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490cca038589d2067b9a1708db772d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd4145484f450145b65ef95a0d296a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385970734549281f89af988e0aa94558336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a29fcfc5a6afe58c0e960f605749e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf880689e3cd74902dcf2b49cf5cdab9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05712c175183935adcff4b75da2ba020339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2414ce1ea21dd3b6c6a9a2e0f2d2ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ea1b12d278f6577b8fda7a25eeb36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99d96bc6d4f025b3dde0c7356127eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78013c7abbb816d1e10fc5b09435c828343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aec4a2f14ea57aa1da677ddd9202cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf722fe90ed1c8cd9ea12e8069010d8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bbedf8c7ce35637e41fceb1c6db21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23b119767f0f5424f256994d56885b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a79ddc5e31e237dc47fb67f89b748348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de603f9930fc589907f7911a36f0a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6fb9926f1efb87de962ab87555552350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8b36c2bb01b055c38c2be7c8d7548351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d0ac18c8277f469ef766dd91ed96c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab8e641f93df17c74c464ced5f88d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b78c84dd543718e5f2ada4daaedc67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f104cb80825495fac788ead3f4901355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae1208c3f45e0975ea80633f980ac0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b207ff36cca8a2f010dd57be670176357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579b7b9978c0cf1288551062d7237ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c7c3171dfadb971359efaab9db6fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6395d67d7dd32793031b2d280fff102360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b50a56dfed344e5241ea7af4733554361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dce3bbe075131e7b73ce7cdcfcbbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac973912cd87f6f504b3a869f3b8104363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e55df68bf2d3231087b8160406ea0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9c7155e72a6ef79c33b72316586f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4963a7c5588816f5c113c58c1e859366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160a9fe3469d1f04fe15c972639a992367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75085e3bdb95e2aa444265d0f2897b44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bab9d7f2ae75d01e52bc201127d45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11988c8aad50ba4aa4eb205848792a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b013f75cd4fb4bcf75a10ed058cad3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f258661b7ce4b7b919be614f3bb76f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32b9161dccf8ddd517f02743802a3a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd3a43f2d47de105cca63ba43f3127374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bbe4f31eaa6b40446c0d6bb70abc3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4f1a5da5a90e45beb01fb96ecf097376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b028fe255fc1bd207f3f063b520674b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ea307464ff84cac4ad6a6346adc9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431599b60498327fb5f9090e56f969bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ad8616da9781db84f675a70b040e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaec84b6c15fa304f919d1c08042d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aeaa4eb9455a7328d42b056e40c46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca6deea9765374c2bb5a9f313d67bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a60ae8d7d0b445d64d04b18609c94a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600b95482fb06250d69b5afaf0aaa96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3907f04b65ae1c04dc3d099a1bd9d62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016127cd73de0d8994dd6d83c983fb1c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a60e5c9dd1400f31fdd598651afaac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cb3a7e37c0ca20ebc576b4a9b1a87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395db0621ccf191c82a2df4eeae1959390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef30cc39a8a8b94ebc8d9c1eeb8c3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313703e77ec69b405760d77648c0a77b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b880a202d716c910f4bcfa38bcf18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164b81436047e57d14a47ec157ad1ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5feba48b9b931f711428a4a8df3cdd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ab90981170ae604324c027b772274396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cc22973f5f2b51d4aca5f518f1ec4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d466a224f1ac45de471823c58209f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee60e6d1ba148dbdfccb007b7f78ca0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b25ff277f7d39e7d304d73b958cf0e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83963b4d1009e6665c5a82367e4e0cd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90877b7b745712872435eb02347555d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf8c5d2995f50c0ac2134814a3b05d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32322441ebd8a889adbe8f964f3029f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301548926e6655d81545c26ffb65609405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782d7d161e52b0bdc1bd7bbaf23440b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1a2552ae9e15981ad35b0636c1ba1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb118cdf4eda519472f7ff711b442e57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5ebec3d31c898bba5d69ad1ce3035409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd3621e5899e6d6f25062bc0dce6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56459fc7c9b1b0f85ea7a1fc9cbe7044411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3c032d059a814385c86488ad392c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c7612d1a0cbde218f39c3b10714a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52ccb8a25358cdc1521452eb92ab33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4ac4902999d9d98f68551df5af79e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d5829821fab464d6380e9965afdcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfa157d415d7b263b7a5d24a3c5a08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e490fb71736669aa0ce7013c71eac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108022d5d1be6b8b9500d7ef9c64d55d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc7fd4d28532c54b0fb29a95a52adf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913524d9d01a33bac4a317dfa934d4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568835fa73dd48805cc78bee8c07374422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e77b2653843250ec7f9492c8c63682423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156bfd814c414b0c06c2ba938886d54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0240d8740feb7a17057c9b53cde09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35817a3a96fb886937f63de7cc79a31f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474c3c4fdb53824c9ebae8e7f3c98bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ed124d124bf959187850e60ce9a85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7653bdef71919ef1c391b5f02ee2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b014a08debd5871fb45e4bed408d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d822588ba9ce17bcea18acff9b3cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236cb285a4db892e07096a25a7673d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50c42ff119e390d4d6752b4718763c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67561acbedf1ea2116e38ad239369ee5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d764a11a9ffd2af8c5d14a76e8cc6d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88d5d822065a905d7c9e3ef8dcc860436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0adb069e5b1f172d716e54ff1db65c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8adebfd24e57f91814e2e89acaf9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d48dc5182d7d33c55e1a270466e38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47288e0acb132504c547b6e5d35efdfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df09d4f3cf88f0b0ae32694b2c674a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a1363cd04f495f9516d1cd9d6bc4d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fec631e2a83ddae874bfc2ce7d99c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac662bfb402974616b117248b9994a6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed99dd0b514c7b9c91654c5870893d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a420bd517dd5ea199a1893d1b8fcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d45d39c79364c8f8d2b8c42fe0eaa6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f83850cc516f386061b4fe173046ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f484e17c4f53fc6caedad84540cbe9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93451b8c8f7a7b542465d41132984d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0a74b1bd84d6bb0716d106c120a29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a642633e8d7faef91305f8895b45b37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9742ee35229cfb507843841588b64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592076478b84665248ea2a61f809560454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370a4509f3517a62ca02de17af62778455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9666736b5c281ed4967fd854f5559456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823adc279e82dba30602e44a3e38bd1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10193ca57c37595aa158bf2c8a99c815458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286395811290290eb9dfab2eb19e4bc8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9872feee5a8565510fdaedbcf5d6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238afba9c4c2e17c005b1c471e74568461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349d3c14c2bad57052cee11f2af3ff4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d041a31b920ef5981ccf7ce16dce8dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027c7ca0bfcd73eb16b09203b9c6221464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b7a8445b3826dffbdd5a7bb914f29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a372278cbf24c8079fb6876daef3716466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5f4ae6cea80f9f187351684482079467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ab274ac2212e0f212c513f512b649468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8409b29fd890aa9da2f39e117c34a72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca4ac66157935a7334ee4c111ffa11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fe5960e69d33f28faed76ad0bfee7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e64e2b984484037c0ccdc7da70125472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625291dc4073ac47c0a78518e544e1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e0e8a70e05ea549a8e84ba879d98a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cefb6606e2857587ca1e764f72b25c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4494c2cc39725450b818826b60867476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff9b4fb6e26f5c2c225257b990cd7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c800ff125b51ca7775a42e8fa4569e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4781a34c77f68da11a7f19b2f18aa94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7b0a8b1c979ee3234677bfcfb5edc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd9dd7a7f04972d63f6b803299d7ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dec06360269986f879e37cad0740b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c681ab48b373dc04ad3ad73e48ec4b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110736f4187bcf03e5c5c0b6ef3ad39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebcfc7edda9e04c491d78428917796485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c62d9cd6225423da4b1fc53c9647c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9c97f3969f29ac912fef9cc318ff6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a6586bfa1d7fbdf4397f2af49fe58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8612ba5270cbb6fda20a864acaf2499489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12a01fc9eaa8a74d0edecf335e99ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e5475751ed8301571c30331d71784491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97df48b5ec3f63dadc264be8b84219492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86525d7b87ef3eed4d7d12477e00500f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a75c47ff54f821ac42ea6cf08614fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d73ddb26c45bec6c661967e8aa1bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f02f3595c48fb9deb1070d4a1d704496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd476af5097ce1d595fa5393da75b60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0994c1fe1abdecf419fb6e37561433498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e58663a19441c585c0317fd908e06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10e8e438d378fdc21c179222f79e3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d39bd978a96a640ae1d3500014ee1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777c1ac518278b4dadad7df56148570502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5412568b995a07a4bca317f2790c3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1905afda782e0fc8825a06c06453a11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c713bbe60fb96354456386666ecfb14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17d1277b18a9e317c45f10a7350d5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ab9e99c13f35920b47c9a110be30c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069e72cba6685e2cb8f98396da1c7ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ddc2da87df06af0893efacbcc7f11509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea888922fa18d7a938b928f5684fe8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a7ac4d1578747781a68d87fd616a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7fbc7d1bf3eb1233f85aac32d6578512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a185064d4e8fe56604aaecda0f1fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b86f04d6d9b982dfc5ff872678a33b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c427d7997495c99c9ffe708eb047d76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2e197db8f5ca4fb3f46daa95613b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70b6766f26df3d8af87df12943fe99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aec35506047842e1a298e657b7aa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a03b902f599f8cdbb896f497edbbfa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84452f67f4a978ae89e7ff08cf3c6f71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933b18eea4ca49bdabd8487f9e795ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1092d33e88240ec38c850566ffe95c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0097ea2ad630e7a69e5cc41b3c9953d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738af0d234423f8da7606bbf6a9f9305524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228297ee4f1828fad1f674b59fecf60d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8927a6abf2d801c9df733cb295ea3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238208d6004fc7ad3ac84634bf155c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15759da8c2495f62d7cd21dd724fee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6da248c4a5dd03c127cb8ba4129c9a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdbf33bc559997d5f9e7df60390319530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9352cd3fefef49c227944c93db50354531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddbbf0da063bbedf2f8a472fdeaa97532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720313d876e0172b33d2907bff7b9c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80e971cc0d31bd3c43f476ad9d9a14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b931ed1e8b1c307e9097854c27f4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f4fb4403d775d6e1f67e763f644c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77c276403bfe0bd010673e8eeca426537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d986d3c850cc8f339b37462990dce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90673bafd4a5a89392ba4149569de16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478651f08a7e95c652f7b161976d1309540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81741e3bf834b6a92d40927a14c4d67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ae54a53e98f846fc4a204966a8d59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11d0e271bfefb327db02f1675718b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7af47a9c0f4b4963b070387b34ec0c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9366482f7666cead54cb73424a91a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad687ccd95600509bc145442834744546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f78742a9f80c2a75859db3c41ecb2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62eafdf4f2e655283e8e9c3c5c5082548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2348bc28d3f19bb00eff4ce83c812549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df7d176f1ec2e20909ff332b3dcd84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831b90036a56df6a7a26f112d4c9aa6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f530cdb9b6251f4e05feee71cdc85d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbd6298e79a7d1d504a73866a2fc52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe890233492c429e6f4dd5b81d4f71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635176eba824b214e6e027fa477db853555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462db8325b16a96297030422f68d4131556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e66be2ab736956ead8ec8475e0836557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1532cc12710cd01d110faa8fe1872558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3548ee64bf6e5ac49291befbfca51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2785874be89f328cb29f9f8d8d2a741560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7062e0d60bce0ee22153acaca138e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a831dcce96f40814ecaf76421c9c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a39c7c31ba807053af67ac04c0db1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa46975cfdc1c8549089712619a5cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1eaf92234d7e55af15efaf921d64e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652cca585ade6b21c63a43f29e6d6d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da30b0bec6b7c219a198f3e3f914787567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279241b57ac9b05e8570262ed1d4ddbc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c3c283f064de95864aaaa4f2bf70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7b7507b5ca7a76030394e70ed413a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fe89ae55bcfecd255606d695bb3c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b54ff7a979d1e694005b6b81a55bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e8095723bccad6d8ea08e1296887d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448d41419dddeb0ac724e328cda3a03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4359fe17f2388ec582258ef189dbb11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f252d374681f432ebf5e63a9ba0e73f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609b609af274fb4e7d6c293f8b830ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95adb5a051aa078fd00e794d2378fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9e59b0fea79df722dc667beb0c2d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a79141f0c5367ed19336fec7004afd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c31b6ce10aa3e0572dbc1f2bf4544581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9f6756d329d379ead2fae44065152582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb351b72df54be5146bcbc5d73c7db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a23684ea3a466a3fd920e7fc43a52c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0549bfe16b1c87c310fb9900f3ccd2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03933acd46ef1aff59f8731ce36a3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456d33c2c59f0370f52c271f7db8d4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dcb552d30486c6e597972c62bf757588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726b92f00954622cad95c193968e528589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5feeb6f0fb846d4badb9db8f1bb950590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28b5cd41b6477c656403bbb41b53c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb902bcd3af8ba1b05637f30d764d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb63db9fcc383c79f8373bb8773a68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa31c6a617efa25708499ee7ce04c53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561927802087a9d647ad7ff1b431f065595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888aba4455c4d9bccb9419588ae27e9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705e0d5e7b101c1d446859ae9668509597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74534a8a9f772b751ed409009e4e4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924edccd7b300c77855c05b2c69fe4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de315f408c8a2410a06205c441e81f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a464e56dc9957a73aae88590868cbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37cce589403b76951b0b9a06578bf3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09502088006d32383116e1cd8aa73c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e029363353fab7a5578529d23239ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70b4f0e4c1f2c852c74b241fe754cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825718daedeb875424a764d6696c33bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cce5379084a6719e74aab4cf4acd6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca967eae29666fa507d30bf39171b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95381872c752e52c6e3e2678bf9d51609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8eaac09cfdee077b26857cab7f839610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e18b33ad2dfe0a4590392b7bbdf1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e79c4ac4dbf277c0cc05c20cafbbf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88932183f97aaf692c8509f8d73a7a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6d8367f9d5717936bc6ac6ec4bf65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc0daa6fa6bb7e706bad9603acba22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ade4628cd4629a3493d0837614d2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b4080267bafce48d9d894a3813cea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46afe7e7601515a206c409cfd3d300618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4024619e006b67075f455b02f3cfe4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3e7eb02734b2c3db8d7a40a461fae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d832732f98a52a25e30f0c150466c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ed4cc1a0343d4b16172a17e903c6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177f010be97f2d4315de9fe07cad1be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8e2648ec41801957cd245af8fd61b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7939b4fa44e98fd97e1de860d79f61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea861d342bbf49001d4a49b2861fd5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46318d9d21a7431bc7b14ef6b1e8df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb28c3e7bd8619edce2d2163f9d80d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e2430908e8a3d424f162784c8509c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d642a0ee410b2567d5984b9cb61352630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e9e4ae500fceb465779d1cbf9cb36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0d02aa980a3d510b106228c7bd584632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc08e27839095a8ba93d3f337a56b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72e9a5246646a2845e895bfbd77fe6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171894221e8aace827bbac81c1561204635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb139d36bbf59449af6c012df852ecdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02de909b3ff282f1db6d5066c8aabc2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171d244d22282dc6e1ddf9a91ae3acf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce831fda218f968d2975babc9fdcfb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65519145e0a9045921120bc12352a4e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169e0d339348ff95b628fbef5446d0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046adbc895058d07f301f88c1e882073642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec27dfb7278600c90f4b9c7cb5c9371643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669039c4bcd3ff70b4e2478b44d5af4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f14cbd1a23ec19c15620213bfc3282645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deffec82b603ca367f4a5d5e78fabb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7b55a3c54fadbe51ab04385189a48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f2bd7ce5ae1626bbcd0424bb885da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f495e1cec00a5edfcae690b31cdff35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b909eed56ad99425e655fc24ce9c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0d7660e93a518b75551f7e55d6622651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53bccc9f37c33e64c791a21de1a152652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee8e5a370ae73dae4dbe88ea4a89f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9b4e60d3b89357abae558435658d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f73f85c8a93428a797b4721549155655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95859aa35a0948d7ce4c0bbced9debbd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30b274e525681a276f0fb91ee3ddf7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94d348817890b7783c39f133185c7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fc88dcad00da8ac4759c99ff24fce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ec453a0f5a49946185335e7cffde5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110338140bf4c3dc2714fd5b34a90f93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd71563a773966ae4d4e6f7bced44e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedc37271c34538756a06b1890752f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f2a89fc32214655472a3c82a559cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c22ee62c9ee53c331c074e5f074e55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3df8045ee63436ce7d0865f9ab0c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa47d535a2747b373279f5844214f70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f6607a9ab060b06f46454858b6cd0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fe1619ce60b9852e1e84a9ffe3c44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d95f8952100e71a4ad6e6b91f04aee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d336db070c0965444f4095c9ec83e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2903487f8997dab4dc051802c46a1d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559206824cf49d4376b7251abb1fb875673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb627d487ef66b11b5a1c61c24bb08c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777e44191947aa8e4206fca433e2808675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003e4b01b806dda089ff3ce5a809558676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5eccd5b39760e64edae3cd10a8139677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3afbe19b7a87e893b1caef3f52a7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee967919866bc7298ecffa404625daa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d7a66c928855e61021331ae6a516d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df43f71551741a417787eea1ad00d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c925a0e48a46e1990189ef2245719682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91379f79ae8edc297725afde269f925683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda035df4b315232308911aa5f91645684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa8c7ebae7132ac4defaa4c1e03b44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7148338f480eb90f1784cf7ac45588686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f1f20b66b4edc00b35821a43a5cb9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8824bddca7f68c7c3236348a27d544688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3049011fdd0cd10eb9ecbeebbe5e51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87343bafaf1b320343bb1372af59f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73f2f9379b6e3e149fc3914e201843691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8e8aea201c6afec54ab8a92d300be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b014b859f03176248c209fab6b5dea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc0450e9da7699f79c8b4ec503c095694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479f02997b7f8af24e0a272057a472f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb5103be63f9e170b4c94cd6ecd699696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6d9267f4986fd0988bc6d78cb8fce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579e29c3142a9bf3ec12eb56f2d84cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94259d43d4176b974ad7422b728866c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0880be511d57242b81506ed7f92cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52dfc95673ad1ae82a9acd3deb997d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990174c8b95dcabac16c0af0fe12eb3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c93b396018de8db60498fb63509c62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444bf28dda395ecf313e50d43aacfb5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384328d0392434f5c540d11ee1cc9ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123fb9c69c39c665aa619e93c4da843706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08a49c82e0e9ebe8240cec457df439707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c825877c4d10be40c4de06facbe09708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba80bddb130b48cae1c7b08c9f64c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c74ec708b3276fe2d6e6d273b16fcb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95b3ebbe435c7105bae672c139e9b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901806a2be2aebbf0650c23c1c041e7c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dfab4cdd237558ee0f80fc0eba977713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f3659eaf0401a875762082a2d2919714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb952685ea572962f34f37c21ea591a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee549117359087437c187c3f9eb797716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f0b23933aad33318e9d2f798921b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f358c39b7f16c1cbca77339dd5d44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaffe53f4182e3febcf8a235532656c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768b86cae4413dbcc75e7ee3d276413720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01be9281da83737fc16d5a5d1f326c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e025cdefd697f9fa0359bf2ce025953722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a4ee65a64d164a8a9d1ca8da059fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5a36ac94e972678e0084fae082297724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5bd8fd7717b4044f1da895e468c59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380123ecfa0b7db5b14314e55da92de4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdabea404cf13b175d651fb5fb1b15727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf1341e38c6d00fa4b399f5e248fff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764057726357858bf5a8e077ca6afd2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334ddcfa0cf2be21cf8c3418c150bf0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b3b808ec20026cd35b3fba12a2f80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f486f1227d178486043a0e55b010e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719e87e4b98e7b730543881eed1f0b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648fb071dfbd029b46aa14b0385433f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87b949e623755a1957bc77bd3cbc5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcf4c481c0c4d3e755d203dbe0d438736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d45c42ae11c9733f661e0a87b0292737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb4d4d68fd3c9b93c9d7304b6dd9a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783103b9bc338cfe52e39dd1a2abb704739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b0329c2f9defa6dc534dc8223c046740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbe8d95c1a22eedfe51cbe362f0414741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885305d236a1960abf695ddcbe2d9d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e1d038e85c1a675350a15530a136743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc202bd40c8b96bc7671804de24e34d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050c26e3e00eb178bafc87166b7c8e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d2ec7e119a4b560881d425090aaa7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef2be8aa6bd66923f5aedad58d4ff2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c9dc5538e0b0a01e94d85cd81d79c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf503d46abc52f6bd151b17b236ecfd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1676d736362350602171ba0cd3ad3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe693187ef66d7c18172fbf7f43d99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb62e8556fe82fc410c1adc56d1cc7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad481e8e217b6fd6a6ffda83abdb14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584c803b8ac35216389c609ca627d23754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4923b9762c32713c2c0f20f4b5bc53d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848d34f30d710227c275edd4ce04476756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c46f0a418cb8c6bc7fee88fd2985b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d33d8391a9c6dd997350e5f8768273758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4471e83877ec00800eecd68f71b8615759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680cfa23d439babc599793e9ea569941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f1dab9a4b439c352400aa8f05f2df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddca7fba0a6b10b57578f0329252a1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44456c3c75361d4f391b77ae6e1682eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e1f0e780afefbc9ea507ee60a3f305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30239bddf55f1bcf901e2b44a88d02ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012b92bb76d0481b7804f1bdeed3c0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e3c167361cd284a8a69f78b03dc4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6d055d0d9019d88895246973b5e599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15b1c0251a9b352be526e8bab93e1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2811486b166c48530b30af36bd4241311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f3d4ee809c55289d03644e0dad17b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ef23a408946e66b3f9ab0fd29fec013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93c1306dad930d33e884a036678ad614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b3f8955c8989306ac60385d2ddfc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73155bde582b3ee4ab06acb6f990dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a865696f5c88c8288daa110f76aa96217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161e1dfbd7a4204975f766042b1577f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d6ac8ac9b8d1b31eb3ff8bfb7e50119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50bbb9e0df5ff39ff87e74abcf531620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef60aab34297d0b76d1c5b3b93712821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a35b0fc7b535a5ab64a14fc6112d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7be193633a95684ff4c74d8b7642523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c0a1ec12a32bdfc1d3e77d352e23824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d64ddddebe6caae35ff236400f09f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc6d8e7612a20218bd8716bafe4c9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62524139dd9bd6329f5de0688a9f44c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcf86307f5301c5cb09e17bf0b4a8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d53d580b6ea72e23e35a1b08477fd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870f765b582b8ffb4c0cfde0a6f009930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf37ef3e272fe59c3dc36afff9216cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866fbf13dc1bf0d92400f2f876b5b5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352589cc9331989b1ffc1663d59060b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839a28ea4d6399232cc576c6ef78b8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9b9318ca69848f8f18cc47045d4ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649851156e9ad56e4edbed91d8f1c5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecf3d58db403dd50b8ba480340abdf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4078f3326ba7ad991b84cf87e7ab738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cdd777314ee433634228b054c401439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8d80962b7b13c27c0bed94f3a0ef840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20999ff7cf6a165570ea319abecf43a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0104287aae143284d30e9159668455742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68011892df7ebb8dece1838bb9011cd843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2053ae75617d41fb09fabf78f2cac1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d71cabc375a8851089e237fcedd5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc088403657b5f8128946b357836355746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d3d34c975ef41bd873aec527a20f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6db61dc006e5d583cbadfd201b89348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b10a3d8e4ca57ad513b7b3e75e56f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605608684c82969907609d6290b2c9a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d7398739f696f043f5ebf7cfbe58a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf8e52ee3b7d2c50662196da581d9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73988d61c026acb000d72bcc0cd8fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a97cca818de59aa200fe69187563e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab4b03849e1d28a029e7d4b465eb5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a380579d73427f67e4b02784d73a8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d337bed78d70601a96fab7449d3ec4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61c65e38c95452bd56a9ebaf5400a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7a9d4da2c55a39a694b3d79c2e74059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba158b2bd8bbdea7ce50968eff568360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936e698065aece6aae3965070cc7f5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ce918983a72c9670e1a38795faa4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39eb9806042155b52932ce23ffd0b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efcd6bdab6e87263e0d1661fe3300664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683a44df90989c2059a9e53daccae2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cee67351701c18b1fae6aa6d3f094766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030845adc38f392af25b045673741d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485abf9b040bedbeacda63f57cd92a5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c247b1de19dd28bb649a739b11c7fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cc713c2a9a33453af04ff6322da6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126264779560716c5abbda5b44afd7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc36823ef9ebfe06eacfd8f15c65cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371151f340f6c260c01130ab616549473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbb98c868ee8068aaf66bd4d186b4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83c299a3633ec5be54637154bebe4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8498bb766304e583a7c5fea3a01e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f71ba05d28ff8a4e914a1ce7e9cd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dbb8e94fc315cad47388182cce25978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ac794306daeb94ff3057f05d67bb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc3f9344f95693dcdb4173428d03b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495db5954ac10c0bcefb627eb17c49281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c91c38841e19c0c18c17e78acfcd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815a8b0aa1d9432fb99098091d1a7fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4e88fe8a0fd867243df920daaaf9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce96fd63f3ef67fa8d3324750baed4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f43f59d9b1d84706f8b7fec92b7ad286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cc14b118039365097e06f301461b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803e34e874beb4cd3987ec481392afe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6f5e8326dc379271bc5643dbc716e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279b08feb05a777ed31abbe391f6f2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b4d1544454929c0b9b95e671f4c5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6d7c4eba31da05b76d5b15e853f6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd820a06b3f2420d59da86228ebec3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a3eb1c62cdbc5a82648483886a73994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede05d67516fa77c4e7b86412beefb6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a9320f75ca4875fda341c567a3ec996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818738bf2b98d7ba18a147957b9cf92e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c749581a02527daec256f83fadaab5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50983df7330530d4fcf14239f4b9c2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbd04972ff1ad0c4b4ec9acf518416100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f794bb807d9978c774837ecf6b6b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319d897b236d03a555d062785810bcf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297285778e4260b24b1dadac53858a74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddbad4b31671362a344ea351bb7bd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888ca44c0b4c92ca542477285b676a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedd2094c432e5c0cd16d65f20fec3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b76d1c2e9a18cbb005d29c7428609107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d8f730890f3294cc568318057bd9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add4d29dbb41d70bedcc30104a2a120109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97940c6ad2aed61d55a3920ad45fb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4c983f5c6751523f655595713edf5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5102d3c09fcd17440104dfb22490d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edc517896011228dfc0ea0335f0cc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86a52bf6b19f8d51c9df88893236bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e4e9f717642b51d91bba9d42a7148115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe190fe12493378ef4eab4cac612636116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e34be8c9169df90494741b2ce61b81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b7c3f36935f02f39066c314e0ae81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1269835eb8f8dd4304f5941665134119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6683ffe2f94d80915c02f35272449120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c2c5940cbc012d3f787b1683f5d5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddd36ab34bc6c89d432a611ae88e42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cb80058859e58b916d6a6dc6eaf7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75772bd0fa38354870e49be60813342d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76550b4dd4e876b3ca11c4e2e0900648125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8a864015d09e702d8b1391edaa03c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14ebc45342b51cd8830de9e36489cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9674775d4e77d454a823142d4113b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fb8923442e71f99e7da3cfe47502c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670ee9dedf74d94982039d5bddc55bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f5df77581dc13229777cb937644b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc537b81a4e763b5bae3b6cfe5b691f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f5e665847102231db0f264d276a97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fb1b9708e35aaa16b98f905e6ed2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60325a113034b2815992605eb5e9d8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a577cfe08c0c25df7e2c82692b535f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587bfb839d2d15dae670c1bf3b96085137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550d594c63aee46e33368888fd92014138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f64ce51398ffaac366982943007283139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e7a12ff99d0fcbe77099193faf531140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aecb1d3573a53315cdedac77e79b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661894624b7ff5c5bd94aea65fe1721b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9176a3cb22fff353822748889c2c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb630ae75c032434b5d5ab7428db9e82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50d346f5fbe30d6334298a53dad4c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727dfa19c738d8e81d196aea1954a61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3102e0c53acc95511d100c346b3c463147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e44efdf92212c926a5995737c60850148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752edede5fcf4c0cb601cdabfd62b7da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed291c3587a1a975a16e6da1fb03aca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef76aa411db10a465f9a9d81052a79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aca81612e1cab91435c5715cddab8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d50a1d2331069b4e63a2dc6814b3a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41caba468c17968c0a97bd2304e3243154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e2b7da54deb927c834f101ca4e88d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30308508f122af1e424aa35e43eb4045156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8eb70760bae6455e4c33a81f5ebdb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a1325ad2d8a26aba6f1918ca0e57b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c903a59e0a3c72d0534aca4770217159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa8ecaba6fe65bf925ebd06d2a86fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13963a76d8853fbb377838686ac36924161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee803927b92e66269332d1ff2bfbacd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b73ae7c31d1a7b2eb60c5820638b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf01c46da59d19a6428aa5466ae6c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bb80fd40122d58d7e450978050c2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771faa893628d4453efa1d77fde9b088166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea02b583142f87a04b5053ee5633d58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16554d37dab7f1cef3df2b6c71d8b288168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c794a3a6ab7dd37fa5b8cdc5dfd04e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170aacc794bc6e0208f0d78fc031328170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9645629be900c7b79c5f7c6bc0215171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be87db18407ca3338112fb37bbd8af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f576e01454f4d9a4e3fead62fb493173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48210a37bc1310dc74695b4521361fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127733f19a92c6efb58e9b02a39cea0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d61d5f906457dccee9c09f40ab8e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04506106e196f9ca4cf58381f87900177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c7d6098e4a2906325656d9519f232178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ed955580a5f8eb17709c080cb11b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496546b1680b166f0d53bf1acd77342180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358ca5ddba3e57907373fdffe130160181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2876becdc31aa298ad2b3df6be55652182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ee52c945ebda9133c485c9678e519183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9364b2c974ed356176ca184753767c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8280eb412257107757cb6b2de1b52b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7255d3afb30cf4586df85d54586bef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459680bc947a43959c093e1bca99a1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dec8f58c452cc3473733a1388440a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf32fa8998c3d01e73d0b4a6bfe4fc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f4ea3bc684e265bb998aa87b3f323190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b2d2a58caf572066e95ed1883c4e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331817919b448b38818c69aae93d3c3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a9ef15204834056cf967eed137785193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036c2e8c870ed2541b41c8719c8265c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d6ead2c528becc580c3fe1390fee9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6854df6de02caec76c07fae1b21b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d2289954e39b727511566d153eab4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dc403c8d159a1b8bc1b432176b888198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0a25489824b9241990835d7762e73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389669cc25a20bdcd704fc96542689fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b297683be1589042745ef12eff2dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ab443f4c45a0519fa852bbfa79370202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b016c8cd5160f98034558be02dfaeb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b555812c617dc5e9233cb68854b5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a0b5bfd186b8fdaacd288fc60f758205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080d6d219c88d6eea36bf2c9fd0d5a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc8f15d840edca7fa29d99c73a123c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410436662890f2ffb352548a6e13e34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba218deed5c022dd5276ef3cdb4286e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee1992d7702b63e643ab2f91d97572210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017a637b0b98cdc6a1fb6b9a432dc6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59a6a6495238becac700dc348afd08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229a964064edabe3966e24bc301af74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb88b64b2bed0702baf2ce00c32390214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf69e39f7630d81c658c560772f2e29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2126cb6296a746bb2518c44b78f32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a07bc55bf92a4c9490074d69cf5676217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2c465f366a3d0734bbb4e481e231e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1108df0e96e1030fa21577ab63449e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f758e4c6bfa18afdd42a76be403aa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55b3f71b6325288d63bd854eb5d22f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a586d614016d1165ea658a19f66aef4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c6ac807ebae4d7b817e101c449095223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f16482c041c58c5c2b60ded5d4676224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06de92c2dce201ece14700c870eba3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd938816b4cfce0adbdd955ba9207a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20883037b541eb1ce1b2787bebaaefd7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14baa8bfc2de8c7533c6ebc3de7f9f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d2ef34a22a0840b2b299bf301737e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bb43bdda82c904e7278678b6bc9e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bfa9912fee528ecd54c5f5bf91bf8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef06430a48c23054d2b618e1ca0885232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a353570bdd6ea93d0060eddebcc30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2e73e5a9e29658c4d55303e40e875234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782f1784d4cca97f4519aa275d8cc1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35b1c2918985aa4b99fc1b820ea4c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf397e36bff47c476dd936a300b47f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d598c7542cadc0e29e53c762549c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361759e6fb351927f71e44ffd1163ac5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaad2a9889663d1e111ae3beb0e0ca5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a3109cf74c1318443f677547e3e89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cf06c7c6b0c91b8a247da96f33b5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d78dddc3a1cc612fa1372359b07e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b08bef5ed1dfa4f1fae758c6297eb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ea4b45029afabfd8a312e7400673f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b2728787ba70a6a91c87794790cfa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46348d8098a984796a9eac6769c5ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fda50c0a1e615142dc43ac44e93ebd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccc1d3f41e022d25f4c2295c951075249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276829e72fa8a2c9c62411342691903250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799953c434fe7b680f91d6cc3d50a06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c13bc93415ad70433097e64e5da673252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b0c9c2f3c8217300ccabea506491d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0792e9036da8a0f15da9a7b7796ed8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03007fde24c52cef19ce078ccf08587255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15448734b717f351bd57eff63bb2f7d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a6ad86712f6ae46e7203f4cee4448257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447473ed803dc34cc7cb95c1ed9df532258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc4142d951ed81704e68988635a697259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb543e8eb911ebd82df22663593159260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd69c081e4237da7f45397df6d8b24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719a90fe23bde1b713570071db87f54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996a01b53a698f353a0bdb9a90ff146263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5585c19a3bb895368810e44709d37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9842bfa0b2569b2dbab7a1c626f07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cbc90189557f69cf4469a53926610266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc1d40e695f9ce3b24663f8d803b6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a709c583867dafd3f6b8003ea5b9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dd6489c141fa4358dc0a384e80e15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a5a89a7e805153f92f5c3dd642074270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28836942de1cae7322af73ba452984d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc9893497839f3d7647563e34f084d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f3cbce485f68ed9ce8d927a2fff2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03796ea787ff1bb269c6aa388af1942b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c1288083d1b2ca49d57cab13ab9e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac91dd8f1c91945715ec768edef1df4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed28589e2148299c242072cd289987277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eabbcfaa7776b656f9b40ed2da442278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7ed1d5f12821e89284e749e0c3ad1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197e797cf1f75cd77ab0aad24b518c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309743c16f3e97f5db13a5b37966292281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63271328a40144a6d111c08171ceffa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2cb33006b7581aaefcb1fb3b03383283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea4b0d412b01f8fb4e84af2581f5d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25cd79d24f79145c55b14c4045bcbf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74413c17e2021a765f083745a8f3566c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896a729932a6887925a2db7f46ddf71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554f3532b99a26421f08b0faa25268e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6964feda78d1e4d9094ba2edb2d060289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380ee464c1db6092a356136ab188ed0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4f04c3a4a46b935019ff1db2e0919291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723857cf6dbef0d63a4cf144cc38fed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6f39ade323f4f0fbed46ff4b60096293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3198d9cf3528a1cbdb5136ca7f3faa4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f413c25017dcd79d54236ff432cd8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe976affa76933a68a9e1597ca8a1e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a05ced8e8d34fd0ed8babed2bb1684297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c63703298650084807ab5c4456f5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe318d256b0fff478d1a7f071197f84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603c570a6b342815fee7749a6b59ca5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f8627a64b4556971503ce1e74cddb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddc78bd1e4e95201a94d843dfcc5b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177431496b3605e9b830562045e30f3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2c476aee4d30defbbd5fc74ca6211304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5584caa353aae7a93f916950fc4ad4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d853cfb73cc02af7bfe36293137e607306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ab4e26f380f5b62e58ffe65df726c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bd5dc438bc477451fb2402c703380308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2465ddec2c374a65eb935e6c204b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddf9668815b7cbf878c0dcc81c8099310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa6d751aa173148b00267f153f3a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a757ccd07ad6ccf2ebba043a249bf4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93226677ee4a3ca58e2640c45a78e05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b54b79a6b71d35b4767b4a512355f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f3437cf3de8e36cd5669e7a715036315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8b9d93446d520f48bad2c1bf5a6de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673116b864bae75d11657049b9384d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55f4e008bae82bace018bc51e271a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b4aa349e92caf01489ed5da62cf68319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e802b36c65f1437851bc8edc5828b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e762b0bdc7d0061a27f301d16299f7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed7400d3e8b748f98a86631ea5a057322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acbf4a5dbe025f3211496deab6e3a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c54690965bf92ef1014033841a671324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb2a9639cd05b0f3a3a9fef1d21e5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46871b313b26b0c0ff5b650fae9ec8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44a760f1751a6de3b5b7a9398a388c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd1fba89963c02696b31b29e9a2ba1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a043389071f1801ed7c9a91470619329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f4ebf7a6d9d4030abf4b33382c18e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe542e42851b4d56c19378980a0c32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bf4f3e738554d4b85572cb1e4a5cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562dd5e5bacc82ca078927f3ab85fdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ca362ad2b6e61ffed13d0b895758c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063732d5bae64cbef01d5da718016864335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d866412462519bcd0c3a83dc62db66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c51ee12c89c22eaaec776fa17e35ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556125ad6552edad99a73a182963e5d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7db18d015e73523472539f471595d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e2284d8aeb8bd92f9b39a8199d8ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac324d38feabbddd92667e775a574cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ce0b6969fdfd5d488ba176e30a6a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42ad14c6e7a15989a4f9dfbbf48dac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d12f8c87874881b28717c2dfea75f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce31ae1ff85e8ac56e5dfa74c37b336345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a2cd74098210ff7abf13501f50e33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519856aab71dda32487fd790e33dc0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187227be4697ec257e1684906025c397348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11249334f9b54638f8626bf58a5c0db5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0cc83fef03a19084e62d679ce00ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424d8fc4871cbb30431ce26edd620c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2284d865f66ee9bf956cc5b1e4626352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bd222e855944765404c7d3fd44805353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d017e995c66fb4d4144297e8667420354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366758c8860e030c9ec8ab413edbc5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e9bb31974bbf77ada6d3c95bb4ddf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980aed2d20af0c14b61b2afde8d02bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e279438f193c5172ef6bce5d135f01b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e9aad64a17262cf3632d1bbba1390359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80693f1b60ce1390eed8ea3fac375af5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f58511dcf5de90d7b86446fc4e6bb1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ef3e64d93b465eafc32e7d89c4610362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3ee6a3370f0bf12d4c62bddc9fa8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695affc80eb2d8595af2d445df85af59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621e84c8ad8d03598f9b5e1daa7b543365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ca484df62cdeb8c7cec7fffa4e12f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ab54e6ab7400979197893395f3bbd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d9ff49fad53402b61657aa89262d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346508eb8afaee399bedbd0c0b0b766369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0813931ebccad0be7baef465d21e3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246944a8aaca3bbfd27a4797e7c25379371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd9d030ee4fa7aa6332546a23da404372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b600f0f6380ce1e5a42d3135817f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef32e5c78c573326137575232acd585374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aea91114f90afa709d59f2f9775f5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19473878cbc31a83d3beff4787e3df1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1cf5481272c93003f62e19deda34c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b91dbec4108ab9a45f090db2b63bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f232af546044627c8b66bd264def04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e4299b1b440a6a070559e49d0a3fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b9806e1c2cb7046e90d0926c54d7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc8204602af116724602c11e2ef3cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1980d3604bcced43c6b56e8c426ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe058b54d18e40e5b6ef385ab25a592384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865171ad667586d0f2c97ffacbd34008385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0a14bee7adc43d9581d1fe24d5b18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ce712f753e9e66a49497e82fed729387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1b1a9263a052720d80101bb03051e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6ff997871d1007073ab3c005d4fa3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56345687a088f7c37c34ebcb10aef7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5066ad3d4da8d8fdf70e7323541fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403aff8aa6e883bffac091703cf3cd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7811b2998a94c0ace8766d6bff744cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83781c06958379905843ef7df1325e95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829608d62218a1a042c302728ec1d569395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b593b44c693282ea25cdf1eace78192396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c31166f7c24f2a2a83be71a099759397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a84d8d40fa09e4b4c5fed69dcfd51b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f759e5edd57b41224fa309abf332690399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209922550f87007ad39ddae5d6bb6ed6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035d14e627561d7b45f101b1e3d8199401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff14b13221e56d0b4cfa416a7268146402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee97f529431cfd133afb10974c2fd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a151b321f1716f78ed63841ce8a2f23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0092b74b1884719f59a54914a304f81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbfef4e52a6edbad7aa07505c615a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e454b20d3f9900155d771700be9095407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72562003221f3990b6e05232f5e47965408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724bd9d15b4b9ffdf336c48aee1baca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9731c03bb491b32d276b10715004611410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10145173c9a893a597d8cfec9865c049411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735713ca0d89c62c47d1bad87cf21e0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca1c9fc6ea17f97f3b3827b9f6f810413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d2afc1b1f34ad1ad81cc1526f5236414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c9f798f0f29184f0ecd0c6b6b86d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17778211b811089a42cde062313d824f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da493a4258a71fef974a0f71d897386417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3febe7319127027e8d8d63e94680d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4617c860f031259edf5446e98a72ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2038a3949ecfa1051f159c00c1b042420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd8b30504d7c4f83d26b2847f38585421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938721835a8413f365da737c764c4a1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a60a28486c6a12a979b70d51777cb5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce08afeda93fd09c15cb27b66dbfb3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a66052bc0d1fde3b7e013f9ca6376e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb06ae1d0d6dba19d163988ccd4450426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b179d9a0e5c6b0352d8eba95ca8959427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1335787c472b1a4f884ce5b2fe89ec3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8040935f0bc58c42e111d7a9cdc12fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf67a6ba80c51d57d4650fdddae4a66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0895287fcbf84ad49f882b2fd2cee1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44274d510f711ea34f6255a156b949ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511b84d2d641566db3a9d1da36b8706433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722f2c3740d8cd1cd5b7f9f22dcf712434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21575a96ad12788a616f9cdae3fbb645435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d336ae4a4009019061eb640b7b0b7f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0fe3fddbe88092905bfa2983e870a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a328fd1d6b6f3bd760697513c39ee34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cd0532a10b23e8c8a0adb24c84f59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8f0e70b3bbffceacb3a23ef92dc85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878737aaf0593d66d61356906dabc1a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a78d9b8923ba4e2b2bbc753859232442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a87059c406ead05754e866461785bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4824f70c93cb1763c790ff91ed958444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf79703d7ce6eb603bebd7bd19bd255445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2844ef9875770467b37bd0c1eb5d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2006a0d24152d16265d6ec74f111ee0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ff6d0ca914a8508bcd6d93961e5ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12edb0703bbd6d1ba448b77333df4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b3029ee8c52e54bcae75cd076eb5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4656447b0c53226394352ae229195451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f204e4bda3c7981e49f36a4958674452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49f05d59dca1100ae7d927a017ef2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b0c3aff61c6d2f627ead3329787a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1c5378ec8f051e9554622cc59907a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2594ff2a5ee3e4da31c00c9b82936456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a8e1f6390111cdd1cd5c7010bbec9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5d9c025f692a62b34ea0d9fbcdabc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8127faf51d6faf3e974972cd30774f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d02caedd4eb90aa3c3262ab7afc63f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fe396c995c0e78c5df27eace67bfc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ef45b0c2e57f2eed067e197650807462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34763d8e39480cf6aa80f3b1bad612463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e887cbe7086e4457e6d16a8b8b9148464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef598304bffca39f3bc49d4717c343b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d0e28c534d8edb73b634599161022466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976772551f3028ce3a0ac4b643275ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52b849546aeb45fc0c6fb30f158ecc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85e642369a21841d304cacb016fdb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fff08241ab7170f6b486c7aebdf73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f79ab1258872be168b61a9e362124e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87293cc86a07389d0503e50f16664b1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf7dbba7cac403d2da25f804d53157473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab3feffbe83e4342a2c4d3081a0116474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5ee0e7cd74daa984219667da0e716475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91375065e621db9b43c26db2eefb39b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef206d6a778bed43361d4f4293707e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f5f43df85bb60d4c1e0addb328947478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a28e6ff764eab98f8e3a426f3dfd2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b077e011a75deb5930da745d686800480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b94eec60b7b04f88e139b5af58c3cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5f3f158f701058c3d94acad9fba3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995f0b0f10708b44957d960e12d6e42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b737606a505bc506ebb5b1c130e732e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f62c087c639e2aca4df19ae39896e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7cd75ea07bd2875f8b2d8b42aafac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a436337ed4e00bcf9737ae0b9faef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afb27cfabd0fa9eed41f69717b51bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551aa8d14196bc364618b501bed06e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41805cbde95cd98b592f137d688a99a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea1d52de112e15bff852098d89c6fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a033a7bc76d45d408c6f5626840898492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed381977fb6a3d03f9565198181ebc89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a34335adbdd07e784cf0dc82d5f58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d2dbc5426e9509ac9724c01fa7098495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93684680bcf8340570d36be86e2cb6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e20612692f0a2b1af9f2476639f2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390769e18bb49347d06470b5048c100498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4ed6ce7262c4d47b5b6f0376fbde7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8065097aa04e40e035ede56f175e7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d07457a70fb76078ba438e8d4cc25f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef21adb9b68232276bdddf96b6a140502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a4abf600324037420d23dadbdc705503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bab1f3a600d81fbb9fd89072ab18b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e1b1fe9bf3734ad27e56e7f2a9983505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bda327eb56ffc58b3b1f69e7d74877506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150c3b75055aab069d14ea6207cd11d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc61f14d6895e3aca7e1c673bae539d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f573e84ea098e9b882abb3460efd325509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbcc55b2a30c1a9433007da54d555c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48f3c48a09da43543f96dc01ae5935511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838c0dc54ba604e1f62002313582ecd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea27bf05508341d95d5762a4f50b0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffba621d8687b2ee38ec080c77d197514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98503591c84287c88a8757d2304d4186515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df0b33fbc82dc8c0658a47e63da58e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e5297cbb5a8c6fe19280823db085f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dbcf36805b9d3213bc0c96fb7e638518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910631bf8ae735f6ab0c25414cf99a76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f364a4e400f19defbf72fe73d46501520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686d141392c5ee1b7674dc819176049521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87414b23db7245f12b757b8ef1dc58f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65af6579e6f93daea5b9e9b8e874c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ce5056017283a493b7422d0c08a1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aa68f771387f3e1dbdbfd852a829d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b0391330187d04acac84f684a8231526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129999d007be90419344640476ef9a79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665421ebf69ce2f58b8c310dad750de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8692f7b3ed13426fafc3eea353f87529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668377fe26c515f4012ded3706d06a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8aa58c3ce28fe82e554c0043ecbaf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499df0ae99e331e952a56cab0ffcaaf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7fac08194096045d33ba03dc017f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd0643fb3a0f2df0d0c578bc6f7331534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765927c304d186f20cee640010902ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de725936d7c1cfba6ec8811533fe9eee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0f03d4bab2376930647c1623c540d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f65fa16a7968b8d4f78928695c4aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22495e1d54d52dd847fb57d9908ad694539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf03fad0c7ec4383d9800ab1ecd9cde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf859be472cc7c16493cca714c1718541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2c940e014835bca088121fb496176542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069f927f3a335e89f45d448e53ed42d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43ef41439f39f35a7a266a15f4f8ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458645d5ed2098c3fecc26968d43148545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5501aea0ea344f5dd1e031c9d3659d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4e4703950404cb2ca8af3d2deb8d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81dff571af6f2e9c8be1df0628f233548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a22856891e9bf32d36629d204e3825549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923d806905719c78bd3d35edcbe2036550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53ef445ff1025318f15c711a328d1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678517d58f76652b64735dc98b435805552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc9de18886938a6ffc99d142b38436553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30074bc9ebcd8df922a450cd141130c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c6b4b352ea3a73ce145b8e574ad83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f08a4370fbc7294b22bceda7dfa77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607fee73fcfd670f01d389fb34f193a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900cde23d3f9c981c84c9118bf9e042558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05b7f2091f5fac8562c60ee71a4957559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac3057f67cc02317562a5ae4498bc0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc240a1cc358d60555acf8094dc630561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a927be745cbc8f5878aaf8737bac92f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc98d777f8babfe393cb89ae7842736563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76313402e4b2a514de1af48e810df97c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1de6b4abdc5198ecd1959d4f0f310a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10305c1b5886dc8327e0c38a61f2fe5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18202eea6b5207ed123e6240a5c07a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8257e19b8d48ea299ce496c70d10711568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e209f744d0371ec354156181332afde569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3da81ebc0a62dc8c3749a04268048570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6970a808c9f40b1797960a303a0637a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56999f21a5b120a5bc2c89aadb7cfbb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fb20c023d913d71a4858622a7ddd4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf5b29ea9d1256bc95fdb74bcfe0b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61760102dcd986f32fd8659bd0dee1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9a6e5f74e64eda125cd21ace68ebf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877d36c19c010720584fdaca419bbaa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e209244f98b321eda6caa9e442274e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bf91b998ab56a7c16ce07335f2b9f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23bc88b5ed2549667a9b8293e89ec5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3006ac81f5b9022699c76805250158d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c6165c5e36b1f3f951dc5dbd3f4ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13855f28e0a2c9d2d89ec9883c9a413583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc19ecc7464dcf327bbc9a341b8daa9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c50dceee5975342b763558ff896b5f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c7208833081b1ffcdc3f676a0f917586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbd95b8ec8632766c9431f3c8e8755587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e256facf4160fd515d4029ff8be4db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2e339fe2399d626499a013432ba5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0723d49ae5868b0f513700f0b20a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582fcb61e21f3fe36c126826974ab9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e747d92b63d143f221a274899d9614592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376132f326bb3755e4bae347ddaaea7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc438abd03c1c51fad39070f6ce11ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be2269bec750a5fc953e15f99212ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea96a0f421d255543bdc3f5ed44a3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdc4c2eea097269c294138455390e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43fd60d60b8b581eaaee8e59d0846a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3eb111532e61eafbfbc12cfdf7f82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7c77f5157f9ef484a1a064fd1c225600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e200b14139b0f4f6d23c47957477ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43056da65ce9991fb09c6ab7c26d6a1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11ddca9d6657750d289e61e247fc4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba372dfebcdde4d7ab367be31aae721f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19fc5e8ecbb7ccff94e977be868d51605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401154dc28a1d3535de846a69df0aa89606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2068c2492dac157b70cb3cc505666a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed0adad42488f059fc071ee4d67493608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc400af3ee613e08b6898472fbf1bea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1060eafaea97c4f8fe2e1c82a9ca6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb4b8ae39dbdc0232ec13f17f1c82a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7a78a3061fe6afe39695f1527f25c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddad079c699b2ff90b547f3bc14f9c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc7dc0e6b1e8e851b67c66e49dbeaf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f4b8ec21d5565d96ad76206c9a627615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4094e50acde331ef2d5585b4f009f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe07c35a0dfd444e6b5cc5f46acb34617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bdea6d460f75a2873ba3d3e230da3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef421ba4621e055dff4d9ce14c87c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee65160793c629f53bea5946f9c3aec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc11d234e6c3b3e9217631d661fb945621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b59853ae0c939c0d1a0d31f3aa536622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5bc00fe3672401783cbd370a2a1ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60f2efabd01892709ff893c2e5edf7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a36cfc71185ecdb5ddc11e6bb1c295625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fe9728fd4cfdf9f4be67b9b7b0922626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f491e01a15269982781765623b94b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cfcf475e77925895e60e9e6c9139a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d2dd4f9703af8b4f9071a9d764428629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157fd5986c26ea3be2826a0fd23bace630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba83fd52249472fabc957373f3f931e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00b63947d4e73ffe60ff4704c422a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4f8714adb62dfe30c1655b4afcba4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129b365b6819b163422eea91f827af8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f30b86336cee7d5ddc9cefa84447ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75464b70d5540e742bc06e5eaad63b06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6ff96a9729d378965864cba5864bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e81b24e06fc1a8d960efbc3d45325b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e9df777e20a5b1e76e305b31d8f49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2d88403c75b376177a75ee8da974c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77d8c3591a04f05662e9119dc0ec6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8879fe723153a786e6fb21dcf3af3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0faeb34df6f99a2ac12abfb1ddbb10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22a002c560f9a292589e49d26f18d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713095b385325fd5eb2a9a3abacadea4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140b55ce476b8659a5fded36edbefc3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d2c5b23e56f9423d2cf9ac2e1deb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c798aac09741db1dd66945ee4d86e66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedec9a35fe34086e84ef6333e0643a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56451d7e8f1088e6fc360a67b4367a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634085ab4d4c0538037ce2a91fbb590651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8099af8834815dc699855567d02855652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d486af942dc919680d9a2d4305beb62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651f64249e01c13ef97ae7f9307bc29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c42211ada35f6ffb1c68144a95a96655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535faec81759eec890855b860ddc771656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a329290d3365eb64435b8ae11139185657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d6e48edff261339712a65f4500b3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f518677c7bb0cd95fb06a29e8ec6712659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeba92f7b6385f5cd69e5cf792d9ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c27806775d7f51201737a6b5971c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb655807e031c997cf19bd8e5578c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb172d718f59d0732cacb2116ce39d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d0898e95bee64edae3980a9fb1d95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662d7cf234d13639e8f94c4a32e5f12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150ac410b4643871d1e0c3d10f6fec2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb9584c31314a4be031db6fa626c80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f86f73340a308107fb83b732f3156668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39b9ea83b7d5b74a73b90d6d395f81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c855f99bbd90fe087b247effb8c22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebf244d3fe2fd3cafc5dfc36c0e736671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc83087f19b635067130b84867b34fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18971a0d9950f62173d872ef469144b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37380592dd12a8d54bdd55d32d6ef9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6abdbf7e8ac33f12b7e65ccc66141675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584fd2918cb280810e29a14edb50d4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f380b9c7baeadd3a8835b6785f41f73677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b782c6d8301aa5c1a7ea4ddacc2e30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759de5d557e4f5bcbff3dffe91a327d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715769f685d8c4118c619cff1c90894680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555ca94e574044ce6b3a67461ee735d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d320db08fbe847cda4d8b88a91ca03f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c508057489c18212ab95aa1642429683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18eef7f7b0431ee43ddcf2c0f2884a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f54e17d7d6ddedaae8a98371bc3f0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856919251d6a8bb15fea272d69d429fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61866266e3fe8a79bb8614dd95b9c83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037ea594c93719a0574889dacb1e4c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3b924f2bf6109356800cf4ceb5e3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4452203c37f6c319d6eadaa42a89c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8359fd9640abffaa96641cdd26087c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e8c1656ee959abb6a0b5ada4abd49692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323607750071d97d2feff87add12fea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a374c2820ea6471f2a1734103c1f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1e939c9da6dd0d0bd69ec1c077d8b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be5a29416f88252b6e96a11a60fc83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102a14bcd8700a01138cb3b0d68635a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29453ce0c9130418a0a6a159f85c27d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3a0322c3b77c769aadded78d0c9c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c33057f93918c1af9d5d57db5195ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07455858c3336c2513a2132c343a37ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6bc377c356ff81706df56611d8bcd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ab034d5a9331169576755aa9f82f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8f6971fe12e76606c8c1dd2d43aee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cb263f36f505a1ee794122a7cf6e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0397b17d2464d2cd31f712a55f7cc31706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021cd48c672052fe054800e8a0a4998707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815741e73fbcab1dbddcf94e2e79258708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd60e1536bc94158b59b90f34ef82c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f21a8437ac5ec3b6309f13ed162a5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279da04b12868efb0b70e6e9a7b7618711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ccf6630139eb0c4601201cd4e3bde712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892db288a9671481ea8285c16022c3ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededda786cfc3535e1b8c6c06e1dc73e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a0121822ac1fd646dbfadf5af6e06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4890bf3b18104fc95be98602a542f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ac97d5dcc9168a9646feadc115785717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028d7e55ac35501f6ebd289c072cf46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f31ad1b2a6420f7a218a51f7d44c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d86439cf76eba4b9a1ee78a0a0ce8f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd672c5337672e3429f644be94d14a75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2329931abf4918fb78f0824e5c7abd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8225b4eae92b3fed92c7f572a725345723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e0740cb65a937440501484ed1bae7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc540ecac5614313dbe1835fb973f9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e327099ebf2ad22589c6c23d3bc1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d81e96d740b100e27459170225e333727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fd893310b11e9f8ce0a90da159ac3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fe0d1fbff45e29a047e236d926ce4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172dece98e8bd69dc511078895193e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb84d1bd63c55b43ac9445328ad534d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e070d1854ad958922401ef9e073ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e5b4ff9ffeb73a57379bc41ed2aeb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e89816112c3478bfd0fca90370f6c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c50202b08abda64ff57c3d20b1cdc7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba281312ddf0af79da02b750b5966d0b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80999712bb26dd60e7749fb634370fdd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54137beed239125eaf1b4f602a36e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b840524bce9ddac86bf7b334967ed88739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b2812d6a862adea43955b24485df0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c678b40b37dccf3942f9ab84f9f735741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138dab4113e4beffd87af8748869d7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854b8971586b15f2ff6749d38bcd3da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af0e94be76cf4b9d32c1b9ce69b0df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9e26d1abaea593d0f26a601d36954745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8355998bb40f10517970be67b4ea20d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7bc4a9465aaa0a9f4eee71660c5ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803ec81499c3f3964e0c2d93b037514748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9dd254efb59b6022311d3d0d152fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c197516fa1d75b64ed9d3aa40fca1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd17b1cfbcdd6dee41a95a74a2dfe3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d9ad2512e8fb01a2a7a4a57e1895c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf811b3bea523fd4128d9786a95bca6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ca3f512c2bf6d6bc3d07a502516ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a234c8529f6ceb4a7449c84a2163660755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c4e61f25884ec82f3f4f3e618b83d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90afd394920f95b16fb58b5c5287e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3f38ddfbc9204e81cd0f847ddef9d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa111403dd89fc096fa2eee8e268fcd1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>