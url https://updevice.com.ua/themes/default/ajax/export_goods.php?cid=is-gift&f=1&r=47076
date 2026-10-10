--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea594d213c8a16135798d909553e811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cced827e92a68e151e3ebb733d14852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69373cced1986167718d9b816bd50a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920f689153c771d4d26b929d40e26954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a49b2e2aff63f39f68a0b7bf7fa8345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6c256a8bc3ed223dd3d5499eb58dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227a3e72fb5d5778c33e29fc415be6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dc285bddf3bb568a096d11453f7518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbad3e8cfa9195a9965b21a7ab315c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69921ce317c4508eb4da6a33a813b35210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5853bd5aa2b2f2c9e726f64022b17a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acc7f2bd32645d902fe5b35b15859c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47924da89b76d09dbfdb83ac89f553c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5b6e4bd7565c84122681f873eae7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c266e101774da6af5a3b4a186f7de815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133ca651fe14c9cb9ed4e114f67f51b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a38aa455e5ea1bc84a053e29e772217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7e449b97fc76584ddfcf6257e5da618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89b83f3113171fdcf7404028a52efb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae0cec53b2869f9a3194964b89344720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431e1280df08dd7f828ecb1e113f33e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d504c2060f4acb85386e5e59a810522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2864cf85440e29f07777e439da77a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1037fdab0c4229eb9b0afd7be27b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc59fb84aadf8f60419dd7a9e9499c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e6d443d3235b8a201534daaad893226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e28968c7de864408c9beb9789ca8e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09530ab3c0b22c8ba855cd424ff26f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5b2c22a9e9ee1080556b06c15447f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c2e9101f2f39f0312ea3179f6d9dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87557d1f0acdd01b064fdf022397d20931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254557d1fca841e4f45c336912e644b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9674184f303dcc7948f3398a0bb7a6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884252013b5c2b1bf2e0cc10f04a13134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ece470e3f3cf4dee5dc37af5ab455d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965cb60e343c2d77be4b077ec0f6d0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95846c14b81db63ca54207db7b51771a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c9e993c9b424ee34512e0664cb0f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d51b1b94b9cd9eb829e42c6abd04039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be5081c7b0800da532e33e0bbfebc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586ab5d939dd8cbe5f59d88073017f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c898946ade3023a06bebfcbbacf21c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f621238a530f6adcc921bde53762ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cc6bd4dbc413d068e5ea646ff894844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4a06c1756b6b4e24da6065404c44845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0987a31195ce11c5c7ab7b135cc7d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427beabd7c6310f6b96a7a570aff958a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4f7d0045cf4a2ba2eab40af9303a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea339bc318fbf741248636930b1ccc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87a635cf84fd981d48df75921bc29850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fca3abc9bfed00ef051c045db18f6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf6bcd3fedd9759d215983e6024ee952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8899670ec498874291cac4bb5d35253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7ea4be4514a0682e75be1aa1fe2b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802358f86fd017c7902d359f2f694e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235a37f8a00b2c3b48d38b33974cb9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8152af81b378567140f9d3088014057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3a82e2311647f3ab660c48c3802b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f01611ad081579b61b7fcf08febbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c29d69e8bab7e7aaa5df941ea758b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dd88c874669cb9d2fee7efaa7bda361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adae0ed5eccc72e57ac3edf0555ccea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ff0e34bad6c5145cbde7d0f321d9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fdc3de8a52f2475ab321a3a6dc5bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6dc3047c37f592f432a1d0db8e57b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c1a421a5b3b6ed6a601f25fa65d7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a254f7b2855338ecc2a15d65689b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92d0ed9ac48d58e89f071867cc4c7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee7828fc6552a55c52eee3c7ee712c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7e86851fa6bf8c28343e1f58adc0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05d493c7fabe20bec352697722c07071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aae0a16c5ff7f59f9c346d85dc0be372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea4e505a9acd30f29426441c87a6cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e3b0627ec330256c047b4c531d0b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217c49650b0ee85d349122fc2274c8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2c27c1dd2ba3927e7ab181308c16276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708dbfa9602899b844c311b69c21a1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552c59c23ca82df0f42cc7a9e5a6a2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d116d69a0bf6e40092397d12f4c1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e89577eba705a8f49bfe6aa2750cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a873b70b79fc6bf8beda66a6f7ae1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fedfcd9ba6ea3e4e2f88cc03b2a4c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46be766d7bcaa4d19136421911e52f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da833ff5aaaebe8146399033d2246a5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8c821c1f0872307601817f89740b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f0dbc43fc2b927275974b6901faad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f3b0490bba43db576521cc018b6e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84710a7f474604d26afd4451c93cdf488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11314b4cdd30582b59889fedef4145cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb169d9573cb4519aaba462ed29ef94790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35288a3507e0bb693e015167f6f55b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e023842d67a069ac830e746f58119b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824778e7d1744b05e0521977b0c310893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2275f3a5a151962fec0a4a1104268394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445835dd685d70d9921090c9b6b2c8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb000e71d159510f9d7e0dac02416d8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc676e04a8b708e7ddaab486238545c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc19f6724726ae54355e46c0319523598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660105a340a00922f313ebdbf63a43c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37079a041b03d351ed64b4c5c80dd94d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ae7cf02c8fe78856a2fdc3c129306101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86348f0c739fd20c6489b0f801f01017102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea8904da55b2e246c9017c41c4b13e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a4fb0247dbbe59c216ab847e9a72e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3f6080c468b6086be2191ebb6230d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115a33f0e5ad3ef31aa89c1160d56e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcf58056d45c4abdc26b2ad3ab1415107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ee8949a106958e330d63ac0414aa7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d51d1f5f31cc609bcb0e49ec0f64e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32459e4650b1a1f9597e08a66b44f51f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eaa58a2d655ac7264628e9b6e26ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654960179524365fabbc4f5172a98e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0287cce117ee8c7cf97a97af575fbb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8c6c3c50ba52f6dbc5830bf648c42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424acaaaabd3e4bd55d942ec62ea8f5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a33a96f86d6404c1040ec7b1aad5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b660dca060d3ac2798a13a62ddb4ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfc24138787f503f59dbed818c7894118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b848e75ac04624a3e58dae877e66b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7d054ca084b6dd36dddd69bdcea6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457fa7899f8f41afc4d99eff33bf5b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c0909bc6cd93f83ba37f640f33b23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585812d99833915095ba980782bcf906123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64448ca8d2245291c9c2c843c4adc293124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2134def2de92e36b39be691e7e5fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29159b04598a86f4ecf590d3846e1eb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fab8781ceaebaf2c9c79710fad4f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100dbc936372596908146a30ca813a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc1cfddffb07694b938e5af0e2481e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba93a7e45f748d91bc0dc3baa289ec3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e99637118e540837aa36b34b2cc08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e7941ec2274ce92468d973ac8be9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2c46add03c7a5afd9f5dca08103a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a129b9030f65d139264281240a98ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142df020d40b0cf7189d86cf7c0f7c9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1bb644e20c550c1bc4b2730ec160d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651af093ede05cf5629db12542e4750137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a114516d52cc1f3c6c7e24b54079d3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18185e49e716c65f70a223853a85e69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b143f80aa89254017f258b6ebcf08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ef4b5bc5890149f1d817eb131b21e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28babe058e8cef5f92dc6edb12fca448142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205e730a8aa78dd9a7dc9fb8a645cf9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bd9ca9a4404f22cde9592b6413062144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa03f94111feec312900049538ba96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7c012ee3d188bfff21aefeaf05971146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586481d056fe43addd0c171a4c28f288147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3061b129000940f93dd51a0c7cd2db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb5db6f78ab013973270a4ff942256149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b5df263a2434e6255989537c3e846150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a44f2b2a5992d76b5525eacc477f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a684d67afbba522c85a89d1d33ea24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa432b19b9d427be8615036f5a3d4c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab53602b22bf0c5b5e63187ab287fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ea8b953027a5a555e89607c29c67b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabc3cab1098f12367d41ffe1e4ba34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289bf22feabcf1f42f9af8efcd5e935157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea2c4fd11da75f795100e4455d75d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098fb4179b355d1dd4bd368df470762159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce766fbf31bfb959e839b04fc5af6f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1758367efe2d9e9b03f23a340bb2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9ce114f40c76c9f3f3193ba18b380162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e786078017be6415bff6182d2f03134163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460dfdf79bf15109e288a6df0e1aed1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05615c88d5cd73803e050504ef2647b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a58562ed0e3af9bedf4a32ab6c142166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e48fecc3736a7ab43e910b0c457e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a0035ffe113453b1125a80e9d89bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536e413e3c2c304563c674829b43e57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d276e489dd565023c950524b4a5e4a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6625f29d94f95fc8363b99c110f9550171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251a44828546069bc9eb066401f4ad8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382be579e4b991b3f055ae6e28e5a9d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c09b479ffb02e2c4a1b7cea660d03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27764e9072b28215e143612adc05dcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5740b5d559e046cff5d5c81048d4f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a1f78ab814e9005335e3530268700177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e299912db0c2c367735827df667bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48346f0023a1e93f7d4e8e9b4754a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985b57827b5bde61856ea2ff184c1ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271de6e804b887db6b8f6145af31f5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868402dfb1776713acecc3415d89bb59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bc4a121efb8df2afe11bc22f6fe69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d676d116ce231810f42c05512b4a2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3032fea162332beecfa1489049fc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d718ea3a1aac3746af1b623b269d53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7aa5723904f7342895197e47075bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fdf0eef2b9b8f7f2d97b2e4b5f63b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a22c381cd290967d685e435ede9280189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08e661d262de43250a0c3a32e343b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e6ca94290971b20865b259fbbd434191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39188b6025db1ed37fe55760de856e8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd0ea61b7c78e00e0e1ad7634f2b56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4e6f402619ce183d56b07b03625d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac04c0cae853098e58aa7e69c6f43b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b93f4b12e2130dec2e13203a464e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41998acde5c4d8afc61d3455b2eeac95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095c6cb57354bd20aafc6c68794618b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f9026bdf343f57e16ecad86ffa75a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e647e90163250ee30653f8d01a07ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267b7b4cf7a52d97ffef74a4894ee58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50845b998520af3623485119623de15f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaf977f1fda81767467c61be6c6a51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253a134392f41232fc0d529a270d531204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f02d3ac37870a2145f8b8ec78b1ddf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9970da65ecee354fc42f641902af253206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cf45368e87675ae5a73e6fe2d2f5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ee453b822ff795df435c7f9a980a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14fbbcc9811b41b7409fc72a4a46ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537bc8d11cf39b2622430bc8053e5c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9557fb6a260a2c1d84493324194de55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85f0c89742b49ffcb558855ded780d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8cba8ff079b1a708ce65bb16fa067213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63666e06e720d14d21db134fec007458214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790df80d6f7c6bda550c6129536fecd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728afdd8b012c4033f92df3c23663629216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc9b203f2775132c03366227a3753b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316661f4560a1acb364422775011001218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc9a697379b3996065078f5f9c58f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04e5988230b94c2318caefa6ffc5b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef743f001a2e622d0d3ad55c8ce234cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272d7dc56ad597ba1557fb24001755c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d1d1d540a2c5856cdfa6375daaaff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfcfabe998537177a81aacd4b1dfb7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e2c02bc0e2fe16bcc12210c7c1271225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8688e15cb65bb34187b5d15656ab0f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ed04547564d8c08a2de1b1b7f8ba5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b818b3a88b1676cec53a2c1d558d02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cb7264d6576465a1a148a99114440229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921035d1aeb5204216fd3d0a8d7cdd1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704a9616a6f9c9097712650b3d89e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8253dbc5930ddf547a460e218eef0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278fa2a4b4d70451179d7a098d70988233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbd29aecc4e5789ee4127817d377f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c36f57920ea848b1645790c955e93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47874783b0194001a09e0fff2253d217236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab96942b91d13f56b091fad57390619237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42741d1a2a3a5e09e266ff79eb17e7ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3265cc82030ab4833b87c44f13bbac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22962ae77e8a8b8b21846075651daf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f428e37644b230639667d76a5a2028241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe01c78dcea6a914cf01aeac647e81242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faa5cd331b38ec4f6567000c4f5b66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661b2c53dcb3765debff28dd8197946244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c21c141f04c6340a8668a7afde3d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef536541571527c30a8263c8f93f647246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e9f0e6e5faff1124e3970763552e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb505a253f1ff5470be77be1fbd925248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a245ed893cb1f6778d3290d5c52614c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade31cadfbba32daaf13458371b34b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75edb132253cfe8743cc3e54f30a51a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dedd7ee47a8abe287be28c84465568252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3f1d5147e64d6095b07fbc5d1ac03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720908a9a0a5b199c4164f131614c9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ba80bb60f9b86454b6482b726b91a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f05370824dbfdb3b23b5ff95f0264256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018c6675024234dc852dee31ac75979257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386acbedcb03847f26d3188024bb364258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400e4162cce9932e31b4cc3d19cd09c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187110ca1bf3dc8bfcd0efc0bae516d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ce5484fecd7113741b4e1aa89df4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5bc6f3b68461a2bc0ea1194aa22e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a416fbecdabd9e0eac64656ca6afa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b07f7ffdd4364390d4ca89b39665a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f818526197fa351c16fea075aca7d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994857cec59630c7f9f29ab7094e30d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aebd70488ad7d19b6fa435f9b8d624267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8c416c72eb123e4e500e400a715a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c5c1a249a784a215ef85c46133b73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82215844b8629ba0bc54df288d7c5e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f38cebadc2cd1da3779bbf4dea9f50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca76320f1b263edde63efdafec6dae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1eacd3036e237d254b9f6bb84c858f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31403d1b4280cbff2ee58b0955abdf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d346c9736c5bc7810472fbef9b4b0d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b63aa5a08d06ef3e958be07e73a71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626bd093ccbdf6e86d6848b2c235f09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e04eeefaf6960c7256c2ea9d0a906278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0eab2cde158706b24b037346003c8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b644a415dd03a0a87689e96dcfb77c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72922e1f11c4996a0a21eb3826d4f6d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fe36372e89b052f48577808f56529282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286de164d1179d0601402edc84b0538283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99fd42ad162362521e4f5581b125eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270e874d3956cf2fc911b87a03ac4b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebb2a8abc6c44d6e7811bbea8d09f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295e24b054f5aa3cb709ef254e9fb84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446212122aee96054a48d4f33ab01bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0849c2b2a7fc967ebdf032a17c6a5bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae70d5d8ba810d6b9dc795db9e34d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253e3be688f6be3a06f0328e920f02e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2cf091a78afec9ef6a262563d690e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a43326cfeaead509bb82bdd3222f57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fe524d35e454b21daceb92d21ba78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22897c4446616266228e646888914a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f908b06a326cce3c3d870f41fff9a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe9c8168da8ef1b38df43149b4040e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab1d705559ce61b9d687120954cac2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d679485e2004093113bd78655920b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d3429cb98d70c9888240c426c34b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ca71801dbb6d6eef2edd961834a6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a22bf27da0fc7c4ba30859672f924302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223b931e1c5934b9cd7197aff21a1ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0a419b44a280e1ba14e8a48110cfc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebfebd3ef96c1b4ce7075846e38d90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc32b5885aa198375d7bbeaab4a6a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c08db37155f43704c7992f2f82fd4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e045fc8256fdaf60d1833f840514c02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb64bb73a118bddd945c06b682ee763309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ed706e86add8e6dc4891acfbcc089310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542ca503cbf0c8de164f2d6b057475f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3771e95421991c1e22a0e9a996c9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b72fcb36cfdf3233ae4cc70bcc30e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dd9549e63ca0fac7118d2967ad330314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8ac97b4cce233b882cd8373345e79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b83027092195f5896ef07ed404774f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb94ac69a8bf4f2155ac5116be7842b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353308944e978d788c4c387feded7811318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3609a12bdf770bafd1369001b51bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b790820b7c738ebb0e4f822946706a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac0e498a18a4b021586bb177328dc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48d541567b3e3713b9b0c42eb22e66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc360beda94c42ad4b0533e208ec9d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a690c74a82b4a008cdcc2abc8ae89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8e0e11dc22fa70161c02eb64f66c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca4449e36076d3e5fc5fcbbbee4ece326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a98238d42635e06e454f74e24e9435327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f92df4b0a22148ff4ca8490a1628d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f54cffe976deffba6e5fbf6478536329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd75e3e963a06fbb09b81863109486330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b68545b1885d8ad75f926cad0c381f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789d553d5ede60bc323404840ec265c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceba976b441495e21634a42a01de0d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689c78bd70e268fc833438e5737648f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fce7fbe4f434cebcf909264480777335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df826d90c8af2640d2f7ee4274f3aec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd4b2058df8b6e825c10d9b341d658337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275350db9071764b332f845a278d864a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92d7475f0d2b81175c4323c3b4233b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa56025157258523a5eb8b0af292061340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adc5802c6aaf6b34d98a9dc5492bdc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1263b4803900a14ab1f7162bd2989342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed584f86e2bb91dac45d64a611834fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebba38f1cc1b90c9503e828d13a03d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955cea9433ccc1abc01ca94b3ae2290345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca2eb8f9aa7808fc4043929054d7a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef31d3efc52e3a84de53f5b4e97cd42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548a699142f6d911c319692bdd2870b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096985be378143422321afbef5d971d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daea3267212db8b249a117c139f23e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72509fb71b9280771886ba98249851e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cff9eb12a24614ee084dcf1b380a1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63a8718a45fa56b7879582e435949f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c9c78c7135e4f745b67f926c752da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c8bc8f2b15a87745536949c940055355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb03ce212b14ff2466c584332627f12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79142366d2f648501a8001a03fc12a15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bc664d3048f57caaf3e83ff3044d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e479d7810bdceb0bf99b6350fac83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e36b4583505af5526d94429d98358360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7659e2177940beb5289033bc8d2802361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf4737611f4dcd4bfb5673b2ceea9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df509c76fcc66615cd04bac39e1f06f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67430ed0c113bffd6025b6651ef07832364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec109110428e2e3285f443c8fc5cbae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3057ea753715e3e266d69a1e0f6cbc9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0858f1b44e3d07df927de58b0b65d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca34a7f573d52a6dfaebd8a6c78c18f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149a5cf3448f9ab5b240247f42833cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ff712d61c5d5c803f2d7c69d8bd90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20794ac74dcc9da124427cda6159556371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236208a3558af6c29db9af7835ecb0f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242e87c8ca6629831481ef6f8d3a311373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3679c6cc863736e331c0d809727470d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42af422077147213ceaf8c145303739375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e489c2b664218674af34a3e91056c4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e351979439d630785623187a2dc5ad3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3c12b678a510f077a1725ea9ebf08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de3e5978dc01bc090fa498fc987195379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff919540cf7dcfac75618f6e672b763380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd122f7a0eb8fb2faf6bcd2869ae2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546a408896747bcdb13c4371c21252b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd972f7a543ff82847b0ca5a2cfefaff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cae8fda522cc22a702831091480e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d354b106a430bd781931cdc9fe3f2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfed5bb26a4cae5cf6eb5fa8bb04365386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c785eed668ac82df88e30c1b44e7b22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409be8b9cec2d7c29ae04bb184b2e334388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f755a4e260ac148f0eec1b01e1fcaf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534523e951f0a97a544765002058bd73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf811fa37aa488c985d3332c767f7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2fd1ef9f33e7828927ba9ab2d54a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa270f529ffbf8062bc261382e4759a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664a0eccf29f0244a4c43e335ac03c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab834eb42a4e0696980a9ee2c62dde395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d506e13e70f49cb119d6dd06401102396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9f427d3962cb8c6247f7b21513876397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177caf16c3922e023c883f270077a87b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ea5e9a7435eb57b9c252a59e0fe20399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c39848e0f9f65f462707a22a0fec7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22641c0735db76f4fe05226a4bd0930401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94ddaaad25133fe56ec031b30433f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2ccb00c25dbe22058724d024bf5f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f299491f5e9271aa9523c541d522214404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07502abfad838d33c683833f83242eae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de7ff22f3316ecc84385e4d07dc2bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994f5d782c6ba78a77022fa208c644f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194f9669384867462057cb4beac2ac5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92ed579a93245d3289bec9eefde30e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf29bcd66f292844608e0aaf554959410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319225100c523847f852f82b19c5641411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db125adb90905dce4989ef1a7d109e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a947e19dc6f78f60ff4b2df13f44c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb13ed862396e0e25703ee02ba4118414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a41d1067bed4a1877d33768378e4bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b70e99b6a91ac7d3b97957b5524c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea29dfad21cdf7f85247c3732e53070417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893409a9958e57b374ab5ea4fc6afe5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5548acfdeb1e30be411ee44020cbdf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2985ffd84227d66e894c3aef66f6036420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac0a2d4e0cb78386bf904f413b4d57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3116f6b6aacf45ad5dcfc6906de6e26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfa2c9f37626921ae76eb31e099256423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad18eb2e62569502036dc70dda3f7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b0045ccf7938b562b74480cb225fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a64848dd8be8340465e5b6f67842f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb197d08aaa350549ee810e29b5af9bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6448855f04fbf23a4ad05d7e33e55f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb33681219e30f7a8b30aaf596da68a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51125ee96b59008a7850fea7773fb716430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a90e6c700b48c6605542d8b3e16211431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87859c6a545e6f8dad648f24800f70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ff93d58f3eb457f4dfea396409898433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991110f2bb906ceebd4ade1d05f4c3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e3ac715e8d1496524bd20f08e1d2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8a36cac1691401d0c489a365f53e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccccde99192bd5354e90409963472fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0af67cb05858e50985b1873b0f2b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cfe1dd38cc18c7c9c320d88bfd32e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5204e9574e25a0ccdd83ed9bcf75bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6212c46654ad49eb40b90c65241b098441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed42aa95e7efee7ec8368ae8617e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64890bfe907779ce3e63ac6a903932443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7baf493ae6d577be8f8167b4997d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48e493930dd16b59fa19e27662145f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b2c554991605709c4dcc107c44906446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1d33a63c5a6b52e070004386404d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6f4d65fc05a96f79fac984ac413ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c61eb09e391ff806563c82cea4251449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54aa31168263a72c098d3ac7fe5933450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6717818e44f6a0a03f48c7ddca43703451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7541344eb4f8bed80b775561cbf5d5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae499b6a2b2e79e9f636f8fd2991faf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefbf654fc733e96cda8363637a183b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d8e97710d1dbabe208426321bbf33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29309c18098b0541d5286bc473ab61a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d410cd514aa8a5d67e9b7783bd381e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b944d1f49a538857c6396957a3dac1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b302e9a25555c8df9723ef1d15a023459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3f0beb273cf4f75640298ed44304e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40c84f2882c1164ab9269ef0971f12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5abf5ace70a385b7dcdce0e8b9725462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60520413b2db5335bbd428e5498ad42d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904f4f66230a2bd4023ec0764d94f6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c22031502899fd55198bbfa65eb03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afbcfb4106e743ec1233f0b1e33e4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5f2250eac016c23e5a745403c7a17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349539a83ce71675fd1e620d13f8e1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9d53c2f13eef0a504960486790ad4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b318d670c88e84a1e4ba9a7ea9a3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f83ec5ee4dcc147012abf9988e195f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afaf83c62e4e6fa1d61b2f17000c45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a582c9d255dc9549b2041cd57448ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854276d7ea9cdf86ad193c5191f28f7a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5de5e7163a221b9134ee15a2183c2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576f17d32ce5b1ffa90c47b08cbf929476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81559db42e5810d4bd8db832b9f0a7c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce868fb27d01e8ee221f2fa2e073edc2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be49cf06de4c535c3b4269a7866669f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760121c7a00a706f4e1b892f73a456a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a272bfd643b6e7f85e8ba297d9889481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4856fb9f3c885759508701963db041482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81415188b8b4f52111b2d28e803ee1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055a29db932aed7ef76db2115ca5508484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceacedd18dc1d540d42c6e239271074485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0508ba61e83a067cffcd5ae8d8a265b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d25977adeb53a1063c6697ca3297bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746526725296b8a33fbb2e8f4ceb8663488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec3055a02e2fa95f435defafe24d0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789c8186061a2d5f204fefbb3894eab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150ef24860038f1967fbced7a657c8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26328c9400ec1a7b392d296e035e70fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0381f03a65b5cff167ef40a4bc91de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea7ccb4a189159ef9515f281a285ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32073fbfedd29a7b73225a6f508e7d31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92171d2678016a7d6190335826409ed2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb329922bf0b07de7b7d934a7b724f15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374fc8a4461011bfe0eec3a8bc85ab4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f880457297ff982f414e5ac7a33f006499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8ced8f2e74a5a8122545621cb6265500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041e3106f48936a34dc6d88a5a10e6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1f2d0a81ff295728fd3ce095ad089502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1f3ceab0ac71d90bca018b97e1f89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86ebd63c03b7243155411a06e859f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8132b6f8db779de519782eca644ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfea6b9aa8378d02631871da3e2a2b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd9068d53cd62a8a066a07ef372ec0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8232ec4d398c46aca8f050cc17a55c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1d94a1067d255220e91f323254261509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb975c3d09be8927706104bc5257f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826a417d51ad423544ccec26bfbe020511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f2dc8fe944ec8318e468ff768fa86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c605cbeaeb4ce475081f2b0fd101b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955a1281bd07c6b7009e842b9ed7a5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0ecfca7e186dbc5f85ebae316a5b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b52bcca6bac10f0f0079a12ba8538516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879a552a169212d0cdd75b6393056b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892372188820440c75da4447f61eb3b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce721bacc621754f2ab44d64ae43869a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5336fa9e01a8b5251cf29c4801b306520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225e5b42e40020c04c1660cb8a49e14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb5d691b98343e2ccba0dd2eb42fc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba692d01f2b4c0018deda7e38f1a9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35fc44d6086ccd6929a5c12a793901524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a8bf9fa19a6719938248de71adc14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1849d4932c2e2566a544296db7a19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244a70c6c5da6c8e10e7e2a3df03907527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd4fea9e14d2b0794fa2f0f9c4f6d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf7978dc47dc97c366e60b968bc0e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36006f33bcc5f21085594e18046ddb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318df7c5227ef208b7f43f93e654cb6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f557c2cdff5881bcee60892bd4645f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c77e314998e5d3796acf61ad5af3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71339f113af953477ab55ca8ea45c88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff848891d835a37e6caaeb0cf3dd048535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9756987c91243706def339cec5cdf09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545e3fcc8f45f2635ce317f455665b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a38409535dc98630ea98c9166b56db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfa41c945b8146c2d0535b5bdfcf86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a54b82c0c7e2fba694471ee590567540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab8a4afa690a120f4abe8be709f6ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38993c2d16a8d52703fb6099a4d250f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb943540a2594ab9aa0649ddcfbd95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45788129b10ba622958f3392c639813d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95a4387790a69321776226686df772545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5ff55f1f103e5fddbdc2ebc6ed575546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5a385fc5cade6f71cd7191d8966e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655b4f52998f1328e43710d437b9b02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce961a61afdb017b9cb9fabbc22daa17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23999114532f60ea94a03e924a8c0f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68665d9218e9b04cf34844105bbf1067551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae86424e762da39a16525e47f0a864552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a21da98546bd0b34eb073cb1ff8ce6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1bf969f0a4a73de93fcfcf6e94585554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43701cf2591b33e74f8fe392869e6d0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6db93d219b1c501fb56e616e82288f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb63dafe10cfe3735c74d73a498ee7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9bcc9ff6e71f8a85fc57450db08ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf431fb82d68c3de2b8c56c78412c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2148911e4d27f5e499e949105a2f0ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546da6255c9ab450b351e1e024ddf29c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77e088fc01634e14a14fde50aa49d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595ed897692bda3ef7bf0c5cc861345563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd9d0f6a6c5b918e5ce90ef4551c68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaba8a08f71df2a2e6a4dabafe3fbc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d56379bd5bc078c056eb2733032f25566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f7ffb35be0bd030b9b08c15e055cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7dae7ab5ae7228977e0ef27bee1c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cbdbfaffa62468950f8e5124ebf51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371fc952591ca9d994b376159e3d4bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894095b5f86e669174fb9e56265c783571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea091dc2cf365e6e5ad0160829ab50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc69682301d09f293ca64af91290e75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f3b4b1bcb3213fb13fc900745b092574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0b5c3059c7d72b4dcfc427c204b70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69bf4f3f392dda859bca799356d009576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f5c8779f6af90e9477717a5f6097a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179e4011f7023b137969d5cb76c320f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560990d56c532d454a00ed93a765b58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11be2c223f986b3ee46dd26a69c81ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2585685b6d82d492314c3541213994581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cfe0692fe66e7fd3633aef8970f4f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce2ce6f6d1a7507859360b36191a9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74bc6484219010e004930cfdcf38dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5437fd90ece8d0fbb01534fbad0a62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a292f0dfa2a9ee94e1b5e83a22513586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602ebf198d3cb74817598a6223a190a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173907b23534fc76d09a8bf1d235b128588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dc577c2abd4494048b07a8ff31378589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f9d2244c9714ac87130fbdfdb66be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b90f49391b385c39eb0fd7c607656591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4f09a363e735315f7a4f0e5499b61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecbb74a619ae1b3850f4cbcdb200d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bbda37b630d2a1dcc14f7fb61d197594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6093919f5cded8d449d477d4000cdbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed1f1668d47d568d20c1f37a06fce5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cb720e0297751bd6099b6e9b1b31d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7c2079107e6df2356ac62cfff1699598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52d38b8958fb8c3f104d9b52a721fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e32f081b38edf91dd9ea5a2160886600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4b1deaf49e85df7208805498dcda0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886f4f06649c70c38de109610a8cb2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8f1e0cacd0b673254c0451d19db3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf75be7be2b1587379a0749d98f4f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5910f813bbced44810d4dea03244a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe0d02f433f31720a74cb57644c22e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d4646f83b59eff594da254e2f3a96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed96c6c0f7c6f951fbb691f81f90e41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde01c4715909801de80f42143acdc6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1f2ca982c9f9b5ed501bd38195ee0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a53a8c07aa1767c93d35929aa323a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60ba7f51a4c375d9cd44d5d38bc81b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6d7c2361f7ee5d64c1a7c2d41ad87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165208a7b3a7bbaae43e0057abc70cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f377227941d440123667720ef107a4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41403dd5af50a70a1d7efb1c3cbcf877616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea23485ca74c657baf67a48e1607ee2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14df353cc9f3f9ee6f05c7c10caa2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8765e103dd23ced4c62fe4c1b9708619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effd0712377f4a62490ecd91a56bf00620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d571ed5fb4380fc77afb976d5b22f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23e9ca639c24a281f89c1c6b04a7bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17edddc280a8b136d2e82cd22008eb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2c109be578d8a3cf992d2094ac16e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef5c2d8b78310f7123a11df279308e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6badbbc0a89fe9f97488f295fb8f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dc3df4aeed90e94a447508a88d477627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac7c6c1e4c6875876c2baf92a7461a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95671bce9df14ceadf4db06c488bd2d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2b173095cc7380a7ee8530a4b3839630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64269502afbd15ed4823982d390f36a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbb4140a4de710a5f802f421366f5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e996a91397a49bbc017c28a97db0628633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bb00184c3407eddedcf38f6daa956634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c025cdc1824c61f2a0a4005d335b7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72568bce48740541620c8248bd2c186636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2b1a0c62aa3386a060f3881016071637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9961159cd0d47d287ebd24b1cecef9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c16c2d8aa1da7c9bd150f603c1f28639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2f3360d43460b0e4f102d2879518a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8476f7099b73fe175328157e1b6e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea1561267248579ea1cd91c5d18573642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47add6958e1ee8ead2c17036d1f6c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66568f89ab53256a3d4cefaa0656e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35e9c481f5ad890bffaef3c3eb501e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f287d825d4337ba029060588d80d20e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fb414a5fa9df478699874c7a4625d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd923160daf2009cb073b2b39254968648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ca5cd9246485f3ac644faed860fe0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333dfb8c9d709b525981b1f418e1c71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e72bd697bdd2171a98920a08db1a3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027c60304a97b27ebd9d5cc120c73bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e930a12ade8f5804133c5e327bbcfa3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465ba63aed3bc79ca5b0363c606f7bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fc6b36a8b4ffe76943ca469e91e95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f4ab70fa7e93a580d356f03f5ec72656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bd3aa60a53e55a2bd86e2eee1dcea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110509b3425061fb334749edb838838658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6963ae09c70d3f8e697613c133bc388659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04557cad79b753b149bf9e587541ecc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bb42517bdb22fd5f7a3691aa85fbc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3ad40affe0ff1935950d263400c47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea2c4ec9e377402b43f674805b2a7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84938d454a734e01bd371bae1f482631664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781501b1d81e6fce78ffa18543002e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57858e9700fc658c4c9dfff303f8e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68218ecd4bb310834ea370064281295b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2967bbd0cf77469d4deeb5f24c867668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054228ab9c6b7fec2c18fa3b4387c33669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abcf17ffe02f9c8ed3a2aeacb83fec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f7ac249ab768e134e106a37658b00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee2460099ed84c733c7010ee267e46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b052d8fd1c69c1cb2dc21adc3b6e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75337d8932759cf49dca1d470eff59c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de5dfdf44529fe4dab11bc84348ade675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23465d4bf511684d0d1b230c3566d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee4c08a9b34a9ac4cae00491e96a02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b319aedf33c78b9e73d23615b1e0eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d0bfa036b5f70f01abdf0a8edb396679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c7a64cf0685bfcb6fc715da0645a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d29d2d465cfd8d1e8ac90007dfeb3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ce6d5987258e709c1125ed58d261f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153a0600a04be409dd335f254f0a4e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe89d02745cedb9d630e2cd90bf320684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001190e893b0819b79dcbe1cf3811225685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908bea4921de365facab49674c26d7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ee4dd68e722401f338356c5c292c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11f29698aca58d3d17cd92de240b75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe10e7d1c177e3517c36f23b2c30846689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de2d244c72d364c74cd2f4b53ea125690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5d92efa3939273b01b7e43393e95a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40a646b00862cde7e17070f7b28a1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daef71e6ae3a7ffa9e38ef6cd6fcc48693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe41d8a9632510fad870317a1a61486694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198f0894d98f52427edd0e9250767b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c4ddd3e361a6e84f97582620b3ee9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29f524263dafb7d65098d9a3fb04be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2fd49d1fcf0c7ef497e5279438dcb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0964295aa2dfee58a47ced2b0cd6a9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937854fc18551c87ce12e42bf9649b47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab08a2fb02b0633370a34d89fd2aaa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170feed36ae23dc622793c47d752653702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d62e8397934e8912f9f21c9585db8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e4ddb895a319356f7675c05229a0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b160c1e955f4146a66540227257cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a270e00d3eabe9a9769175abd728897706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874af9ad7b4926d3acdb329f1ccbbf9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779ccb7abd3e3a1349b568bcc4ff082708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2012f090468626cd3ce77294eff64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6ce47f569a93a4750e29b3b305355710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e6a84ee31f15bd59b5291a794b00b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6a3f0c2b5f9c975475a829aeeafa9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b77e69383a9ff7831d3c848dea54ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df276200621e04e74fdfde43a4de2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34987933e3054d2609f1eda2f1c0a41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421938c7c5ec0b466c9f1c06e0b26f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12f4df8e54f5f19710c3e768cfb9d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29875568dcee775de9a94575313082718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f183824bedacf60c7bde213bb49c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48d3573395bc431320b8a99f319859720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590cf3dee26f43f8f859968f68e1b33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5b1a1fffe5f1f43c09e3ac38d3fb7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01db3132bd42b32e2b964da3b3c9b6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa9a49330e4b550ca2d1672b2fbbfc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41279187b3dec92919939a4079e29da1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5aa9b1b7f412b6f92c6875de5b341726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589d497a1793c2b29d0718802f00ce9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e493b094d473c56e630342fc03d02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bc2ae66ca85f777f9979409eef4c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f96cd951ad4c09876dce854d01787730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d60716c1396e6fe58bd144d6d63740731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f5b5e386b73f8ff0e1846a8af3311732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93d30ad128a9340a47c4079142c51e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435658944d50fdbc6e865937c7bcadf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81614ba32e62c1f282666fdce600b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f503f78e41e44011fa4f06d962b5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94318bc76e38a154b6e63d9b6a3ff87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802290c53d247e180c3694fe16272697738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09db1d4591e5ab8b0b0a9d54ef26c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d738be4591d3e27c89d0e16718deb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97968e07a8fb15d6711649a3b8da5944741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece78fcffe7767f8822b8e5b9338b03742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2160df11bac054cb68056e85ff3fb64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2c9e0d4fcf2be5273eafdce86a618744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f496e91db5fa27bd37c565654484b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6bea94f45213d6f879dab336aab6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265c3292249c0b0ffb48f0c195fec78747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607712fdde75f4e7c62685c4750a56e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97bc81d5875dcc384b8fd091424ce2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154da54ff162e5b13160e3310b32060750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d13bdfdf7c16494067e34fa41fedf7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf22f370bbabf34c88f380b20dd1d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747c17a6b516551b296bee2268a1fa7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c8205f2c361dee09aa73810a794d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9031baa24036d53ee75b1c37cf82975755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e69bacb7b4e0f99917af32088fb91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2f6f77cd12339c9361a52c6a9e01f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82018f0972f56e0804db193bbadfe739758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7a35aed79d3d4b0c2cdf007d9d595759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9570fbba35209301996e621180b8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78314834a2331d674f5b43c5dbdab222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4d9e3b1f0972f44a2d0f6c6d80c923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74aa6915895d145939b0bf73ec1dfd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec948131b94bf966d9f051f62b20a8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6c6b9b2315d611d52d9582ff459c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686eff5855ca274de251ee0536d44767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5971cb45ed1b398677e2c6be8c243c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47b8f76e8d7e88cd41e13bae1da2db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5204d82cbf8459e5a9a112ac42ea4cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b860e5c3af19ecd189be14eb59721c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518e255a307fc46373f3c1b63eec1d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dc80d6c1870753bf0901e008c603813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb688f9f33e081d37159245371820e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a407f0a7423762c020c9d04218908015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7fd2d012519bdc78ed9c26bd7001c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1420435f3c550f2287b0716b00f44df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b879b5c4488f0f0b31d8e10c5cd1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af19375629d87250e1092effb5a518719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba01bc5a3196328353a59b9a52aadb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1fbe6221b0beba2a22f02dba3cb0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd5ec2f88ebc4cf193ac3271894a4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4287275b8abc21091b1aa190cdc5feb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ebf9906d4cb468856eb3d157ab8a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe4162d761c313b602869e49af2c6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34a47fa8c870ab10de7370b34920e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfe01580ca72ca7a3ecd480f7a827e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7771a97fcf39d9fa36175dc4dae28528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80173da68ed58c42e7fb297faaf2d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877615b49f4d67e3e8324ae7599d441030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc40b85f9e31142e0076440963fea1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ac7e9cbfb3be6ea9a7f20e7235d8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2219e1574e281ffe4196b7025d5601733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086ea3d4863466cc0b783ca711be8d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fc5bb1088c10fb07d1f06290bff5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efd306d4be3f07c9f51b2dd4c6b1f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9656c21f7ddc4e1fe9cd852a199ce2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2a54a9dce5e1e3891f200f86964a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0625244afa9a5a49f335b1ba4e4a68f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c77b7b64311a98826d888dd530b54940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1f4cc461fdc72569f3f9d6b54fedc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e22a5e0bc02a80163350caf1e246742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfb3a0c89b33102cc51539d2d2198d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee9d45c09db9ca2e7eea89c3e5373a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cdec0fb3432babc00b50a8d7bfd4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3023398b993b75233adcbca35bceb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5721ac8521297a10e0214e067b83347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169accdbf1823f7316c6976a9ef2335048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70ae167dffb60fe9ba4fdad9f04b7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2319f499d225bb26b8e0b736f89558150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019489a029259449e3043d925c7f35b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf73244385fa807462f04345d01de252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ff2d19f3148fa7661831c6f76212c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6694ffec746094682aac85ce6ae64454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e45eef3833ec7129fe4ba53fd31be555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32c344e21a856e866aca923be142f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67b85b5734988653259b544a022d3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227f66021ca9fc5d3402b025270297e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2a8de007b254e14266cce8aeb264559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7c2a14ee5ceaac8fde6aa557c72ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f538971b2c309472da6a87df346184f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd18b6446db82c663db01317ce7c9ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71a56e064d87824e690a02905df02163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a79a69f876d72bb23b00709c374c9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026da87d354c8706204754ffc200531165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b6a288b120b70d0204145b856cd8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c0735c9515248395309b3af31699c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3ff43b1c6151231d4f6c18a40a9c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127130f45454c8fbba2d80ce214a794269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68877b768fc7647793fb6ddd9bd6f4f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2a9f490e38a8b7f53d5d8421d2a6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7562e1e38687d6426cef9ea346b8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f412e78164d66618821092918620d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0881d866f464aea7fe62da0430e8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22195bc35ad03697b17eda6b4dff1ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8e67cbfe83fb7bd57834310952a7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457edca0a98291df80d43532f41f62877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9694a4905f15d00e75088a4b36e97978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600459221017d520db1b838697699af079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07d8d397f0279a7a4bd62dc898499680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532de14d60900fdacc02ae34c45690d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cdc5f6b47dccabd54e4db1b1d6d1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246961828bafe911504593dc9b9eeb983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085e98a85b757bf1b511b4c7c81788c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba80ce2f4b6e5e20942b1392cf93d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae6f85c38c0697c8dd7448fbd57c0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc481d63365bbc347f383a72d350d3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499acef020a0862d00c464eff730dea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa670cccf505ff6ca7c839581b6ca089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a08409cf5c3e6710f47032e8f1e5f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a7c215717fc7b28dfcbe89c0b0c6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450537e741b3690fdc03818e6ece1f2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93538a5ac80f6a6990bf918736a5d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74666c107733079c05df4321bd8c4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27b2752b85a17bddf41f6e62063c7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecfa6b7b73e49bad260f904208d3e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1e28d0618891d42f4df3697dc4ad997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadbc8e43e94339dda958e20b8dab7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41382f800587e606396a19c3ce9267b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251790606e892786ded05516a1d8f4d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c85628b459f78baf4650d904b3205101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadfa2df9046a559f620d50a12b0a0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7abd99764f231a306dfb5419c34b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5908d1a1b0f23fd5903d3cffa4ee87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99d5943a92eddf64f7538f45aa97b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e93bfed5a0809216744a4f6e532ed9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f77fa09eef474af1ad94e91aa4c9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de982b5ab285c0327067875bf04f98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7b702964338ee4f23e2cd8f7ea5ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226901eeb0aa7e4bbf88e1709bb11c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a958ff63d60566de6d02286676e45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9243c5b9b386544e508f52b3c8d541112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c557add4e54f42ff5265b6ffa5f8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632310a1d87fb863086f075df27d11d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60a7f87bfbd2e1241adb8b6ac6cad4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264de1f55000ea145704d843a2c4f366116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90622fc5da1d42537de131fad58881c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf88cddcff8c4e3fc91f5b981268d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f1ec19109c4ab58e5cf2ea3ff7cae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72bf5167bb1f8dc32edab7fae3f32f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b861e0939d0344f8470e957ee5cc69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ae9c505e586f9e5e6410aed30efdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3719223269db1afc59dcaf9ec671424123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678711db0c78a52afb993fce56c89fe7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609a77a58a20500ff0973c2b6c932b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a18aba3604cecc3a78534a617d942126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a862e5929d7636559c2061c8678916127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38c7274bd9fe5809d320f257d678f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51e3129efbbee68148c839c257171e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057efea20fc204af14829cc4f9c545df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f116491a65a1657d5a5098d4a7c71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e154a5d667d6db79df61ba89cadb1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa72854fb52373393a90d1c9d30331133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eac7ecc9d6543524c3fa5b7dc1abd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b807cdd069660fe091d27c5787a56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf882b1651ae0ab65d38984cec1351136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badad07dce5df2fbb3ff6274afcf1a40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5518ceb632c84dbc6f0f3ec1412a0d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4ed9a0d107e8c460e804f0fd115be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d83debb29c15d430abe903b7d12709140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141b3852206f8897dc6407fbc2f5d40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf274df5103a90b572eba977ba51ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2280f0bd99d4561e18c4fdbe7daf9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d6781c8ce0fe9a0e3ad4bedf2cd82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc5222c4684586440a4f858ea9f6e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f811c140d5abd228bf04a66617db7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dca9811b4dc66247523ab424b56f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bffec8d55f03ed6cae3681a6e8633f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2375b0d79513d51d3feb00be2c267b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e485882fd371d7776a9f4dadf5e48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0955e07eaf3a0a057fb7842e5abfe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ba4cfe3d5f881197e9aee3b0097fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275cfa7e5d53eba8b59e4e7551828de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bc75f6c112a6512c2a5233a6f7ca5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19324c993a5a09e68b86afe7c85255155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4d407a133542bc88ffee184cdf818156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314c72753056bb954d394ba087b3190157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed5402a453aa89c3fd7fedb49c1881158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9113669ae3bfac6b50bb65f6d4f830159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7a2d42e48b42b5b68c925113a8536160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e7d28e18e401fc8d54fd3a1f67242161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba17796196dd77011a68dc555bd29e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34442c78d3b7fbc088a92468a5574f65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa54407698783ac287e82869bb8dfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373f455516892068e7d4604ba50f5c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f052c351abcb29c1173bac202c771166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a9cd5baa57f7c6a2c96775a04082f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa603c223991c180c8632c38c82d9438168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a88a11fd07f50210cae878fcbaa96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a97086f80814da1b0fcca60de4e785170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fca26241d37fc6f0bf95b8ab4caa0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95419fa1715de27653235eeef4ced62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960625ee9f8620688f773cad8947273a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1721935a9be91712129c015b6e7163174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcc86857a83f8486791113df06385b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f2caa4e1821ad810d822f7d899e0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d6a6ff10f7d6b2a1cc34ee3b27f53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c2facaa34866064431e1919daefe4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c84633c30c3de4e1280020c95fb9d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad202967e967313bad0b9fcdd9d01af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb355f0eb7c3a4c6cc11f20b6dcb89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967665f0d2fa2583af10bfe57d32956182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51647c327019f85021f71e0986c0d559183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6ad1c106ca511d9f53cdacb387cc8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7817811403b2d046cdc2283d53d96d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d273fb4353f253b35e6c6da439777186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36c05e4b0a9e1d79504c38ee07afe4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ef22a93df4f536f321c429116e9d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bbe667451ccc08306551169efed29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28550f0faec980e7194356cce2a601ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f46ff129a198b8ef7037986db33af3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae879cd788964813e96a68237a3f0700192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45edad8a88367fd5df4ec10fe5d206193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff2ab998cc0864988aab47d0f4827b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739379daf763ce4d247318fb033d243a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee899ea618782df246b4a1ce228f14ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92ee4874e6c9f1480419ff9dea0a89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36b95af4445be53f3d929c367c49ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa10b33fa90569fc375f0b580cbdb8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24725832f93fcbc9543f7c83b731ad5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c0c271e231c1534a04dca609fcff4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7018dba5842ee83e454c97a382442202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe0322d0608c6d069389e9fbd3c793203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2dc7a10e66ffaf18a18026060434c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8fcc3aa1320c36c376b75aef77872205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90787440cf1955a85f314a1596ac746206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bbc5a7c935fd3f728b5887fd5f90e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798b5f8bb7753860f3cea25c04da0af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee1b9c0eb6d7f806891315c0f5fca4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbb10d2f34b8956c6c80f5a5d08353210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e681ad512000633707b28f4bfea700211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ba2d02f7bd79b25dcc550a712bc55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e487b72112e7e6836e330e770456fbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ed0fe07fd6ce20c49c7091856b660214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef65b0c3dcade4b69a9980124844dda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2d7f1101be66d910e7390faaf7380216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaddd142f152fc68ae47ff5c2ab03b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c14927a386e7e930656b38fc1ce1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5a49b5235806e78bbbbfb2ec8bfbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4439ec62493419b1db667a8b903fbc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4793b0fc6926c0c06990e7f5b8d5f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f7c05a4a68cc9cf851616773c2fcb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd29ee1321217c96cf807612872205e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c0f0175a89912badc5f54b83d9c5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59b88d02d92cc9f495d02ac3d0053a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1b7c3202e295ebc2e7d5977f67420226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f110616f08cc839729d29e28946bece227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec1ee2ff32a0ef3510a83717b428d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0248b99da8f0bf1422828057117176229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b947f4e3556ead2afe7cdf8c95221230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12133ec230bb5ef583d242c3a08f466d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be3fadfafb3853c1504b6bcb2f74ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9f82905034ea7e63e5de76abf7bed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c15a1710c3bb76b6f893ab41e87ecb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce067ee0d5f5ba5888cb0faa3a840c7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e4f6c75f874fe76bff1b44477bc5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858f6e9aa6369ffc41f5a792ec35454237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd720f4d48f41e71398da8651c1decfe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48abe7bb2f801fa095b69e3c058c7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af87901a2c1bb619788f40367b6ac8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e522759e7a08e948bad650fd47d0344241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8e173ff7471abd01d033f337fba63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbe7353d80d9581b6631da7f5ca836243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059de926ba6b9e25ae9fa780d59d7f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ea7de5b4b4e62627f60318ab0152b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6dea1efb6887620e6311fa122e6bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c57ec5de294d971e6b6979be7f9510247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847cd0ac446d5b1b02db2fed210ebab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989ece29e6da76aa8c760963a4b96a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cce0885952ef4637bce31aef694a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6830a1d1752100af17e436f4a636ae6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c002d7efee473fb25922370fd964a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bc7b78f1b6c52c0569cbbd12aeaa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6949f1ebfbc14ac526aee794950fec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c153e392bcf22ff9038b9736bea8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47227eefa34efc8d0ba863fb5c5d71f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29009eb97c45e4444870fc3915f4d3a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025df0de58f06c64b519a16a08dba94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574caeb9bc0bd88716cc403df8c76e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c9e108190be0669aa447558cd88bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f9611986b508657f04cb297d9de77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595a9168932647d8e9c678ce2d0ae47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ef9d3921473c2e976acb3e6013e20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2293f56f76c5b23f5059f2776b95fe6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81900a425193ba7e0243dca443ce63e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04884b4bdabaa0e547efcf6628e4e573266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e309f3a8af0c5c70cfc1be79675833e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491af216a688f29a0914ab4405936328268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfa18a7860d097df27229cff1a7008269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8872abe98fa915bbe5e2ecbd71232270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761f7680e7cef504c378b002f9f6c6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce24a5f085a557996e590ce3f435d86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db8d9ef014d9e71a0473fdcc7ec2f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e1d644599071f5558599afea4c4e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f54186ceaff06c4f2b6d3a3bfed8c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0136009b0fb366f00410f455299c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf76adcb7ef727779d0bc9bf8a3ba67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbe010575c12c60c6c895f0c869f7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bec10d88367a3d9f396afdf5bed006279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b1946643f6e7c00bc74a5a6405be5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c430a62967831a6c584e147ffdd0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c29b1a2cbc7dd752a2e2d759960d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e6329d2cec25551eb6d8e00a16f2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c3d7fbef15ad7be2352dcceac9275284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0e78672503d80d7ff00b9f8b59ee0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02560a87c191fcd74594408be7d51474286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eda66a86d0ac591fdefbd932d96009287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48afe26a6ab7f7ddf4843ba8f841f8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e844e115d3cef07f314127945a018289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd998d01112b686def43dd949e065114290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2702f30d2576a6e14da9816215b6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7756ac747cb2ac807a3a856c30d9210292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18a8c2f7cb69bf5c73d219acd1e86b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c172a7b014f04fb5940695f1120202c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf986bd8d6741be07f9e2f13e114d894295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868c33c75d84ecf874ae59f4a6853dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0f95b0c1b69577a19817fd38eab53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1a10d90e4abf5c9aaa8b104c31e4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec1bfe73dd0bcf1d4f00ee4d5e0a34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7e2908517a2af2efbb82c823a3e9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775027f83957c203adf118c30baa71a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d515d2acd33bc6955e5f4433a843ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeca59e65a9cd8fc730f678007073a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712c38041365dc82e2e361039f78b19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d105b9c81e7575bd90311b4edd29a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29953eb33c56d99908d5b40ae9aa280306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab98c0b9d50c05cb315b82ad9513b13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca8a76feccbbd31e33c3f39fe5306f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaffa73089068a4598a4718a364f65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2183c8b757237940430c93984096a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9b0d549f56d6941c2493641ac5aa1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24034c665d910af250b0595be5720294312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a86fbca9b0494b239dac7880715860313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f91980b7d14f0191e2bb20c6c3a47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bced858b0def4a8216c21dc63cc6e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ca2e3d230aee794f54409d57d51d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960bc092cb11e171abc9ae5f0bb80a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70d84cd2b99a9684c676840a600446318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb39b4dc9a14d42eb34ce4ff3d2ac0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d46fa7871e8fb32532753b7570298320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c66adbf01d6ecd28fec33623ab169321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c38a9aa320e9bceeaa65691a28b144322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ca2c62b12e38d563fdb1b70e09468323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d61ccbe8fdeae972c44bca85c3b88e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34575f37f466a5ef336d0be2385e629e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490e0c806fe8ab2e577a19da2247887326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401387bc7d7f57356c9529471d9c44b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb704345c382b2899abde35038ca61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17244dac1289061070876109ac2d7645329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022a2e6e61c6012668bc6ad0923a378330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22077f0035402371b05adf9a4ce24d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b72d3b85b80ec94e05d3e3b2493f25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef3aa5fd2db8af02369679d7a02ea0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeb3e0ead35a4e38333956bac73ec3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522681454e7193dabe64613648afa95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0e2a4fd65f158d95c42d3b1dfa03a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d31b2a05b7e27fdfec79f6b5eec5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eecc19e32f2b7c0b4a731d67f636b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ba6a06e0c810c14b373d8e2d26079339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4d636d60f7ff37003c72340bebb60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523eee37b2fdc3dfb7035d87cc5d211341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2c62e2069f856be5d7d7c2d88e494342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48c5521733b6ac8711adb0e76d5580343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01b4cbbcc97ee0588f51e4460db124344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd27166f4ffd3f9ba1587663ae0abb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4060e140134c05283e7041f3af0b05c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040fed10b3c0ecd41abe79ef21978aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e687203e7f856b69bf5e5037a9bb7d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63d7d8a04a464144331bdf7d41c9da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d87d4defa8ce28e0f3c6010ba82fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681f05aa85e24afcdeab70d14812671351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd74198aa30dd163736cb8b382aea1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a131403125642b074d2921d4d201d4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211e3ed91f77870961455369340ea6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63eb2e8c359846c20fa16791b4fe54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073f2c167d01e62ceb33c13c9a247cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983be92704a056606549455ab54ee8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0258baaab034b2bc1bfcd3a60d128358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e5f2760fbaf5ea407f4037e275d28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6f8e9fa30eadb30d7ac3b7931fd6b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832a437646dc1c741aa6277dea3eb78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f4108fff248506f0143090463eda3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9f2c0e947aa538f6950a4b17f13e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2378dc8fab77c2d8d21ebf55b9c62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8aab191d51c4351c3adc3c48ebb839365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15d656a69778ebbc11989e14434d99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c828829994883f17fce7bedf5eb368f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea11d5146f5f83a8d218bfc9fdb758a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd41b437b60be0c8a9d77f3bcaf7db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c5059aae1064393c59400015d5fda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d88c85e2cb4e9a4209925630df0c6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d198fba9a0754b651e627ca09e56b87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88fe9167cfd31a07db13dfe1185e30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a04c3cd727a79294845975f1101b5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900d1822934118f13f727d45cd0801b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cf502331b91bb38a816de446d0c47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922decab7eb623da7c9aeab34ec5ef6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b34a3fb1315f63f4ab3eb27ee1d02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60c3b441feec3e9cfdde4afb0d618d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e19e74a5707a99e8244139e789a71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33d72a38eacd6c83612acad5b88e4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a44fdea3f733944028646b73909800382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafb8ea041382ce934959436537b855383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94cdc71e181511598fc60294ce0517384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a28005e1cdd1c7832f9ffa0e52acd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c3ce04f502b660be656bda755d762386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348e96470226bd4c0c6b1994c0899a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4732393476201c007b79d74898b2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f034e498ca605af0cc0d57da274dda1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1176fa13d7b65dee646d62ae35f83a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd07a4c729dc28d27e2f58a41e35d94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6212f7600d07ae3490e14b01ffd9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e0318dd0b09be875be6bce636a0f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e55f221764bf50b987b9706f0f872a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17a2001330418c86e8d037a4f3a7d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344f7b07a2c87904b80259d2008ccea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce234710ebe77ce0597bc7fb4fd7e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb0787f7f0f7779af4bc4924ec1e0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbbc4e6ed45cc31cdd92d661e01613399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3deb3ee9b59c78feabeed4a074c95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4103c3c3eeff2ad62067a30a9caaa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ef3bcc873cd427735246ad6c198e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57cb7affaeff737ba755fb65a1cb2a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d0e019a0a7a87b1062313b655c0a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f5fef7f0ceaeddc5c7331855363f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5fce918f9432c0a7b14afee56cba2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360fe9770505ee4cbe6c51d782d5aa0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7efc36e4054c6aca8a5d6ea3039851408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843613272b9fb3282015a24a14eef0af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6136a79187b81291f8cc8936203cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fcb4c78a47f529a1ff5ef6cba5108411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45551c5cf47d25d0f0d4721f8e8689b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878959d7b610799927b413c5d2927ccb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914ad3458b5ed04998a768b88c370ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8fb50f745dad3b911978f3907cfc9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad8bc18b6adbcc69547dd7bde2acd8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803a6c06c394332613526d9c6556b53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf0f9983e87ecf4fbe39ea3952a644418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87fe55930e1ac1e63c4818d6979968419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce396c2c33cb213bd2c1804959b9d13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc31b6fd7f2b2d748b3184b0904935421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d1e75e5950b320e4cb475942549c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cca91f82d4cd3996ee67ccb275561423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6971fb4a8d67060b5b39247a50c609b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ccf4a8f15e2791392d4107365e37f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776d6bef411ffb22b7bd27b747057eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188771849827d9b2aa2c962b1f3d5b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606ededab9373a02c4485c2d15f99f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce599889d66a46c2ac8b3501e97fcddc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce87081001e7314d956a58e26a73ae1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e965f0c6988448999b946b354cf9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7854903e8c796bac58d5edb40a0ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afb1cb48750f4ed5b36cc10f36bacc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baeb5f34e36b7efc4d657d721a791e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df638511e411805eb1c06c1bae6bde8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6f051029bbc299ac92734c448b8f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ea343741b47f3d7788840f69b03d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aef898992d43dd598643e8d820fb42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa24b5729860ae25dd2a840c6fc846439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139010aa27fb79afc5b10bcbb9960200440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196947c6d3c8574732012ab30ca0de2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6185eed822a4296b1e007c306ae1cf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefbfbe643c89b51b719fcfd9dcdc20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95783f6f3c9a813742e593c0a1548041444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9113b5f33ce79c31952d159bcca0c07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4249a5f85d85bcadefce725fb4b9063446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b10935da7cb27fc034e90194c917bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fa5ed26043185631a32e6bb133aa0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0ddd57bf45d740ed6844d8f8b0da0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d744851df129b00a728bec77d8a8cf5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40e36077817a0b3282624749c57f58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78c8c80fc92fe41b867832f32a33b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e9e05b06f309c00f0f7f6e83132d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855acbe537ed7e3b1dcb81265fb630fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b92dbd1c167fe673d721e7fd35d66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eea8a1d65b6ea2bd78d856478c711d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565365f5a73ebcfa0e1624906247411457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bb2bb97e00b2433a16db0c1bd882f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60dbd0fa5befca76f0874599779fd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe2ff95603123b5b094aa9c4d73d63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e678ba9f484bafd02ed68895a0a0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d100f5c18c343a83110baf7b68f07a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2c5d105daa94d37c2ccf5c82e4ee5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5e28ae927fb008c089709a5c46b90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433d1cd95e56a8dfd8092e3a4dc00a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2337d89ca2a0e42fec6ff2d46fd8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643c2322db537cf31527cfcc93e07e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04775807ae295aa33898c73ca924d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81103a673ded50e4af203d568c6950b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cb2839d441d29bf6f4b2d8a63fb98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef2f14b69868b8971f6f4017a91d0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a3dddcba46464708b1aa6dbc5ef15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8fe3975c67c883cc3ea15b369cb52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3a1c00c80f01ed59a09fed07ebd42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b054dbd3185f7d75cda9ee907af06d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db768aa5f22877598cd28568b4569e29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999450d915a1060b8234b55fd3e4f73d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe69bd2d1439a47bf9d16158bd29212478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf33ecf0dbaa938651ecb1819ae6d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83008af64f8723d184dfdb36bf87643480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4442af4e3e27596bfe4c9e260bd01481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66803b53b0b79908d8dd4fd898455fcb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fe7a6c143f41e1b66577b9dfd99af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aa473b70c0da19fb1183809133730484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896d7ba2b1f32684e70c4b74c396a12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b0609409ddfd9c8a721a03a4ffc8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96f48684a770973b8f334b2335743f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d646ba51427cc3f358271b6b4d287e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe14a8509bb5acae70e39c4a94480fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51713ef27aff8029dd5eea36bacb0a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35819f63e0c486ed52cae5f8fb601c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc2c68ca46ac0a11639c11d383f32b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412a28c515062ca988655a5c154e907493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fca29c0ac97549f8faba101565525494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c906c8eb071b9a19402387bba4406d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64379bfbdfb5fbe7aca51f00203b05d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49975e3cdbad3d62b3c1c7a9c2525066497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b2e3d2841bf2049892406ee309092498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c84eba323fd68eec901cfc7a86be4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ff89a3d2ae673d1f3eaf40a9cb9ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3ce791c6e2f17e4d0a7534ea7601f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f4686af50cf989d01b7a8076208a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815cdae34b2b2cf38ae47f2a850fb4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456d1506240532feac93027577b9263504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5efbf0c70130b28bbc1082b3ef7e85505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700b8544b5d3f69bbc4ab6b3e44f43f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d3363d6c252771cf40fd335d622e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6747e9b15c46a95c9dfcd60e71ed11c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f859dc99773a055c96be9a08f2fc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e4608ed30ed50a83b2f5f93a1b778510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722201c197c8ce16f6ff7519a143469511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce112871efc2a864482e64b00cad03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52289e183d377ccd8c220a0c741ef196513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3169e9063584f3cd7885f04f0d92dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f73a6f90331d01dbfd29bd4252d08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bea86c421cda29c70673015361fc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef56a8b3860c5d464642af4c400eb18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba86c65d215dfa3887ed3fd0472f8e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50242dcb7408c5f9fcc2f52f9661c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9d5be282d8b61d125975bff722f04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0ed43d81bb4edb337aa24d754c3e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001007c5e0510bc777ecf48c5b85d3cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96913101faaf248abbcc2e02a61b9d0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10216521f3ec7af623726bb69b5f3e6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994da929a1beeba55f599cacafb8646525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633162ad94d1c3b5a056a9328ebd1ae7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78707736e59ff7e74d2af8b371b2bad0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532247f7cba056489e096b728e3fbdca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bac46f14fd1c3df77eba371da9385529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656291cda1e95391234bab162b0a7bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8341900c3b6d319eaf26b01f3511596531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84bacee16cb8df7e13d7c0a5170ac7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947ed323534c16f2b26933ca1d05f4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9cca9f800b2837cb763289b51b944534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89c7ceae8d1dd758101472baf7ad63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d810183f3916c974799d60977fdab6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d531cdbf458cfd2a07e752e0901245537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f10e693d3846932a5467b50a04156538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78021d9a656b4298c0462e27edadb9c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05326e7027957b66ebd69814f98b9965540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86974129cad84af8d82f39b3f8d0b3d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0ebee4c7a8ddfce2f7d78704211eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efc4cb5f19cc8ed828482a0a6795bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede6fdfde9a87e565bdd5b19ca34262544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ae37794e3c05e7e5483d04f660727545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f25c3de2e5ad6cba254a4d9efbe9fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602315f5ad3d53fe0ad19e436ddcbb96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fea1d1afd104ad973dbdcb828283f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e09fc751f720714ba6f2d024fbbd8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e5f4511ab4b0baa3d55e75b5baa6c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d45ae681b82853b9cfa2ad5f37883551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aa8d3f3e6b890373805a822335ccc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27deec46f050bbf42f0ba7d66e0064c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2e5dcb4f2d3c16f3814c1ce4834d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7e60f59f3a3c6093fc93e2c47f301555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fd8cc34f9122372fbd9edcea450b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111a16764d1d3327def1555fc5a5eff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7f90f3481279a1dcdd323d209486e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaa22efffaa33524fb73f44a40146b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a79b8283f38ec01a1f33f78cae60dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bb97729bad1ff1f44574e077bb10a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a138814a0258448ce3a77d349296c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e91041132f901c702966ebd33f8d8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a438eeb1b4a6dedde2a19ef7ccb07b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bf1cec55d2f309e1a1507a04dfd26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93260b397c7dc6c46c695604d90d569566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e7217024cb48de46716b0b933701e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6221c756484b5ecae7c5e34f88f804568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f735b6dfbd68739ed0f8491f49fa815569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52937d4145a036e654dc51e9bf0f0c70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c438ca68e2385c07748fe23f13b58f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bd307ad449ed239b06248ee9e230c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8eb376ddb5db6c5fa04b172b2ecdb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d449ac836a36dc3abd81fe4807bd80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1a6397fc8f225a90a67beef15fed4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f7f77cb63a2798f70f0495d9838e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2c0c32af2371f42daceaea6b67774577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36784d39533f7fc890e7f54f35fecc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd71593b82fe1acbceb81ffc108816f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35780b8432024ce1b12a20cf1bfaf964580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72dba951e5e16e6ba1fc5fddcdbad6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42379ca69dee2b8df31fbcd0ee72957d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d8e474fde3fc9ad54483f77e1e47a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c66c72a3633e9fe5db88916c4c0f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb568c451b711d9ae5369f31b364e08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a3ad703a9d2f8e4d23040f302060c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc2a32496fbb6a3b9021606906f909587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e2069dbf8105f752c0139d537476c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8942cf94acae6056c48bd844822338a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3930b5e936fa1ce3b7f3f6bbe90a8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9155b8967f3e0542f0ba8d073154a28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6459c5804b6a1158690c17218a846592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea758b2aef074cb877dea1f02e5865593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370267bdc04807e55ed80e553e8e318594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4f62cdd9767c50fb12f6a0b769de2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904fa95d41d73ff84df050cfe8d59a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe262875091d1bf08fc0b19bc8142a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69098fd5236638bd6dd7cb86dd307ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3910a7095e04749537ab2f5342af7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c03d3be6c3b0fdd042e38ea3de1c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116ebd033d0fb7e54fd6b7eed6cdaa3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb5b3a563d3f470af8f164e6ee0d32602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2871ade1abb80e2746fda8941c54571603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f192dc2dc776fe15d94d9a2ff551bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8272da9e0856847e67b498761d7d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1b839563b8424a56b53c320886a37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb00900efd8b47ae9b2946daac29a2d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a3987cc82971a1aa29490a8eae0a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb5b85119ffa6444dc498e6f0b9b27609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57728bb918f336cde9e2287ac07bf786610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c4a4bae17978398853d12ef4d9eea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792427cf94a1104a1ec689af6fc4ca8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50b13baddfb23430ff450f36e61289613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a862d5ed8c25d9610c04ba50c5741c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657d3a65f6e252464220cd0bcc2fb41615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ac8370bf1496eaf5820a7be53f72d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95e31b773a629249b0eaecd531e38c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7ffdb58d2ba75c2278bab9fcb41b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0952b9d486c804965166afdaa88eb25619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59c3b373fc6077fc7ec08949d2264a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a145da20d1b1e3a2ebffb22592d9331621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528923dbd399a40ec685bccca4b8401622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b159f1ef9cf553c78644999a01d23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dd4958d01e7e5c41c6855c22c2513624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f53eefbcd2e1e624ec87ed9112eee1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0917f5cef813d3ffef96fc1b10c09b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa2fa7ea70b2a3101ced13f5bddc98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c784a70c8642c243f3ce5baa115fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cb8d2d20e22759fd0df1223d3d80e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98de94703fb5c5c83212d688be9622a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77c886f0458f2b9d1eebfa759f4e96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56138fba34a23a058316d5b9a6808632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067a4aea4f83977bb11df5a3251d796633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15bc824ddce94f893a70361fe34865634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cbe90ff127fedacd2df704d3a7d80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7bff0926ef9823d0e058a482f09b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8188318b0727c63d9c586f9321a1d65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03eca7ed336ff305aa81575a9de8c3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0c76633be49953e6db895c5e73f48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03d4829c19d6e07229c68dcf48c5cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c956daa6bbda934da393eff234319641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d49a9a543d474272f476d33118299e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f274e42c9ca707f5e6b576a04e5d77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9c588b6a78e0983b051d1a037e2d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8803a15c27efa4f11ff9970c63da0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eed4509b2a8b1ea7a9bf762c7a5a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23b0e4e74c5fbe7d6e02719102ce3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf0277e00b7703f9a942b1a15a3a19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed0ade81d9970d9569c503576827d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8363f043742037bdfe8133315afc1b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a7633484185b11a7aa65283bd9d24651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904afaf609e191937fb49ad662841a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f494886dceb9c04ea5b9cc686de59653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c11633d8f3c571da63768cd7e88e0a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc246b7d84669ba42888082c4a5bd4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03192f16b46286b88feccf73b4b25b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fd90a3f7c9f2d58ce2f4b8396b851657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2cf9e92a8da04d1c528f3b6c56d5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0788b822c521f433463ba020dd1315659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8c6879850e12e59f72e4686d56fd4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b9e3ccc80fd4f20dcf80443eee2cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab247610429fab91bc617a171b0d53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afd172825f5586260fa500c50d61a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efd0336e8139ba5c3bdeb31b208710664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd0196f1cab5ebec3f6547bf3d2d87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cc5f899e56d821bc188d169eb84ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff6ae2fcebef75edb9266e216c8a94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d585e1aa3d9902932f2bf2d8b7a4a4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b05a1bcfccaeef805935e19db27096669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcc276c36b0f6c8e7a376f520eb7f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d550d0e2dc45de319f9c9e58a94ff6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c7af3aeda3717a712a5f6ad7695ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cab823d41d6fe093b70191b5bfd898673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8a0c251e60fbee95b1161e1b94a41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d50c4e8661319056e6b14e71b59e38675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93becebd08e25b224c12b4a21acc3f50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84d98c595b5eb03d02b9a1987d0191677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154eeb38babf25aa81638f09dd1019a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa659c0ad737b43c0290dcef1709dcb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695e7865c79ad963071cfa2b93af2f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31185ba967233f6c626f9896f905f49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c253b0c166dd82f58757bdaccdfc4bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9d4bf0d18d8ec55ef6ef1a065d7d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06babcbc4829b8f02895d88b3fcaf82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78606cbbb08c2707a839379b1d042f75685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334e1333f4c405ab2861c3e672248d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8c642d32f0320bb758dc84d2719f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3483878314af6b67971024ec87b44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6841eea941b6e63d3d26d299a832dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afe5eee2a465cb1526386186a1ed98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e0b9d69c72324b55c6b081ed465e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8dbc3e925fb15289b4b713ea903f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42d855b84bff9f71346fa5fbf5846f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa52ede7327be06df9e8659fc91a7f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f71f60cfb8491de34b3c9b927d9fe7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d797d118582d7f731c65ecaec379460696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac0089572005e021895310cda750b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efaf2b1c9d91d0fd5de9f04d919e0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ca0920a3d1ede1428cff16471ab1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e052fa1d9331f9b25ffff001a82f5f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e7452330393a246d2377df9247d1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f0dac59bbb5038067eadcb7282664702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db5cf950b6c31fa5dab0caa9424f18703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d5c4a2d90b63005eb221f6e4c9661704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8a600eab3e31f3be32f296bb01a1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bbf3593e6a23f021aa04d1a71b4c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f6b481faa5ada08153cd8b9ac82ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c9fc5aea08c3b4ef4dc79b90b2f4f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50376081cf4c0fca68c7ab857470c6af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa61ed344b0d22153cf5bf98f7e3bf8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360cf17bc47e718493b5fff3a5095ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577bde82a4b2c4bb9b669553e027411712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5552961bc6055e0f7a04f3f617a976713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284e62b59e670ef0cca415e1186f506714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bf71200faac0b9b0618dd6b855494715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d3bbf4815eccb7dc6c851434bfcc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb4844ae259392a2b3f3bb0c10abbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dab81911934d3123be78e250418f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635379d2888fcc33083646669048cb6d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f70eba0eab2fa75df537d066f4217e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1721b1a5a905f7befbb576eb773cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5b3c9850aeaa9b7fcf2ba4a3f8031722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617208edb09e78afffb7b670667da3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f07596817c36722691797fd3a4013724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977d36cf67039bad41ec31ccb15d3e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9095b3a53033ca1d51ae647549ca5d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7c26b15af87b33ed6be2f1c10d107727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdd7522792e4f7c0c3c10b1148f9f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cc18836a2b1f5ca21ec8fa83026b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf249d20de23b2c93d587a607c177d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4923c4d98fdcd4b02f9e20d517efd92731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7c147fcfdb887d0002545c9a0aa01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4b131f4837041cdc24c6d8661dd83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7d92ca4ad305577fa17e35baa7b24734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc04af6ec602762dcd4b925aeef09a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be637c6b77cf033e59ee3c85016d69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5a52c3b8d98361d8fe2f45bb63adc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f6f3fce1431604ff5421c3d92ac4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32697449eb8301f571b0690c20c6f47f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73e8a8c548c523d70117233cf41f8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6af70268b5d5d2101ee5ae1e3405b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d22ebf698012c580804b43cfb37a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797426131ebe4b602a7e7726c46a85b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a82126041c5c10db08f5570a75c56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144075a16c346761a3c1da84fbc2076745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd551913d0f9bbc3f825966efeccddf2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b88a7950d974442987bbe68d5906f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aea18b49e3e431ee7a19c1b9e82773748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167e980acff8657f86ae960db8432d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab065ba479fc82bae9c877a368df62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e0cbf39d3b98f24d376213041c9dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8209ce2c648a867fc25f33d939566a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4d68378b61bd932724c844c00f8ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3e8580300f8f2a92bedeff5a1c890754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9311fe399903cec6e97c01717977dab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7b386e7edafe61906b1160b128053756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9bc7c4e12a6fea6916c37af7d451d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1d25d7230f9ed886b4097dff0b7c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01dcca3296aabab7d0efd3c4cdb985759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>