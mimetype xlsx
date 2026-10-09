--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebe846b0fd46b2a583d20b9218b1e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d764a104ee590fd21910e522377042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202559e0191aece5429a8fb652b38bd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79bd467a1fcdff487319dad6ae4ef54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb4d7f94babb91beb7da27aa069f5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a34a7180f01525e60c30966bcfdd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35144b81320db4c2666a3f14c1162a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c149351b80a2d8c63f0ff8e28e04b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fda78ddf73645e4daee96048e856889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58d84b1e411d56eb5029a58a91f21610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f140547b7765e5a7341c6277da8dfbe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafaf623e951dc5879d5b16063e2c0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669bcb6c146cd701ac1ef1ec2262f3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613c041c90a416b1b26a4e674a95b7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d91f27927904ea6937f4adb5a610315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e249a9b4f87be55d8241082a24ce2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43ed78c3328d778f64a9d0d4159dc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabf7c0f67a388e7f8f4a5e01ff268c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c92b7fce960d681e82b36f6c5634f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57555b158a40c23cbabfa1f10a89ce4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f7c6a03bb9706e83c772508aa988a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63445cbde44aa5c36b7d4d9b1ad0f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0ab5fd8a88ab3ef403b625d1dbf6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5f5f75bc05250044f6fcc1110cc7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d666f996f7b2788a33d5a4f56040f8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e1f9d442118040128a4ebe7a719ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263454e53b8da804667faa0b5cd2e6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf895e50ddfaacce2989e97a5a496f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd4048c997efdfcf434c7afcfb147a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d98c32bad414aada5b04e6a82c62b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb2f5ed6812c10fdac21a223c83fd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be206787665496056a47dacd4d22a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8142e6f8bb0d3cd12022b09b839d8fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de31baa05913ec4401c8584ba7a11234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbcb36111b244df12b7e3270a0d29835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ec88afbf2f410ebe9aad32879eb6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8947ab9479b8a6f3728348a5141ac1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8be3955a7d48d3cc25451c172ed6ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dda51e63601d322b0efa48d13d1e6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f15c25675e3541d4ad983413048d0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22397942e631bffcdc3a17b33f7cb7f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce39c99a8aa692843c9552ef7255a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac40ef02303f9e199dcee64415540243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bc9f81b48f2999ae22e01557cca8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c75e07eddc08ddc46453ddec6e7cde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365a49c12829fbc2d27e380eed850f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6969af56be0504708f6f651cd50552e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eaf43fcfb099214b0f1be2f5c9c8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae956132d3fe9bb4d7de0a58076a85149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f854a4665e862c420191cb8d0f54bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6982f40875282c5611ea76721317251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3564fc395d15fd60bfd369e7a5a8a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c281cf7dfaae21bcd2b634c9c8cec553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ce50eba6d816235a1c556299c7d5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9646abb454e6cc09da2c9d26cc638d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7946935d6372a52ce43f1bcaf5b709656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eface39016273d34e8628fb3130e94ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a74dc4c8e5fb8d8352d9e673db83c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4399fa86f86dfba311a10d15cb58c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a283488f6c3cb924452aa231f0a3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948851aa8b2f1e8a668ee0f8dd171af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199ac872b4c77bbd7c95e24b1c5958e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27377583f1d3223372b873cddf3a7ebf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932959e9b2e3acc7dc0e6614180f68164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027ce5e92695c11576b7b695a06f58265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9945497822de923c740683e702ba3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc63bf14b78a2ad0ba77c44dbf8d5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d44d40354b764fd687500c48ef50868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f78abb61ae3cd21349fdfaaa58875869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413c7a670b50681817777b3debeedb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96244ccc49398156b2de5cac4167569a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8907d68f1861511463bd65655ef3ed672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed736940f3958058effee9750b0dcf0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ad983f6866138555ef2ee2790165074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f29333858c606c6384e30655983b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84779718534e302641a64a071fa7876f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888961183cffdc8cb65a224e8ee651c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35d358dc78c6c4f830f88c1329e8d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b37cd55087c5156ad8d6495d0328679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684876815e94a917d0746854bf559b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc4303cb7f7c75c0398ee05ad0165981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7754c7aa8a46efbe8a431a0f4970d6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c7627b4fc749e60a57a8e58e456f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01572967a4faec71251afbdebc72868384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e99e7576b360eb18a62816bf00cca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe0fe214609c8801329da3f322a72386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf28c3ae086e4a38401d16e2c9b0fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc751a82f169c6e82d6393dc09b20b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaf1ce423aacbb86a9ab6c4fa6659189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867c18a7d7e38c77080e1181a171d2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684b1456daa55cd82f6bd9340201f3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573f192d55e50f0674d961f6afb5c9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c96b93fc0661503f0c551aed1172c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee26a14c68f073382b3605d7a26e6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f23f8d1c3ef9dfbc4f83c08ea2e6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cd34592e7d866c4da8feaa60b787696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe010176f240b2e7cb00d9f490818497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944072ce73fb41b25ef4de8b6a64c05498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f86bc3c657ad3e708d70e39856073699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116ba2241689ea8e5317ab1526fd49f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83164e7173356b7ba1443e95990d85b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf4601acc68375cd49cd54bba91a68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8250010726fcddef640982e0aab36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9e69e6d08b9f853a9fb891e063813104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb7336f766d4f1c70bb0021c62e86b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f04c8ae030e138e0974260699f6e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feebe22f5095a587d1e6563f1a47ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b7a7120f787d560203de9da636ef0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fed27fef2534d17b06bbaafecb4ba2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806a510b408e86206a71e69d0fadfd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec64eddd26523f5c6b313e700fb994111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218323e52459317db5f00462ceafe1ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009accfb1721c36c7a2dc03f1ffeb72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57d4658635a72d8f6d7a1b235c8dea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e047f3c58923efc74a92ce05919438115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61b0591c8bdd317bfc5f78ef80bc2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28147ac86d7224dc70425543efca270c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e848bdaad132cbdace48f293a15a8d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb164f57f0e25e7cb52edf49d62ad0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4375d318489f0476f32101ab5d793120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1abe01db65914fea3cdd45300e9c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8580cf0a4675b9cb2061cff95dc3aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67680f9d4886c65668b096bed0c2ad4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d273482d412e592a4ba61c4db8cae3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc6739cc12f49551e520b18715e17b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9f03954dc27cfd26a614473faaaa2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365884d2a03ec75dea9ec06e7b57da7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3ca93d192d3e0669ac68088b6ab00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c44020aa0ad1b8bfb8f9b9cb9f384129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829e2bb7cf039555edf5fd30227ee1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49477a219ac64537b2c63342cccce45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63a6539571d4202b3aebccdc614425132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd22de222814ec1947d203813b3d14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53fbbca0bb1c1a25e15bd134a6906a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ee340bc44c16843073451261d319135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43438ca39e2c4b21247411e898b553b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293586e1020a96f5da876935e08562ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b407895baa423c45ad818a4723d4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ee69662717a124bb8755fa4d062fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20916aabb5b103bddab8f48ed68ffa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43855b495a8eb519bcf161d96e0e5f3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a507899bcf9b2b9474f74806283766142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761d393cad94fa26d830f2a5e52d4ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b439ea607811448171769b5d9361ef2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1b5ab7ab49718364c5548b49e2428145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f35ff9e536ad7b2b0e18ee6147a5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ae27948fc76dc377eb3ce8a031671147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5a9bc7e476a189ab68b715cc11d24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033a2906809e8d23094d92deb5960a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2290956cf908c144698cbf1c02dd3eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edba81e8825a2fc36c6b35f3d2f271151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc423eb004596d3f0584775714551b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a5c1088fc239fe6d444be829d810f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42a9a0a784375b04620be81dbaa3b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d58ffeb11ede77d6c48bc1c19c5fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78897e614166c9b60d6d692fbcbd45c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cab1caa07d6f3ab6970cb5c0bf645d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdab55cff6181252af7ab4e3fc9d2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2a85dab46d16b401e742fc4ed947e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573c092c977816c8f085332240a66e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86159202b685046a7850157f873a7ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5588687d68a4f581e0c4d793224f9db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c51720c0c6954449db2ce18db8fcc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee414309defa21186ee29a40f3f2d16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc8e3680ce99b2b431ea31ae13e589165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42996d89bd7469dfca1e54d0f9bbe46f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89824082c4e3f1d3f4389966cbf38d63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae8056c88d358e1f6deb6fdd228e13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4750ddf06b16300d2e32cc17a1eea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149852d7f01e8c9286a564e0e51b4d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307b521a4df81bca928b2ffeb6a136d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063e2d478e8e431970aad357606d4d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca8c6bd0c95914179bdbb35beb30e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33785147e2d9cc6ad605a16597265de1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a7f62f54e3011a170f0012b62e37e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20079438e09a6183dc8ea4c6ce7ec921176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936922c262d8d0bc647204d7bebe6173177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d08b0826ff980f91cec6e1905640ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74818ddfc70cdbeacbc4975c98189be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda755bb3a71d1b4fdedbfbf9e204bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae0e4b5ff35d16bdf9e47bad49c2f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2163110bf71e6b8836e72a5873f847182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8a096b82ecebd67e43827cf7b98ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf618ab29ec2055f67aa7d465b11e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203774b38b88b1fa8e403f9e61d7f16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66991c6f73f8ab61d35dc598e0b3bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b2f3d4127f5be9b8721900e5f0938187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dc62e1a876b5fe1fe98f54b1ffe6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea5d42dd0ca9628fd02255f9430f7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dc9c0f0ed68a12cb96b654f0ff790190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24a4b0c2effc8c7d74d9105dd882d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d50cb3def0075c4964a1280b6af06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4d2179f802d4454aa60408c83a6a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619126216b50bd1a3508bb25d2222fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d752833cffc075e5479a43a3752ff5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99925c2d741a2a8328f4ca0a427163c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a6689e08a927e50621fb512deed11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fb579c6a29eae990e0848552ba49f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717a2741d91b42d6263d27a22f7a293199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91711a423292a5c8590dfcbec7603539200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ab8fd5d3da91c6a96b23fc4892c2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256980c2f126f7cb054db25eede2c64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90648fc73477b36bd08298962c6122c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02289d8fa9e819b84f81871d0f44bbe7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff9ea14371a7b72cd20cf05adfb480205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cddef4d6b400b078443a11b4119ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d518fbc4836989c66189601fc7c3dd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991580f55eac0d87f47dd97a47104cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4569f76b585a9126ce0bdd311ac9936209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47eb8c4076ce7a767371e537fe7a803210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed06d9bd98eb8e4ba4d33bf6a151802211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e969441754c88dae21eb776e59a280212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2c86f44fd8f60f9d0b896630d19b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c60529dc67b71dd087ad3464d0fb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61a2a75bbd3d61150d2052ca8a900e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51790c278dcca68a807a98ddf8a2b37c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aa3e159060a4b9521526669010a18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abe49a321f1958d423e140eb4c7578218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425096712e599f0254cf813e2d9a9c5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9210eee9ec35ff8df9bd9ad59b7fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df22090f6ac0bbc84b50db76e7c3ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac2234c39afb53dd3ecd3f1553eae1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed85902eedfce99849862bde4c3acf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee10841f84cf419062f441e458f311224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbec1d27e8b0a8cbec8a6f8f99f008225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35ed04fbe336cab26e44b2f94da589226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7623e2a30dafc490ee6169391f0f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78df0159b7a236d067f77a87b99341228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ead55714f639f5d2178c3d20d6532f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201b0291bd5f36f0ba8a482cd52b084230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec69d9983c370bbf815ff458589ecc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5118bc08c4dc03dfe1dccb97ae46f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcb6a7c586d8f4022ed5f15ee4e308233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb3f44a9de956509114e25fdfa5c28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8517b8e99816b1d042d5fabaaf5f949235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080de56f87a61e2544d6d2a94874a95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c518198ff43ffa6262d7843eb1751a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164e4d3ccb8b1b480dfa424a73fb470238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a6ed46b5abb36f1e7fe70d85f3166239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30293a1d5ccff864d753c7243fe36a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53c48b572cae2e5d38c2d4ae8080e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f75f9a218ee863255b0488c980759242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffe8aca5e0e46aedf40437334ee719243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938db5a09d183f7e7331fdf9f59eda09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207af396c4d9e936c2e20bf5e06ed34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f8e74a8723feddabe8385f9ed6f84246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843680b535b0f8132be6270f067be8ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411173a4379af2f47a4c8605c0d147c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9779fed7bdca2b6b1d2b93047dfef9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4095ca0f788bcce9f556beda3e7a0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452e30d44b17b80555fb9c5f4811fef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6c6fc6491e45e14e56b03714013f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba14bf7733fbff5db2737ab7dff3d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047208142942c718c85bb61e21391a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03ef95f8014dd26589463501895e3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbf7220818ff5c99096544f2b61108256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4beb9d1166468519f2ff8aee3080ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5b2541db684bfea101d8f43dff251258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37574c814c943f6270d08340511d6942259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7bea6e656052251a9cb239e7d28ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9535a0c5037f84c8daf9806c3618e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa791f26a55f346c4589d09e1178428a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f4b96b8092abf3fc38e4812f28943263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882f212459db91c33b486c396653fe9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15161586a625881f6257b6712658f24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba52e627934c80a5db1351cff5271a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298963ea3cb217148d9d7883b8c7a80c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5e0ae49f34a2ec4a9c05af1b937d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56ec51aa2950854fc95c9fab3a6866269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725bea7339188bc4c56112ed9bb7d95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12208ce68d8158734d2616454f74ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e40c661376669262489f98811f3e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a0313a88b776ced0fcf152b1abd8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb202d52835c3b02b8ae8a0e35b809274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb37c0469abfba66a48e6dfd31ae55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b905567373e31f7b59308b5f5185ab5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561c4b43fa379c78dce3c57604c82fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51921e6664e8af67b21f2e0d1541de3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2489cfc20fd9e30844806be0f36f57b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde991b18921afe95acf479458f93f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094874ef588043a38f3f06a2f7cd6bff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40086543cc2fe5102e64cad3a3693f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542a4ca21a37e1133d9bf2f1e501feb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8bcab44c86b32e6a6a23d87b5a7ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5eae8682aa49e5e0837eab2db54a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d918757f260d48ce18c39a32f05a694286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072928e5dec7e39f5966dba5a115fba8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bf9da64d6e3752de882a5f89c8d24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c553a4609c92e2366b4d0a39d8d1602289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2fb7c9d6f458c47abc16c1eb6935b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda5a9a529ee0b4ef03f863aba740dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf23ffe53cf65e06e75567c4068dd8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972012322d05ef1838a108537d53684293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0890d56719bd8ed90a5a1d9ab7eaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0a144c07cea4dd65df3c9aa076720295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427587308d74475663dfb04a12f6bdb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68858d040395c2fa96f6bd0cb1445941297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cca94101936e4cf349cbdd99050d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c1e38399ddf98516c694d885a269a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662704dfb5b3f883d0fa86db29c296c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3291b682646107574abf5ce8465df13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5c5e312a0a3d97c174c84e3289c92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c1f988a9676c399137a5408a634c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea2f9bb47d2c984be530badf51858d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf44c9f887cb8a00770dc5f9df0665305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18463cb230dbf1c0310c2640500a0bcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085b5749e22c39fc7840e099574c733307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98eb9a3076427dd834b7335b797025308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91395e6005162d17c1a8da1cbf0d555309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f74d9b780fcd4022d5dc775a543fe8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bbc44d01a7d02e694437df80cece5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5310632f7802f5c9e2e8b347f3f8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60944bc0d6ef21e54bc7e182e29a885313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11534abc8ee9b2d2736d6f4315666f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196506c217ffb2a7d4523766b81df2ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d6770be024afbe01f2503843486c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf47be7aa6edce115df74da05b1ee2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adac27b3658150ac2fe303a9b301047318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f68250cbc4f190b0a2fbc3d8e965bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b94fce91bc63446c63fd76d2d796cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f9e69bb01d7266fd64fd9177974e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0a0b337eb8dba2255fa0afc8cd820322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4573258384a672df03d28c8bde788323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df11db16ddcaf37cc3d7062a65cfcd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d04ee32300297d701fdbc663fec50d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa492a517f658b510475aec6bcd0281326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6a1be167d66cba6e77922a64afe77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c848d14e0575053ff64af058ca6ce1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fde5701e6ef170914f61ad4b954eb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd051611d11a848bc4232fd7fc1a2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab60ff4af6ce7612dac05fb8507a93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28495bc9fd7f35c930417aa725c3105332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa6390caa0f745609c7ee7a53c7e73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388300bd749faf043ccbe40ec7f19d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442cf807ab1eee5bd1d92616425a07c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42004752f86a2bdebc00cfbe4ba5d1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321386f1a2caec22a86c0f0eba8791e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8256f011644794d78d7a5e6b13cf9ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfee2ea607b996bb87b20e961367e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7f45c1472975fb46bc3e4d5930b66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50209153119901d66a3f2a320162fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd58e9be640b99be1cd692a2a8fc058342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c30c09a64fe5aab69a032f3f0efd0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c47ac32ca68a33f7197d20753613c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ad320ac23500528fd229d47a23403345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a959bc25badd7a93d1a05c7db7efaf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad28263c90f27029037900f678484d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860945bde98fa8c06929ac560e56a66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c538bcfcb02a67dfb3efce7b2769c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69547a43a025b8545fd91982f0964c1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539637ef1c8636f858d84534f4866c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460550445338d3f3f0c184c2dc4ccdd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9317fb1afacb174521bf04db9cd2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed36d13d556ca6ae91784a0d7bd800354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6130feb1f2f01f1884b7fa92e6db1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbe4c6c06a77c5c1f30e236cdeb59b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290583dde2112d0039a717f21772675357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87118d2e20eab3b5af87fadbba9a81ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23819c5bcc5d4f47d96cfaf92abba29e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae65a1e8163622c29f1e33b1a7b60f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d64966eb00e1b5ac70545d27426715361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06847dd85f62764893c151228cafd2ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf153cbd6dd1a97444369dc36f02b4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4f332245f17bcee564da67023946f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d694409b6cd0b657eeb4f8c4db1e22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9906217b82b8cfe6e03cd6a363c1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa719d3e7d09446e3782dddf92bb0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e11ab26cd063d993f02a1e4bd27c7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ba14ee5638120f6f87afc41013ddd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0ba1088a2c2f0ccb85fd9a884d8d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48381e319ab6ae09095a523e5541a971371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cf30e08d043dbf1177a7c6233db61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e64f61bd616251e77a148f4084d4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccd2ea24cd894f03dad2922dae0ea0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadb7ebfda273064a130a8b0aa0703b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29d6dd639db6e5085e939b813b94f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c1fd0560a4862bdb43c81f0828249377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f33010255773aee629e1a35b612a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47297049ae212b104394c2826d18a569379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc47f7b6ebdd15d8256a1935640043380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55d30ef8dbde64a703fa7ee1b85325381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145be7c44ec683dbaa0a65deb1dcb83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f2a8c566729202425b84b9124fe7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d7a6cfe3529f056ed02b32f919043384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd72953d77d204d515565a2d20ded01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50a91650c043163619ee5047befebc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd322006b5a7e2e021e9ceb856a660c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94560ae340538ebe4d629475f3f9b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaf437a7421ec22eb8edbcb469cbb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0168904e20616d1d611850a6bab8fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a04d94eef2100d86ddeb4ebbd8d74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc6578f4bb8d6a4916d6f51151db64392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035e4821414f50b9c284b9f61394a20393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028b044c0fc245ec83a46740dfcb4ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9e65553748051ef52d63ed40db66a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5797727c44becdd8e8b3954fb0aee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797d8443d13873186b5678a194b1a65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48a409f2ef0cca747b277690946ddf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f24fecd5544415d31db0416c76497d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6551b090b224f44e1b914ec26364d67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ab81531cfee804ad809242908c72e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce90d0f9b18f5fa5201e8143b7584e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f60bdbb83128f6b8c3cb6d6db8e64403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8c2445813449e2a3b057c4612b9c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a367b0c09b2e08ce719ba3dde160b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392835c0e0b893cb1b3e53231fba0f8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1460d994b0ae8713503d0071066197407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1573fc9a1c7169df56f442e66c55550408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cefeda868198a04887b0fe210a69df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd5b19bcc4c4167d2a145e2bbd1aa8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44704695b21bca9030f8af134906cf0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948fb04bc2961951631f68d5555f689412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c328447d79f8c1d242cf830ee043318413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfe908aaaaf15920daf5b84a9b030c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9ec23a3c3661f2b5fec8513db06e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271645cce3a151116791351a3a6611ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaac2f52154965e8cf3471a8eae1d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d52106a8535ca7fe96dd38a80b7463418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2b8f1d93fa3b640f8b2a4de777ef3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1069ab1602018ffd3794e0bd1b907e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca3576388bd1f995e27ebcb1ed7e5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219808327f38266b548adc698f18ccf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcf97cc1db0a21964a182fbc6b355c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fde59597f4663862c085b8fb03e18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f99f9d395c0920f5cc89ff279c255425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649041003c183a7fa1b18349aaec5af0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691ec98c7dd8c6f12721cfb275e23bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e339191f758432473ab4df667df650428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d62c31074653612c9814d8a6490ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc4247abe5b67db2521fc32f414642430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202df61de519756ec0d7b6a2560fdeb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a32e123be86a2450f79eaeb30812d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24be7546c1a2ed91729a743265493e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b17ef970e93e0c6a60398cac804fa8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adde558514f1eff513af9a3d3211944435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb7572ed2adeddf65f8725fd2b2010436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624691cc6e37235224d17c9b3950638437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c41f5a2e4fd0ae67f5cd9b804d57d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864078e869120f92460e79b99ff7ffdb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dd9f07ec1254780c3088239c59c5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9083e06f1842d8975a9a78dd4ce3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85edb55c39af76624ccce0cb30016b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d3445c8828d872bfa280338d6088a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567853464583064e49449f01c9a05cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fc3b45c517cfaa73ec56df4107334445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae5d3309cbe4f2ac3aeefe9eb22130446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da608db1a091d9d35260ec0c0c3f9e3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb3b6ece41ed3090beb4c531e95430448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c99661c8cf43c1864dcb8dd13996f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437283370541f87f6d8eabaf90f6c22b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c828408b98b84d0bbbd78cebdaab23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad12394b6c2e16afb9e514906d0281452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e3598c4393ace11e78c7229549b93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fd9d8538cff903b89449d15780938454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfe3631435af8da3d483e3840678a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967d78e9f3020f8151fc8e58b9bfcd5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d090474ea987200244c1554d08c81f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca23da203de6c43c353b1a5d769a783458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f547a23c405082fc08e466504f4ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b397c75e62751b4c200f39a32fa597460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab6c891e4409e7b41d4242ea6b02c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a69f0fec42275b8d62b265f746671f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944a9c763cb16527d8a6121a26060ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a9ad02a02111345d50af96c9eed18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9f4c0a0691d2a2be1fd7ff0978c7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f30c9e366bc5b1dd1e28332142683466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f222dc4dd0a4eab82fc7590760b07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdbe40bd7bf322467eff608acb6cb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f7d3003f6adc618f070f8ab3ac234469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bcadf3613dacd832b2ee19fc76753470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e681aecd3f815a007ed9fa25407bec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc364c4998fc8c33f57a874f3d11458472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a2d216038414ad88504f55867d7c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf91269c8864baf845ec6177d2c8f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f316281ca7f47c1e1557344f6b67c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501699a75a01ba8e70f317c825401b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92fdbdf170e110956ff6c6651a0923477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a8c704d4d2fbc2ba72a41cfec3bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172f0c08dbb66544f1474dd9af36e03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144e9f3699e07b2dae7743cea13b04a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c558b48c699a03b0a78a841cb7d071481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa99d5bc8498f3da0ae7f37877df673482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3d0ed54d8c87581c7e8b55d4b8ab0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f199a9288e8bdbad36f5bf9feffc76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa3b9b0cce14b0236631cea0966c27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe94f448942db5157687ebc74b8b48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4df33d2e2118b7309bae56ebaa472487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedaf259ea81f9c03fe3a3802a756ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e8cb5978269450f2bd4ab13595592489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b568789d09363d3538c2a39294662490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95052ccee6e1bc3b446f58573684ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd07e51d2761efcada0d8e5e690f48492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564acc7c0242c71dd5c9570930c5bb5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2752ef86d04adf0a9e396583672754494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218e4bc114d37554a6e78c1b093935c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e685508bb3d080934f175631042c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95a1df0ec1939c58229cf7f4792f85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dd4aefb16387c0e96150834511dfb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ebbd0317567a96bb517a0d9451d71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1707e12bdb2b791eef3f84bb65d6fd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee536923a4df4098ac57457c1b9cbb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8ab1163eb501245719df312eb84cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b51f6946e78a05bea7bac31ea8fd70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7bfb99c69da7d8e6ac9a7efe817a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647472511aa1036a4d3e05b2f92426c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def867301d004ddf663d702b38228667506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44c124457335f711fa213502c16b59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933ed12e4fbaf5bc8a4c3aa56477d15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0132858dc38bad5b542e241a43a23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8ade71240636a0e77b486a080b364510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3b46d1e6a204e99dfb83244845938511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f4e553090f301a7bb8aa30341593a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59927f54020bed138915d73078764a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f9b432fd1b3b4c5cc83520a75094c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf7471815d51ffb924cefbe910e71d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e19aafdfa886c757cb489804a5c8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c0e86006b9dc1ae5e0a2e52143750517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5206273e1adba5ee7927637063fad8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56059a57131d0e814d4ea8bdebdf94e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d27a62b13caf18deed6cc42d88967a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7daab7786722316dec87d336ba4c32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ef6c64fe10a15490b4e414f59ec3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec3cec24d46a4085cb1c3da3b0c874523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab949df1c56d33c6e30cfa304de9082524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f94bdb9e8c954c13712374475c9a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53753c903472269ab9828da498276a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e0ac0d720d180337c057ea5618dba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82ce088dfc0e014b59c9692ea6231f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702c656cd87d81b09e81e4748ca56d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b460fef4234eaf3d1e36b15e4f3d446530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f26ac7d44908022459805d71642a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2299bd6f355b2e48a9c0a645c92ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48645924498b3a676fad75f060876805533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd448fb4ddd970c4958cd5f856ffbf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cebae4bba143ad864d9700d0bf0d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966b33a8b5c3db9d6fdffa877174add536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c3c771df4f3e050742942268bfd06537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba820faadc595eda8f510c563a646b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5dde59e8f07e695e621041b59baf3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6eb9e078c31efdf30c89777848c5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae256929b29c7b8d3a89a617009206d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253876c7e82afaf57a61fc6b9bdbb4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2341aac738fe488d123e70d782c1e87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb6971bc53ece8b4f82232bbe37536544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eb817d6e40db8dec773afd455cb6b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2f102a7e77c13a27822ba9ac84040546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310cbb32763e24fc408f489a635dc65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df914e71e5647ef9522e51414ab083ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5955679e73a48ccf9c47184807625549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05c9b7159139d7ea72ce450362547d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71614a3be972c577896ed69e859703f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7381f353992f46b4fa84c6cb3a410552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809d1920f15f6f3aa9c1c5ceb5423e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728234466ae828423a7103a89371cbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18d0d46fdf2c553f0a330af1213554555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f9cbebad5ba4cb9075e41b5e9904d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06100f860bc09f491fd7baa379537139557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81774197f990bdcd0e9f10781553c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec6e6a4d6d8b764c141a030e672643559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9ce651abdcf131a8e3b1d11c223ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaad117143b231deaf1678319f1d88c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35661ec56d58c3e25e6efccd2847b8e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbfa47c1b3090f05f5ffdc4db20212563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e77db664bdcb93dd938af291f50afc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e2895039a7f4f00ca410638f4871d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb602642191a1fa7d9fd7021a9e7cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f38a0a0029be367544ee0a2900793567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b907ba2da83238b48e445220f70871e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adf090233a6cfc8ea56489fc212bff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf4e78730db3f522ae5004855245d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790e1b2c4e9fde5637af83fc9e1531c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7136324923df93448a8c751e56a74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2696f8658bdf5e1004a16d36097ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e03c022c7a2a78668cfc507a75068574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf706cc254c728959fa30a686b9578f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103f96d9e6c24f9eb274bd4ba4d8a4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe8f880cd7598cf1a5638fa3f7d9a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc451fa88638484a2ddfe3aedabc29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936592a4203147d2876dd455dff33768579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc9a22b1d47e0df0159f7f13abc843580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5987c921823f3eac1c4aacd6871b9f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cd29cba5d344144598558c036f85c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cfb13f5afe9d5a9f21809dc5cbd8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545bfe91ed1e36b16d11f9c44fa1bc9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315cb8bb9ac404675cb5a6b08636bd1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c7efd3ee8414fa277430e324dedd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f908545471951611306f73b683e23c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d294f74d6b021490a4eb6093696029a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4d8cb97e7092187cb1e23f59304fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d131d6b518b6f5c6c1b4f7e2cf937590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db884811d0527420a7715e88c696cd98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c22c5905ac56a9e12537c76eb6f65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028337a618d0ce02b0a961b7601c3bef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415099e03b39f852da03b86c860d443594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a41d42e003d21fcc1d28aa7dbce58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1ac66e36ed3d26a7d40f2cdeb1be6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aa504a3bf1dd3d37c407acb320fdc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2928c82c6648f724705b72b5d255282598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720a8cd9284040cc6ac2b4254f03a40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153dec77ff380187239f312326d9183600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5daace9f6629f094cb4cba271ac9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bbae58ef967f663987c4a6c1c57d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94531a48ae373761661446c7453c7f04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8abaefee8de12253c028edb110bb9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83876cbbd6f34c01ebb83c042b0b8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e01651945a7f699cd15a5fbeeaa69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbf62245e016705edffe059d301625607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490d0b8814960d8f17b211b5119b40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29864844fcbff9328a8c64e0c4d67e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cd1e4d5dee51f6e8e119d4458bb2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dd1863577b0ba5689021bf15df1df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728419eb1ca58cbfb55a1663c6001cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c1fbc81c5083f08177d3c59f7415d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aad56517fd02cea3e52ed72ea8668c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362f6518609117b20e69b39c424ff3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d135a7c787cc01aa4a7f8432c69e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866114e83b95e943c7453e681fa6a636617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82c22cb8dfffa09b48aff4ee55f51e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34497bf737960e0f516ce35cd3918ebc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca81ade3d744314d9a8c269f6a6023620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecef9037a40db5c4a879b01292893c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae7e23ee86677032e90efd0c6a9736622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5b8c307e9a9b5671ff3993f678112623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dac129a48e3646e263c6241568c2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b5c988755a89640950caf7f289efe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070bb37c27355ba00db6f5065445d9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc5bd9167c99c71040a86aa17e3036627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d3d75b8d1d595b6c18baaf1d71865628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c5452688418dadfbfd89b59e6de41629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2630d0bafb5c0614e4b87acfcebe6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d33692a00d48d98eae86f9fd0b932631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72631f0c2dd0e87a7445bb98da73d2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ffcd59f8650ef9f4f2ce9673c196e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5523e9e908eb0e85e2b3dd248c6c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938563f339c6d55c7f01f03c319d51b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebf3b1325c0055a3f2d05b2cbb86a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd2f610af9a5af019cdd0f3db69afd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1b091c39bc35877ff23edbe703029638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eacd83e48b4022ca7da7bb981b97a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bd750907ab1709d77d00245087569640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafe9add38e6e874dd3a0afc23a6c20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1bc900bf17173052dfd56b02b0476642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252ce0622cdfda424094c38c1cfe748643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc8870dd2cdc6a1e0c1f77b2a393e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4410c2bc91cf935b16000a6bb64a75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ada575a80d0f8f820728157e19bf8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0bf3500167a9bad8686d3785857fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421ac2467794e7140b7af91a2f63a16648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da16375e2c5ecc54c364e31fe7b523649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11b77444640cac8400c42452c890ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679543cd91363aa35051adfabfb34ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171aab034068b3d06e0f4997dc85baf0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0743b8f9a3d7bf204aded69e3f2b48f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19112e421de038e1c8e590a0739da14f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f7bb13afc755ebc3169a814266da5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce6dfc2ccfccac32f968429ad4bc9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe20003ea488fafa6dc56a20d90b4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77202351185a7b0095ed46f4c95216658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa98a6bda6890ac7d98115e34269ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c719849a8e92c5f9d5032ae72087d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6356ddaf63fa19e9eeaa0bdf9283c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f629ec506a6f41d0fbd2269cd684d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479892a78b5eceea29d81ba33b1f5fd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80688e821f88df0bb7cea984716d97f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca254249a8d27b53303417c7f0b384b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c0d8817f199362a4a80ff8a49c9e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed17799431f9d3416b6bcfc4cbbd1d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f08241009297adfe218315d9dfa9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c911d25998b78f589f91043fee7f6f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79744513b2dbd1730ff8fa74a1ae1b58670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155310505030efe6f204e6e3fba39ac4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717feccb8700cd181dd746eea4e5cdc9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af28a9b48f17aea3226e82e5e06e76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9971fbe6184cc7ba32b087a78ec1487674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5fe7b4fc02fd0cf675642f170a400675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c837f74176a4ab41c645814ed645b3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc608bdc323caeac8bb9efbfbdcaa1a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a14878ad477bfbe57623f5c38ab9a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915c3852b3d853a3ddbfc28dcb6d847679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b3a71215f081d47a2332a4a5643a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5f7c437d93b58e259c24b9ef3d47a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac800e91e018e4c018e5a8fc3bf4210682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0609353de101876372ad96eea36c44f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ee26ac751dc404f452a0da2f96691684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782517f7771645edb32c1ec2bb359e8a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc7eae706366daecef8f4dfa15a950686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b251ee615c9caefb0d67a3dcdfe01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adf2df55b88e13016a0972e1546c71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b900e3a94399f61a71d265ae2769c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08571c1d2717e4d6188930f1df4a8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c52af3d681aaf76d355bbfe6ee4d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda45c47d6fbcf13a6053be684b95250692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9b5aa8652eb37911ea9be58687f96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb5cadaf24697216a92238f8445ae1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25ad50ac00aa186d612c8d50006959695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23b81c7d10d7e77c304c1a2ef49ac2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766311b21af76f870587670f77cb19b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568476346b5be33333f84dce181a50d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a57c58eed41d388a531ea2f5df7b7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2221f118c420cc37596b1cbb020516700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd817c1f085d6e6f53f4a8f50db821a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c5b8a1fd40df9605b9154e23c6554702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb58df346e5b668ebf3f7816afadc68703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45469ab49c955dd4dd17ebac70443e1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44506c83f97aad6c9d68a8c9122e9fc1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127393c262f35cc5507f70a7e1268bb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03cde3d2220b07edd97dc842b2b624707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a2fb6939e32cc8cd54ad998ff73b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228aabc4dd8e10e51508593ad07b5253709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae28d7423b637194b83f1481253fbbc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86a2f79f165536f9abf67ed787394a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd90e98daac6f56a8ef230d537a7e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ded9195309c920940d873e829be21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab6896f6f5ebbb0801bb06b53a0cbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35852293a665279ea09c6a66ba12027b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd7a5249a94c9c6d02bb9581a03ea4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71747ca170a4c8591260c9edb402befb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae45feefd6c25fe37f57225289d3d35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904862b08595968b170d3e5af4e65b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaffa73c7473191a258c70132d01448720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8723ea71e4843dc2267d89e85d1da8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada4b5a264c918ae7da74393c3d28c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378097c825290e4bd861eafa3aab867723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8393b88fb739a3d8fb9a24a8305007e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dc61a88e668bcc249ef16b8cff90a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb743f8ca24fb257efbdabbef92793e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196eb9549970630a15543308d8d5424727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73561018caea59d6fe2a14eaecec27d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c76e2b7a416e18b83afc71a9fb3a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bba30fa0b78125562b1cf20af270c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56804e3956345d9518a05d5670fc4f8b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada65e104c6145a82e70b5be1bab4bd9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7593866d6391c938565fa64099ecf3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07475ba731f802f67b37c09e82e21bb4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13037ec99509781dd6b242335bbe2f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1893e8a25159ef133868a543f13b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ab4b8368d69c85c083c20c022f4a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920975ca15a5c67f467b50f4d661b21d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a771d68755338dc206d8cf0456fe77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021ae1055e1be3a85eb53ce372da73e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f1fa49654e8860251c9281d837f39741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe211513e2b65779701e38b9408dfb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306294c2e42542126214bb010f9197c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18467d3f34ba204a6eeb9a7065c79b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cef8261ec85d9d9b14f868d8131c1a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a9e1c49a0e21dd1862544bddb5df0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b4d64078b7c958bd29d7a174284e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f3708146a37142b21c5bc723bc5de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a6bf6cbec6f94813c13b8436900fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192930de00ea2c7bce2c58dcf7405dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948824971936995310d1edf44877b3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bf411033c1b1a58903fc90d5d9623752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1091d834ff7f7f187ae7340c297068753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8d625805abbf4172edebc6efecbf2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2fecb0e43ddd8b349d3d74301033f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8399102745822f9831592fb189585756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ec84eb24f4fc56bb7c05547e7961a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5c1f4f19e5fd18778170421f80289758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636504a9428c9cd255637c7b126ded0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4999b4b212afccfda2f4dbf8b7b901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ccd506d31ac9fed47c1057ee7b52b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f0774209b124b33bd00bd254ad0763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59105a623ce904299bc2284580dd8f334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb264cc4166b563e4a6635b72c1b585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb399db9ed6fdb1bba1a5db518f94e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8060bab6719c654fe66fe72dd674857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa6c8f2fc977496dab9a23d7fc390d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5994a96bec3b865cc47cc6d86e6a5069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d636689920e1c3071c0b17873a756210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49535aa8fd99b81b76ae96bea2194b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80651ae0152bcd73d40da16d44fec98e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e78927182c0cf7832a489ae311187f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979836442224d08847b67666f0f5e1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afa3944b303347a9a9f0c9e8c244d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab51179c5322daf8beeed36cdc6582a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4488a371ddd9fc21165274c1fae2dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14a7ddf5acdde0a66d52c505096b6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fbb0dc05dbd2af87fd6045cc8d3ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e77ff4e4f373743c14868c28fc0a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c7700d30e153d1c922bf9b8f30a2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939d61ebf7a6b73a2a6333441850bab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60a87666b78f71db1f1ba3947e7c7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15e00060796884932ce1be9a2a56a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda86c88f7c0866fb2ce284c262f78b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c30bb2986933d380915fb37accffbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4394b7fd960e224c45681973984d88927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5552c7eddc3a08bc57776f37311a2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf85afff838a6a0893551d0a599e9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94fc6325b07192838819b190ee736830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b19373419fb338b26c707e0401ade531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5481d8abb9f6522f7a1047cf4d126432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32010f7e70c0c7bfb4db82b7d801da5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279e0ae813d0c157c89dfca902fa81434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf3922f48632446481d25aac75700435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bfc7465e90544b98a4db2bf4c8a3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3d5439fac3901ad1679fe33d71abd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2776b160c89ce295a1ae22c60ff62ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc102e5b180d60966f6bb7ccb48d8d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0978a1ca19ceb844d84af0b0a9e75340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f19619d3cebc8594ae7eccdf85c44941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7df8f26620637f37e825306c2b6e9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1125f0d2ad582a5d27d0e50d223f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2304344816eb709274e80d7df1eeebd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d8450a5d2249a6fc983a61b1f55cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bd3980ad184f67aa8022d7006a2de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2652edc95ef3e4ce8e717ec14d6ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d50cbabd78f246834e38aa297335248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0e2ce99f0704115beb2de7f463d0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4226c9a3abbb6168193ad53e5bef34650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcf10f357bbeedb47e06611b0fe1e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b834fed560ec7707a44f453e289f1ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836994c787f9ca26dda3069510ce8f4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4088e604d7a40fb4ea78e3b0776c6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6cef19bf2be49949031f65026521355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ed79befc270894b24a76af34ba8b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e6c2bc9788c64ad4869c07c09b86857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dca5e20ecca361f36f2e6f2d86204d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3ea8a3caa8fa313b1164b30b4758759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0ea3bed52d2b86ffb3d4f9f88a40560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389dae4ac3ef1e9ca4dde0c4c5295ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5be0eb2e9cbc92a5c8d9b073dd18c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34c2d7d8e4340582415891b7c1567763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c784549e3c7531e8f30c5f3a753f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0bac325842565bfaad83916a6701665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6bbc73616cd723af9a7f1d5e27c1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8669d20b5516f58ed5f816baa515467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00e212372b0221626e763229a50cb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26553b04c4229f4b6ef377dd4897f4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fce5925d912c54c9925d7f2921a02970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547041fb4d4e83f4546046a6c609a5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4bae22244b7dc8f740c985d3e9ecd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b725a7e22378851d7857294305caedb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103769a25c65cb0f6eac51d2a64b96574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8a0a6e06c3c66b37286af669f0b2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f837d65786f9e993e728e6bb0472b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b16222187a52796697d1f6fb2d78e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea30f57ff399648ebcf63087a8e21c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3b7046ab41feb107eee784b1d653d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8c5cf74503224dade2f5c7f2cf53380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40343b52dc6cdfdfca9de34a6401d16481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4c1d112d8e04fe2d320f7aaded77982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb02875a9aa3d2540d7ad3f08a231c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450d6294b621ed0664122a978c0c15b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a7bf575baa48d97f0e00e2f8885f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9c5901ceb44eb2e748ac75d2b54e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5337492ce0e09f9f21ad40f4b2e424387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694fec3b2e8e1b764b3ab5cd24bfb3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e425e9c977f9d1642e9260283c67b5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07325087d60241ac682a063594a9d29290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c63f9b0823cdeb98ab9d6b493052f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5757db10348b3c6e25423fbe6ccac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd38a7bb5272db58f97a3b1f966a04c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b3275de800ba2ce18bf04bdf5d2ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01582152d36e9c3ab23cad5a0af1cbe495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7b408346370fbda46a0736ce1849596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e8c26150b559f2c169818c3b68d5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b82846b62aaad156cb902c3b0f27c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4cb0bc88e3e43d925ca2b5fc547c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e042a2282f5f4476d18c302ad06bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad35999d2cc0d2079d47e1def3cd12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a34ce57028b00f3aa7e11d1c1f1074102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45356cb140046372b24c4521c309ea9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b992572729558fbf1647acd64fd34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af3ea3d5bb93706212618ceffc56bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f05180e6935decda30718e27f61c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084acca1272ce4910212e1554176ed1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393f37088f3e1b12d10e93fb8b752d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2147a4213949742af3cbcbe662180d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea5e6e224c6d315e563f5d71ebcc2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d92dcaf2dece036b303e75f845dff0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f169321489b9b282c48300ead54c2fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a7440c062d995461a4294c04bab55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e3230896580f1d9cefb14b2fc3813114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89517165ebb83022d62c96abc25ba3f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc5302ed08ce6fa8457c5a4c0c7d6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e71ce71b118fbcb6ade85a0aa6a582117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee3f8eb0ab4e8c2492585d1074666c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7084d2ea5233fa1cbfa3fba8c6e63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c991fce4da3ed07cda14d147e6a3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060c844c22f860d695c7234d1d21759121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54e7ac4ac6779a3a91c4fb89ddba70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cca5ecd43216ff072425b9c656c12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69877b423b4e18080e895163cc1848f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9713f2eb274f3f08edb8b8e47c12f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaa96a1a7b0979a3d9159b492358bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6872672b87a684671a845d62d4aff5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4746ffb35854e8c9ee52b1c5fb6fef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcd0c16246fae3ef6b2d10b67ef63b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc800aa6e5fa4d15ea526bd9e6ae159130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32fb8e3edfeb9981b30b50058004b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446786780fa1f0f93fd23871515657ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1635e63b0c9a02201968a99df3e371133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190b35a98d79b02fb4724615a1a7f7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4794e6fe101b99d33be855effa880ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5500098e14e496adf23665e6dc71aa2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bac16235b9c887fb59f5bd93e47d93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981ea37cf5a55e259c10859c66d460b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09090d4ec762d5b6e97c29b69d96b6e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b553ba62eb1dadd73a95921942c5b69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909d0270c292196a16afde4019c4879141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34423ec052c83659e068a5cd13ceb1e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773b794ecfe639ce4036449621312f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976c3b9542940dea4264a80e4e8f564144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3d5930b1557fbb82f4f4f19b46a45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2badd0a85d76b3a09a8289b37678f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d8d9437abe7d7b107e8b6b4b00863147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97581b05e824b9729ed9c2f9803e93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f22b4d7c3dbd7dd8bc3c14baf39d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5af8ba9b15e2241708a449dae100e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd762d8de4f22953ca90cbfd5eb72d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00658a556399fa750a1888d16ec0aad4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dfa450142fa1a5870507078a320cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e3927c154d52d84f65f74542248a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325126c69dbe193647a7f23163907ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b56fed8e711f6eb882cd57550003ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f612d467eb44766413571ff1e4aacc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc71d96154e5c3cbcb9715e5229808e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7b074042636f7427a1fe9097d5ad8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f90d5022967935e65c9d2f85abcee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0e20247c7dfb564df2f2b63b371bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c210bef26a4212b270040f6dec62002162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116663107165b3c1715dc89e299bfe4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cab1f320894d77733c4dc3d73d75c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95925a8eccfc3bd8e41837f57d8cf8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d142c71f82adbc24e6fdadb9a284a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef8c514715da32403f09b9fef8610a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c4ae1c1cba0ef530f4b5db7837cc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ff7a56388e8e49495c34efaacc686169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f35a3c4336f518493bf64eba29d052170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf03ba57443e25cd38a42a36664803171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720358397781a632905f313432afc31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f69029e08518ce44657a53d3891e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb025ba1260a187ff49fc591399824f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259db35f0dada7458bc99f0f97870ab3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b243f53fc662862b58114b2058b926176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146496e6c9ab30f4405ce07c13f8dc34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b6b060ddc9cef63f572cd539dbd4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b591e401a7229ab70e019135b2a78e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65233d93cbc430593e5699e0fef120d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835925643e0545013fa76b1fe13b7b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5524bc48831cc3612ec92f415642b7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9fd225d9205b79e987d3ac3d3142b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11a75547260db3d4ec978d134872a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b8ac618d6ae76fb83bdb7f26c4f13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76464e886e75f085c8cc345a39c48d4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e33de5bdb99edecafe3ce612d691c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a0d671c8608f44bb5ea3ba1766657188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb280c92225d8a7ee53f998360b2d008189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b257f0f1dac9a0a6e09f981546fed0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d23b074c76331f458479cf903d119191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bac4832c059d85c03baf05398f289192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4831b197dd85ffbee75b074c50e2eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12d2f50f051aa2ca1d9a590b5bbe08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1403f0c60809422ef0423cbcb3e5469195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe0971ef7996237e1be705c7cec0d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042268f5608b298676423a2ff7c8874197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3696a235a15db7f47adbf41b2b0230198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a336ab4fd40a5d881cc750c709f5ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16670514649b11a02904f4403ce124f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19981e6555faf24d659851fc43d1a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8c0375b91effe799525177fde9c51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3bf523bb5d8cd78e50bb27de279ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d748642d8c4651a561f46388544125204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebd0ed7f097ea2e017244844aa8c17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90602e4411675089516dfd80f867a82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40556f8d29185c5d18c9ab14cd0e8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca112500c71e354ec756ead0c3034d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac683c2a9aeff2e09e85530fa77e251209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe88c8be3e99b426844046d92de9ee5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e8b06641a02aedc4a0d57544df950211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9a7522f119a0fda6a927c58e5b1d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fad8aca4dc1178ddc01d12485526fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cebbc2530f9d4f226201aff3a515b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd7d6dbcac4d02de7e41adaa94e464215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ae1345b4627c52f24e5f9a4013750216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba468a481a2ea4b1413806b770b2a83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aa8fa301fe58f9e3695f7bc238653218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbc07c5f32deb15a77888221a58c7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c39d4067e48ac7608bfee69304769220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413f1a65e36e1ff444dc29fbea34236221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72310938600d25b6caf53e444414c32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aae45f924eb0a03c8d05fffbb916e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14994e9f3ade3ef128c5c37b15e6fce4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17641bb8af10d61832d413a022e051d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa85df5580a2c887710c6ea2aada72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0147c05a7147fc777d7483961f3ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d7af42a4c8490392f3e6175b4be57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a6c889971e84fa51049ce3afef968229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705aee3dca7c67d9721a4ef6dc02185230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec59a7c73f0d78a8e65a8fcd024cc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b831689f7a45ac48ce08f67fa6f2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0caefcaf30b2fc57ad40a9933621f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebf66409c27cf42101cc3cfdc5021c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bb6279fdca7f615fc9248b5efd9d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0e805d4882ac8d8cc0b3492f7140c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6ffea9d232a04f59991e502eba64d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930d53a7fba74de4375580a2a3093e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c645df81a2b208f80622051602681e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea913f12fc9248034a7002af6f35a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4fe102c224865753cf2da1760c8fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f7353f37385dacc84fa699d57b910242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e2e76f66af1b8d6555186fd2bf420243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40360760adb9dba86ed0710cc4e244a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706ff8e4f211a9dfb645f70160e8cbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d1e7b267125b39e749e7d06da1d8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc367c4cfe0252def56f158795b33dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767a888332358195116697c8ce4aa56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e1e2e7855f38430f7df80295308b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37834783c4dcf4712c00a2cad0f712b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef024fe7c0f3de73d1842353812b9a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f58dea442942bd35658c8e212109a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbd22ad749ebb8b7cad4815557d7bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be87f79d9791a47526457056add2db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3b99296aef72355dc96d3f8458dfa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd7161e37f01f4ab9169504a58d248256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7ceffad7337602d377193c0cdc8c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9d141955a80fa1a5a9458d4195c59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859617f0a4fffa01284d37338739c16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c2800fd6c861e42810316daf232a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea066b43a754210fd8e50cb2958b0ce3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb1fc16fc75f75b20470316c8019db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23d40d3039c04b0bb2a8103afbd860263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c217fb9125ba5bc944fee6457624d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8aee8af02ff4047b192330b3a72041265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981193bca4cc010ab05b158c96df859266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cf5da6354e19975ca4b7252a66292267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387610ebb086ca1d286bc0fb75d5e4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266e3455772e01d6828a2e6784f6b08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4d7a9a1b399c4fcd340fb1650d8b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a74aceb8f9d5ae0dc1e36a503d99a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d96606e2d68b1ab36edd130e20580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52014650a79127d09abef2980da02757273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aff94bf16c6333b7d00e3baa8efa6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a80c08fa3f2a8216e2b28fc133699a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686256d68480c5ef0d84702210e62d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4127f31bebd2dcee4466a5cd691104277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920f711f5ae550324cb6a5c19c0c81a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463839bfa999ebe0d08dbce35cb9d30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3ca76ed0071961554a09d3a0ffe17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220a96869d1c031ec83625bdfd742aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22d20f81ad6decfc3eef0e44cabbe7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd4c187bb6ed6462380d30cd6b291a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1fa844702c2d4e9383dc3b34e8fd0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916da4b0e2ba742a11a48cd5e02e683285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8319c1c71ab9b2885f6624b594370286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04769f5e3a68015f97d5ce2319be5b2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db4cb98029adb1cb044e02037635c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b8721d1d235a3ea011933f288a709289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6a272d07fbaa4b5bb0da292267c1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f083c5354f8efe634ec3414a47fc64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91020d51b293f2903bd9a2e6de203256292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885058e77a877e900a41b8707f0a966293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22923b95d911f2c9103a5be0f4b33572294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef334533806f771614b5f60d89fc8619295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee67f2e2c8147e95e800b60791d505296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092fee33966d00134d6e49314fdcc7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a995a5d6fdd46f9abf95c9ce23dd0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed38f1ee2073625d63b252e9ca163a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3165a67616c66d5999f463a794af35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb623c3262979361daf9943788ea25c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db112481d4583bda1c5233d58834199e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bb9bbb0743468a73da5736200be1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27928ed43f5cd91b245322eb707ec113304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a8f4b1e32b90b877e70eb9053d39e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa49b9d3028b0e8a41337dbd055965a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae002af3fdf02d051a5825bdb543fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ca46d07ea8f145b0efd1823c19236308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac58b0770bbb0a1c02bb945b88ce01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f0d5c7e278e32acac9e088839c7c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e55469799e9f7d73b94a31d349cde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98f43be304e845870c315cb5591e79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f891b66bd68a05af0a3000d333fc97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da13283358c05d82fc466f886014e86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed831441e6c57e7ad37ab7965488a44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3c9210803dfd7d0221cbc776eca78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806fd98bfe37591b1e3064a44566702317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369931893e4957a54dc32cc71f0888c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153ce4521b0de41bbe5b6ef60d64ace319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8c85648b040bd1bdcbfe8a9e9f5bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004c680ff54829cb72fe06135411ece321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96ddd561ca17bdb158ed806edbd9b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92824365086ddbdf02cdde0ab72bf378323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1834e84a94c12c0ffdb93185a4008324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4192fb819e6d6eeead91b20b4e70e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba0f336bdb95b3899bf088bd03a045326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f148c5b5c63ed5befd5d62b1f4d25e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca7ea5350ffbc00e084d8a28b208cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45febf23239828523358c1b1330ef94b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f5a182236904767e713efff009ba6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4612960cbbdd32f4aee0a138ca527331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52a52dfbd85939353b7fadafe890e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395cdf7df8a8dd9528ac78cfb694eba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904ab20d362a948605b0faa0e225b22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55926e20ad4b1b6a8617d8c58715a79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669ea7da5f1bbb40a654063b16b1d33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c6311dba3134f0d1eeef22478e451337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016061a610eaebfb43eac6da301be8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c55713eed47cedd5b09626aecda65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edad020143d33437408d1a72fad900340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3013f42b9963490c68c3a3157b77aba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bad3e3fdba40a0a9cd09212a8c960342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9017377bbc8b4572926210f2d6842d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ff661b19b847b837fd9c9dde7fbc6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3990cc08caba36ae9de3dd23deca4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0472346a5daad0d5eae7497c3f435346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1c07f92ecb050fecc8f32a1cccd91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368433178d9f9133424859b9a124176348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49594d6b56d44e2d5bab68abd87ceb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5669a0cfbc6dc0c7e6b59ca66daf20b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a51c4f7e44fe3104bc7192202b9c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f100b5057d650d24a7b03327de6c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d16a39012d4fc675534524ac5287b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ca792a2f51ca8d452f96e57b83e8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcc22f2cf60a9d870a2bd1708ea870355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1e2f9e4ec7fdca40e9235aff62878356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf8c4498583d467af43e53b3fb14b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8006908dab82847e2b40979afe4364358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4ea95b988a6afc91ecab1659dbabc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c086b21e1e225ea6b6ee1fe2b3d36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc05b64fa2935317e055ce33770ad2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b71ef4f1dab72a8142acdfb7417525362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fda0614a1bbfdc7d145f1f3b42d827363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdccb035d585f7841c46879926b506a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc661191d79561793faba9ef6c1f06e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a305fdfd15fbcef1bbab29e7211887d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c601aef8f806f2315de1d3bc421702367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8707de5974feb030bd89da0f74b5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d08af733d99e58f17c42224a8948e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed6c9b4f31b115d393ca3c4e9ea780370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3d7a822528774b67a39b3e0a0efe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9df27a2181950288e5a2578eba54be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f5fb80e44c46c2eb17d1f15e9ff89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113b1d8f448b53f1b6e856933c163a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439db2a4c2e7afdf368f32985eba92e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e424d723c914409e2dcf214cd69bf04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ed5dc582f70613d93a6c426c0b6d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07367e15210da535234cfd5d2732e646378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531a36d9b5224d0e8d084d31767b5d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4c869b7f4c3e97c401e6d8746880b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3ed68466e9a3d5fc5047a69d82403381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20803fc4847a4741ff1d12456ebccf03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972cd4281e2426253a512ef8be1123f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ed22abe2916ec87da2ee39903501e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fff00423271707423a7f2f26e53253385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70f96df60ab5c2691d59f4087613ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b9321e0a325909a059f9d48f27d37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4e336cac9b12cac999267e8a81d5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a44be605bd3c1da9c969b0c4ad34f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234a74b8ba3602d117ac0a8461b1193390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f976fed7230b74cdb2ed7d981e7afc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13de1a1cb3a9471858b53948368a34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d314b3059b2e7cbf5fb5488cb7c01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cac53979ab4a82b339e9943d7b41e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05a5dce1f7b91fa5334b089db3a902395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c297d715b580777a01356399aa63f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b5c53cf47abae6d1ef7436c7d77aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c1f3fbf97e07472c7c46b497ab207398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d2439e8ac3b9a13e4dd9c4b6033c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed773dcad64f61a1da7fef53fe5c260400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f099c58b5dfa26a3a719960d3b9de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f77965f61499b6ab931e81d36ce4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b77c05351cb054253ba68130db13f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31910a9af8cdf8b4937859c36b6a0606404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84846e9a749923219ee1b7e9e7fc7199405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bafc09a90f89df4b96075e355b61c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657d43334afc0e5bb7ea1a22f8bf0ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a6d9c4e6cf2e7e1c6e31b8d7b5e49408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c1eb5ecb2372b28319959a3c616ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6f2983cadeb1331aaff186288842b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0aab482bbf3a05e0c8d4557dfe82c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52264274754e3558084380718817cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d3aa11c4f6bafda7d0817674bc3a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c0f18bf8bcfc0c159d5e358cd25f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2876c38af874badd01b24dcd003f6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d40b4aa791d94940b88fcc49de682416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a127cdff1c612b8efef0ac8d11b64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb947e3b31b3c45382d619f8a133914418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f5823df74ea5876800fedb86db357419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21dacccfe74de25e00a48f4d46da41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263959e1b845d580b0557e8c95176c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2551b96d1876304f86dca2b82799ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f360a6db18766d48dbf0d5ac368f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db297bc26bc3b7519932a3f84ff0d5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70150b1feb1393e3a9ce6e5bb700704425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7c34a84712ea8ab21106a870cab56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab583a27edcb77dfc1168d0ac692828427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10d3118c5df6ac7d11b506db257619428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4770599fbb464657d43f444731cca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8541b212c96ca2557b3c2241981b56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f8c50783d33e6a290298998dff228431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98eec2ebfa6ae5bcd5c7ab4c5d2fa1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc126db981ce983f680039f805208ed4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc143b818d0015a24c471857fb54cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970175e49e657231d47f48afb7568a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b7eca3ce96ed521844081637a6ef8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8b57a060b4400e86b2f3d681c1ee2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a05abb5044c6a3b288987e82b2874438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9587b1b36a04bf8911847880d8092439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1876ccb5070441b8fc48b1930afb117440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb4cbac2f6fd76003c5732186a38e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ebe535989f9495a70e30b75166e72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff440408b99d53533028e57ce6fd79e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaca00b192336fd1861c80fd928a711444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757e8a6357210856693905b04f70c48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d6051297f44d34d2cb8c077580217446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d688bb41b0cb78d9f19d12d91f3bd04447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a856ac3480ea061e8617082f8acc916448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0628a2b6a9a7c378b6e8292d0a5edc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5b0db3ead2eca2937819b4248570f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f8c8eda19394e374710f96d585cf3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b678b75ffcea94b3e1d7213c5c94dfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b69005fa6131ee9e6a9d9e30c26b59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d616df69f7aa38eb78832e7e1d6d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506729cb129699d2e63a1555449acae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49a98a958b4be0f7c974c751d2c74e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819109bc290ea76ad001e04e54a6dd3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3c760c7ea8a090779a31752033e91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a995633c6867a7b4537707082ff62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63fa018a795b6912343b61395fa87d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1cd07330e4e3910f89fa228c36493461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e6ce5e4e5fa566fefc5712fbb1565462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc85a0ab6b9601a7909c5e52595114463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7414f7150a421e51b7fa5d111b5a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f647e242242a021b9921d77d17343db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c3017b4f3eb96c043906524191b1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9120502cafa8b6b2c2e39c152dbdff5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9429505401ebe0c44192a63d5c817b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2197b6a8de70749e4b9ea2dd9dce76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c271245002810f8e156560af4cdb7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff56499f47061dcf26ed0e9649cf94c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaa8783d8797308fba42a20e7b1fb6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9836837ce85ed1afa9ec4e97e4754a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eba5ab50f685f3592624cf37674dfc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5401a9b8fc5222ca5eaaa7bdfdc39e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ecc40c42b101ea63283e680109ba4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f240f39f397c3ab7f0372f627297729477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02915206cf33785abe61109eaa643388478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdeb73071e4501a5edaefe6d13efa3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d58c10d6922d5ee4f25202958fe44e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f99a680d991e86d837f3951c60ac9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa37012344e83ab573a825f07b5e13d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834421c8f3199338c4538148e7d8a48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f233d7c6eb438fe2cd125eb38529f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf403f901e76d8f6fd483db05edf2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcba411a647e62353579e386791c31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd41b991ed2cb4bebe03a121196b921487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12ec3d3d9bfbce566546ac2d06f102488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e06ded713fb03e8fb833584971fc64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84a2390e54e1e3918bdb3832953a0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd777e5fc611fdf0728c35959e671c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d53a302a3a7471910e7a6a726d1449492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2820d8693799ecc8595736aa19e5dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e6c8334f8c2ea76da632db0a087a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5173d1ca92e3b9a7f01283bb9dbaa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63d940b8b62dc7e1e0ecc6103b947a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6ddb9a199a21ab11e4b9a45a53b19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991f6c4032d619078c4df999a1a0f76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddd91170339c59f86933568f300c1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d5ae185b3c8603d396d2e41ef5b75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a7c655e43983ca2f7cad055fdc2f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b138412c2b78404f7f84e65968fa05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8bb3b5fbfbe325e3d2d561417a809503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610a96a611bccf26858cca09e0e4e58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ead1351fbfe9635e1bf9b5bb8826b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be95dfb3b2e092bcebc054863f4f96e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8633937a5d586e5d167e7b2dd236e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b24f32fca4b2e3de3e45c88cd22fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5497b693e1f10a0014dd244328f16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5aeab8b1c092308977626be4b53a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04668dd87fc77f111afb27e25239b53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674218b006df38401f231e967e605cb9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753c2c03593c142048cc83a924e499b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be8ffb472edbe9e5849f25d23d336a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b74f559c877790bf58afab6326390b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b366e100f871261b36638796f72eb3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1d40df46eb78c10e2e65dff312577517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7a1a1a721b9aa5769646972cb1ce7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e1bb16ad652aba0eacfaa901963eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b80185d4a855ddb63deb413b7f8bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb548bf1612717968627066f987447e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb801996c7d1c81b37d89b5ddda9a5c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8f8e1ffdd3c5112d9bd06b8be6ea1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e6c04c1a78f8f955b4e8142eac496524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc52fbf7ee79d3fcf4dfe35c976eca4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6266079d867e77e4092104f7a5b53c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1dada2b9edd6dcfb4bdd65903cff9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872800cfa022fd3e8f91ae3ba579195528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614ce23cf91c59daebb1a955550cdff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ddcf06befd25f73d06dc11f8258e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453c93254c4e8840e218ee7c1384895531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce677c48fce1574d6d83bea7a6b8ee4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207a22ae4f8c2ebfadb303d12915801533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1da609ddae76ca2211a86f0e1db55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e0ffc1a005e2ce377043d4559bd17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a5f0cefa36206f69abaf228b4d692536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362bdff548f321d44453bd70abb3601537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf379cc9a18f8030c53bad4e70638e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16692340177a534a5596bcbf87031602539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1b3ac5a4bc944f67b7beae9f313f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e270133d9b2083830cb14358152f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12396a6bb9d50390e3c423ca5b95b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e4d5fdadad62622669db40d64f153543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacce334df2461804529b927a1f6c5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2fd1f210fb428798d8de52b5b836a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ffe7c672fb3c7aa4113889c7a6bf8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e9ec1a1c1baa0ebdec056d0c3ed2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c38ec9ee1ba1f56599c6ffe7b01d12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a10274cb3ab4112429310f996352f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752777dbbddbf8fe6adf92fceb6be615550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908bc850488e8a087bcbf1d44130854551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aa1b4f74bf1882744872fb632b1b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb54a099a0464264aeee057fe2589ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ffb1a0b14b9a28aa646ace8fa6b18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b6117a98de9daab11d47118fe9869555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efb3e2ddc915e18c8fe391eaef2fc4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2561c1ef658900395604c970616694f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205b049a6c6ff256b009161b1aedd94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7f8f57cbb05853518eb78f877324b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b85b9520c331441505efb6b5d16fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab5902713f5d5b6ceda6a0a3f9cca0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd806f80d9b867d6c4275788bf88870562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bef749f84f9166b59d7e4261410ac1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05674233e41ba1829b5795cdbe799804564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753d3d86a4b904c3e7a89e443d0ab77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d42dc9327f3138449bc4b9d291238d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b83458f7c651a18b997a2b602ae159567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13207027451e9d6145b56a38d40ac191568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d59440a0d865fc6091bcebf36aa3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59a5cc7112229e021a8c722395c941570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e511f80ef64f624b128b3b9eea3c63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd0e004424c24a27a29c15116a63dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec831474d25d568f2481998640906e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54b26c90b56238f8f85227317f4608574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c586a95839da67e962b886eba978d92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebc120ebcdba85880b2f41cb9eccc4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9b0e473b057c3be9f81c2aff7a840577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731b228655edbe2afe4e2db8b341fc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679a96e891fe22c010f5e3cc11c77d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2452aa330662cef5c32ff99223835580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d0bdccd4a83144e908f4ca520622b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e302d1e6a7620334c9b798acaa145582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048068fc58e57093db6cc6c8857e3fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22589897102db009b51b1fcdf381f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a76553a6a7a67f688f02514201c68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecee7ed2b813350b7bec6b104a6a49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae52188b3dd9f60648e005d688e639587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0bc467937977e0562993acba6a33c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca138cde78ebda8cc130eed499f9b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8544e7c9279ee66d2b203833a4446590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e8edbfe03b315bb7c6f95d9e6c029591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75697337db79850e5d8dd6f93fda01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5ed56b3bd0ef2aefd56e5b8b44d2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634a6c135b86ae3178bf26f3fe49d7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc5886813091613419b7207625c2ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d538ed85b0bab0fe72ba5be283f0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9334e1d6082fd4931f570ef6cc13c88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954357b9841d2154b4ae34482bd25bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f248c5638fd66443d1553ceaefb95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a2c309ebe4d0960d4a53576624f57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210723bf09ec223de8a7caf87e31b415601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fee2bef7e7b3fc5a75401208ed20be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e861c1ec8db0a053286130e4db7c2ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67baef0da7d987e16b11f657dcc58ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74886d88b2ddbb7a3b797ef57602b366605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543270730379fe8e72e2b9d46c770bfb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd33dc62607025ccf7c1b550e77b1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aa58581664092a1182af5cbb2b974608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfc5ae8936c6ac67ebf394a08236ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421e36548e7e63db4f64fd338beb6df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacb1ea60e31e823359c9c6291d572b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caa53536383751e9b855bd13ed873b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df873cbb66051ec9913cdd6396aa73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bf69a59b3120bb17c0c933bb442e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6c9e53b5f85d552862d60ed0b5fa7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d010c4e0c33130111dbd10141f399d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b49d4b306fac433389bf7b2784dda8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca2ada54218e5f96269108a02bb537618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8ce679250eef02914941489c1dfe9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a25de66e9a11609bb9650176998035620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f717b5e83b1fad8694aa6fa4c1bef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71b8ccbb5270494095bddd02e78414622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504db6c2e72c55cb0dbf44e86a4223fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf015b623a94129bbb645cf91efd59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80399e802e5570ed1728e41a2c7ba56a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c04d0b22ba1492111ac54da3ec963626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56377dca0748047e9552f83dcb5479ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ae3a90eb450c7e1a03cde90a69f93628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f33814f7be6f2e3a1dc7f45e9b327629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ef484b0f043fc27f560874059d408630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d632c5db2ae54fcef109f606f3ffa5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68799c34072cee7b94c986ba0a7b47c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fbe6fb6de11fe2a208b66594ce18c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456831aae0d5ff906e0d6a9932b98bf1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1207f1e965f95fc6c8e3f211495e441635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c1c33ff31ad01613af4c561e8d485636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2910cd88aad23f858d5eb2cdfbb717a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd490f0f87d0d236d99b5377b73332638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff733aa0cc312d638577397803d1ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb8f5190f88e8bc11af823769eec76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6210f99b2b6c3df5a9183646974e15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e2935cf2d493d9d2130527dff4bfe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dbf292a7be926e3f1ab8c058bb976643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c36cdfa29a9ef67d1a30d41e88268644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5aa9d98a2d2c71542667f8528bd5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2565f997230727bd4c3437180e8c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2b8e525006c0b7853b1f6eab72dd8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0b07ab647991dd8fe077ff230ad2e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31693537a5086f3fa423a5d4d66fe238649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97683028b4dc4dcbbaea606830a3e53c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6a7bb433b911de50be80bd0745fd6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c86b329d39eb546ad6cb970d937bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573ada5cfaf2bfb59a3b2ae2ff5b338653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c55c1bf5ba8e9a07b9fa2a853fae3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ac8a0311df5608480c6a1579cd353655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746930bcde00bf12de4ba6381c9eeba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138b5594613089969f8987d9bc8760a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ccb51ed317c60453a78d483f9e000658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde3eb14feb7b49730b4d057a8979a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f633173e5642a40d9d9ddffb7f2d6f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571eb7b195e1e72680af9e2de91e112661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c451a045d2f761c90091587fd4791662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818cbec5c2e0c2c754b51a0c09a8d7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b06d501a82ad8bf2baa6d4b123f10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2394cb8f4ddade2285de91803f8fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b419c960fa5e03fa1762af77568082666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0e34ccf7239f7a57094050a4dd192667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3bb9f9433ad39a35e26cdf6af2872668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d967766f296714061986efbabb31f79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a3af9c98126c80a35ee30eebb2e6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9d9b14cb77eef49ef49da0b5e97c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d6ab86583b74f9bc7a607d2b43b18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d687784f2533e64ca25d718ab7923673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8dca8d690d2c99803bbd5307545fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730c6e2800f326996900c4d23a72fc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c7f5ecc032897b9f113eadb267fd9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0216fa2ec065522a43740b346b46c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5ab3b10fe64d2958c2662934e6383678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b67d95c2d34093fe7cbd36795a9977679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595323db4fc87296f8ae264dd7e15646680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d595123b2a281da3ca4341bc0d5f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77f2a0c64b287ecda1f68045df8000682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866ebbe2a53e4e0f72e620e66cbbbac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4d109579155b6dabf2e16423267f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde135d993f82a1dab74486f563c24d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938fb7694ad7fd1dd98b82e59373947686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ac04d70e6572c723912878e9ea4f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad41219f256a3ed92fbfd1ec483a668688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264296185585a34eb0e68f6fb81e2b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb6d0c73ef338c56e79ba903edda8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d7301938684b9db16bb83b8694924691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec34a826747792a3ef099347b9012c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98afdf62c0741e2f17ab7e36870cab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242c49c144d0ed9f6c5e525c76dbea8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49aa6d65fe97b3fec6300c098021d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206b02b69c31ca4b92cde1a4185fd6c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3c59eda554f356ecbc6c0d3ab7246697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e257b652093e3d8379b32fc6e7d111f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cc784b2a35697c70116bff87e4c35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4e32cf625dde0f7f6b910ca69e3ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4d1f1c620b70118cc1477f8a61e41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04531075344ce5e37c590596b10ec1a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00352c392e8a5c9d5bacd6271a841d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50a1de98df1fc23651d97c8bd4ea21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b13a57fdcc3c15b437677add3cef87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0f5e702b5e36a8aab1e8c9bbe41c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a001d92f7439892e39b34c51936fef3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee19168050da5f49a8bdca30948802708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b8f4e0a2217b896d92fc80b3e9d22709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07fe5b52fd531da64859305148ca80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc39aa8ce45036601cd367f4a851d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81cdfdb02423f6e3108de3be87c0e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fbfff079741050b970cfab07fe58a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0af4700dbac5692a9ca716d0f48e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874058d305957a919473462dc723779a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d46dd5db352415c7ed0afc387a843716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc64237d1b2a765ddd25eb23f68b09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf88ba80626e0cf072aecc7c1555d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5416977b85d695c87d92fd9914cbc0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1a64909ddd73a42b3cd80a24f4fdb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138c9c50820ccbc594f73faf2a427d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf9129e914cf3aa7e5e35dc932f6be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a10be26abfbb118dcde6c6f1bb5ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf34b2445a0d878eb0e42f2681975f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b87bcf2293248ee12f7a04e56e5e44725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce667eb8ba02b5a5991b61e84b3318726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128280cd4c3983730cf3aa65d803310f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faeb43453076ac13ec55284094a00d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525a73e6b45e88159114f6aafa95535729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38716a7af2558c681d24f2fd2338150730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093211dbd4d40695a27d6630f47a2bad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821c0d14118189c80b0a2dc03bf99bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bd0c93a885d527a7a334eef90981f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c66c0a99aeddce2e084a86858fc798734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765fcd6f09bc69da6c153693c98e1c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6528e50e54e7c063c2c748021de27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413697fff5110df93c8edf62ddbcd9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cfb5005904b361e4f065377c329c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7884f49897a367510ddede28ae2633a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b677bcd09cffc3828a375d43de27e89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713dc0d9d17385ad17d80b41b421d5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c773cd16f2ea1a22817f0026d7faba6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97524bc4b6ac67ef3a514a56de1a45e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd42828dadfa47384ac2545d3d699f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac9b2104956ea358f798165f26164f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab736b471e6a65d172e4187d7a2e6e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34f38cf221ef2e388a2b807ca78289747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1b24313d338126aaed3496e977402748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c4002632b978b3de9ab45e54c9ce1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621f47dfdd46a6f6068cdd06114a594750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b17221eafd23e63e53fcc44b779cb3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a894f3e34c33cbd3e0c55a948383df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52684c6c2a3298767e5cc04e5be3924d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b744c6cb164d56be083c83532848f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec05fd23c1ec5c671cb84644b5e2f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa53173283ebb44387eb5763eac1758756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4618302afdefe36210b439d648d2987757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d5bb6e9d54ef7ae0682614139bf88758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd0dd2887b54f130eaa116de333e3d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>