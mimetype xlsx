--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd242668b37a1a8c245f6da4e872661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63327a0f8b55554b070b33a59d8604ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc786e9052c684535cfa88125510783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de46dbc46f2c919f427a240901bcd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90de18156e1f5808ce0630e374dadc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea7697557506e4fc1741bb4d7636e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ee2fbd732af5cd94d0d353a7b37007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c8caf1748578c07c227b1d2f7b2b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63025b638f1344c58cf758da90f343499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0beb3c9f8bc6fb54b2024a00948a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bafd6abeef71c72579921cab1ad6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1828b48496668527fc1e1bd6522f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe21b611a5842ad7f540f070c3261113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25c00fec540e4a6dc993ad76645dba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54125d7daaf59c73d40e9a00ac96bda015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1f2834d62028660d2382663e1985016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d44550300852a0e6b4bde5d6c6afa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e571325b2339a2fbb0ad69de87c13018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75303daad64274408691dd9d2d357bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564163340a980d71f470a156c16dd8aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f8bd0018a29bb0fe8f8243a0eeb4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39bde5ed314a15afc4a0f68e0979fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e05b6a0ddf52452e8e1cf31586995123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f59b4083c87693b3c1d364946e708424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa5a9fb1cdd25feaf5e274023982c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537782c4565da89f00f8d17281a660f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bbc5cd5163c15b72ca317c041c54427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377ab90d26c7007f9b42acff95c3aca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82953f464ac737cec0227a0b8fb28a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a0a650b92e9ef9168df6b13de428b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fb175a5e422c99a3d0a5110a01ed231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7293c49d69da207e9df7355d69337b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d0b21aebccdeec43e3ed588f1388b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033725f43f0111e94e1dcaa0c20cae8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4441e2318933b93c656e2250d397d6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce25e2540f48d4cc70b9f9d566ae0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a739215ff3c90294eda35c35cbf9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6bb1f85dc9a94153ec95f974a605438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2b08c3d97264bdc19898b601f46cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dba8f503171a1fd5bbdb0473d006640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e723b2071799ebc3c3017248e3e4ef541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eac7a3fb0e134e25bce21ca9a61f1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875d2c87bcb49a3ab53a924c0b4cada43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4cd15183534b4b7f205c9bf80097e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1439051083e2151bb3ad655faf55cc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e4cfed174773ce405656be3f4eafa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104c213f9a7bcebd1f9d904fb18f20147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcdac1887cb7ba7cd3936b8527cee048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0555b5362558259e7049857621dc9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bfae3cbf4146762fbceea25e45f9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538a2b03a9d6f5e72e518d76077f0dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976cb46a5bc13239c2b9ac827662ba352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d045d32656a84be71dd4f8cb980d0ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008e9a19313f3b6c2de80827b4b547354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cad9558416385d1ec7a8b43f6b72255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8209401ef9837d9de9ac37df5a248756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533581b8035acc509e0a8c4de22476657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c441bd967a90ecd9592d2615a678058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869729d0a7e65f50850d86e79cae2b2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6ad050c373d808eed193737e92d8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dd7925c02a804e535ed2e1e72c18e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd002004d564e8cebc196aabc3b58ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1cb4dc0270d76db4d1ca1d1820b9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46a00e42d1674846560ff1d5eda7fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51970e8345557cbbab340bd2ad87b21f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee82f1af015e41c36e2db92890bf4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e904572d0f39cfc535c5da70be6d59667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451879a9f66ce40f4d18481f4123d7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167f7859d6e48c75e1ea9ab7849c02569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecb2a82a10cf3cda9ea8bc73a3d66870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0d2310baab64f298fa425663a4ff271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f0063f0286ca7a4a17e04c1a22db072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624ae71dfab551a57905b32d85aa87973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbf45631901a41185d0467c42a8a0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae64ee6f013148e338da3116c00e84d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433435d38690d558016f0a59a52bb4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc88a2959964ec50f9f2c5edc4f0a3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae3c0665a1fe96701b61686af1427878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354e96b75741065995481e35c1499de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc97c682a00398a90414051b5c3cc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812a06a2c61cbc571f6f10ca610e22681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d239bf9c92882aa962f6cd6d4e4e76982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10bc76019c3e0ad64952b083cdc11783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad06203f9d962bd0ab797ea1e78b6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c2b621e578dfe9dd311e3960958dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3716cdcb6864976545a898ee915f09886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411132f6db566741bbb2fa892d8954987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f016d295bdef0d908d1de21f807d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a879756b33d4cb5718bf541e386fb7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469d4b3d1c7b4b2f764e99a82431d0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e54b2b5261f4bac2253b7f36f79c6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33c75d77e17489abc5bcdbb982b16692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f044a30dd6bc385408b05b361216ba893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e6a5a3387d2a274376a503b5faa8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8662d036bd377e6f7832732afd85bc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d57f0dfbaf3d1a4e6f785259fcbc0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55fa110eb864325acdc8806e4cb17b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902553c8d620baf5ae2dd8b29269b6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c9dd26c3cb4353519a24331e502d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6130171fb06e03671d1caa43533acec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7186ce8f3ed9df42835020611670545101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0001baba97205133a98a7d46ded06b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423226a73fa3b0a86c4ef05c43677a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e63eefc0b8869d8b15004155e9b5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90e47898f298e4f6c1d41aacf8e912105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c73202af8db5dc9d105b529b8ef80f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e0e745ff400f3b95c197db427b0b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26e5ee0643786c411ffa32fc7108b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e2e1b61e97a7e779852936a77c520109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225a3d8f2cf355d097dc39e7af7a3ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bca300a7ed0651b285e54d95794ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb07f11bc186eba44e68af2d2f6c7d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227184402296451d925cc2e71d3a0351113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974222cdc230619ea260259538d06386114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878714ab8babfc827e76f0dbf079efb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b480df5af20823e1cd54ff7fdad20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c73fabbce810eee5f426058c68296c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda330b6ad33a62bb8dbe031bd2f8cf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5408b993217127a4ce70ffccd8726c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f42731d76975837c0bf2205c20a41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af55dbe1711e07bacb241fc21b4312121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cbea916db6d0faf167cad5a95509e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d6c5eb6d50da8de03f1bc60520cfd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d25f5899393330e39922fc2a64c1d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310ae4bf04d258372001718ee1ae038125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a79a3e1da8108728b85bbef9572d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641b51fdcd82ac66e09e0268019bced127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e90980831cdcc13f64d864627f0fc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f3c0e6411bfe7b19d6ed70f7ea0d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639c1600e8f8a48884d4e1aabf65a53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04b7139a0a406a248ed7db2e40b2a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5af7263015a60a877459a306400a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5165bc7dde878412679b263e8a5ff4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd808488fa90b430ec768b8a24086a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc0afa0c201631041b99b1d5d87285135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7319c85623e4110e8279dfd5fb5c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fbaf58b3394535c53e00adaed2d27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050599d9d43ecc69c99a3cd71a0573aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812a26fbe5107cf3ce5c67449ab7cf0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a978f946e90843325dbd2e580d4106d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e301063630b19069ad7855c6c92378141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f5a2eb39db713ea10b29b59c9520e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cc8e6e9a3fd5a4473142c8a7f02a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14cb9f2fbe0f0eae92c0c2577d6311144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4ca4ce68e0fe764316585b20964c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e87182fa026b99c9731094d6e9133146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044857ff15917dd646ad5a6d2db486f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ed23402bc96958e4cda27bfcf0d80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3026154793da7b8a6b67e275b6768c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc9fd1037dfe8339c9ec0c0e78db19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0256c2c30657971029d0d571c58fbb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cba936e1bc4eac30be358933a4519152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd49392295c9ee52664b7ce3353b19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98e99be72be1edfb77b2a841c72364154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e848758be92f727f485f803249120d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e51148364b6d2ecb336e7b15bbf790156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aca13e96921b179b511c1fd2385b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321597b606c2287c569e6a3de4518f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1927f65ed6e61a8892f20330b12c487159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ec15321e2b3ba63dde0b33576cd74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dece2f90692ee978ad1a2495a9101aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a204df6b9e70e40fbb5a5e9cab495cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a936d5b1227746ad3edb92e8c215e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee36f2d9bd00ed4fdac247b68e60e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04ab7108085cab04b15bd9d79664d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265447ab3275b46378088a0523f24de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c92eae83ed20a80b02adb9011a548167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845ad14c887038fecd949788f531b6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9872b9d2365e1572e18340da3abded169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffe962eef76acb0400a81949f29a41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a927ed9f54e5ddefc36d83b38793e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947293f5ee3aa8038efb9f00378e83c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce31b544853e100632a71beff6a7340173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b463f857a1a57eef606697c413d75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabdbb04180dbe56272ca7d5c6cbd85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c99bc92b25ae7a14ede17e95ca23b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605e73700b4ad942a49ce21a0bad19b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8ae9aeb334ed9ea9d50f8c1b0c233178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ab09c565ff5ac5ee0b01102b451d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bc0d93f898bb5c262d017a8b7e24f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d590d965e72fe62d6303f4bb1c21821181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7dcd0554205a5d491021d60b51a54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d23dfc482295d2fefc7fd1f12e8b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe849672832bdd9a7436a35006b5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea011cb80b38ef57d7a98e47ffb0f6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c30dcf346a144a7eee75ee83bd3788186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd8b6a1caaca4739392b21a9176aa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc57f136012539eb50f0ad9f7b942b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5235251fca90711592bb1a79bbc76f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0014baa37024114fe41ccdf888e99a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38ae703a72789c29e1f6f63af2cb5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db4f360c5c6440a3260e103503e3d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4124b60641cb394e71be35aa00207193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a33adfb05e0d7f4b0bc0dc70ede41e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6bc3999c7260043c154898262184d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ba3fbba04529c5683fdc5369ef1dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1704bcd3480d22819b5e276908e1d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d47f63e16fdfb0da660c265a5da84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cbb66176e402014a3ea016943a5fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe84656ce983c69e6b82e480296f18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a81c5a369d424b24b29607ce874a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8718a6f06fff0a38ba3a07aff1de2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467660c71cddec95518e8ec5243a207203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b51268ffadad68193270f6d113911204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569a1bb91f30f180b7ba76339fcbbb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc9698edec3e2c58e2bb54f58c9906206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbe6431c241c1f59235d1fe2d03d9c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eb6bcc018e9e66bdc28257b8fa61d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c463b415c2e61b280214eb831851f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1fa2d3519460a8eb4d7bb04c78fe9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fd1e8b6bc0edbe8cc1f68c1a025af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca402485d79cd9ec5aa477f18fdf11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc719f9052eb37924d892f6df8f51ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208e81f520a624de8e545e7cdb07eb2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4952110c6edbcc79fde300ec97fb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6b91924293980eb94ddf17fc8d6b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb3eb6e4738408c769fd94aa4408d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dadefcb22289f1ca16baa34531a09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e68ea2bb61f1e6b254bbc6122e78aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5854c1905e62c806860b99c15dfccf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd163e4ee169098ae2564b05a4b50c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ce0dc072774653940f3f48dd5f134222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca507818f6ffdbd31126cebf52a8246223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed1548a4d88af22be57e4b85d65e17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266be0017d4ec0efa89eae2980dbc25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f86e4e790bdb9514e52641de0ba964226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6fd2d53fd0176d9a6c974890972ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461ea94bc33f50bafe6cf197d950eaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d072b7ac451e00b95059d43e94a51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6c4965a37020aed03c077f9c20982230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c89b13a16f55d58000ec23319240d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea0df8277eac3777e5bf1deea8037f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ab5f438a9503592b0819614f70147233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aecece7ac4ff4f01c7b97333363883234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a7b93721fa6a35c8bf295adc71279235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60e79db231c0561e97df0b0977e47e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1cccc938f838585db2eb34afa6084237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36def88e6fc47c2d780dfd4a0e30e8ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cf1dd2c84daca872160247bc3e07c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e765d6a245b6598082c446a29cb202240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a07338000d3dbdbf7a76eedb7c21cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f93f6aa871772c257ab65edcb63e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fea94fb28e21703a28b60565d23946243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba764a9d13b68d5e0ced9a50a2a25a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4e0a3c30946e918375ab5a147bb32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c453c16c0ea1a415f608577701e7931246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fecb1ebe84a63f8d767d400878514247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047006173a2b534cb3b3b8c4285291b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452e8744117b5e02ebd5578d1c61922249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ec95cc90f770f0b5e7bce95861996250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7d02771d0d1dca1ddd95be721a9bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dba5232f8d4a4a296ef3c403a8346252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d05a153cd09290b4771dd36acba1a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe5b62e7fa99880ef4960013b38ce8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7491752947fe58fd4300d153805fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba7dd0cf06dd6de00de2183128b4ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345203a153e8a9ad0f55388fcafec3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d61e1946c6451044b23e170fe2191d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81dd9fb3c66f5e566f497e38751d46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c3f19ee45cd608f164a1180d3c187260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716fc25d090adf281874a69fdf34bc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8f318a74e5d625fb30afef19e3a2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f433e9a69d88341bf5d6afd840c15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4d0f8e3f85cab5d81d4d885b39955264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b53add0b2c587d73fc0f994cdb296265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a0f39b74e7065d4569bcd302950d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813f8b48a488d2fb2912861fc241b97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e26b15f3177c18ae9f2dfdfb5bb87c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04b509adca758da0b449689a9f1c04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab89e2a8bbb43e814852cfead8c5a56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a307392ef04d424f2880ea469e8a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad3bc74ff46eedb268c40550b90ea3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e08784099b241d7255d50eb460f1b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7511dfcdbd1d38d98dfe199c9c6baab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a6080ed06f4a18dd01c38e23fde00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc40b7fe1c48de49ea8859a889e18e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be777ba5bd4a055f1aa7b1f20f3532c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610af71b16290079baa94870f2562334278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109599b10bfacb7963e904a41945e6f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d97f357d42f5304b1929365b80e732280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2b21d7197cbb712408b6ae33d363e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ce07580748ca1da6e1f32d34b012a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3b981537a366bbcbff17d897fdeff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2282ebc93d8d8bd90ca75489a77d42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b30e8d9edcae1f46a55a6eebe3899c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdf93a94cf1a5772214d4444d01721286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4327dfa2e47f63863f6cf2ea867ec2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935e22f12b96fb0d75eaf39572a56cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc979f23213e8a701cceee62b23d3386289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a555e71707a2e5a2c9f451adc0636290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda34ef171a0fa6fd712b4d7356a4c74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d4b9ea6a2fafef5a23894a13f3fa2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921df94e6531f437dd573159f5fdf86e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbba5cab263110bab812e83b679465f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f23af5f4dc479c425772ad3449664c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85d3b85123f51a061be451bf058351296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3d32be9c2946aa1cb3b1441c56b6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af628f5ac51b5918af3a3e224659cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca321d02f30391824425707dfabb2088299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5006fd780c70e9cd653ded63ba0f8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00159045c023e82d75b7a15db7d158b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54652fc448894169aa57d17343e2e665302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57eb2d3142ec4d398bb91cab720f14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a21f9af71b9232bc5a3bdc72d47a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338e8bd67e0bd609583fc075e961f6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7935355dfe9f6e2583359d7da8459fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e45abcf26532109501c4ca75abe2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c580be896742952590bf407e5e4bf6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed839a12d0b78dbeaed3544ce4b3702309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadb1b8a0d4fd782a14a868fb3eecb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0d1797ef28b46508beadafbfefaf7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f21c58bf399a48e3890421f3a6abbc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c6c9a198f28b22b3bbcdde41c891c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d55b9ec075070bd00c4481c1fa0697314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd311d78839464d0133379332cfec06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f124f70522c807faa8f78856f58f5ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b2be1a63e2acd6e20619884224014317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23c0b9fb6ecbc9b0f70dd595dea335318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb63f84b45565b22eb214e8923c432319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8d323a018f43c5aa1c82417b72428320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afcea4108017af44bee406075926d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df0dc0c544fdea2f71276e4bef590d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a90b23909ae1591a2f16ceddc7058323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc0fcddd10d7bda614031c6bc39a67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d367af2ea4baee5206526482311d40b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87381bd656cb1202e78e787c05cebb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c5ffa9c1b7f48ece0a0959043f752327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74525b777c4d6117375c88c603897d14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911a11fadf45ce9f696aa9de5cec1d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f661ea41e27cfd9d8e4c856b55c02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363bbb37a9133424b3ba04e36a82a8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0272d3b3b118fba38576c6269a1f8c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c0f0c94f2b0a80f6b400ba5593c7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fddf219802fd8bb601b0a011bfbb4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d870a89d29f84e60db74cbe2806f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296c7131aa6971bf4f3c54c3ea2a427336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c682dd010c402ef1c9cb05f294fca55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bfeca6696cf96c303f68c7adee242338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5060d59bf4114e3603bdd20cc0bb18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4105db6c91f2d574f2af915f63584b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881ad4886d76fe2706905d365e0cc86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38ea7e655e3742719edec235133ebf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ade40d8c15d67b3de6f663b8422035343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76462309003f95f44047d13e9043b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c231057c398291c455b5d2cb8f3b121345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f596807fe8c6668c1abc2c5b4dd3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52217e44ae3e4f680faea7002e543618347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ae28483e99c76e3b750f8ced9db46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a2d188afc18264e23f1efa9422513349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95231021aff9195b71d900112c44097e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b558dedf1404b4b5d54730b4f1567351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be0acc4f771e2f36acc16b0e2bebeb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54715aac820b880b3f9ab3f44ff926353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02325a1e8a2b809d35dfb30914907491354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e469350b603fa8206235772feb0de9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c247c0b2984b42c9868c8542d7d0f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a221d3f1360b557c0caf94c78cc56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928ad17f871e782db86114970f6a72b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2606536598b2adaefbe3e1fbbd87b88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806aff09011a7817dc809783156a0317360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f32439649a8c2cc9a26f83da31908361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce46071ab35d5a7dd00b317079fa433362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2103ec6ba7ae28d30fe57bd69ad270363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b17daca44e5ca6288586afd9a1ec6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340393a54d6cb4f53114edddf863eea9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c3e652391688abbc774531d65f291366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbc3a6e28752dbf1d711116b32aed7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f32bf05df3e3b9be8f4b2e52699b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a85b57cfc24cea9e39395bea2d9df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb413421f891a9166f9b55238bc5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d884ee99137bfeaf4fb1428bc7f170371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d1ecf00c36d5f984ea36190591dfe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbe9771006043fd92bdd3282e00dd7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8ae95063ab71c3dfd10a294a3631a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c57dd1843b4e71a0960ecc6af3e04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05f04291350ee1d3dbeec4bfdbf997376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a40c3d64e6beedc90cd0063d3bfa6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8bb0bfe211285d9713dcf9660beda378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649553a10395cd559af7e3ae2a09cf56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e1fb80f0eca6fee8a3c30b5b1b4be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad912cb81303176d599065791ad114381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f14fb1e4f28b1aa771565aea0b099382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4499bc131c5787fb0183087e2804ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eccd0c6e1de0e06c6e2b0fa980d60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d8169bdd58ceef99ea4257146a422385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0c20583deed9d995a236ffe19dcbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992d733343a93a07f0e0aabc305e7ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cd18105c475bb64a39ca72613e61b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d75d86631193a7b625d9339b717f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9a2402ac24c3cfb95c0abdfe76827390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247d7ecb3111029ec8a1dd18079895d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2039e86aaa8ca271acb2922407cd82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d69f028ff6aa09d682b8c0806bc1b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af3a3092c1c15d05901f0b4a3d2f78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105f9f192cd5161b053aad16a1bb24d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94917c279541a783e161137dbc68b89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f72e22d12e3268d95a26ff0d1e76e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d771a0c1dd2d14406aacabf01e983398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5333f375da7ab6560454ccc3385302399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeda26c7ee7128385deb18323a1b98f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f913c4091ba07cceea2e8b629bf37b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10590281d6b8829733fb87c4ac643c0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bce3c51aa38d5ac847f54fe74471f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b05ccc91344207d0e74c5d7e4eb6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3523da0fed0125059c379463dd68198405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89796f3e2f17674efeb8b039c07c1a0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0845c240e2aaa316706519098ae8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1690999d0a5b7009cb36c3360bae03c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a858cd8cf85c01dc143c9e9aadf43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26c989aca25b1597bfd99d99fd612e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1618937018a6e384a839902c0144ba3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9864a95f7b1bb5a9da0f1acb523b371412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196fe826ac750fe75c2deaf8aedd355413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa35b043d4d3743bcc3949d0ba10fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04148f57670cdec2240123faefcd0c19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f9ce1da006ba6588fa749d61d31e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c8779b4f3f40849e510a84b94ffd1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113101f46678c6ad90622246fca74650418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b86f8ab64f1d527d9ba160ca0bb8f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bce0732d7e508af37a9a3df053470a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3245c07484d4fefc163d69cb75a8d4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ddaa32015384c8533847cf41bd9e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c29cfd87ff5b7963cc42f6b6360f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa15bcb3e9cfd3127587dae4a8e57a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc3c13e8fc3cc053a3e6ca436b6b6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a9dad80603255d39acab053a46258426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b61466f76d1d1d71dfb9d1ac60187a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55414551f01c3d599846ad9e9b7d47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008004684faba56b9eaeba17ed460dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839a1ad3ff0b6ff1a370603001a320a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3ebab4f3c77b77d34a0f67b719fb3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db11a83369dcb9b7ebaf219e0bd330432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76227b4779a44d11d640860d0724d012433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa59d76fed3d5b323e2a41929d3c87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937f7c86300a8c99e9acf1f921651c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3e05b147651648587c9878b316579436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf3270604c6b0d8132ee58c5f093e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d34e264d6238250a88e0c0f810695438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacdd934f254b0cfb02f3aa372c656e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eca01f31e77e2db2830f84de04c7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10e6c9285805e88bf78e0559c1610f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157d7cf7dafeac247deb9d4fed7d168442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98082e1b3cb07077d6e7c48725b5f9d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d2d42d8a7a6d44c22102b4194cf53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c32d6534aa9026ad0db2e103639d11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e72648ccadd9ba76c46830a238cca8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2ab8b2904b53db8c0c3e139091e67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f4ad7fbcf35c382b6b077b074e8b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19c5e630edc55c2e0137878bc002fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fad366942564fb08dbee784c49634450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc92208b8449914ba0b837ae380d855451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c904afd4398bcaca94b846868545059452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f867ce93155e13d1964300f45065a90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3895b5ad954850f85c2c4894253746454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30eae811b0ac7bd0d492a4880ceb92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18549506fba2754d3deaae3671d51222456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf18283eb743a86d3fc9a16214ffecb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217467bba5c7f8e32a15a3888fe0f18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ab8abf7d3cdf014dc6879b41ecef2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515881632cc83630a03ed4bff88fcc95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe14f81b5d46d5c14c1515dd05bf1e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcf9097dfbb49645b9f6e8a1e5ea40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53742246bc57c51afb79857efbfec108463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953f70b78c8cf6323fef1d248b202ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8c4c83d8b7569b38c174fe9c17f35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05408f671094b78fdf3e446365bed2f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea15dbd743f64146c95152e5189a547467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f33b6b1ddbef8b70905031251abbba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cf48ac832e13e7832ff3bbb1f3d44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbb868eecb7c6c1edf07c552915a2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f33330d4d3ece233d2ddd139f2d9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c686c773f627d1f327288cc83e6f690472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c0fd57f34c3e2488d6366bd07478d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e9fd321d49b1e708a358603b1dc2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e553de8689508553f1776cd9f6cf27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf4fcc783f22144fc226c8e8500c92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4c0160fc46cd3eea3f3493b6e0f87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4d4f3cf942594a68e4abfd9de2471478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aedc625f57770242d3be3e9b6f48d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15035eb950abd2f82cc6a06de6ffc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485044ec376bc76bc7400eb0764fda8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e70cefd266ba15066c3c3edaf0a96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31184f05687c6e6ed825b6c56d75345f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b398f5ffea53c471a3d9696d7b351484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce392a17f3a667ddb89965250ddbc733485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21cb6b11daf41645d1d0a41d9e0bf7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa61e32a2696687e03561c80eb3cd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b44aed661dcb5c9b6590f8cc12626488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b14fae1d7af9fd01cb9ab0848f42b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c64775d862fc1462f6fb45b537d7ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaaba3e5588dafbcbfbd97a5674de2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c584877fa152672aeb0097a8a700d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb43e1518b4b25f461d0ee7142a7afb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66f45ac99c4859585eb7d93ba11e50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d8e1e8ddb887f8b9fb34d910542bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143afb61e54edee0dea4f9fcfc78034496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7b53eca0909ed5ba8b54e8d0ef800497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56577a193933633ffd2c8650a163063f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db361c93d9c4e1b85f6c133f2c4599499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb9f3f6a906b951e90252129b9fded500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c33d7a1705b1b198f159c050951c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5106282895aa26c1d43373b9cfb4dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473ce4e8dfa59ff9cdff1e141ac2d62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef04ebafda5aa25e977ca40c990bb48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5704e938e4dbcd56ca161675f63cb45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dccd9c506861770072852e4a43e729506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403c410109d26a21b886b5b9a47a869507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416a4bcfdbc83e3e03eb33dcd74ed9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332e91cb905ed6577afdd37a1f3ab2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff596a6695589990050b89bdbf51192510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebe2249d1020519d1d680657f067c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81f1c9c161c9438af5f8e76001f941512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e6b1a05b5e8b0539949ea1face0b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c66a3a389a3c01f8121a0c36d1c7f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321380c1f0855d02b8d44bdb842923a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6a61e6b7ce7e17f629b8ca0d3a404516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172959d232a7e21406cc934d5dc360ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ebe71967080f8b8cdafe57e1ccba4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0665dfba7754e0130e2723649df9d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b881222d9431e89c2c208d44d78257520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d44282a3deb755bffc32fa49c12da4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810860a75cbf34bf2386405f4896e65f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cb83718141c31bb2060c6ed4ede34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd893c5380138d89f7c1f119120f90c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147abc8b3d0eef63aeb897f22bbc34a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e642c80de111a1fe4510dc4b9622ca5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42656337434a13aa192b5352caed3716527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913835023276bfbf7095e67b1f66b65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de58fbf6cf3529a579802444752070529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886a427af56b0c12af56ec6a5818094530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5da72a5230c736b9adfe3bb967c62a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79974965328edfa1f41df2e9a3d3a936532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983349c39e8cbfa969dae370c4dca4dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd1883a92ee3ecc92535aa6b8b176d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7113cb2c897db7e30f85a3661492f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c67f93504557c2adea213fabfbadfa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501837ef70456dc492a6da5cf60cae33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da44e6e0fa2330dbc92179bd04f774538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb898a63c9ca6e8cba0d9c0b7720ae50539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd13f4415e0dc27bcdbdd8153b3d77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa1ffe7f5d16effba81b8e941dfe82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ec95da89b28002175fcd036171979542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39520d5fd799e4bf6ab4f6c50317c577543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3b132a5129ad8c33eac78320eb5b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d502e1b913ce0bdf362d96d3d5db9a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cb98b11bbf3005450c7f83c27b880546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d49e969fdff721dd6f46b96f67cb92547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77269193e4d938c890402f0fa5837a7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d1a6648ac27b16da137341b725671549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81634fe1f9df4260c99f092c08e0217550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266e8f67f6fa9c4969ff3c799fd9e28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8c8587c88c72d3673a1c801445fb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d23e963acbd01d1393cd1821e7c75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8921cd09bc14fbacc6b8332a19dc956554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590f7d4d0f843b6d8f71bbcd62c69ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdec13e8a043d5b1b0eab1087af3531556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31316345f8afaf0453405698229d269557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bd0a4cbd50d54bf133c14c0133692558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d8e62abae46afd79169bb94c53fd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b157d69e24acc080fb55761c0601b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cd38684c13e0a136d5caba8c4fb7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049155675def787ea0a9d8753d47802562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cf5d1b5739e921ad46ee2ecd895e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515954bf18d751063ee433f1c306560e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da407f294de51d7cfabe792e4cf4a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fd829ea87d85b192f2a3448c9f391566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa8de3128653401aac486c3cfc08e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e611d83b511813d6b31d488423773e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13501799bfe42f5eb6164fe75249a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b1f84587bde64889a70dd800f6341570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb761e3e15f7e0a4bd4291aafadef65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080e6497d348cc9f710a80faed78b3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88700e3d83b5372a9b06411f30bf18ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d840670d48634b18cc2dba0cd33e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e044483a8efc00ed834056157c2083575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f479a74743cb63f2c0f183f9c8bf8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9440a9cc970a225c6fb3e9d4ec0025577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1780c465b4bf158a6c5229a8f245b45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee55905e2d50defce1ea855efca416d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971967a9dcb24a1dfb8ee6cd34cec06e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173bfad419da7df3a8f3c8814fec730581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95edff9444a764566962009552cce9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b29bf2ee2874894ea021949bb28ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe3ea602ae0da21c248add02d7ef28584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8f9655f06e2979262981753b4714f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881ecd3ff708ab742d446dd2674c984586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec88b76695e32329e18791d09c06eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3c3e9e2236b6b45b225a902810f58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17475fb2450b71e88dc5d0f448e3514a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7dd3c1fe405ac5b46be1deec2700a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065c2ecbddfcf53fc6776ad8dc871c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92144026f928c2f114188c68a8f801dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dc6b5bea9f6bed8cd2f8aa528980a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de097617026ac026adad10b0198b343f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe84b39e3388f47ab2b6f9e0d750e27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc697c402894481813d9c4a3d8be776596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc8ded0f37728ee2fc2a81c0a15663597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66879da5e81b103b08c3fd086289217598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cc8a9e952ad4f293cf26eeabc1b06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ad5c0f2e121c1be51e57ce7ca8f12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1f5d48b4afed5d4ba4840a499a3a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379625fcd692b198682bb9a5e8f497b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf182bffcf6f5261d200d38258cc72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9b9994727fe4efa6cedf6b1bd122f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055faea9a92dd7c1b2d2e86c215c598605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb81a9a0e6e4384d49019a282af46e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac12aebcd2ab696ace158c8fad76bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264666cd3d06dd8e7f7b7dc0653c65cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e44e1a931b63590f3dd19374601599609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9c57e59df01e543780d153a3e33d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df153a7818cbbee80c2d8740a2738bcd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae96068811fb65e27ce2719477ee155612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4b191652430dd8a657a2fce961810613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbbfc1cb13235655926002b7e9a4d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eae29f280571c88ad108a2364d675c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98b47f2acee4f6aaa1bf7124a9b215616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dfeebee2a92285026da9d9fbc939f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad09cfe58c2b944e8db57c609c6ef5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09773eb012cd9cd34e3982c552a2af2a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f52dc9d4d244d105cd1b2ef1f228f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072be55c1bad23bdf2bcbdc2d901e358621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff2e4ac690845eabb8c8782b11ffd9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531c2156923023615c609fa9f134104623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62e52cd3f1274a93b619a509b715cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410806b0be33f090238eee73431bc9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89937dbdde0371d56991a595b6d580e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70d07420c07bc8f483af118902f103627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fbf7bb898273ed3bfe7a561e027d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6b53639fa42620f92a1b692ecf3a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f0fa449e7f56d9f1d6d0b7cf8afbb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce923605bc1f07a43b986f0371adf588631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e07ab5ef53b6446574657a6a1f0e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9c4a27397da45dfe0e3c8bbc45505633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afd0b3bff7dcf9a6d451fc0a1ac6a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a208801b8f5e988d46bff9182d97fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c903623900da1aaf0f6de1653c75bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e03acd3010d79678fdb8ba6403b8ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511b3ac782e8c6161cb11acaf72ae49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b77fe69ceda825d53851bd2cdb9a49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42653612ff9516b62c29f8091b2b4cfb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c2b62764efd96c8d97ef25b371d34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404140e5536be2a543e36036829cbb24642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48acba2c0ec4d6a6564fc998553f4d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d380cc7c856d51c054fba999c23f3f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4c870cf312a6327f68f38da05d6a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c86f10332495bb3d59b8b1343c2e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c16e073dfc8d9406ca5876de80260c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f281b727ff730c86ba87d24008c4cf9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ab911a960c79866e9ea7e70400368649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e817d0dcfc06950879037e85200d22b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6275462040e410781ec4d5231d45b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b80f1dc9c27c217596e4ab8fcbfcf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e3fae89ae2888851c15b7570e76f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1557a839a855d654727326b921a4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e58abff81381188e0cfe9aac5709a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab85df2e44c2a6db5bb75d10298ecb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2402eb90183a50891419d0d85bb1999657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3833226c6999eba0ead408751998d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c390fa202a741e1e3f8672b24dc9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feec72b9890d62603e0e22c1117b36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88159c1f655728d8a94e2b4d3fa5bf2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a84858d80aae203fe912c92053b2a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e27843346acef53b20ebfab0df59c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80362b1d584e1357cdc955638fa1851664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c2382d8801e7c5521c047cc16084e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353f91e0b7580a98561e29b9a83f7e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be400ad909772789e4d7111c438362667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef1cf2758438a93812c80a7f10ae51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25be867deddadce11ebe9d8be6adfd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3349a50a010e42032913146e2a80ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5126af3555e806fe2e712506824d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f632383b28b4c2cc77ccafb753b85b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b000e244241f42e0cd030d0485b4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92223a50c2f3d924552e3a910968c4c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d3da85561fea1104af5cd40ab32b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa7b5261db52bb38955a6eb9a19f6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819c9ae5ceb1cd2c2261ad6724a7fe9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2618a907e9120aa8aab0f7e7b2bd8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be004dd7154a8b582e342107f713c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbfd840c12aa0bf52e9440a1eb70f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f018336ccaaa716b294e65a7c1200681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdd9c0d1348a9a6fef6e8ce4b70449682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74ae4dd2940f7b07bad7ec9224def4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9e78277adadb816f2a9a7b5b285b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2b26ad8d72b867fbe2bb582bf1a2e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6170f16a05b89426da68512e6f5fdc2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e170774d1187c3b7ddd5acaa7e55823687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc25ab957234604bea7628030295e5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc473c9a278e09ba449e2d361b295d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69c36490ed6e31fceb51cd560cbb78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf7e0a245026ec1da1c0b8ca88cbf9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58e91c0149c21c17178f8ace898a52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0b937c65a91f7055d2faae8b9aac4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d701fcfce642b7375635ccc0034988694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9d257751892d4b3234909ad828b77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e240b2e048913de94cfcf575cc603696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2552094068ead259f52952872f8fe5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7f7a9322d5f1bcbbf5f1925e0d9cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834829181f9216b9ab08d61e312d6e15699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbb59fedc9e347bd7c1da361f04bac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3516f983864f5c990fdcf1293e62cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f4a3111656845ada794335d64d063702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc897224a75eb1433c773225eeca637c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb2d5a1c8df9eec84d8b4adb772402704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b344bbe9e0d47d518d9f6b3ba3fecc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0af389fbbdd8427d0aa863c4bbcb75706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e54989c8a2a3b5859cba03f2b46058707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb324f7190edc97f11927c8602c5557708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3848ff1015ad90d26f551e220ca9615709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069631e45e1e59bd502a7378b7d5426710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaba56f10f30fb921706e7e4002afc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba65b20e446fe9ca838b62fd74b21c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205acb35bdcf16806edd3cd5b452921713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115802d67d2d4a936d74ad8690ad3614714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862f4ed3b1d171d8dfeddc508a6409a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc9bd70b1914891da9072dbab81458716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aeed471afe3363de018edfbed241a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4154d516a9b555651335eec3e75c983718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660f8b3ef08380fb4caca190614fed0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bc890cfb9e3f9b81b0a4d172717ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd88134a8328741e08f9382f478e99721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fea02c6cb32864c81e8b73b83b63f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0cb77dd41165e05bd00e6b26a45b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59ec9623a067485b0cf4d4596ddf7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e90c72391d85a6785ff57ec81fefb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a71d9ada8b184eed87a879f2d0e483726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093c554e5b4641e120dcc4b95aef687727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabf5634d7ef5508789fdc476c18e03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f44f2b91fdd7cdd55a707de8e3014729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb02ca6be4f60acfbd3fefa1e170bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b1fa931210d74930eb7d215961dc4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518846a3ba326c510946f0797c91fed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a03f806c4f6ecaf110f32a9c35c8f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0341da211af788eee981075043084734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1467c1aea51e3e0ef4addca08845be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6323356c69fab9031bb2c13938d3f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f42d4f25dbbc7df12cc9439191ef8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547594c80d04b1b012428381eecd8c38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b47aff9ef27f4b5475aaf7ba63499739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f6d445814437bafea8595fe1cabde740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737704fc7d1713ea50475333db35273a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c46f8029f09f5910e7f3bc66c90c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5102d5ff2b82b9af9824dbb6c24fba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6f367620f614c33f65f815e18d322744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dbd5b7839a70b7ce8131b8eb6260f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabeff9164df62ca0c17878229c612b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d21f0fa32083c943f61400c2e2232747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538e73f7d12d09d28325a335166cef1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ebca3083deb884c1fb0fcf8d856e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833b94f74b11c17d48b06412845fb6f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39974731a1314cad27bb5660078ed9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a3502d59e2360fb9901852b5cb43e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6982892f9bd113930ed91f5ab1ef2f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b715247f1342fdb61255799566954d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda1c0e327208e8c2a0fbc5fc32191e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e83e14d37f7e79319f7e72bbceb309756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3762a119ff9bbe8a652346ac9373d4c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3743a18ade813ec2cc9fecff1440932758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ab11c603ba427c8e0fe80555fc48f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282fefc1a3c548fd352f420c66a54601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43646e47f1cf482532fa70957ac844242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951005eae980178fd4fc7be06dbe2743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3fa713096e8ef0686e3745bee27ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3703778b562654f291abd22084e675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe140eeabedbdba9a8f0c3c26cff956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a99216c6d629a3bc4ed9c36a0d4907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d191d3f786a86117a96663c2a1a618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be19b14587a19e291b0e24bbfa7e979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc546faed751444504e147575f438710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff532711abb8d687c9c5b87cb513d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767b1625f1dbac928ffc6032a541ea112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be45c707316fefc17ec0b1af20e27e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485e23b83171db260e57e9ec92c2b8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c018f12592b55af5e5e3703ac1031315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce175ba9469d7aac9b182d0dace24c8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9d04c6b5ab28e2b29b77dca6868fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c35a881e708a707b9abbd1de42575d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015a254b26db95119310d9c8838229619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd33d928ce020b06de6ff50f86967120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad331617934a3e06f7f5f2c54fea0c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9a3672b34198b8430ca2fe7bef79922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e417f0d37778e77fb1ffe879d22a0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4de2a498eb09b17d25d121188635b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341502b6bf7fe9d8b6abc370b716962625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9705e1919af98e745dad45a9803eeb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b575450c55e498c000b4464f1379f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace644cc89657914933f01a3245d3b1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ea3769e5403994ca7cc8ec140e7d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aededff9106f7298867dd433abc2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aa519c0456a13cbd605fee5ca69f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1573280b3ccd7c9ad78a3291622e74c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac20a571d06e861dd95071cff70f4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c15d3a20b4dafb4786fb568c46ffb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415da5e4df092f14914d7bad18f635f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6b240a3240844f4496a033c8e74cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be12eb6efe406567d447c08be96a3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec8cb403dc5f84a97162bd03422e3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4cde144c72ce5066090fff2d14e3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6750e856782cd8064a19e53b17773d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a39e4ac53ceeaf4680846be5610f9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51d6e013c9439e80298fa6b8769a3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332bdaeb63e15172053c2456f210cc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9b257fcab760f991d56b67f0850e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b00f277708bbd28ffe9890b0f2401d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc1126ad9b17f75aa6a6d6926ad61846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2b3c6043b3048b345db86a954374a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f6977af30a132f462e6cf08eb0a3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e8c0ed6eb14f0e17189f0e319826449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82b09f7f5d4eb479bba68ac2e80a5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb463ea94f8345e3cfb8b40fd2c3d08351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb65156627bbdc7a1e32a3ac6de650752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe856697cc2c26a6098fa47970e861d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad96359ed374d53d87499b99ed62a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5135d81ccfedaa5778d7c562119c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812b1ef9460b22d63813de11c86c97056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25824fdb57f1488822433d6e8509a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c563ee4c0242a35df4ad79dbc71d2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbd5bc32b0abaa69f4be35c56b363659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2756f1611b283d36f511c51bc2e0c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262d5736fecda7d8dcbf804afec763e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bd0096bc1799da1dd22c75734e61a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b0df37c3a83b07345c65d4f03253b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286361c2b78e35d3be9c9c2269d55e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00955093907dcb36de3a811dbda27165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd84184f190d31b03a72c60e3c3ab266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06371b4e0f802a8c2694e96df589d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99429853cf12c00680c486cd2b101af968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ec2679e561e951b80995845f2847a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3d44fa8543968b05c1b55f648d70070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2a80a7ab8e2896217df3d5330e57b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3011fee72b86db192aa08c299ef0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359c0a5289838fc6146cb40f32ed56473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b596e11d23b3c9ffc60a544fc3b9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686b27e4ba03967989c145dd147345075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9faad3e57a42147f5c752032639d6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08672c8c032bcfc9fac5b1264c9840d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e10fde2f8e38ba87d537739a382378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78e04e428c31b37bfe902ea536cfa979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b05e00f899ed154b132994e92199c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02870e8c56a0388933e2f9d70a5ee981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d287d0df38a16eb2680d43fd08832f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f15b03a7f093dc863af92ff4c5a42883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c222b9d3b18cf00e707cd1970bdd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a94ef198576d6d8a09e60e346844eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b49eab4e224ce6630e44c33b38263c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d2492cefae8fae57624364778520e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad834d7a366b11aac324307f195586e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e51747e92b1ed41d2ae047b603148c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244336ce363f532cfe786098626b4ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143263214a597a40ec0b01deab69f9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fd970c781c5816540d25eb635bef992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff37f996b2aec3c2f8cbd520e33fe793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209a8f2e6fb65e05aba5257ebb416c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdffe188d4d7f7c5588afea8293094295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a71e8de3c80cb5ea442bdfb35145a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bffd1e30b0c6b46b2e4b830b746ede97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af3f72973cefe448f22d7db9bc851d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaf1f6db48a301f54e16a36a218bc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f831dc90638561cd041fe8b232dfb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f6467c4ad64776b38b4aaaea09499101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc742c4e5b8db98df7bd5b878eaf05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5c2759b4c411e2bfcd586ec06bc1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7be0a655f6c98aa75bf5e1d9a2505104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5367c882745944ea4a507bfbf57b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fc07efa6caa8506b392d6d059b63e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c84a49eaa78bfc0ca83a79b8c56151107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6ebb863fc50f7157a73fbcfe2aea4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a1175dd5668359ed2888a46a0eb7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be096bd81cb09811f7b6f1d02cebcd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282868dd6c7176a238d78e6f1ef5447111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324320965ded5ef6e951e5ff0df9209b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681ef2a457ac076aeb23c0baf8026ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb02eaf1152e3ed6d8f9f30f38b593114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51061d00e330a97a8f5d4addc0ad08c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cb38ad0a5f2281f8e1beb978eb6f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568bea567deaccc0269758093c1bc2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ea1d1608cdbbefe08ad6d14295ce0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910efbc38fd06008d1223bd9e58fb27b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5e1cc72a0ec0931c345b16bca422d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fa75102d1e625a6a001010b64b96d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804e2737b448f60646d3403baba2fca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd63e290df7f93c1989ee0708d79d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45d2f94f2bb6fb1678ea4faa21cb07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470468679174d6e2000d96968fdabe7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf995826982ac032c3f3f8e5fb990e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2208341043fbd55ad67548f8bf946c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f50b353e497359f177dc8d5b16ce30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2332e10804a0b7c8c977e1bc8afe1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e2cfde61778598f6ed634c569993c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fbd0751021a3f6933580b81b971a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef168b2a4c6387fe93e1115b131b2021132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078334a85c0e6ce3e4d4ba9d9e91801c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa4297ef848a2e58e77beea54a8854134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc67c8debb82275b687a304019d910135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f66f5d9773c630aeac4da6364be32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8505df12f9dc3cb0617c0226af46de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5a3ae0f5c3871b21b88a35eb6c77c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e31890d2cedbd9ab64600c8ac78366139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fb830322b285c4ce747a27ac51ad0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664afb4fe97882efed814cca63da71f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474079032ba55bb9504faa8675c72532142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6578ee5d0b762593ed9018b423229a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb9db400b3723db661fa619f3b9b59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab76c4dd94a7e88fb4032f77aa7d2de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b8dbc84c25004bc678d22785eea24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3012d52830ef16f98211b1fa065d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8e2a75f6d2d0ebd3d9c2d7f1c22a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a216fbaf4443d8426336c8bf4d394a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62747f0a0511936a6924c2efb6b91c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ec6d25c842fd1006ab47a2fce63d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4783f127bc8c510f9b795088172633152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ccda9efa6bc8d626d0b6157337efe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7068fb9036921922a5c6765aea310154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427f3b67fe86d899dcd829ec31e7fb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efa798bbfac7cd51e664eb839bcd5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86be37735a31978573f60d003f9537157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676984a89f362211b83088ee87f3c7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5209ee51cdb77d736c8ff108811106d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d7ac9ac0f15c3a4b03ac82e23570a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecc86c09aafc9b75f17b58154b5de7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1368251fc48e2a55daead1ac203d440162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddee35fa1cb93e21fe2f89aec1915e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c41227e786bbbfcb86ee04e6763f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790929e8f22cf1e4331b31c3021b8d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58877032174603d5bdb999a3e2b932166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3a638e85a9c99cc82a2358ddb8d57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa46e70c28b7f723a03f0f9c4e0bf24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e469a3a104788be668ec00d66c3f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53918a7aad93f1f19a8436d96cc528fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa937bdc1041aaae766ad543b3aeae0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4310d8649d75e06669d3878e0e957172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0fe5a66189c050957fcdaabc02068173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b96b00a5172f39f8ea9bad403c8991174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035187136cb499895dde3dd351e2a06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c7eeb14b3d9771117973cf85811cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed686fb64e2d16763cfc1f8faeb94781177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb4ccaf1ff8f89983c5ea654080985178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bbfcb8ac56ae8c9a2f16cb4094842179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717bcb297ba56dd947c9fcbfdd1b1dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa7900b0af792bae45512df18d84d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4e3bef9802abf5c522afc6031b874182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9630e4a4e2b179a9762dd12ed2f96a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0cb19eccdaa7478d1f2b3bae20f18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f99ffce8076afcd48fe1f4c30820d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc998c64ed07435588b66086cbca0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaaccba21b01f1f956b58216b316b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c70e50e3a2c53fed10a2e11c44e71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc55e9ae2435a9a62ce0bd80b568398189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04e24389fb58a88ff9a8b2c7ea4b2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f482d1fe0e8d919d934061ab9bd7276191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875a9b81ae6df2e54e3c272dd60bdcc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34400bdb15a011cb07cde13190cb9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935258ee382e3b085703c78b93aaaf7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c801a70690cc264cd1700347653dc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027059c931667a4993136e4ea69c0135196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a90227c3e69301510182eaa09aaeea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555b0c0ea7c5f11bf06bbe3f58ea039198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ed5d3ae7cac02a6041e9c08fc5725199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ce403e49b6ee6d000d0f0beb59632200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50192a6ea1ab388685ccb534331c57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d75fadb7a80ec1491a07d1842c8f8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d70aea78c9143d4d082e2d1a95cf37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67cd3bb739250026bf98acdb8853f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4dd10a8799d59f4d3757a733499df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99cb108ed9649a1b7c30e7aeaccf59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c3b00139f65a9f2283ef0cb4fdac2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6e695b2279f942df7a69c6d69fe8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b7741819bf85cafb44f0d36404694209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba56f12b8117473ca20643f8683157210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26184910f5d41e4cc40f5161821a57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f865d0c778ab04b42970d7a1eab9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbb16d435ff5427152de67393eb4b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79694df0e481d87e8c56d36df4c089214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c524d9c9fb2fdaf0de408c221a05a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d5a015626e4f6c738e50c799ef5b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506352cecf62920b00e42b9fb1e3a93f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1802b1f05f18f9b0e594ca1ce9d35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30db379d402812fe938c3ce43aa99f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437a4ab25fe9654f8e19f5f0d95d0b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abe374a610adefa7f34ababf5789ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826feb5e942de29f2dcac797760e78a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913eb62c49f82b9611ede84ee3673f9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50478ac3de82e7792858cd80e1fb675224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864d3380a695a875d13e0af34c9f70a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f117a21802a462bdece71ab588f82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd398eec71d105d4af2431420838ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a02e4810e071b6b338a3def8895637228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce04e77851588ee0d9bb059d957eaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f757c5523483e48d1ce18cee84e45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd538d03a2f67ff7b8daefeaad894a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867df110e6139d1d4b2d1835a351ce3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac03db152c4474a2b34d8e37693d230233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba4bd4209f6d33758f20f70f0317ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825426b29c3a3a00eb65065829dfd4c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b801bbc30b6c6dceeb44a2d714d3772236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12726ce54e9ba66d8cccc3bf03ead323237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32af1165baa19b43062d662b45825b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02e9985bfe55368f94910a86c75c86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31fea6128a4908f67847db30fab349240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d261e94c2a2118f20de1bf30243e05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f7daa8c1cd61b6ee80d4ae87daecd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01b31b5f20985fb43af2be6001c54f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ded6e00acd0a25552841a2d502fd2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0b56557a8385ec0028c81a33c5087245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fcac0c06e849c38e619630e094112246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befa430bf3918cbe942ab4b12766b95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0bd8ca8482f620b04f739641f113d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e4a0017351bec2ecf16995a5a6c69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3b9874d02751bab9a8ac6324f4321250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e23b09071cc3b6d469b7dba56ab47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f675667493022946588f09ddc37f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf827fa7588b489d7a0cd3fe88dfd71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f4897e58b3d5598f179e62eb5b2f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf4641b1efeaa92501b9cc6e775457255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c731f01d7f1262f6162985180491af6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeab08a068f955d179240ed609f9ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09965c7657d52e66d75c7432b995e2af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4e2f78fd64bc224fb744285139f41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8357bf8b3defc561af3a87ff7baade260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bec231eef6fcf07871f12bae3f8098261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee76c88f0f729e7867414877a45e197262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21674909fc5fb241497eb0fa3ac44c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42daa7f104bb4ff3c3f5eeca3029b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c942973c3a4efa098144f0eb64a5a9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de33cda0ef17a5ce6e1e1b99aec340266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b108e90c798ea40353db54766b2b1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9061cb35ae2609d99177b17ed69204268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04299907067cd790b694c8dc88be912e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb1b36c7c681934e39e6d0b29b1db1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0a47415397c6064938b7b3bad85cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb4e4bf9de897019f4eead92e31a71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bae31b520741f6e1261cb8710d47b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0a79921554b042279be1f09c9da8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e6aca4ecfac3f15830933e754a029275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632252fa4884546761b725af25e5b6f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1e39a6c1bef4064ff3b8ef8a8df70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d891797b1c4db821a3ef4535d32761278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4abcaee7163b8534dbbfe61ee761e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf90dcd11dd4dd7bde7eaece46b230280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746813986f43247885207f88d11a967281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb92d0b52dae24654e66302fc56a0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b1c88469f4509e2377e7bfeec2a98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301692b9dc666537587bc4f929e3063284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b74092cb3bf3b36d570a56bc4e8721285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250bcfb0c08fc33916054cdfc9608e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef7fc5db414233a5f8050d57b7c02f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e9a4f6fde79e9402f0bb5ce5352da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb6ea09a4e6acc8c4c6a0510850b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754993dd41f4626184d979f7a83e6c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2e7058a3b481754cb57ca9e59cb3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c6472c21f4ff83295f3c6c3295fdb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c635a5f956a36cc8e962d5f72725182293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7c6013d7579393b266f9014be4ef9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a39c98423682eb92d09f5b3e31cee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e7dea9c5011ae957f2e75f2e96720296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70f6fcc823dd8b1caac892545f8edf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b55985421f836732f7458d6c64ca76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fb361f301018c7d1dd881b8853e75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd372b3d40fd0c3f836aac0d531abbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61c5dda11ae204c6c7a3873988f83f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58bae4a0e187ab967a126c104d54fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f018aa7a024b1c7c0ab67b7b8b287e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5bca566b5e33c4fc95518f0109044304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a58baad33d88829a4c21ecf80bf80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7014b6318f0b6a2048f9775e129954306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e6f9a741aa2ac8eecb333be8d9261307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae659d2fc70e3724473e5a2ef319dd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295bf8ff314a4e586fcb7860e7fa457309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528b39999bbcf937a44a5affe230040310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae534480267c32028a6724bfa3a91c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd398e8f85527af534caf73f263b65d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97c9776028454eda1cd1ef58c2f103313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66a987f1252ae64a32a8b272158871314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584c5a927bff7ff070bf03e80c91969315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cb143f91137750fec0e91b2d7e614316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951f4649521af86897f37e2343f1fd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03686e2682456a00ce4e7b93fe2b03f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288211452b3fabc1e1349ba649d0739319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ad2daabf06320eb90fce9cfeca184320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b8fa71cee138ade9945bc380a5dab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f5aab6d4de7ad93a633fdb5090ab1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaf6ad91dfd65d52eab49210f96b87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4dc5b5876aa6d36a63ca88ecc35af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b4640a3f026786419cd35ac694b00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd94ce89867db6d06135c56998c42e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f203b91e4ca8205ce97ced37b6408327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e97765d4b99f7d2a6953aa580447d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162809d04b1d672e7313616835aa7890329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefcd4778129f8b1d2e32e91cdf1951330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f2a36aa279b343a860418acccb631331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311317fa96c6a238cde60b8ad7b1687332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ec535623b28b004931978c09d78cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9467305cc14cce235f90dee66f1633334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6a21422b10f9c8fd5a94c0eb934a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b2fa4099754b30037db7ededf03eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3b02ae0523782dcbd79072d0678f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24bce5f719e52832ef1f80ef4a3d86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4735373520c220aa610b8d86c3abc0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae60de9e746671990f89cf0027321dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cee570fcb60b880837e9969bd5a336341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e625a25dea9fb3ee4295fec5e4234342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69a7fa0d01dd9eb85db15565422cb4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb6de1fc40f4b284a5d8cd502b07fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c984d8a19a4a4ed846846d30a2b3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b270171cbd8865f245d7001eb46135d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c8b065e0e85cdf26a4c2505874a62347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebaad4f0f9c73ef7e39564f872a896348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf9ce63510f3dead20adfaebaaa859349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72ad5f57ec1220578b729ee55e9d7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaa7d2afa349bd57dfaf863d2bea5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c1f7baab3f941e1d6f1447ac1eb64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67522f32501333c4f025317faa7ba91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6614b69f2f6df1799aa1c7aadb287354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c291e6f875767f116303dc31b8d4d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01e849e04d29cd0c2bdd7ea9dadb70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923efc284edb2a903959468769016fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0220b627ecd0dbdb8ad8c5a53a44083358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebc9c82b673029cd9fda7047890f55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b223c855bf25e43b28e674e0f511c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daef8dabb1415224cd2ea8490c955a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fe2fa9ff8bd20c1e64e79ec965c24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec816b1af344754062c4ce1c1a0e1d4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9e3102c8806f18a1545ce9640b88e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e9024964597036f855df5e1f70d4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a358f9be89d857dd052f57e02d0379c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa769cfa1d081fd4f9f9398c509e50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f5c7593e76154de47e392074cef9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8315654984f16afe269d7cc60edf7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814ee52dc6f21857d7e3ab41cec3786370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedfa513af82cc262f5aa32c846cdcc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003221e1bdbf59fdca01b81a31ed89f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1b6f8a8a6b7c7e97d77546f10e4aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73598eb32dd4d0c6728857f8d9f5e1a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab433d54475c66181c1d8d5799f152375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bf1fbb05707c0548073b906a0890b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bb1e1c5f792c63e50cd1eb61023b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9673da6f725b3ffd2f9d7dff31e1804378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d0f6deae73b805f288d919c2cc763379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42ec0d2113bf7dc4901bde51975c3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915409cf1b5d1a415903001b2b408c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c2d24325e5ef59b6f0e813ab33dee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736050ee812886a073b0a49a80309ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59900a46b21ff9e1387ec385e2c98d4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208df02ace7a73f1736c224bfeb43de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881d20c2d757045733797ce1c8d0f45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd14ef36e192e301c589d14e16e7876387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd9c574a82beb5a0cfb52f0a8afbfc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee95164e0629cc5dd78c1dc632119c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0967023a0eecfade2825e2aa2af4dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bb870dc7331dd08d11e56770267ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8110e0f5474325a584e222ea6cb64392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4797c04f401c8f11ec0326ccd9c25aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7caba93ba1391027e67bdf6c094871394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49df6669b875c1484168fdc89aeda5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db73a8b4478e8d60b96df7787fe6626396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435206daa2d240a93daf2ec9a5bf4ba4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f2d3b84c0d74e3614d741e4423fea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2db58ff5faf9ba1c27dc58ac67433399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f6041ebfec5277e937852f6f8778b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2ad32182435af15bb7f57ea320ea3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dba4b6a41d5919a27b62182266635402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea825f6c55a1a7debbb24ddd288241403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2a028bc1135141c19c634e47ad9b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5b6ad3953eec990f983ccd34c1e4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4ab9f3962d4192affc74a0a92f2c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f6cae3eb11fb879672b033ee9e740407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c3dca1ae0e9aa59235ed6bfe92934408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae60260efbd9ccf3adb53253ed5384409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3441fa8c36b4825dfaa047824986cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7013d754fb5a04381ff5d80963aba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdf139da9669c129bfaedd5a233ce3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f9665e68977035e62580d7f46a8c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034908faf141b8e7097fdfa37c39459414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509df6dcd86dd94a88aba718c2defd1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c519a31bd2f217eb88d74afc73dcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2bb5cc566dc6dd52618d58f061de4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308f91af5f4b91c18395053eb3b7456418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec050ac9096fd54771e23b2e57ea8dd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522252543613c77af2896f06936ce5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe192f11d5aec9ea01c80d24920f14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d46ac011cd31ce30c03c1f6ef9772422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e624c0fa2c6c1271d6fd6acb61123423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec88b73d2924eb22765d68f041cb9bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a7917a2a2964852a2c383c2f3a717425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b1a091c83b68cf1e5059474a02fa2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b07da0a94f609d8060f46364575253427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf385e11ae570dc2c7bc32eccea8cea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58909d3cb3d03de2a08e43d78ddc919e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3d40020718b461c5dcfb08c03384d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c57aedf64447ee044a3a4adb7360c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa7fae3576db4753794ed70e38303e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c6054e4108ff69f0f83bfdf2027eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84046e111e6803e4b7e9ec71ff14a420434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b464a56040c157a21e0c1332db77fa1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d21db1577cb8193173b661dbccc52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051820cbd2a72ae996e2cfc1481ca892437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a852f4241afbfff1765d50b6e1ac1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e75038dd880ca81f2c15ff55abd68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02ee7010c896ed26e6680fa741567b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe0875572af21a1deeb9c5025cec07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7469b69821e9dec80109d5bd0854c04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4b4405db16fcdcbff2087cb495976443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461353b6a34a16863c549297ad0c6132444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d9674986d6c5115b1ac1cf43a219d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd4d35a78554a1f179745af9dacf5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431b3b81ee049457f659783589fedd7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e568f100bc2dd7a6b14f67c9b47e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762451b3cf41a1832faaa08fd301e805449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfca514bdc3b0dd278bef8f26f099a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf6a43980cd24e1c70cb2a5828e218451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7982e25b24366b5c5d8e9c6242f60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f835e19e25cd1c6f3429b491836ca67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b47c3b352cdce9d88fbf0d62aa0cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764495f68fbc3b07f923da3a3b66d65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbe8f931ded3eaf67695befbfc6f76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dcfb05f20c9f7294d46fd52bfe015457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78001c423983b6ea728e8262721c710458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c550fa9e3e8461f34436e589bff5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b61ac6f9247ed901332e3cf640cee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593a7b16066dd3becf73cbd6a01a384461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72b9c76631232c30576b338d7e6176462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148f5aff079da54617940856ca52b79463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b77ce119f8d8e8d623dbbe9d7eba5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68a9a3d4a60499dfeed055b8c9191b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dae58e31c8fb339e88244be9e4856466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892a5306ba0f99ff0936d099402609b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18923ee94c89533eb60a0836c5647172468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0753f9be5577272053b4ea65e6fce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1af7c8709adb8eaa061c34ecd28749470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d817e7274fe95084c6abe8cc34efd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49fe5f8b9be9157405a82336831758472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38beceb6559f5bcce49f8aff4c5bdae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b294e597b13ecb422fd6dfe695990fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa1291d6893b2de89980c810790d8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b623efe5efaafa059da68bc96430d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e9869af564f10664ae89daf6a29db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56aeb748a433dd3fe302924634ad94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb52bad9726a6e52adc1405116e7b16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791a1eb245ef82db67fb677806b5757480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32956c77e0d392437a3c7210137fb0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477adf8daac95298a99e4c371ff19ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aca907f668b43b55123f511012c16c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc966f9d6f439647d329a4d79cf340e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf18f7f48040df8b2ca4502605f7d95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c0614d48ea05a9ac202e0b4e13fa9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366e98bad9b0420b25eb56314c28a96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05870df468ece5973c8f69bff34623d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525aff9672744a1119eb8fdd275b97d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d3d0590e1267aca408f0d0b5c180f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52a4da2bc73d72ba726bffb3144c86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd06990c13a97e26b3cfba0249c85b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479fc3dec57fe488971cde1184f98f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99961a50d218c6749dd923de04ed7cf5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394dad04be6b5ae7706d022b721117f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdadc346c8c5b99d5bb0c2bd4f5350496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2f95d345887400d8b02b144e986d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fac58c7b0f5a11741b8a1ec456286d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901db332f7ba2408588c080b33ae17be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ef22138a23e81fddf7c2d5ded589f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18631437e5ee34c5a3946fbfae43915c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca8ecd93fed65e055a6b917957af68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd6ece22018a39374e803817ac12b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f825241e9df7d2e4d7f5fe5bea789504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45969793edb079488a8c923477ebe9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339344fc2e4d8f4286fc14274a7a10f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661914884cd94c0d0f3593e8348e2a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95432b8d6187006a69c43ca30d037071508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7c51393a895426478349235387250509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36529ec5a052927c014f5c48bb5e8f3c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761df84991f3d33dd87df9ec2cf7ecc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36431e94cf563d9a1256a01d8881926f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b5309cbdc02c2f4ff82d21adb1b09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cb2023da4c513cab3633f6eae71d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeea08501e122b32276bb89437a6180515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a842bd785079faf47b1e555f273e05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7309a8f3550f4245be9ade648829d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f38f2ed0ae0589923d59519b433ee7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca641c48f632a89f59eb1055638d17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb7edfc75f10aa0ea7b549a12d19f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab95d98dc3f0419efccc93bab6e475521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05807bf7a7c609cdce9d1d32047b06b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967cb85baf83b4e976e2dcee82e2417523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662ff75a06934cec7906308c3c00248524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059623361846a7642e159807f8c8b55525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9e80c703389d81663f4c3b1fc30e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268960783531e77eb891bf10e59a27e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998b2e094889cdb83e2579d9c008b48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eca4303c045c263454e2a99748cb0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f3ac8ef0faf2e83c04610008ce0b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539a8104479540178cf309bfceea6d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd8193bac85ae607c31b35c18eb02a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11d88768803ccc625680bfbabe0a19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084b15d1bd2a942d3c37461107af88b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0338490e2e398820e0abb656366aba0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b0df973ed04a9d6c32bec78367b30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbc6086a00bf56faa48e0c6cceaec6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fac46603a8ae23a8aae3d9102b585538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495c2974f32c6722b6d712a69a85bbe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275cffb4413c38e92b3250cc99a0694540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121160938b609813094c94d49ef9e046541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70926997ed60966577f6b3aa9382186542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c61b823d39fdba4e1a7c4c50d2362d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cdcae312019d1297659a1f1d8d030544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830101c9c81eac67f9c08b922429b80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27a006dc8b536cc64f3a48bb1a73ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09a454c0d162db7aac40838f08994f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030870c6e5755e1aebf4b9010a26e146548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c346da5a7ac98fd994c02b2e3ce1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7c860e9a2b9821eadaca4d3b6fe6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe59c165a059623d39629d8929392e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e04cbba970d0fedc70d02ddf00062b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e548bc88d28705887671d44274ffc8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed860d4d15238b6eb3c350e74705b44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e02893625c9c0a8f6f0c65d8642d0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3a38f6813bae1bba11be274af14d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50954a8d97cb08e0760593957ae7343a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969985d9394ed773e43f3f3fe69e1b95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e38e571aa894215cd6987ee82e4ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca0300d9fb15f299c3369c60fab00b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bffaf8286449a17c897fb6cecc0d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e897cef4a51d262063e5e53f15957562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae8aacbedadac0f0d73b08d29ed283563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75174add861e460bf4af8ef7eaa5fe9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b252b2df7fa84a8e8fbfab43e33ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba488fde56a89496789770d6e189058566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b087d4c52efe162f2dcc9047ade4325567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbd2afc337cdc3e2ddd2bd5d85003f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a014ef7bebe1178ea7ffebff4197c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ba9e593dd57e2762e5234a68848c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e707faeec7b5e7fe00d5307b31dfe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad02a8972bca3e142d77a3200ab0c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fe38495592c09fbec6ba9bc687dfe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abf0d27d6aee5626b528e1f484733c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a245ab6cd4e1dc701a26fb5f71f0592575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247ad5fc53f9f30f9ab2eaab7241200576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2061f17bb4a81ed999d68ee56eec2b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61926140601bc4f20a7b5355a0d42a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96a9593aea90be5ba7612f38353db4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d1c5b627e801219615397b7466e0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7afc80128721113989179493f86ecc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ddb7c3aa1cfd80f9a1205d5e663de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261cb52c90ffed289bd2fd83d73e785583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eca27c9882472347882c59ed438dae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828e9449df4607346b01e06b7892a17585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f4a5b7d3e7f76159f65e46e3d7c73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fb50a86b9815ee55d6fb574a3ecaf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a3aab21394b75af8d9bff22b7b6b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1929932253d614608b4559d842caca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7513a032ed0074c023dca0d667d7cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ba3ed41d725b19fd205a21998558b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bccc7bda9123544ec1b586a263ae0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb586b710ba42762efe58ceb02b4a222593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cfc5dcf6189532948c900ee5b5df2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae392214a2aff2258a4ed21fc96d59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd447bed79b0f0c48c8f677096e2e26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54af9d1b9c4d822e6262e445315f00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d074a82992673ef41f5bd1e8a6870c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc88e3cc2cc178f783da46c36707d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0b941310e6e5fc2252bde5f1a8721600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfa798bc83511051bfff820b51b509601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1e04f87967363e5635e5ca1f4cbaa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779441ffcff75ca473bf4df6b8b06ce7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20909b186cf5a26a3ecba3eb8157579a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fb6e18dcdded4c0a08b134d712c36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86373330c7b62c2da70fb3cf0b77d86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e3f046696e67d7d47c9d749915806607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e1803c479240cc4992c60803a91e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9088bd67c3efbc6bbe6ab8ce5d879bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b7cb555969ab023b49716e5a07d40610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a74a3726917e55bf4a4630f07869ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a13a411e72d9cacdfcf994716bb1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf501e81bb4c988f4b63b823082e9aa6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d232ff602099e1d73b71a9751ae4f8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdae2c62b427bf74f201a3ea68fa10615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d17fd4872f339f4f554544bba3978616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec605b1f23c067b0e154563010f8b2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be72ccb62911f25b6d2673ae129fa4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c51402fc797b7e415aa48109892a76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499ed602c773ebabba2a5a16293b1e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9b38f29e6f33b3f76883a046e728f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b35969b569d26b25deb1ac45a14fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5623ed7660ee5c351641c830d0da6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0af8504c4a19668d4055f130afc708624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e085673278271376697cdcc496172625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fae3bfb8a33060366251e1e7e75fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adc1e1bf5bb57c4177f02c62d9365f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f68300c1967d124c671462124f8f55628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7b8d78c582a828b67a19b19e6e1cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb666ed9e4744eacd45d3ae22c3c1c1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb730cb1ae07d5e813701624fe7d7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1112fd1e3a3a365bc123a0ad072d6d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2be87d51804bdc6db3d4e93300196633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf790e3d0fe051cee8809e6aa4dfaea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba5830eaeb11d394401f17f2c8f385635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68585eea6712c1e08701f251bac1e2f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cacd80dd8c2b7c4401e8083c0d71e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f384c3357e8fe25a90bb4ca28c946ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8b03b3f6aa94add7d6656de7a7220639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66027fe29e3b1f3a7660c15b10d3e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a2415a35bf63b48ea95c9664b0683641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21b696dd0e67cdd98047eea843aa34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab60ac96f352525f8f4049f22464372643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3d4ca01294dd559fe6a5542f8a3c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07596cd717bb82d6c2bda86a493347b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608131ebe19c5f9908827ec224d4da60646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c7e2a0383fa9d3da2fa8498773182647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9a9302375d8436348e1ba7f14cf12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba19315cbd154b2d98381839fb343d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648128f13ca2ce4c5142e673cb5200e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61771927354426c7e88eb62922469f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374900cf4f0415d477cc6eac580fc93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ef87e428e18585a4fd718c1fb1899653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861c67899855b3cbd98fc24c1de8fcb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff2a5bec900248f4451c98fbf2b76a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741e973bc67ff2af1ae3fca6432c124656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee411ecb61c1933ba5f07282380e067657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28bc7a8a7649996f239fd737009738658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45997b1b2441a0ea6aafd272f0afd7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae19cd099b03db24382ed6a7964b241660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebfad1a60ea300dda74dc1dde0bc94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edc492587c20aee5f0920f6712540e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04d278c0b1599669bf7457330f4f7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401c8483a2475d33655b77d836fce5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675ff9ac91211be50e7f748aba26456665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be976a9ed34899173586f7b8dac798c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d86f69f2ef0465fe0104ca74eba28667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb5a61a6eacd958263d141cda27206668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff41ff05259081aa3490b3f77237dfb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce3297c01fda073400852aabca5a2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d013ccf7150dd476a4a5a80d8312a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535fd036a3774d28067d9030ead4820672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606af0bfeac3ef08ccad317009d03c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233c157a52fecfaa87ab9eeb97f4348674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c99bbe68bf744b50d8fe298b7fe54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a15f019ce8783dcdd39c5ecf860b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76911873cbbe8136ee7c4a346afc95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8c0e2b869718286708bcf6da576fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794879adf7029450b668242a274923c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca73a60f51a3251a48abfdffffd56d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12618a3374f3e090fc7ec81d8ad68abc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdca0882d5e51408888a5dc329204db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1d4ee46323585d568bb3dc49fee6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3db8ba8c83aaa807024df8150373ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155f06e24eb856896cdfdaec9fa7807685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195f017014f2ce3e1d5b8f5511ee936686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2a90d1733bb59e6800930041d422b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279c9f4fefdb4fd0b6bc9629fec00d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde924e8b63ddc8dd8dd2b909f1cd9b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a231280e26b7755cdf0a141b506558690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aee18922bfe2a2003aa6e19be62088691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4bc3b92cabea54ddbedbe336a2fe9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa28f21a90fd6681b11f1c13001a75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69940f162eb32b1921a5b31244ff6e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3b075e5af0112c87959e54ae8fa84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593164e5f3cec76079b7c8b774acb1a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c1c8d46a95452668e4c3685331d85697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef52a48c448791debb4535f5daceb9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343979652fb26f304f056445251c6da9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc5c5af7aeb4cf50ec302c1e4a8035700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572ee8449409cdc8e0a2878255ee09b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6a35e499abc31b4260c8aaf3aa641702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffbd05752b65ff093e747982d8f397703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1e9df99d5ced143852ca833d4a93a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3284dff219742e10c0fb2d7606a379705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45879d95a7614943c6aeafca82df42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b4f31709a9457e6824145481686e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305c0a23a47673c4e177be4ca40219d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797c59837007d71b43c0b485785b1b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e771b2f77d9a1b15a475ca44759e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f387d0a250fde039568b3fc705d0c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a989c961a7e9bf027f48926be9b94712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccfaf2842a79025a38cf1defa9bad0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa22c7a60959e00e53911582011870714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639bdc4467282e05c281e09dfb7da2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2c82e78848afc71a9173aefcf1462716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266aa1261631a90ba32e128b8055895717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d76eb369463db4b0ea31d5ced6190b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70542e1f0fa8d848be5eb36e1c8b7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c113bdced67a8716e532120970d0838720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137bace7fad32ec9d95d73774b6d4cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a4289d9ba0d9f82351c969070f904722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206297aa20a69f3ca2874f32f7a0f95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a80b44b5e6f21b44023e2d85f4de0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7511d7dda91a157648e5a58e34ecd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5456535e725203f5a8f68dfc6dbe82b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fad2776eb80be0f705d4b94a0b0f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa6556dd3e749811a3c1789eaa7453728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f3593cfdff78645ca07c9991fa21b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb48d6f4968d51c710e45538482412730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2176eff933ea79517befa3f44d136731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51eb7ec5074421694540489c9c3010732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdbb5f90e4a5f7bb83106ceefbf18c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3cc5c9af0ff5b6dfe1262a942510b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5932b39ef99a11c23d9fa550d1a661735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988fdcb31d22dbde615098e31c9f659736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76622dd88c9432aac6c7b7bb13e40c72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e75463a3dfe923ef1cefe1ecd34b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712bced434782d499c70fdbc73f4175739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0a2021cf68fb1eed0dcff3aaee63d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24bc21e1bbb9f73ca78e07fe40701b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bc9ac01343450642e00ba8b5c8e34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555d123b1857d64d363f459e1a2d4e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7407303f9b5d79de3f5b79b658a46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf961a2cbea2e6fb8616cd763a0937f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720edbe28edfaca8b37a046e4ba1efb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308de799413ddb1cea89c25cafc736f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce665a1014fde27590edf438b6a9a38a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcf59c3570206ce4ff9fcf18ae7645749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c6cbc500856278404b51bf37725e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9517ad09908cf127d945065d70d34f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721734e56f37a6a2e78b2b718387e8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb407bcdf3b777d9f062a5e3adb7ecd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e533a9fbfda71e46b752359defdd45754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf752812acd669ca0eb5a5f2f3e920755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ceba5d570af8dc3d5ae9a4d4641ae3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38394d4dc6c79d39f46d1b8b2b72d84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d13e97e148700eee5f74f22a8cc88758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ada0a8c95626a13f984278f4e4b86759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>