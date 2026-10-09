--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48be8844cf4e640a8f2f983fd17a1f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61c63a595a91f0f98889033fbc5c422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1484a7cd4487132715f59cf07f5afe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc67476f09d64364e7642ac97a72be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98329f24f31e1430a40fcc5bad586d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefa647feafd44b4836df1111ae24ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c428e40afcf53af900c54e5c6433e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd151906ce10940b99f9e0a1d5049d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455a94a048be032c0d4bcdeefe9e60c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37c52aafd5a2f5266ed1d84c4fbe0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690cd116a353678cb81b08f873bb54111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675134b223711ad01dd49bd4e3227f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbb6d15b462e531dbabbb4d8dd99e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581937ff36e85fbe321c41493e349e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5fd831b3e21a0410ca924b6cbd98b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366150700382b94ac85ccbf9467d0dc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76746bf8e67274dbab7984e0bcfb353517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe6c2ec4bbca934ab1b3c4af80a7f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4a4dea1db3680d5c2e22ec942680b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc3808440746129219da901d54c69220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37aee0b93f5280a56cf4436a4a1ecc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58ee5516b98017a0a2591b0066a49b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078b2acdc47b45c7ddbdcdfd5ef19ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bb8fd199aa61a75205af1ba035d1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfac76213b812c88d4205e8510223025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e002f723048dcf2ad7e598ed10d702526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df91dffa87428c48d4203e056bf296627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625726604cba3a0ee6845d5df73d1db728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7e02245d276569591bbb6bbb7b46329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c972d79f171d7deab8a775318395630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc73dab34f29fee9b84cf0bd81b8ce331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8725afbcfe3996fbf0b6eb9eaf9e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2df811974df35c50bf5179c3a16d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882538138571e5c74235d4ab97cee9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536688af18f7da467a29b2eda75609d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2e30e8cbf36335a21f33ffd98affd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c53349cfe4f4b70337f4301e6cd1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34176347f9716cfd13777828579807538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80026d4418071a19b30c1addd000a66039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98050811cee8743affbdbdb6cf13f51940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e9e4c85a489fdc30300f6b566b75041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3165e73724cda3c44e0b566de2c1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b896e893294ceb44224cf77e9ef59043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bc8a5ec7ea1eb85a912cff825badc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74a765e295f14d1e3fcb7ff16194e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1ec9b3812d5c944855c6c3aa5372a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa872427bcca87aad96c6b0dd4c9eac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a082642a2b462157ba4a27ba7237f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a04d0c1de5bd240a72409abd7d5dd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125c35996a73ed05e039237e55e334d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4fd5030cebee705ac6503de1892f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b53faddb77158a113fa4fb927c68f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1c14b75c6e6940a134090ac5d71a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e0ef87a893d2f1158b3923670c1a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d53ab7b85e44e2bb4c3d54107fb7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9570066391a530a3d1a4a64524a6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6f80a84fbbba6bb5c994c03a001b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc60567d743e37532a19dc78567a72458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd5e13f892ed2784f70eb72ab5630c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202bce4873386a15e864419c2d95e6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5e65e28b634587ab66401aad8871161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d80c922e544be4692c6e325c60a7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65edc070ee98d2aec11b3541fc28a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a4e996a379a171a661cb1e6f702c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636381df39eb8ac2e3f2bc218079e9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100f73299516649503bae910b97f99f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56386c894e536ed57ee6a679b12d532f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a79c18c94497a1b5d9e333f25174968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247ddb543b50250c31c95ea8f9e862269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f1d52cf58a3c2f0a885b9a1c3f97770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd108458799a2b53c29d66a91026ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef30fd4ce549e651e4c56a8d1138c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5554963b0f721e270d7e7179306de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224d144636a8931ac459eefa862787874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a489dd364749e555b756f9537808275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b2783be228d48d0964fedb9b45a9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f735bfa0df3dae52a4e2f3ea31b0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a21041045a992c9c2feca362e3645378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4138bed6748d00a1ba285a2b916270479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02538532224e7b0bd09f5588501c1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cab91864a47eb7a5a45944c9709d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571f170d1f91ce92fba46e0fff7197482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512aec77c9161cc5996ea490abb07ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a948223b7c805b51883eb0b04e3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f08c0e852c12c304d38ccbd969672f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63a728752f8b4e0bf3637d9fd527ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a91b004628c2ae4b167acde88e77687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dadc6af7e883fe3efc4a362811960788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26496b0a4d2c9a82ca308721b4737189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93722474793900fa0d92da8c7e3da390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40625bd76c41a04fa14e2c54cb3702091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9948bc77e0257dd756240c37eae2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73966a214a9bb275fbe1b038fc4e99c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c6702d0a1b01db26555139e1e1f9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0643acbf2c28dbb0681a68ceed4798c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b062df3201f67569819ac6449bfb4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a794dfacfe27588af90f790f6b96697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897b231dc6188456e52703aba7488b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec07e73e3d6bebea9d40446da42954399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2deb08772793fbc1a10625b2fdb29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10a3198aaceb16e30fb2ca8ca42b17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad3e13c05bf0fc587a17c2900e9dfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d820d51cbd6e49924bc53cb7158bb5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793856735cfd4aa03077022e3d14fe6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928522945f62fad40587f24b09c4f04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b364d0d8151848d3343b54a66f1faf7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d7ba787c585ba3994087054d09051107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065349604c5326bd8f92775486fc8b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ef258c5e57a0cc4ef7a1df52629e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14d3384cda92b06717af6016cc5854110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101656f98e44d9fc5637c949f73cf2ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57331b76e0c044611b9078e68b79be7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09114e57d0653897b08bf17245bbc560113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c927392e6c01ed1fec6f2fc8feb861a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ac32bee72a12e87fbfd10e02d9d6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b8a2a0f197d6f7188d5f09e0adb97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342f0177580e741378671e08b00ea9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174b50be51d913424a47de23e05d38d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffde32a3b2c59ee239556abe5a346b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5808f8f2db626f72fefbcada49320120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed8fb9b0bce0f64531d7a5ed82515a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d458ff3c733c4bfde080159332852b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a523b3ecc7ab14aa0981b30088225123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba815ff15c74960aede3aef5f7a7325b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ee1d8ba8736f84c91bb26bbd668fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816193a4adc3b5905ed0fae33ab20f3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc3f95f54e0e745a5c9afb98945873127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a77dbf20cc3bebdc6a40a40eb65496128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0226281ea87b3136f2abccc6130ff3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e0a30ad3a1d39dae78fb551792713130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a464a71de1cd29747427a6c09f249a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea408c2df128da5e252dc851544a66db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7c83c61ffaa877a6c0100b5a45792133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaade7919f6c4b70ead60b7ac4ace69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f92678d2d1fe77169d31d617b38d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f15b7f0723d3b3c8165b27ef5c301e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eab025cd316c414c524f93b1f4383137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed05223224014e066a401edc9e7a6a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6063977023c350d545f5bda04f7aac3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87790c06a46262a031ef2484bd440d20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86641b6e8092614fde33b8809d9da4e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9bc7907a97ffc391635b546e4baee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a874ff278f8596672d7bd428d5f9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085ad056df9c123b8c1bc87169ee9eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bad127d31b2a9e2767c5858c702b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64133d7f971410cf4fe0c237c4b8a87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d533cb72154acce76ff5a1f050ea4c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728015a3ad896d075e79ebcada02ab76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f492ffc773f4c2007e713ed37bff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18177db38555137c905a32c408e55f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a97ca309391df512c330216f96b2a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821946da85d25de9831e3ec4ff67ebf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3f86977e171262fd0e6d3ec2e31c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6a65dac498186c94a0f71546bf787154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91e25d14ae92e096aa0ce92345b3d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d45285d93318dbbf88778ab0f86ad6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ae0a7860ac661f0a21d966c5986ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af38969661bfd7bbe07413f685c82e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2459e831e8b99937a72a753c9a9cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02372a3f63a18220524faa943b5d443f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e60c2012c32c252c8fbdcc03e29f87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5a8e634100184da366a5255632ddd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef81dffbaa68483fbe344ab9710afe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92430177dd253bb20c2ed54100fad6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499acdda49e91a024c96afa0f3dff1c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03978ebd2183c0716d61797b00fbf662166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf0a8f2506100a19488aeab8d33304167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178e63aaf5646a19bf491d178236f5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85898b73994006a0954b7ffa24e3c9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6001cc379ffa0e21b9f6e8827835c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28406fa31e04b4bc579c11f63d94d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ea6e16544cb70bf3d90a74c7958dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077bd3d673c4b14882fb27374a87dd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479670d756be780c4a415328f4b9b35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc38feeb795240c977c2a08ee418e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf99a8a0ef6cf7072896023f0cc2fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735ef642a4a5304e39f7333e7132c58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb0929d63575f9dce823cbe5d76053178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df860a46214b9c8b36cc7bb192489ece179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de0dff169955a8ca553f7f9a8aee89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7f628152afbff7b2cbb7c486b5856181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5699ead03af813e6f4162af0975e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ccaeda585fdce2790e1baf67a04e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0ddf51fa5ad77c19fe58b0fd06286184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbf3937280659af9dcaf3aa7535aa6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb307de2453d9255a3b2e31a2c79a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acbabea5f906b7c98c63a2da0248c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219449cc9435e65e697b4ee61bdd5a04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129f515da00ee42e43ed0d6bc466f0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee09a34ac5547d9931750c5addd1791190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bce7e7e25ed4f0071de7255eaf606f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638fe9bfe226548f8c9256af1cfd82f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee5cdae5b4c60c29a118bbd5a27cf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f3983cef749e7aa67f8766d92b669194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77676ba94a4349aad580d1c5a3ad97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587ce76cd08e0aca4b5ddabf7409625196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0cb5ae727b0cdb3cd4059fde62e2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93647bf87ff419831155b52be7a6332c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab1ff3b4e4f3865ab07c11c033dd85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb477ee2f7bdb1edae25775fa397be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ff8c36c87a354cc1cbcb73886982c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09358c3372d75793c8353fd25da3cc42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019133e992b44bca5ec3570812cc4c55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8fc0b9780bd13222399f632f29d16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c2a2542bec99aebba013e3190c20b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ea2069e83071dfb1d03320dab863f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4edd835c05acfac33afe961247651207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170ae428aa497abb0da48af33bd9cb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3299908d6e1e5b4a2a44f1b0628958f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb67ada0763401fa111ae2dc67b3f56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fb0fb7fa0cd837c75038b72db7a61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b214ce5a3f55c267f6aa4390d30eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189285b882da290b6646b1b7077041f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20722c8994ef8cce3b5882e2a79f898c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88871d2f5713a102b5e4f01aad76bda9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101614857ffe62334e3199c9ce6586a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34433177e095f93939beb4bee9c5bba7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c003a2c81c50505fe1014c1c8991414218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d2854ff4ddf12794596d1374a32a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdbf04c60371af6978bdbeb52eafe2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad0aed204034bb263afff7d6a83c3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5350dd9f8434c3211f52a75750d74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ce7473934c78f2eb1cba9a71116db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff545742caa84ef22b64732f47e16d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18a58ce64f11e74fd434b68964b829225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973463274fa70e8f6ecdc2353ac7e004226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8098ad5e7a901dad53694d6287220e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a3cee16e55668e495ed265fdd068e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b55f2fd3d0e9ad984f019dae465a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda05fbd9798564cf6218822eda18e81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8c565c0375a81cabc9ba6439b682f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b4afbd02f3c0af5c9b145ca3d7d18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5161206f05f5d7e4d61a52a4558fe0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eadb91f6cf3033e3002cfdff78df43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078eb22d9a1c644d5ff39efced691b37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4a77bb7eeca76ecd489d3a043d3f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1a9b5b64bb74794630b8a95e22590237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ab2373f3f0f995dc05cdd664307c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d234b3f2ffc48a743d406e5eb179ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1b8392f07108b147bf5ecf9efbaff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e01658351b3e1c5726fa7fdea6147241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b912eba897c1fcfa1fd510d672a72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac05c0e477012f0c07b965c9ce674d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35790dd0e7e74e6409d26753dd5567244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae641c7562b411e3a75cfd37c8a2e1b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb75d0ae14f84c0851dc32f9c369297246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa0ab12bb4ad18c874e0f1ca7747e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0bfb80617bc925017c86f5019860b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb165cfe453744dc2d0f1ba71faadfb0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7064823ea59e3804eb37b8998a5b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d46caced3e6204303fdff70221df7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0c9baa8567c25b8bb9ce75ac44b8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf05a8ddea55b2f789537bca85f16e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611c267042affc69077751d67a4718e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cce599900de2079e02820780ff54bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b974088e55d828b61fcd83d8a054be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914900c5a39e42d953562095aa83902257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e158a4445cb22384ec52f7e36c022258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b96c68b16687d836fb73c55e3340a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876192bb48af89a8d3798bd3079e256260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce272c0feb09e85670d672775f5aa4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8db9eada992f80eadea722e5b08282262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a5dcd882588c6312d004f50714d64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247af6fa3257cf7b3d663a585d2fa547264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e09238af3e024c96f749e2c8222466265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0742ed7de06d3b710c52a27875547bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0affb5b0b60d337062a98fa982dd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba3ca1b4e75e017adc9db9d6284b8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1e9bf1e8a56c5157b8d8c5e0fe0b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935a12694a4ca930fdffa0a8641ffa8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7caac5672c92f797bd666a893ed77f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d304af5fc3c906ffd815ca35a035e8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33f5a2b059879108c8cd7507ae6de4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d8bf27c3f42894ccc9b2d924c01a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f88a376d2a10627631e14cdc8e5b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfca6fa95a9572e120d34ab9a5b5e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219021af9f4ef0b217506dc3c6e618d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e431fd4c4f6575c9fcb92c08428cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbf9ccd05428f3cf9862ac4b86e39b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95e4f8ddb5ac542ead985ce6418f9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5a26dcc16cdf2e9d92d46f1062fa8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eefc1e2e1551b9ed0a3aed8f19368b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737ed0a8398f034968e6308ef62f647283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2519d5c21d3a71ac65f10fc17fb0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c86061bfb00c4df992f5865c3f966285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd5c61589b322e8b672a64579f4d50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5470fa79beeaf386b07f99fc53e4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa118ecba82f3340ee0b4b8f0537f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec164ccf4b4bd85c9edde3b70fcef37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b66726f34f001797e39894902e37c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c852e90585981bd06fb57c1e9f1cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf295f912a5b3fedc5d251cb31663a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6183953070e7be0c1295581d0710d54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea149596889571fc8346af4ceea925c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699e70728d57e0a197aaee2ef826916295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189e3f20b6f2fad28e92d3cefb7f19b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a569cd96b8de96df756b6ae8054244297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4398e3b0943eb35be412c6bef2f2ea2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40512479d28fc5adead8d8a2eeb68f52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef888516ea42690d92c922aa1c9dfb9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ac0c33b4b33b1c3ce612f29694592301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3b4e977d1c7f017e4557b9ff34b25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d67ef270cd528453d068b844dd57e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d20242fa23fce155fecf7328bacf59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1c12844648893d255270b47eacdd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe1981236d0fec202173dc1b27811e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0036671038f17256ccc23bc0981ef63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3ab41bd818e30b78836827679c24e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464b5092ce9dc26422ef867a8ce85b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5da804116152c0e33edc1bb0e4f51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17339dee834ee185b9dbeba81da18a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58870422cc5b040c02b5730c55a369cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cdb982f8bfb6a35f2de11ae00713a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf241f15fb4ba3a57ce473c4f1b56a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c805fc6276f307a3db119c795eecacf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7cdc8b4774483a23ef41231b929e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228965417cdb1abafe42f018e73076c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfd7ef76543370f2a7f1743c70027b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a6ad17537fc9343919954c1a06bad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d5ccd58aa7b98dff77238d5439680320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68212c3e10cd2cce25222949276497dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3d308a44c3855e48d7073912a64f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55368077723c44ff95d3713092f2901323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc476fbbcf101aab93b069fe293f205324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7909875a6cf43b705b1d330fc31c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4595bae6d276b9df312eaca42fd42b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf954b5dcc8cd6d67fe1baf38c9f3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6f6ec014decede8c1789991554796328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc091d6c6f907ff4dca5514d1b836c9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361c52f4edda189afa945ed27dd69f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac8583f7feaf0cac618a1e8daea9ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbec28ee696be71cb5d29b422994ea7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5f13ab6cf42080731b1389ab24002333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557108a8e861fd9c678c44db739b7bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729dee545855184ceec8e27e7cf5e09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c539137bf7d47eaa356db5a5f4072d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881e80dfe493039e2c4705fc91ac655337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b7656bd006ae2d5ee266ca04126a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4bda5a52c7e5860da41a9a4b32654339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b974e1718866bcc8857f3e2dd2191340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1292921268ab3a0af15dc32beb5f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3d199aac115017bb23a59c0163714342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c323d8b0bcda0efe0d8971a8c8618343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a733cbcd4a5902b96fe5fa34a4cbe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba197c57b16e1c6c6e43c2fd86940a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb498ab3f716c2599738f864d5c43f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ee36c67e3770c457f2eeab21e66b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97286636196fc0736d94cb4269b97723348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a1b7890f5157da7a905b76a359abe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e5ec7fe90a9efa18aa272a290dfb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb080e57d32e69bf51ea66cbf104f537351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaa5ebe10dde53c3a477b78648abcb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bea82975ccf60834396970d44ff5a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e823840075210de767d7c0cf8239c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291af95ec0d7b286ddf9b46a0bc04650355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6c688aebc0c86b04fc589daf9687a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53c6068cc9180bdf16a5f5aa6d8334357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc250dfe226f8fbe1cb90a09c90daf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fc4c8d89d7589c9d1146b583ba654359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c0bcde831fbb1fc018742bc5519d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd6f0aee8830f4d298f68b24998ba4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9b547546d7d2b4f3cd868b21f735f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db19df119e13a2ec6ae474c0d87240a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5853ff614f4f3fbbceafc5f6892ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9a5262957489e6ea16d1840ba1da8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a1af30fff4930f3673158013badeb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0692c4b15aa8f203e8df574b6418e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f227a309dda99b12ba3796ab9c5dce0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf981e18515712d6dfe9390f8128e0c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d1045b116297704980a8d3d4961ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2901240dccad401c4d4770f56fd912371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a980913d24a1d4534f7212c1370e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc09cc7822bb6bb0c625b6dcbb4f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df819a70cba76080c3ba4d8b7606e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c0bae142d477db56d94896c89d162375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416d46e9fef3aeb43c59a397fde4f00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac8f6e4bb8e52d2db39610a8506482377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fddcdbdbbd437d67474816c37c282378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312c36aad02293824394575a21c322e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facac02818f89b12576e4feeff546f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43e4567501d2bd5b8ddf9f196680e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a400693a0c50575627975f8a46981b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b03a4c4b9522677efee64eb931a84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714b756c7d5a5f7f9f346345845e86c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d641430d0769795388defc8461cb0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cfcf71f2a611e3be6fc4a529ab03b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd38aa1ca02569e81f7ce668b7c9ede387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb4ec2af3fc6821b0902ac76f9127a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911760069b29654a6287fd7f677a715389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f04ce539bb82bec90c47fc7e3b02e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249b1ff81681058e3ca1e0cf6ba4baa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c79dbe208654b298a8d7391d5ce4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1e4222ed33baf8a87b6ef5cf99a12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6688b96d8269b5bc847fc696681c42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbb1d80f462fc5db37196aeb3984b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81afd785c2090d8826ae71e945c2e41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb299d2e262371232263db6b446cff8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b519c4086b350f4b749275a9a7d72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f425aab6ea4086056676bb105f1c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044527a61875be0790a6c1744bde550400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3f693888e6df2a3ce1778f02e19ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f445f1f15608d096bf192cc08aaa4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696416d70d4283c0e59259f17d8efc40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa5013778e96841f5c9d32c8b48373404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cf264959d73706d4022759460e768405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c8f899cbc14745642fabf3019062e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b63da731da6d0a1ec50e11aa57219407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f9d2acf14018777ba1b8bb375b7c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8f1a121317fea2128cf2541cf803d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9278038f21f46c1dde1108dc812f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a469e3c93785a58d627515ec5329f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77750a2b21c7757434d7a6f6a73279412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182bd05510b43406bcfd148588dc016413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e570800792e59cb902f4fddc513a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bc5152bd7899f1dc03bdbf85c304f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a44b56ef6d7a73b7d98b96592336d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec67b438007f9848e4c04d634ab2264417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93537241be45b91792483ad43bf349418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7e58df3076820e291a3aeafc87975419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745767a7fb3d699e4b82aead0c696be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a97d283c825bd2757eadccdb353cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fa10752b3730d160f05be53b97973422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6a7c562254ff7ab1273bdd8801e41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe963026a3a87b893273caa85106af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17e4604e75fdebc831d68a3db906ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab8f95b6024542d5cc939cfb214270426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f61282dcf20008a886ed763dda27fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6b879613115b88c3f83502add3b87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ac1a236a775301c0ab9e814df4964429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f40a87503ff9be6bc9cf56ae6c8ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ecf4a42aacf3d32bc0cba946b976a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37beb0db593a0bb65f86aac3b67c2d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68052bd465ac7d0beb35b3d635b8e9c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab067627f08508acb1ae3e20e30aaf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29516f6b8b3978968190ac7eca0da21e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e9f4dbec20a1c305a7e0bb00d2fdd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e1fe89989b0c6c3810581e43524db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122eb2bc7c08a0d78964315c75f5686438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8b08f4af5ad8f974b6519de25f2d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9122352713be85c9461e57a85651561440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41914b6aeb98b09c2d0feb6ad187bf40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203485593e430daf79df83a909de808b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a4154cd7d4a9b70248b07bafa6ad4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86608b2666b6a36767e0f16a879214444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e550745a16bb92d0fee4083c199db6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d711f89d6a70661ea4bb20f6854512446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff221d34bb396fa50fff6caef88b74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d0f2c122ec3c3ed5cf625ddefad94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a7236ccb59c3cc7f6ef5e1ce344da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d68e364651db9042d69e14241f624450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877faa22f775cc0d01e2ae2131aab14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef02ef2dfcacf11f09f4951d94ba011452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffed43dcf7a99d82c0b1dd52db3402453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f60e4c89a8e3f3b80d20c9530ac2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bb7cbf4dad95b3fbefecc5f8e8193455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438cf3a7512c39b1e2e3444ef7d2da0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e54f1347bc68b5586a8da9e701723457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c82f93c68adaefa994e75c8ee1591458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f38edd76008fb82c38ee9e0fee988459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36dd1f3d684433342e1dfa4fad15a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153befcd88a8c69d8c43401432ac6d95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec7e02628262e21424623cc67b9945462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f3407f943809f952b0f09a64677a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523db1b4abe65dc9d4a53e956ca16975464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9b7f0bcb0842650691f8546d3390d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf235ff387734ced58214333b190a0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472d9681c956cf30e2315d28eb7f051467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667bc5428689aca78966653b80031bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bfa483d6d7c399aea2b1c9ce740fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e5cb6e310acd045f9fb2fb39c8f1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ce3d910813bea8414b29c532855da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf208bc7cd7b506a77f7fe32c7ba6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d47ddb2bb4492da5e3bbeaad3462e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a75ffb0a9f7a5bd0e34a5d067314c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e016e125b0f670f912f3da0cef5847475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476e1f5dd1b0d9195e90041e78027d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08145cf92e3517ae29d9fabce9a3ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe03c3fbfa95100e52f0a831a98008c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bfb3c05f033a8b7c33dcb1242582e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557b21060d73894a6c8a3569f7b038d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806116c9ba3713c8ff33eb7d25fc4af0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab92b341b65bf0118b9b77b081b0e1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67e08ad478562f42d92f50e5ed55e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb9fc6e8a0201cba61a22c061d0ac1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb9bfa99699cfb7bdfe221c1e162f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff65bec8064f16419762300fc54a1f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b3087093ebd2df2d0c152aab9ae4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887d12139da53b475df5b89800a8507488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f29c1fcf9f93c45b5eca5193258fd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79905ebafd8823c96a562952cce01f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b32e43081ffb0325f943b49c084ec6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4ae38b44262050de86dd1d4e39bc9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ba7f9837503ff7e61fefa36cd14f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3452cebd0597a15130fe75ab7e73c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9df3e12c563606bd220e6b668d17f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a69c40df2fb81cbbd85932932a50b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76067b501ce1e1da892c7ffa3f27cee9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6599f906ebd433a5302d1f71bf4c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaca7e04475cf96b07b2e4a327337e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98410731a33e3c77904f08342d48776c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b37d7be1c21f4da161ac6be0370869501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865ee4345d1fae697523464afa029a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e951255d45a2ced58bb062aeffca7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf256204d08cb3a71cec26ba79c19054504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9879736fd3d120963c6d7ba873c5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f8d234e21b217d3c6479de736998e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2fb983ffe4a905f5844845043a5a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07ab4e68e8682b07f261dcc9f73f23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5168106a483ea20c825c8035f85789509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bbc7321e5493a84ddcfe20aed3452510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407857fe1331a7f16360cab8475a49f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7b5195086acdb3d9a941796619dbb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23742eb5a8a35839ed37014ad6d9dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553abc23679e4abb9b1105339fde83ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44251c17f7528fc38bdac3289f750cac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bd1a0787e4811cdfb5f7b05bc63f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40da7dfe7d46018395421478255447517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b02c3ea8c16dfc21f4e0950ee51f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bae8e8ed782c6187cc6ab533881d71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964797478355f95ad1bdb428d3e9f414520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7764e9e7acfd28317d1f09ffddb6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac526b69e4158c647ebd31056d97279522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb2ba55cafb8cfaa3dbefe41ea2d4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc595502a175754ab99a56017f85920524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169a2614932c083ac086f1cc8a77b96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abee792c2e2b4ff716d38259238509f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b0556fc2b451dcba92f9a5abcb445527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323719fa5cb84695b4044d5a4179547528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f904ec7124aa6b0785396df538b6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0fee4d3ba564a1738dc770d22a4e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646597e0387a5656dd2434cc06bba6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6001756b71a37812a1403146f1234532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca927c2789951fe1b819301c8b2b68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3fe95f3611b1e32d7aa4d67e87c7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcdb554dac1a3f65d5757b8b289fd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d8580f35010aa2cb8a1dbdf661323536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ee6d2140bd125ba9faa8adc85d607537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2182373dd68e4fea04063d12d52d42a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec8877189ac74bca77054f070dabc4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5104c61717ce02af6a0d12a553e8ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07820ff25a3c06a4161f02af545c0c15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25de1f38769d84bbd76d05e051848bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a98603cbad6ff6e569d7d997616a64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99484729b279755504c818bb7b5a5ec4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa79aab47b16ea58029cec76c85bd13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88db612dda6756266c7d109b572bc6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8da59b6fc6242e6ce256dee85e97ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22564b86f5ca375cd7bdff70554fc94f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ac22ea4a65420aa6930489314cb6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8f7848cfb1f7b8e0c68cbe675ba9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08037a4354ee271f85c1e50742d565551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccffedf3253af19cdb81828529a6c0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf94746c9bc73208a1af5f5f442b52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569601d6c8c6080bcad3a671af90d7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec5d5d0a2004f02a8bd9316aca5b9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f849f3122ce4a32f5815a13b96138c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49651a9c199f50a77b978eb34d5e5f88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd5bb2d4a11d80938403ff40c5df1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61639f3d27c1f1c498bc2ac3bc4d0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c85027d97133792bba8b92952cc97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fc08cd4860e8eea7ef0576c8df19a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e695bcd7e2802bcd4eca0f0ae82209562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0667c75ca9eaab74c3f33277faf39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75c44419cbc233b8dda9b834ec926e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1936e4defed15cf87f376c3bec020565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23682b8025c618760e99743f073bd7ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ef6aae9f502a9242885160884fbbb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aecd817bc70fd23fd9f3bd1428758568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a64be964d4192ac4284b577445b61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608de3d511eea280d1e84d2b7d07f0b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20010fcc2811e2930427632876f8d9db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473ac41dcc986fccd3b420763109d89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135f78d6e8b776ab7dd9f17c97a6598573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70ab6fafaa25fa8d4cbf67a235d761574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7221180955f904c31dba9403a9b7a56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f44dfadf33d3366e1830e1d88b1fc8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca0c784d4f35d70d54ccafc6a1218e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62284b5ea239be3f2273a7f0df445e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21d5b00532b3232a49c4fc4777a5b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fbadd2640e99990a1cf6ac6deabb5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f9778bc6d414a9927b6b5cce9fc09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eab99a8bc7fc4576c70240e34e380582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481984f4334db848ff4745eb81867278583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeb514c50f267f14617fda7436efea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efedfbd7688dc1ace485b5bd0ab3540585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c81ff3116ed8b371074d0415b40469586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af072159b71da16e7cab01ada065eda6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ea95d30b2531cd15da33881ccfb5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddcbf00f2c658e54ad85e503834694589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7333c524e329e3566a07e467c947e58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd00e1b6ea8bbf0fe1027ad72ae6e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb621ba39c2e194e897e8642985799592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67827213931d41196e06cec6e2a0ab54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb209cbe7b68b72bdbe43302d6dee2be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f3863659555508d55199fc07ab7c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e8b0fe1706e23409f073a25563616596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d5a9848ae72aa0cc2ada6d9f951de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b376d75e065c36bf3783a0c7e7144598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a64d7dc0e1af0c1bacdea758171d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691bd31a95b8ceb8b842fe6aed2e4fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb28ae76d8fa83d6e946711d4cee8ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e34c133e5c765041b71d8cb5655eb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d31435ad6a0b1b744838ee8668b20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fe3f9f34564f9ad1866aab739ba13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f08752520a1355fc688c113e80a17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4a7c756ebfdbafb01e633c4775871606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6ef383a578c1fc7edeb5ac1272b62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f760585d67b7d4e508f5479b29be1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7b4568e0df9f17f0733ffdb78598d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d5b1f7c4fbec79d8cf8966127dd86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e0cec363e779ffd876eac09975c19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d27490189692d43840a94ebf97c0aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7c7504c9e82162e76145f46b1d2ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51cbbb1bffd2edc8e7316a4ed7487a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985543f277c4a96a38c42cda207b7df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cabdbe5ac01dc7a7413256f3e4741616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5339d8b79b9231712959b5c02d6d10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9824d841407fa84f0d3ec0f5814133618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266297f9bc182380eae5f8b970bb9a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410708bfb04dc8e33c8c201c1c3abaaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37012e617b0b871fb5cdd55d1978342c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f161787e187ce3575521f402b2f774622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32f463db19f93c659d5d9e66fbc542623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010893850ccbec2c274d036e3414fbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9f6167a0b64243577efd1da71b704625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c44317240f53bd0bd54c36f1353b4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ac3d8bd57183f8dfc7c1a947a57a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58789a3e6bdc983475e62fa5b9ab76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c2af8744d22e73d4741991089eb40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05d8a19dd367897c0fd8f6f82a6f8f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9458c5966ab421e3e2c88fe86f48b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4ff0315ca00de7a6e936d2eca9e0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe465592f50a85a197e9b18e1c1f175d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996031910e514635e7297a37a0450f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a07b9a4ba25fc3e3cba88a18bb40c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b05f213a1ec7a0481cc2c7061a03e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cdc641f8c2bcdd5e36a24eab67ba2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b652546512a80dd9b0aed9efab124a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0170808d2269652092ecde8e38d8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed974c274d52c508187803498214a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c28e059e16ebf0c933e1a225afc41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf9a3ddf4fea12523ffb493c9ff7c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f88ef19c079f7a09d1efc3a64e24cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200d299618ae5846dc2020778a283cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceec2224da12d3d5eca1c1f5dc731ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4817d2fff72e66cd17d98c56cf63d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc704969f39d2e9608dddaacade3c0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8e5ea349a22f1fb5aedb57dd625e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649efd01886a7e9f36320ca2a0d16c35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864044a0775e8013892a015c2f3752ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec7a923c7c7676ca2b73f35a9382dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36369e165dc818b607b07e73db8cffe4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e74713a747ff6fd5b6055ea73cc6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862feb87c589a758655243470148de38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ba69976972006105dbf75bce33a4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b147dcf043b9720387985af0a91b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2d7193e739d3c036cce97d9fa0ac5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f98dc9dc776f8d31f80427565e4e20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9f22c453b6a4ad082646e127f7d1b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36512854043c0468d206c4ce4f269fa9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb0f5265da26b1d47986b4246d55eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5453dcb2ff820ad24962bb6fa0cd357662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244debe1f3e682455ca410bfc928b44a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065a008befdc7bd24f1d9ee8cfb579b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2d84fc04419d162e3e83f516f57cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c2fd5ef7d1e847c3a4f4469a47cdf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb443dad4491f74789af8414e8238006667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e160e52e6b24e4e5af0a8d48b2bbd1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528081404b345ef68e78b898fc354f11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f614d179fe6e1b838dbeba13f18440670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950161f68403ceb29118034fb394b294671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5f0c9afb29ba8a1135ceae6bc89c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5696b9d7a9bde263ece80e3b4e10f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc26c6632d88012777abc6a7184330674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ecdc0a488a85dcc4851988a8ed786675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c557aa40a1c7441b16d7f97a8bedb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae476712cf11f9c2c370f6eaaa718c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f9ce5dd166a93b82596438848d6db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc526db234cc6ecfd07690d771e576e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b25d1505c4977c1a52f437f28ad88680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911a120102afc1fcdb2e9e2e90e0efc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adab9ce2d5c2be6942f31babbc2d63d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ab2480dadf58d83d267358ac8d6a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c0588d90df109f5dfa3b1421f2e6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878a3b82c3152e5fc144e1c160cd9c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05f1b41d7a1b17ba0aa61d25f3d451686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23aa36aac8ba5c4a85f41a762fbef8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54a446ea460156c7243ae3b9e10e18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ca0e37aa939360c9f8c68889f74d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f2ba3512cdefde2b934e6d289fcad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd85497c4a8d100cfa7cdb4f3cee84d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe63fffbad0cff462ac7ef7a25d106d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dcda447d4cb11b43da6c4e628c205693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d6e57bc944699dfe4585d973d4b03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e4f9f9292cb2ab36fb469a280b8c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0afef914d379090818e204d58e5c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e94d4f9c5862cd09fa2a45bbc30df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577621a48c4644b52f65f870303a547698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5896beceae385a414712e17931bfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc4741e502161a4064f447a8b9cba2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3874c1208deb939392027fd5620f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bc0e143cfd7062bf5441217915416702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8a701f7b3b7c8982646d4a1918670703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e349c213c93ce814367948e332a14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb48e09e7ab255a44eabc42d6c1edf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1dc8a0fa25a8485d4b42ffd5e6b8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa4d5eacd5c2fbcaed8cb152c4ea22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bb8b971cbcaa43f9b4ae7652742fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d46d8e492470fbcb42164781b99cda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e2f955bb4c28d6c0a215af459b797710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7381eed439edc93d52ada4a0e6650711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df423d78889cfbb2db5f1055bb4d5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b426e5015177798a7551096c572ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b338f49d7e6982b373824de84c451a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa40a203d8c832765a5598cbd30a1b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e036d6799df484af5767744a42ec619716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea210004961c79420e203188d4a6ad0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a30cd76b067db573e5c0735d8c5bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839829cee2225b687be90f4360148ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd254045bedb6b11768d2d1b3a3184720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd097b79e8bc3536e9a154429e28c023721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3188a55bffdd8a063d73345016a62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972fc2627a2eb19385abeb239aa5df5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5aa593df1e6891646807be86333e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20738b1d0f59a6d78b6db9115e3984725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527799478000b4cdca43a885c8bb93f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0e5bcb26035bddb4a7bf5b75acfef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e3abff5c5c1b74e07f18f11843f51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500f81878537feed0c5050637eb8123729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036df8b2a997c7bc78554e56f10cd98730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff645067d5c915a5a03accf85ca29f3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd314c451cc7b4c18b65e755d4e86a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae444ae84d6ba877ae3e4a13ecdb4be3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564fb2f324eec327c51b08386137317734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd7cfe625c75e6f156e7c5aaf6a16e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5444cccdce709f281128bb01079e6f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd4da510bb17bfb3f39007d91f0157737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29700a2740f2bdad0763297005c73a9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446ca73e79df3a1d392b62fc26c4a15739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fa319dbf4163e763344f3cbe556f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ab4b243a9ab22bd3d41ab79c59fe9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d42f0ac0695fa871496c9e9f33299742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bebc2a8d63eeb3d1927d55f20e8ac3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa5421b77b5703125146767fbd8479744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0389a428ef97641477732dbd97a72fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bac340572ec45fbd0d0a91ae99c3b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91a4b7c6ccbde35836be99899a951c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9dd7251692b0817d23529884fe25e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af80f92d39b30fa351a018fe0ed080749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2693a810f86f1cddf4730b3f0341e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ad4f2ba3ff0bf780910858413a6e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26da80c109351cb2b3ba89b9a5e53c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f8ea6d19cfd6944895669abbe64d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff698f0a5ed793b25c9adcb2148925c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeedb82226b9d98e17adabef6573ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd05c3dda21efe601d8d7ed362c30b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184b7af9bb946a05c799613245e472a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c3c35492e3178e416f452fb5a65a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad99845b445ee9b80dbf29f47e01d5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2ca46d38b85c216542679e5e3b6881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa229459bfa3de6debdc25db7d3312bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e78ed7993095d0458af9ed3a96edb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3e1622d70b72265ed8e6aa54fc0e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9cc00a5d12cf530bb3d209b4b59885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4acdf388d108e2dcf483d59ba97ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8796027608f2144dcd740656ca2e39d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6f4a8a49f5235594bd8abaa45dbc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ff6a2e7c01622916850bd904f12e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc091d034a4d665f451f0c0d9740d90010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cb89213ccc2ac7fff507c7d718d7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2350babbb1c007682b62950ad93af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf13d2e108779ef639209637711bca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ea6d42a324903ebab006fc433bd7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacaed0609bb6805485a90963d8a63315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc7d29baf0ad158cd5e43489b17adf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00004d7913fa0b0a12a312aef938105417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f89993b45d25ddc6b0c5c80cdaade018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148872cf8fcac10f75a1a6e46c467fc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f1033e9bf02e680f1b819a16e287920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a5d147aea5707ac56485263b8219421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e918be2e2859c72f870c02ac79d9f5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6433a4c46b925bcf31bf578c5cff023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412d9d0424642522030f583f4b7c73724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe82895e16c49a1f33c0dcb3c8722e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46684b886bac5a2fe03abd02f8bcc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeba9a2f7a7936c7cf9d515b92e0af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddd8cdf547fdd10d75a7bc5311d49a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31765c84da9f9a7bf5c22e7e43175c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca92f3c1161056576ae95c984fa8d3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac67927d27cad2d6fd863cbee21f4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890e8f447a86c65b34ecbfdd20d6bb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f03cd742bf4a8f9e21605c8f8aa033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d270fba6307959a94ae4b28fd9e7b8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab83ae45721c9ebee1a9ff22eece0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d360af5c24f34a0f950b96deeee8bdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d60ede40adc6ca6ce9b665457b435d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6851bb887f40ad589c7273da57c3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6f7f71190a369f97ee5c72402b1da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0fa0ad52cb02d9160e7fefb891d4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecbd60942a679b463141a6e606c6aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859777260ca41cc4fe6457d67d67dc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce82c55768bdb73347733fd98ad0e9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f103a2ce2f670bde739067e7c37761644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9627d562e15f0a8f20a25717a5835045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962f5b84bcae478d4d825471831ec8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395c3ce9d391fdd863472a54508d89747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7be3a8162a01666666ec07ca6c592448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494dc03c7e515aaff259060aaad6ccb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff88c37b5b44dd3b9a20fa3bc08199b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ca45a9d2f08fcdec635c1ac7d271751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff041d29758915e1e521b0d3a0aa4b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29bb02fce58a795b467a596dde887953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154a8d4585bf2f56ca8a7eccf7c01db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895dde439449b8d45b22c4d75799daa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d855acf79b9ede1a14821866204e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e25f95e70661661ebe17256b76e4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edad4053dc0edf01c6a2d4be8f13eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f8720f24ba50f0d7cd771075166ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be59d9ca147cd2971539abce3ed42c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfd225fe4dad75b315f339e401bf5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbfdfc0c941cdc57cd3c72bcc20dd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a835d50e96c136ef9120d4cf1671adc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2722d80d6d6c95bad622948bd3351b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1da8f6935c6366b75672032d0b65465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e54eef7042fc2b28ff71145dbdd9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a40d6a3113590ddeb5c3dbbfc6a3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb11c09028134fc81b60d0c29ef1e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd69ce56cc9afca8ca866a49cde1fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833512ff7735b855131c6e8c6268278d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea093bb7d8bc96039e0a347899f0f0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feecd1526fb58c3cc0961d070f8f39f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8933ced113d5772a3f9c6d0ca8c377573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c88d04291918f8260a5213584e8f5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55938b9c6fe67a3b9823ff9fc47c72d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6fd30894169ec37e1de42adc9a43476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198318d35768d02f617f24758f19ed977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fb62f109577b91a144384a3b3cf4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71214a4cd8a6625f836fcf46d5a84779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973856b428a0dc2b5ac19103e00e03480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa480773626bd2a8d3834d00d83069c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fe77c0bea200390f2aa13c4c7eeb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae4508bbed9346b786c792054bcc9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ca5da08867962fc92ea42bb5a7cbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260e1c59a7318c676b8a5ab5eb406c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736fc3a49bf26f40dabbaa4a52fb7ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2edb17fc832e2850f8755c6ef7222287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3526514594f2347066b90685b058bf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803854aa9ac8bf4e768fe32b7f3344c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b30a7db80c9489f9741698d5d875290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271d73fb36f84067d46f91ab995dbcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f879d677384cb8b6f7ec8c29b091d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc33275724540ef0909a7f1586ed4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c38db456d7421455567b8600cf4c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b678af9ecce383e556647d1f9c289c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef431b3d459fd29c69630422be4a5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004e3ef499bbb1f486abe3bb9e3893097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302f98618fb6e06a43c5e03215a12b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e02cfaf5228c651464e9a72e306e5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeff8bb7b46b22b24ac2ca14e2e1eca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951894fd346c24b81bb70d9fa202a1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372fc61dca110e204f25c8db84c5708102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d4b229048ca7363136510d132525b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471673a5ad4e7a9fe4abf59aabba82cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256b4907ddd6b735f5e3e544a1eda79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562f1f90fbdfd20847585555d2495d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89ffa4dd237bc55ba107aadddb30d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fce48ceaba6ec739e0c9cebc70806108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c63cfe848cbfe661d9165c642c4346109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42428064a5441d1c27207913a9ce48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f5aedc7a511a13efbdfbea05855ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68600a4af7c787c40653cd4b1eb54b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac8f21012624b231fabac5db1b7777113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d813d502c7cf6e1408adfcca2682b51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054f51acfebc602d4060252b6f1f20a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb7b1e990b623f53c09facf2eeae63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84d60f41f3accbdf4dab3cf4450787117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9498dbff39aca9a9faef1085d84afe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750aac3126ddf41624ab53f584c918d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6016ccc28a9fe3ab3485b81ce0f3f9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eacd3771891d8e426b56dca172ac3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b094ed2bb6056e017e8fabb9201f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bec1c44bc3ced2f4cb29cafb21922123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13764466bd297da3f05457f387f4e47e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1e262e13a76baf37fd529ce9e816b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba9ef17b2a26f72566522aac7cf604126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5e819fb8ddc6a8416a385e65e50d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0387664e3264b7797542cb0614dc74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec137401f0aea0f824459e7446a8b592129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a859556c36fac33a8a63dbac43b5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e472427f932480a0769ddeb99e2861b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48e5cd482652dea8150eda4fe6da11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7506d612f1f47e10c056a702339fcb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a28eee20d735dbf7f65c93ce5536d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173b51839fa269937298aea5cae7092135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41674d1ebbb62596cd00f58f31cafa01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ff893a6fc0c60e878d80aeb4a2c33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd346350e21d5972ae86e2b2633c16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca87deb92325574e535a382478c0ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea476c8448d162feebbaec20f574f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c26ed6dec8765bdb9d1fc7341d7eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c55cc0fcf1569eb9ce8879929f06f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa687eea959bcd6b58630ceecf123f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f88f898720f68dd845b9184ba90667144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936c2b9b374361c2b3dc36142019953145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863205fb5a25b1b71763e474fe11f6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a047f5f82fa93ba3dbff61bcb12119147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad80103c44d8077e92e7b1dc03b367148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2cce91e1d3bfbda0a0c3794038ae1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd12fe6aefea63eea733c5340a0819150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c106509f2bbae16d942f467eec8b8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e75e5a213e49ccf1b64d0ddfc7be6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec454e1c043eec0c35ccedc07000e2ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c5086ef9d018cda036eb7b571fad2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005cfbd11a33cdcb40acececd73fc7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bdd119b3fe467d21c60d7a3158511156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd0b296d0d1eb4912412c1fc619ad9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5581e2dd942bcd302626715831e58db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359007f8e41058687f82746f955a8aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e618d44a48f03aaba9e645c50b6720160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d049d43b1a788cfccebe244390cae34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2308f4ade4f8ade813f7e64b0563d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b896029e7223ae1fb4788a3f3f2190163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352a9f8a0a9b7f2f0f27ce27bff66da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20557312f90dbdf282b927d88e5f99f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef803ea0b013049d7e236a72169c0a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad1f942043c38031e55ca74a467905167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9b5f7f76a057596ea8cb657a2896a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b5a0586dbadb65ede64b48b5b1a18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d68f393607404c22bf25555ff48de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b6d7d1f5603c9ee47bcec70c08594171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d93e0d325e325a29b0b943fe9249a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3492d5b628a7ac19308498679a16cb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c2baaf98bd2610a8cf53471d9b6f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e083f3b3e3e691fd912516a8109c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7c1307f7ff5bb8337172e9da30300176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480681445ebf0e0b1bf4a1216186ea12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c8ec9a555efe693ae4f56adc3cf96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55d8aaf342e904c6312b9e43fc6ce2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83739334509d7b34119b2f3c7c0c8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fea07bc50a54de4c4e9373816f3ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9110672bae8a6d1429bc97f8c9eb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a88ee38cc10e51308c42a7d8c80d4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca46f4ed017a40bd67e2d6a3cba164184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e24e08454ef91c44134064a3de46dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556007a3389bad22418ba82fd463166e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324b22f197f250bc2d79d44210bc618187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8c417b5377f95717a0537d961c93a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3b88c3f4ef242eacb247d3ee2ab24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0240cfb107933b45c35de9646c931ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b79c7a8b4568a6204d5d1bf521cf0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad858c146b10bdedf63b6017ffb42f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe29062b9f69e11cb3cc5a2647927b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a613286146a789dd523f9cb668b84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf5dd4ec24b8a62b99fe9798ca50e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac217045670ab6615f6aeae0146a48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e49f2ddf3ff8f5fa26cc0e15ccea3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f94a86b0f2b2641e331e19d4ab117198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c8bc6c12386f5d9ed8f690c7392fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0bafb6f61a8e33cd1619645a9cd5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6047d3f114547bbde187bf43efb683201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902382440027cd255c7a4a3ec7b2d4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73927bfddef136dc3d997aa68e6d4294203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d85d12e95392b99979c4db01bbdd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c949be9b75827b2439007fe38dd4eec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9f296e5847fddf370bfff974ab792206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf54c045c5a3c96b1a9fc8c1694add207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb594fc476013e57bdceaaf476b29b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc94d95a1055fb45fd9eb2e79e720be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac196571f4cd1906253b2e15945953210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ddaed9a0f83e09d79edbc2fd2a90f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc91b8bf689e5fc497497783befeee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd99ff4a681ba011b92a3adbf1768f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6505c143b3a9a011279ea852ffdb83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89663885da4fde9994a2590db0fb3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c70b12754e373ceb90ea56491b628216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec663bbb21efb3c58e56dd750bc6b866217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291160f264d4e85e9b51226aa30e8b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbb35dd3817d1c06b05945d6146887219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370a6fc55f341bf8447393ca6c8746a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8e2dfdf3e9ea1eb2508a5811e03ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06be7f0e3733334f6aea5e8eca0051b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82403c8784f2653db30ea151de926f96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889f2750e95dfec33f6c4e3797df108224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56280e1f8ee7efda5d8d5552677841225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98f57ddc458fd6d2d1095db63dd595226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16627503c620cea674caf8d60bf04d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6bb0f5dc8ad52a9651cc181f0fb53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da898d82f36df4bee8f8940caa6f7e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3563f5d55576d0d9863d1268b8d4955230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07522105b25e5fcd9acb50d9bfd228e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da235d781829d230703eeccd7c85239c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ee69cd8fc39d0ecf9276a34ea8067233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea300224c0a75e9198e3b34ea208376234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d3afd4cc84f23bbb45f5214ba3bf6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b76b356c42802abb64782b3818e756236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192be398bc74e0b0a9a4456e14b450fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7c747aa7d77a114cd5baa8852a778238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb2b7c22bcd3bdd91e3195ee8e6f35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea2dc7778415445d63c5af797e1bb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc0a3a3b417c554a398d4cc4533b61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd372ff9cea689e6e6f33bf8bb0cd7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8349f69147b4312f2a4735fec7966243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365952c989c84cbd1e019c7e93864059244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697856db2d8a0dd73c12966736471ec8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84073ebf3f756201e98c8229e7c4936f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fb75fd83874125c0493b76d235606247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772843add38173014575af8f0723afd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a9e79fd902fb08d053fe0baeda29a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bea397b348710cbe56b2ca10ccb7bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02481332e04cf7d4deafd2d2cd617dc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee45e548c64ce9f4d31f57b41cb2ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bfb6a80b63c4e90fdf6ff1c9c8f8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7c645037bd733477246d12a240d56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7233dcbaa481d7fbd323b2f7a611f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abf9ce6d2255486d612a5dad3a81ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eca50c05d8782980aebdc99565c38b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d57059b54e51d6f3a0a2bc3b2bc34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2059a56064bf20673999e954af5c746259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f750dbe4ec782ab3157b85b3615412260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60203e70f66c32cbb3a336f7b773defe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa375989db5ac2fc3e146349fb8a841262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92767c560b2c49763936bad7b46f79a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd155bbe958be41ac1304113c22065a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2f7d59175240ab0dfd5dac7f9f4ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fee36f6de26070c76018e811542c7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e08de1a3f1da9279b6262abeaa705267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0804223b13f9a76bddc5741074237c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b34cfc668a349422929179e8061b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94182821518e77dd1839c0888e4ad909270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9919d7773c76a056dbe513e4554f40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8ce679bee4ea372fec8d183f97b6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684836dcf7e57bb849d549be897f69b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d7027d0036ffe44a432355c04291d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c6bc38192a9f3d45c149c9644f2c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e8013f7900791a5b69bcc7cb067ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77616eea2a4fdb629763957c3f72b185277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68493ac4241932a5e5d90267e83d7047278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83115831ccd3e37bc95f62ee5f9b80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed016ac8f59d4a601bc506ef50d8bba1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39727c5b6be40c29a0b2aed66f63a201281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f6e98a6f723301604eef8fbc16f71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817414213adb2aa32691ae976b61094283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eef6ca41faecf9aa3896c45c43fc20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a3b9816c4783f5127c8e8833848d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b2ef36f6d71c232511573cbc79516286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74683ccae930e56532f9020a5c946682287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e255ccb94a899609f3143d2b3fb7ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189095a79296a3715720e5137d5bf305289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdcd8f045448096983feae196f959f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50862c3aa6377a674b3bb1c8d64ecb82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a54fcbc3b9be378051bd70e3b44c42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ab06a395483fef8a2c8cac6937570293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557400bd1a3f61b60833bff0738f39ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02edccbe9cea7a7c53263d0f1ab0c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309a5fa93c6748b65b7665ea2dff49a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68143b060bea39fa87afbabb3453ae73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771228261ea8007625b46f720b22e624298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fd20272b3fbc7f2065afd018764c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035c0f8354c5a11a670b28687707bc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60b35c2208ea306ec48c9ea51be54d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495c9edd5d3bd135437c52d86c3db02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4e173fe7a4431541affd70e27b0db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e75a05010d73ca199b6479c51c0650304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55a923ed7bbb93d0a08436937b978e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e03d5bdf1646a7af7647c00d617749306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e2c89981a6733bdcb15829ef66052307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb57f7bf5d92a2cb84bd5f2b24ab5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c539e8a9507a97a83f63d98ab3f4a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e940903cc406cd61829ea8c2bafb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440e9955740d314a0281f020883c1e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868bfb4f865b8c3e8e3651995fef2fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6017295969eff3b00f8dcfa2bc01fd2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711b60b99002a97cca21e7270b783ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b1c04ea761629ea886d0729566795315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593fcf78910fffd2d594fbb55838da1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725cc24964457f38cdd0263bcddd226317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684584f52e914cc286f5cd5de08cf09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e2826159ba83c3b5e3ff643570c20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2137bf4a8c083c25b38f11c83972aa0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426a48f2583fc8781b654567edddd61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b64aabb2096d7367f7a9f5b62578e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ba08378a4a68d5459b914641fffbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705d97d1ec479ad0c711ce08de32e9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27049d43aaeb9885e879a42a4e4ac0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576013daea2448015d0799647f1adb0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db7ea1e3646d10dd29ba41aac24429327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7db53331cb1c0cdb66eb74d4275635328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6fa43343471300231e3d408006943329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d96bdd27ccdf8e92c9ec8d1736d14e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddc944ed650dd4b4d2d558f8e3b0c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f2cd6af5ac24a3f4b5fcf132e3d6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5bab4264d75ded4bf05c4aa73b940333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfebe7a4d11fc6e1c038b4853668f20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41033512aad62e4d16c499255e5e825a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75ec27c71df4ba9325ab70e615e679336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ced0314ca8f6778e46ab7938c26984337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9ab9e06c229873905055894240506338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951008c1b3b138919226ffc56b8dc9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92058bec6b382b64b76e3d86026bcd6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004f8a04699d5b5452528414a170eb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d483eb447805b50189539e91424c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a95b6836629e918a64924434212c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00f0e77f32396113551ecad6bd2fc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dbe7609b96b8c9aeea1db4eb9b285345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d8e2571eafdca92a3ff2ed1dcda5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee79fe9b753b34e1291cdc6b8ec4ba4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36eb614ed6a2350e65c26e43176530348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a09c492cc71da26289eb9a2f087c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7699d044782b18b05e451b7d67e62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4ec8e9126fb5cb962cfc88a7bc886351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5695111691e5e3c6d4c83102dbb11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2261557a80b9b144834d207b3a440a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeab4065624caad5eb27c496130707d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0972480e93d5f8e119aac6038c5d2a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a66378eecf59227edffd35323ec1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e708e8af793b50ede744ef026a76c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8384d228d9835884689bba1bb6ef667358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401385f06c0650089fe9625e5a310c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cf01452c3f04c03912c9bce9e88b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab80cd17423c84f279d6e9c6f79417361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c916f1a02e3eca4c45b272093e7804362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ccc70dc8d509bad00630c6c4e6aa4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9fbe2b1b2d2892823d740d75ec96c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35db803c551f015315f803a0c0fc37e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb383927ae58ec5165447b1f7a629a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd302c990472572f2944631a41076d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb83521628ca73cb43797d15100510368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30db5af0c3551e786402f90b6a573dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f104c2898958bbc3b007d04f8a952370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bf86b04524f7aebbf427fd7ed0534371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b0df71f9e7ae57ec0771ad277c23d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bc5f893a4510c39cb8179c4af2795373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c3c8cec36646eb72fc0bfba100202374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141e208ee4b9810f40a413a71ca64a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47110a7a49097a55a9cd74934db97ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7cfe35dd09279b3988209db501771377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4fd3b8a8df792b9d0c1dd80d63002378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b479e07a834c10515e967d90b13abc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0281f71b5bbbb0a7943b3da048ec8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfb1694feda6b5883537d6ff5c4b84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec76a31d129b94403140a988e999f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71445672cbf784bebebe55bd8e7f0a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d70488413006327f843416a440bea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6446160ed0608efc5314e4314142f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29449bf1107c8281140203de2b2898386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc86005bf29bb2ab6270496394f1b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d0b7068b1ab5008738bb509826c1c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd9148e8006c2151891f6ccbb72ce5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df203d8bd3ef5815c432a7f34f927421390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf771d957b663948a4fdca729036872391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047de17c70cc27472b290e0fb2ce6aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83efa6b554f9b8619534484562c0bf3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687dcb9f61d1051793f28dcefe3c4f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea477eace48a9f989e8738050263a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d50f51c4a1a47673a5a2e3eeb02e45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebd6a1542d627ed48ff9a1e72ae186397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2038b4179588e40ce3be499a7abb6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8157616536e6f2ef44df0980fe4c490399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e0341f23497129cb29cbd2370d99f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d095a954d40ab51a87f1237c947dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c60800d701c63e9c0c18a697007e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b521a8bff59e7ce382853afad049ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a089f0e17d1fc8fbc42b1550ade63a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd855923f043b85888cbe3973a6624405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059dff67e5b1c7e18b013333b2a24fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6e12a84b63639969d1c5964af0123407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e227b633fb93c5199bebbf2523da09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792da36b5cd6c9c6f2d5735168fc1288409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48169b8b22253d2b775c68e3cec8d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaac865acf2d2ce1cfd6fa5edb52b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a55862ce4e125ccd0ca8e1fa08a505412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfba62ec0cbdc6a86368322119f6e5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd80860bf1ebeba0e4c0ce55663275f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991afba13cc493285047c6cbd395d36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990d68760f0236a46ce7971a28a1ad2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39695fd88b7c92a62f5be667f17ac17b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecc5cb39e8b9748bb62ba76e28e624418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eed83dc47ac936fa2e9ab65a3922f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3104d736cca68a1a6456134f2f05b23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b400fc66b9649f1d5961dbc57ee22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e5037698833830222ee349a04d710422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e24098f3c81fab3d65e21dcb65f48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04911e5eb20e631c7e227f90b31ef7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d00732fda7d239398b0e81a4965566425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd60ea8138d41567df2bcc6e662e99f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a361cbd2e680765e01b765ba70757427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b980b8955e726a0ed8ae0ce80e944428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dae8c8b74ea24986f37d2a921ef8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477c7ec6d2036e0d8aab87be3e460d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ca9f4395ab95452ed94125e1fcf4e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddb7245e7882f65401eb8343b602df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa79631f56d90b48c26ef65dcd707d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dc572d47e0bb04c149671e089209d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea78868fa320a76e2695cdf3745b67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c4c6f5145ae46c665b51aa9923656436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4976a439dc32e205e5b2855970767437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4b8af159e3a3360b9ae7a060dc0fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b5204d5ecd268791a2c84fa1ae74d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a1d7f739926102c5e8b8a6ef66226440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8cbfd6a52c9c85bceb5f24c0d95d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbef382d440fa70a2e211215bf78fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6f9db7852103cfc03a1adc6e8205b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e33330c56abc78a9f04c6af195b318444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c29bcf36117f18311236329e0da4e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5e05fcfeb4564b5d7f0a814834bec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da515bedf0f76599b648786203a31380447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bdb2c0eeaff74a4e6a6212212f309448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f386273890fa9e2ba3df5ec8a51c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96a3c706e67789959e95a4708bbcc8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b763532ba04acb325245099dbedb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e194d6c1f9608a4acaaf4e2afd4cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f980cc063964f07fd35841bad5f579453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383920880ff13eb8b66865c9e9a1f323454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998850f076977e55abce4ace13d1e98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500977dce683d206f8c6afbdadd53125456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8594e9ad342986f096697779582aeb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c73608363e9035df9503bc07b2cc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0141e416ee505c21aa5f52a6182dbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0880fe541759185283e6c1828715f81460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7740c597c74f7bbc3b861a07729363461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2d4bf8574e60cb9ba33f852f67333462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bee12f8fd018f6ffddd95977b8dff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e327b2c8b1c276527ff27ca793699464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e23af412fe205b0c74bbba6cd66c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bfb0d5973b24ba058079b584aa5b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe549ba0ea6f12d39004fadba6a72651467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806597c42004bb6639146e71b754d72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74365d60924845b326f54527475f49f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5ff61b6206ffbf666bef6cabef27c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2f8c08c9b49fa622d332d2eaaa581471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035dc1e02b6703a259c59d590cc9977472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1294d3880e67806301790ced8281127473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b419fa36ea537d95151a9e1f1c4f3da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3164225d5cb02757289c6f4020ac28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251ac69b4865f11693d98ea881c530f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a578c6d1547ea4317e50321d61064ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd2fee20f9dda0c0a6437dace4e078478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6b933213e609923464d18a4707947479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8baebd9014e6783dc0c12216aca19d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61c220bc0bf294355aaaf88973a19a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9939b25c1bd06468fc6d363c8d9af86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e49025ec62d4a110e5bbbd09aa0cce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435206fc01bdf25d5e6d89510fb636e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e4a99bcc67f5299c3f803927e4eea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fa6af1c8a2356a123885f5a9d5da5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eadca1597217145576fd278109a2d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78a5501c1601e51ad681589f343189488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb4f62bc895a3312dddbc1f81e3fe8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cbb32f4972633450f1d6f27ce2559490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54563ac4e1a217f720ec4d309c8c14dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f7f8be4cf38e24770b7fe1a9da5a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267b55a48eb1a0602dffbc49cbb666a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed66fd7e67308d43420a7611abc211d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22520ed4113dce21676fa0ac28432de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b402e0c9b350efe6c2d0398bcb5d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f7cfdc57015252cf19c6255db49c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8367c2b98787672b5ed1f35dd9cdd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f52ce6181599db69e1feedd58b7bcd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0ec713f8ecac39811ff8ca5a389a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72441809f69ec4cd3ff941321abb46f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7c1a6f86098727b852e5432c68aaf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03570afbf96723f4f76b601c19c1c18503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61950cc0944d896800d33cab887fd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20b4b8b177334190a84a00b0225d9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fdd90f5653ceaeabdc84fe4c1288d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a1728259dfeaa51eae147d845002e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23175b0345be3b4aa3d15a142a1dc8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80226949441725c0a0c8afb6c6e6f9ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ccc757a59bf9ebd6f569114343d79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade72585dbddd44c22ec5c8e68116be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240a7bafcc2e993766817eae47b52ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c0f99f0437e0481335965b41c2f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1409e638f8ffbc0c2b3681ebbab57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12448d185e5cf245f23d614635eac2cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7ee015f4546c854b8bb43df50feb3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b03d13978282fcdd718e3fc89d7a1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc0a4e8b57f8a5be7b7a8b84228d01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff302bd681ca900ecab9c019b6d1ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4f1f61a5240962e0b215e4e4d7e0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ff08c9f02d122aa79dca40e0f6b7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c267596762a29d6afe7c5e3aae164d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea536151bc200822469f56454b991b10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad5f9c130d2cb9a6b976aa19f24f3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa01974bc991d67e2825ee63d07a94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99616e70239d98a9a4912740e05cda53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840011a54e15fe5afdf8afcb053de1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84bfb56a33bd92e9c28a755d75d021528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf3dbdeace41e669e6188eabc51104529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53c6ce264145c0fd1cdc51c7d91aa4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b96706d3920fd4a79b9bde5ce38817531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9626407641cb901ad9f0d6c2a73a4cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be8e8260e7d596fac4b2878ebb65dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ecbf03ac5efe3865975f04280813f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77083d07ac503b5ccd6023d5d13a9964535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8587ba8588a2d2c4695658f5de790b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c6e8959b13972cb2f9a0b3de944ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa9b8b32a918ca90af395fba764ee3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc391eadf7ee437003472d85a33875e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59d1f31aa4d175695c020c8ac24fa6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812cf01f5f64f0d9b7eae9fa2e48add541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26038a85345ef04522d65542d314dda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79315479e5359ef5c42c74d041f260543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbe371a2803a22a016392f0bd9b63b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b507f9c9293e5b637bf0290a667f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87947897c128f4c848581b1248b71838546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefacc464e6e71ce3145672648ce8d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec716e6cbb6fbb76ddb3b0c737227cdb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9556f47f2e972e372855324437bc14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a28dee64b8375779f16c4772bb0116550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81705111fcf37d59fc11eb698d900d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6a7b9a03b7bdc6ac8dee67467381e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3b68bcae099e657480eaa08046c83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564cd2f8db13cef1c0d9c77c584ae9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cdaa05911bb13babc67b60f35ff4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf45ac2a0be1d84ed03a9c92315b2f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30d294d318b7647082190d0a334803557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636163e6770289f2541e49e472ad8ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403ccb113a2e4103665b29d94c2ce5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887f9e5b5c1463bfba01079faf00e53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65439f6a6ea67a39687a458ce25e41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8fcecadfeadc54cbe9c3ce3a305e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0692c651d789452c944af97cc31bd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8e28998a39c92567df787ca0b9ed5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee1f64a9380dbebc8acb2c3ff4ce61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd644750030d04e8c41670385efa0382566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0fdb1242b94095af2457845c820c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195648fd77cac0e9fc1bf05cc5d1dee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c606a0aeb4052e9c226b134c4a753d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce503111960d50419a29fbe52e6db6f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493173890cfaecedc074d2dfd03d34d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cc60ab95e38745da74d5b0c455237572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ba575b5de86d2cdd620a5e8eca743573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9090f144c2521b2899180d84d031d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81e10c9e5f77f0484cc7e1f00ed6f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaffb44ba263b6fcfb0c88a8c2da510576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c11194609b2d46233cf01b0205976577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97db8e3230989073364b74cd69d4427578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ad783c442fcbfb92a5e9c892b799f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a50141c367e31b33eef4fa4359a92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298fb33843ad8b6afad732988a45627581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b93d9598450d1453f5a4cf05812093582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f7c37121fdf89dc791aae7b114fd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c541d5f6c8d671ba95a72240c929f67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c65541b0836b4995c973f6a6d82d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67f891e3bcbe57328b4c9e19fd8a39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe6369c3bd4d912f05f712e6493daf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76442578aad7632d71dcafcd03fc2a9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da27f3dab9200522a1928f2af80dc6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c99ba22ee64ff6e85395785299d0e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b502cbfd39f9c0eec717a323c4aae2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1ecad4c047a2fba111048c8d12b54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b0e50e8a901bd6065ea604baf37c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f891a0246e2cee34e4812da3a4f3dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7cf4a6c8c27f189d70ae1a96dc478595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe601208a4c0b760eb9f8ce473e2ff9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5a703a658bf877383c70e1eb1c45b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c524dc05624a4b8b2bcd3af94a0f6bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba6d1264da5eba0be1003131844012599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebceeceba63e6d756ffdc2c80ffa465600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4977d52dab53f02fbed05dc77ed0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558db0615ba5054fe723ede162e94e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3469b49e825b3ea679228164eda046603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330adc7755e5869ea4cade64d8d69e41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48cf2223ca32de8826bfbf7f8726a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d35ef8c89fdfd9bee915d672ca922606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2343eaa367b8b4f3f0a1d667c289a64607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995d5160ffd914cf92b9bd725b950ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9f2938ee677f96e2dfa23c8e7d5b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36527821adebbdfc086adc4f7a3b408c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe39e2b55e2a7d3eec8ca576b29acbd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14669aa4948524c7e9624db7d4eebcf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5f4daabab223fa4d956cd2dd9be06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394baaa8f39c6c85e2288110a43148b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325daf78d5ecc3a366efe900c970b26615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a793a64210adc20996719eaa17042616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385d34cc66423ba6ce85e35f95a3fd8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ae3af471f518658f23c55df6469a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad58f5809af9401b73eab83ba2d95c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c62720fc615331bbfdc69faea714e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e313da2e23139f1010a6a5d814b78da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980b4298668da57fa286bda24ed6ec8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d3ea4741f0ca69d020a1cdfe60790623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90b4ff6de5a6d24b62f106d90ffedd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c56e412e8d5df70ab575bd7b2c4998625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84561fec308e72551b95db97a45376aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c115b3e2399918c3ba75cdf9326b976627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dbd3857647cd8dcd48dedcfb83867628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086ac6456bde0cc95e3a82c27f7f06a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86ef8f500e15aa252c0fc3d7b7b018630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5b9d5183b7e208d618d8627d638ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec96d457cf76497527352fe62e3d92c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16044328f7aa3364155ac82e501748d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beabec4d86d8bc0fe18131a399f102d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db7a0e761b68e3be86d3e00aa24ca5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a490322d05277a3205e84dfe4c7cade636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfa29d55a4432da71e6015c434d5f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dd474e4bd331e6e1dd01f43e3141b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e498223d9c493ac42a33f7975e4ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fb74689e81e20bbe509a50e738909640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598b136579391f7438c5a842a6ea2d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f3829beffb61279ff57a630ceefc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad136c6665119a4bb2cb97c17aa3bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081abe9166e137add12e46280a6e8d06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c6e87d35ee27706859e483c38d773645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232a09a92208f03c4c147b9350b55b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1491c9a817e3312f544edde2d01e83f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8635a91ec3c3133faa02ccb74d587648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1791bb7c319f531572fe32399cb3073649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad56654e31f91ad0cae2c67b1c7b33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636818ef0d994bf6a45ed576b21fa97651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9819ed4b40fd51f2f51849c42048e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284657387fa096570a386f17afcb548653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debb5a10887d05dedd38c7ab4d6d484654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa0987067bb1f094a7c48878249769655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b70d3c3448c83662abdabf3dc39f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1a42ac4a0604eb37346109fb9e075657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2871bb431380669a417b13a5987059658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77511b714f6d1478bcc36de2fed7bac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56446041d76c5e5a6cbf73e5a3401b78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda533d8f11d80469ffe42b27c65b30d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dcebe2f5f2cbd4364edbf9a29080c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642e9ac602d05e8f9613812cf8bab45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd327bd94ef81fb27e78a4cc92152e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945f495c875202d54e1f3eb5ccac257665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909302f840c2899df7aebbc7df34bbd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3378f7b54fbacf6fe8f44310400d294667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac1f4d1030e48a486f2e77af5adb75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850598b9831f15fb1b09726b64ef8d67669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5965852cdacbb594f037f3da3d153fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414388884cd16782528b146321f11b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d96d240246b2cd71e67644d06ba595672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6719509ec97d777d1eb57bd2adfee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1418e6a421930292a29c0f3a0201c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8106d458e5ea37e293557e997c5074f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d441355ac27d65fc0d5984cf4e2ad9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136da737007096e720436937dffac249677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402005932729f4061012c409be18b85e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f9ed692245414159fdb2f00472fba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66584381c036efef75d97de574392db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02a352b128dd1cdd85a6e0f06d4035681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3909fc1f513cb3413b37cd9a9b7798682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbced9d2401e83446fcabc476663877683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cd8e2dfc29088be61b1b30e20b77f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578be1a50b0c3c9f8e0ecbd85f5a534685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570f7dcd87d62d5d587a5ab60560e0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305ba7a1f2027cff4de9face8be6c51687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afb76cbecb6d9e6aab77b1f57c17ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59d91f15a38c562c7f2f41c35c59ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168182567ac9a6b1eca8f08a8bc8356c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125a13fa6e1ab68553f507e03dcdb80691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ce020c4c405269f4debf5972ebfa6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec1b4ae4b0b90ef6e6ae3821cd9696693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f06e0ddab2ee835ab32322196926f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17da666c7d29a595a2c6a93df3fa1b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896252a83a36b3a244678ba2fdf27b1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d53d866f76aa8883bf5e9b1b66d0c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115bc7b270947e3631f81ba683f1337698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95704f1b7824c48e15c4dd6a3540b8ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb4474ce4d699a46803ba7b5b95df2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c78e72730813a4af36a842aaf407f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff066d339b2ca66d332ddd72881b76e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc8af69285b0862b176394cb948344703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ca1bdaa3c3343182a9bcd24470338704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252be767a1f5953db291e5b11b4a044d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48321f264eff15d3b64ed3ce4cda78c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5e82050874841b6a6c30e491d9b8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca1db868d8c3230e175d89dd2f4573708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb1a900b60f4c3031a069a3d3dfe23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc186aaffcbacb0286490e754160a3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461969bc1fb15cba35c8f39a30bc41ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90576847df311370302ad38000cb3ab7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2665c11b904d01f8a2c6f98ddc6a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa2073309d7467612879028b60780e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1c0226b01202d6e6810426f6e2f6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad03253d4b213c8c41b4e24bdf0cc1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971121ccc6cb56976c68308678c001b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e674385a101c63e3c9677a1162cd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85622d272475b45588ffd6748953dc31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ca86bd639c5345d68a9bebfd987c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95717efaff1a8de98fc46ecb310611721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4512c0cf2ce3f747dd4fd2bfa7ef9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8bed536cbc934fbcd22b879d97779723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44865fac871c098521575f1ab4ff59724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9dce01da6ce142477b5de2647a159725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d0d2265e57a60a6780c430d9aef9a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d471033dc699d0501ee5ca84e3b5a4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab1339a1b328350be8192e97666458728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7051929593d31febd66f2e77950301729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042ca16539fbea29832a94a09b85f9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570157777aae95fc8738aa7312814565731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78394d46a4fd1b8807d30fe5b3c88917732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dab35d1ff55b29a36ba4701dceafa1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653df62665bd33a5d0e4bdd9c86b8bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf092b0ee6986d7f36123c84b2d2106735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d78153e33f9e1b55852dff4d65aa4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170495a96116c42799629e2e6857a8f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb0d2fff4ffdd59803fc6011ed506f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dd4eef5eeaefe350b7ea6609c05f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78da0374ee3c91e5773d315d26e2091740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923b94c748c671676b0d38c4fa29116741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d094705105e4ab3881399c8dbfbaf2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70aab8609d717458bdcde79329c2c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898c2e2320099ad2d8cf7131acf9a06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5228ac22a2b19ee1b58d82c721ef2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f38b63e8d132c558cbd10d70dede2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545cc149ffff925a655cb70080ecaa5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ced1c5e0c677c2ca813cec3d591ebc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ab27c025ae9cf0f8fd6fb4c720728749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf65ee204156710190e4311f1c3462750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35274032dc468143732fef869abe0050751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ce1e6b89016e5049867069e1c5b89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a6520de9631f443eb8ff7be01b094753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75b8ed0fa5bf02c8b27a7c9ad4c7a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77970ca2e8e1a18f1c0f6992d52d00fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58182c7eddc38093cbc5c97d9fda4d71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478a88442a4eafe0354a2f006a8868b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a480b62b7dbd8eb4c2669723dd771758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4574633add68a742955a1e1b11ace08759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>