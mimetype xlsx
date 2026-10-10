--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd18a8f30d1675cf182588284013551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58216be4d971e17dcea5e0c27d25542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba05f8edf809208e0ba76e9c3ad84b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876c0831c4a81c3b60f2f4b36221cbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf42263a8328bc3320cb0ffac9bac225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e28008bf33c5f12803332bb8f7b696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f0efead2ffb0c26676946479f43ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de30b9fba45260f581f1c8e435ff938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e29123ac02cd1b382105c2cc03d049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc84d99c443b5b67cb926a53ff725d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a9f47c42df47385591ea9103da88b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb3d82e85af846eb401426c3de935a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d319f389e69c34aefca94037c1013a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18f91fb2dbe0d18ec7584701b78f8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71ce6ab893dce9d96bcf104a20ac9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427b93746afe1d9298e2ceab4069ce716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96021698070d6e3a3f2976a83c46e53e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a93c96e58074aff8088511687133e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abccbf725a16c1fd182c759f2d8eb2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88310a162d1a1340f00cbe3730271c6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5777ea12c2ab84b1bdf2b74b291c4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927f9265fecdb5dc6ee6e29155c38e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffce04ccf873e53b30a5df4bacd0ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47925c65db2df5a16faed48ee0d236924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3687662fec2dedfd37b73df5a227c2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d19e66647d800505f504fbf816a3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4caf4f32b49bff1df1864fac88a30f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424818da737a239f6d4991b3d9f0f6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e4161b32ea64fcd54ffe2e9c78b4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54deaea93d462ee9540388ebef46b2bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59482a2bd5e85b912842e47e56ad7b1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbb19cd76b22c2dc102fde78857b6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d74f26bda629570d68c07df0f719c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00703813b98e50a4ffa270f3e1f601a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bd82ee07d54a672b181fc4e87ae6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc73c468462a0d253fa629ee7ebcc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2f72c9d1a3cffb84cba2ae6d8bac237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d3d995359a6cac685841ada4bddf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6ad93f4d0ae2faaf700909b6c3f8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5ff9efd377b5590b3101f1f82cd7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09d5e67d6952437a1c7770e25216ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617450b0e8b0ce817ac6817cd7133e2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec912e3c34654a094aca068472fe16aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087c1cf09cef11e61fb2440ec6fbcea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ee850520c2cba6438d106814d7e0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0819eea1487708ab1cff75c5c9c0aff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbb049e6c2e41f721329ae6dda04be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df080960fbebe70e1787ff4d94624de048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2093d21850788285465f52a543d1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae01b4774d038459a2278a73493cbe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cf149d3f5376b091751112b8378b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5d2424cc9247c672dc0a0c6eb34a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dfbc3fb9c6ea71a799d910a4314b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54768d405d338688b20be66aa80911a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39b321900e9aad48468a5f275618b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bae73c768295ebe6ec944b5dce38f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe792034bec04d01e393e1184c237b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2249d032e53a8529e6e6b3c4a9cf4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f2aa6c2686144c2b1dfb8c99d79cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3a689362b0527a9e384bc68b1495660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b105e47ed5c8df4a5938c53a7872961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb684f98ce05fa3c0267e47b6ccdbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc33d3f6699f038bdfbc7a4c09d51763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fcffcdf89979584754d99f21da03464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaf45ad74cfb2443e4adfe710b3c5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17d49d1b779040135c7c587996663f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ced13a9604544521dc80be6b07ca767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de9b188f8334af1536a2a12e7ffcbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209bfa8048af03c66a4a3edd88746d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aee93b56b64cadf4a45c94a40dda370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3190f45ee897134c3c6d775f6286671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4ef70a4d3cd27f90714fe5fc786cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae44a0c5aa8f17266706023307ee2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd323ec666e954a6a1ed5e1c1f06e7ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733d98427183e1616b578e40094e93975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2174ed88c61f42098ed339809dd62a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78b083abb5f870535cb9b4281a720a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6650482c24f7117ef344bd050c4e2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed9d3f991525fc5ebd821d106c3e3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a87a68feccd59b11511960a71b82f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982b21fbaaf3ada68db7569655b370a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20297ad79fb3011f31e52530867e2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848b6936d6e8451a10d81989195971583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe03aa797344c2d93414bfebc842a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc2514a32aae6dd41123a41b17e56185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08773c96ef98bb333a620b18afb46486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160bbdfde365807d0c713a8fccee9e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7922887fde13c01ddf6bdfcca55b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78f02d79fe040de397ba44a42f003a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991075a7e1035849e77fc89c2aa3d79690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c2437b6ce79ddf3905920149cdc7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda2df8ab794fdb32c7b2ba6c1344ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6d8b112a82bfaf2875650ea9b7e4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5540a05ea7c4827b1f92623069c1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d65eb7e0017188190d7b0db8aa779695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379df17161ef45b9a4f2d85dfd4c70196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1d599b2c1ee88c4ed12a5a47744ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589854d6c9683c1309e17bc480e5e5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b5949ba505d694cc61f0664b6e1d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e03a6f461d5a669a699d38a665400100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fda646b2bad4c2a00f486fdd52fe7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3845cd083b04f49fc3b7314b32237d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d9dd38307de4fcaa2a6b12fc2c559103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9cd460ce292b8ec5df96408bceebf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a17dfc4a312c250b2a599ffd21e546105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41936a138b76d95efec9d1cd97ed2082106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25143181aa549d43b01dec56190e59b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdc6f2b440cef256fa7b13694d628b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183fdd28da1f935bdce1203b2bd42c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc96254f64b9cd160acaedb70662c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e7b2ef8f6a8c87cc5658daf7d2a80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aa8af7a9cd40bd48dee07769203c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0338c2a1ecbb2f4d743d111b378907113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657f2b6e1460505a25e84d1aa641e35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328523481ada2b943f773fb6c21e2ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043d6a0eb6ad1659f5498ff97b6ec56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04ef1d3461bf735ae0206c02e9d739117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232c8e4de873e952e0c541b551b0337118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4bc7c78137d5e7cece1f3f79de5e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651674e37a6e28c4ae06aab5f9ad724120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0272d1fdc0a58e83119cc3460da4ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7032f40ce6a21413bf6f446e470411122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa58292ffdbf09732a023fd5e00826123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c53424bd41e01d23cea44882c710a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a98beafab32d74229b234fe93376e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c62e1a1aec3777fa8af85603dc141126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7bcc5a4622a9f7011348f4edf9d91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2c2597fcaeb621236fc9e47114207128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06c897f19f314abacf45b16a3a47d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c56882a91105eabd334626b412c3a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787013dc750371fa3b37603a7dce5f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc2426e4b8f52ca50f61cbc43d0862132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269df0a3a9ced3b01928fcc5ff15c00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e05d4356ea3abe7d7b0456b6adbc7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c42bb0ed0fae0c1c95f5d8a259bb6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f3ef5c2a40ad1ec74f1a1ed41e6c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9834a18a2f624866e8ef9f795e7f2fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9742aa00d7350e27f667128663f334a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a1d4cd6c67bc6beb18bf48fb65ab6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ecd0861eed76324bd2b04839ebcea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c2a0269a6aada5d400be1b6ce45d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3f66407b3747620dc561d5b8c8092142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a300f34a182db19ff3042c58794962143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a53693d57adef83f2d1b5ac7ffcd7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce44c004d742ab5c596eaa27384ce77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111449a436789a4e2280fbbb5be70f03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dae60c1617b0ec1ec5895f532f3246147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a83098714872a524e61f73c2714f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecec52c988276eede3825a6da501340149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe00d68093d7be8de76ebdda5cde35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc73c80e544c248be7409bd937ec11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcccab349951d6da96f491cd858e302152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cac8d912c5cf20179a273d309d70e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94463c8631dc324d2e29169df84fe8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad18dde17a2d3975b18b6dca27b469155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b0517abf5c9f2e59e2125c73b3e18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37faae9db1e617907970ec2c6f83ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044f141d38184294cfaf396748fb762158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a23e52c94344f1d6d8ca4525d8504159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adc25cadda5bf891d4a63fed4e739d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef45dd902fa7bff2927a2d28eab8c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dccc1d2b5d57a0e0d20251186f221a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d753fa3718c852bce82cbcc477062163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc80da89a900fc38413f207414ada3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1c5ab9f193d7f6c7f80605af260c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abebb7e63e3658b255c32c846f0a7f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f995d2b22f7cca6f64ad55852e684167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b457aa714b0724bca911962a2a8bece168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b228e5c5e8bc3620da92871276a4b16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b72ad3c19834c541ddcb8430f6d86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd215ae0d005e332161e95465b6a62c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50fdd5d57405a9e4e840139ff354db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8abe1064fa9461e569d2800036bef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15a88fb9e4506b42dcba1ec669234e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b5956954d32a43ccfea743a2ef53b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a0ea7e7bd769a9b2757f262b8315b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eabeb2e9d2e7f209e71bbdb811527177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0e9bdf58dcd55743cc05b9af57571178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8050c8eb937ab755ebc68f95911951e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ec3f3d639ac2bff52625c117ad5e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9ba5ab6fec6e5b5c78e7f31c6b5c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd404124460060b91ef94b066c590ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3758ede7daaab4818a30f3bc7b69c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15d986094f3f461ad7d1b463f01728184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761d5da86cffd9ec31e71e54733e5d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccce5785ae63bd2c533431d9345c56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf74f3e8ad7d142f9c9ca6ef517f2fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0765ccb42a9d6c0e299f41957ca7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14394ebdfe58bca310a757b172234ef9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600776215415af13f5f241d5677aa80e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03561af73d2d998e4589375659674bed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e145f5753ed29542bec4918f9946e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42b7722dd2255df453ccab9a06dd45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08314e6c4ba046766f7de22ee0508a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658084cd216165d1c73664b7acb0200195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4839ea1b81a94d0bfef81cd9eed481196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d78cd5741cd62837f75903ecb61c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91398bbc929c769b778a99f69ebb61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d44f29420750d35d5ab8d100b76653199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eef1c9d6167f609343241a8ee7967200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7bf7b29d86432f1947822fc4f8a8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa558c6c4f9a964a1c6e60f93c21b1f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630830941f7aa2c41c863d9f92c0467203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58517846bd9d4710d64cf94fb42aff6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee57638d76963347ff9320c3b908b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6faa0ad65af6111f43c5b031790fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a24d84a8810a64da3002868e442fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ebd21387a3b64257c8cbfc2ff3bda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af2b6762aebdbaf088c8efe8bb4a11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b96ce232a11991f5a3687062924be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a1b32227dc5e4c8ada81695e6beb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aff05a0441180a01d4d0da890aafec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3a0011409e36f60e60ef98c60a449213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0feebc8d93b15bcae250f52407daa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd623028dc5597c9f0ecb5df7747e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0573fc084a8fa6aaaf9f6d803f12c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58036eec6e20ddf1e18c01a143d707fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92131e9d70d284c81b9300910d5a4e16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a9900adf0321d0e52f6b6a1ccb6e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95165722ff04f00919f634f07fc56c33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32028a7928f3ba98efb55058aec00b10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe75c43e28f3b1b031af59c530a082222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7e2543361fc03b2c0f55e6b7cad70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8998e15e294780f4fc5b7912ff0aa9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288ca31c8db49b07aba75fd6fe7c718225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b10f7f78fc3514198936b70381f11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9bd82e4e5a06f94f8412619137a85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd578b08e4d550550253e22983752868228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288a75a73a067dd55673d9b9046aaec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4055c95bcef952a26514eb6d1941a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005c98336a60b4418a4285b4740a145231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf482f3093c13652c6d7377a928108232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947cabb85328370758403b3bee09047233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfac5de06870208d1e352a229cc40e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4ef8f9395cfb58fb47437893c2a15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82d3b83d5a8225d30aef177c20109f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009f42991b59bbf66a72aed0ccf6535237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3de76d6cb73f2f3a961b6a37e4f939238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd1407a8117c103e02b04882d4c8c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54a4af5c293143427b456a3945488e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766124f4ce47f0fafd20505e6b74ab88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582f790ad608f4d8928d77859450fe0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bed2378608df07842ad7c342b71c3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891288c2e0834777af02783f2569f6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464e61b4fa2c3eae0520547c8d42aee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb4c3236c25618e6f2b7b61e6c944f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3440fd69008fc415bf71102fb5cb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859a39e1f51fc0a0a74d09f5a36a082248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb545f1704d1a1e3d21e404e2041417249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b54f773e8e5005732c5c6755f9da96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5450ea66da3fff526c1b48e1547eec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305df1a0326967c06b6e2bb8965b3595252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325c280958e21684e5ccf9a8dd96033253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec384485f30b8f20dec067ed498ea6b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586a280272746254aaab9264727b9bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2783ad24bfdb51271be6b842c2091256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a253db6519b511a112bc3186f6fd92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e135064d5de5f5a90fc4aaf3fd09173258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1184ac85dbcf04178d96b800bfb97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2959fcbb07c434eabd554e4d8d40957260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068fe1e4a23e6d3fc4b38fd337e6215261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0cefbdf8fcd720a859310d2411aeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ce99f58c9cb79aff232edc8d7316d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd74a694942363ceccc4b9d0e7f4194264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c1c2988b090f36a0ba1a1d81c582d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0192195f55a8884459cb2670031cd6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2c7cecd6a9523ce8bf1a6b83ac8aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cf1ef4f8d92c01ee77840385474da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feb6714ff7a273a9ec1920da187a59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48e17106652a11a6a43929d05c22b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd99b448c10f2f246ca71dcfb97498271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec26f6cf300ead42ba46a72fd293dee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56d73d2614758aa9a2b99dee6ccc4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b231a07aa6f5aaf00e1fc3faf7b910274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063e42086a084985611eeb12c6b87df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454b28cfe9d308bc3841283624e9b2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414ab8aacdad7e91accfcb8aa0a2d8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13849ae03fe3b5b4baa01dc88aa480f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69705ae1f480904778441e77d8504049279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae557fe4a345679dc9ffcbb63da1795c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de4b706f429b27a93066da14b7b5ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f22393abfed8eb9bf6a4cd367cc5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59260eece2800afb3a5695e0cef0920d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9914fb1f4d7a00cfc4b3ef42ba6fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b58afc9880ae0990e50aae3657f49f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8a4142db008f72f9f0e030e70ccdc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee8dd5e7f140c1ddb1a7103a4a7b93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82440f6855aaab537a979a5d77c5309288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5ce94e6a749faf21ddea0bbd5438d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817fdd9dd90d58e6c3bb757620c469c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa63ac7e827f5e299b7fb11865dc1bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6e019840c9409cbbf49815b40daf5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0640faf4d6393217b3f79a23ca8762293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6b6f511fcd66808f18629ed8230f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c352c54cb41a381a64d96dacdc99551295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7d89c49cf1a9c4c02453cbf51f9f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407f14e9875d702ad183fc2e211f07d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44df83b23d20f30b50e38434896caf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe648aea5adce9c07de60da3df3ac27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cf5260a24b92cf2ce27d6e1cda729300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d728e5570fca0300b2f2eb644f74deb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4184ad4971564ecadfaf2fa553cd22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f1446a5893abe8c09a5b24dada83b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c59f3c1c7f02f88b30ba3db2732dde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e4d97124a5d104b01c571e8dbc18d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249621b0829693b588e6c26dbc4a1fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536a52dab51653636b5a2483a72fe1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7dfc78738814f8d371ca8b891ed5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f47adf3c7ea4cc4415e821d2d09cd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dccf06e45d3dcbb09194117e4625cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca146f2b32d301cadeae26184ef2e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4d39507daa3a94eb33bbbc35d8d8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71028f299dda22628e3eef4d0c484862313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5104b6bbcd3d3558730bbb41dff6f95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217959335413c32fb6ef2cdcacfda91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034856eed2d6561f0f4fc865e2b1f95e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252275af4ffb3384f6e3a9aca7eb25a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047dde5ca5b7bd29da251b68253a602318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21df07c5d0af535483d64c07dcf95b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d785ed8bbc7222bab151e46b23335a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e0c59e35fd10471ef76acba57e40b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce9d6ad3d6c0e2804d868869f6cbbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfdcc11ed4f6f8dad27699bf4f9073323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886b96a47e1923bbfbed9716e78350b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd78d29fe80e1b7ab2ce9acc9a15d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7f47767ef01bfd72035720bef8655326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b66c8cce7bd0cd706bcd4e755d53e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed55bf1defe364ab6969dea87ea7ace328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039ac97ad30e17a229d82741193c31b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae845a16aeb1c3f97d3de521d4f8244a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82006bd3540c0bacd8dc68104bfd479e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e237102085b091f24c332e70159a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8271c9f975b03cbd9fa260c973a21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d188115019efd364080c1b2c99d1f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f2cc104e361d0742a4b37a5f0861b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3de1ab16d3b24f4978033c0d3c0d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61167ee5f5556cf44270a23683a50529337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b43529fbc87eef5c67c9f4d7a3e5cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f8751b16c9cf9d225fac3b9f7be95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc2430759c029cb737be62047fa6b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c17709c780b8d8476aebabf9421bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60c3a41300c377b1d0f06337c43d36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea12b5824df2be9e5fd412e3846712343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9d6339668607776b8a1c888c5d4d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab44126525b3dab4d50d147db4320c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffc28b5566f4fbe67f5ddbb54190dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3503fbe0c906b2d57d8718c4f4f58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21d4316382b57bae6f30f2b22ceeaf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38981c949f8d51bab86c75e4ba09d2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57241c3adb309d9668bcfa1cd592fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9a45cef0f6e07f227877b4af3f2df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8214767c8ace0ea0b5d35cb5f9adc32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45d89489e3ec1d06d0fa7e4c71b98c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb43e706f319bfe580ef783d5865ca7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb85ff3e89efa038fd5232c33fa1fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09f9a3407cba9317329ed58f8cea38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d31e755f39206061c94856116a7018357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabfd4f8d2e25cfc2924e236183f8a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a783304b8e3e6a4e33cd4666b359c97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f583056166c1f758f841f012c9c1567360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b412017ac1e4970df706eb276e6fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12e5b40ed2be72376364bb8ddb466a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f1aabd605c6a0f2ee85cf20114f6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08124d522b7822ccb634bd1d690df84c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468cc9c5efe183e41b4b06872d5772a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08d8bc827da6c43bd9f5beaa8bb885366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47b874151427a63f40e6e6f9850a70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2af2741e062dc06d55a392e352f606368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273fbf8dcf5665634100d2c89fe8e67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86292e30b6d9e832ff6e73ec4f90e74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa44424352259b837863d0d080530b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcaaa8d7f197e85920d91d155cba9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b2b703dff4bd1dcfd2351b2fc98d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826b83ac3625368a213d5f7531aa064374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60928d4eadeca347df60094581c8a60f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99f8aec69fc2a7f14d19a2dd40de89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365bc0ca58714ef512f211e0c295417377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192c9eda69dc57210a46d181f0fb8fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202330552a314eefd077cca7c84edb92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cd8ce84ce81c71d20a6a76671fc50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c629135068d8768e698ed1c8f91d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a75099b55afe1c833c9dd68e5ed6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecb0546fc89c475dfc954ce25dc966383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6ee2dd2ab46c0754f5f12f3d5ed5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e383ca38c995151eb152380ecce562d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a232f8c672b96aa6359ee86b1c11e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70b6489c0e1e6c621bb7f0450c4eeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388a004910ad25c36241b2569409221388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9efbfedfedb05a836a81e4c1a3d1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace3a1fed5b182ac76196f7a9847a7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ef6f2fda675493e1fe726dc1a95c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9b8251d2f422715e9e40a363e1ed8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff2afd68ba06ebf13b7defbb0bf564393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef019723fb0617cad6964fcf62ac2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77b7f78533efa24067de4042ca1013395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b073e86de3d8b1acf7e464407c6e50e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab3a040c939cf212af5311050ae10b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb64101533bb049db5695ad7718798398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6ac737c09b75ea764a3dceec330bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c940fcb0d7de9d31aec68cb1af26fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae88b744c326ed16320b8af9fc9f3e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07bfdb636223410b35a3ef37786470402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a3951d879357ba6a5ed9a17ddeea3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949db483ff82492b2cc3c4ffba19408404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf247441b7cfd8d2822267f228fd79405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553a2fca7b0a221937c960fd108e8aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8260f98d22bc0867357e8673f00d7cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6efa381bdd6854d991a65ce2d19d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0340a6e39ea6bc982c9d2ed35a251409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7738a3175467bc37567f8e9e014e5cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a870873aca4c45779e9f53b2325b899411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90106233a93dcf5cf28e4e47ce56b8f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56fea512f2f4a1ec30e0b379009ace413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4b23e539f8f65504820adb976578c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7d09857c046f372fe5bc0dd6b5e46415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd30e5c37a6e5ad457fe9c674eab3a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e211bc2bbfde35a31b7fc4e2e92b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b532abe5f017ce1fd9c5e2f5f952ed6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f75fd7cceda5c2ae2335ea006c0586419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009f39a63d48e410c9c07ff31b8b426420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f917a6b06c4359940018aa4534b1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53462fcb87440f41e74227403bf715ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10388aa28ccf32d358f35dcb25c1591e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421c28cc81be9412fb83f34e21646a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea311ec41283cb2554c7abc72c2f43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665d30295f5f59a9f30e22fec4fbb5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e39d402d7ae99736ec164eac4220f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193b260a5bff3a22856a47ba8ee5e56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e67bf2d11168044e5f1993ed9a0e46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c61bb339d0ee588d2eb5e46ec7092430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1791e0323d2637d0d2823781de338f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d202dde2ba3e798e25308ba950344b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ada3a7979868e8a021d9f5713cf70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23119f2c9b509f7a37720d017e752a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c332849b084e7b10b3461de844d5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a7de9cfe733808483c5aaa6dd4a56436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801daacf2221c38552340c2893568813437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a288d2ef610e8bc2b721edabeb0ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf4fd1cbc5c480f3fb6301a1df949e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d70257c1011c099bae01159aad6f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e176327503cd7ce8b6a4270d6eccf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96a1737c12974946667af55e7888dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e465e908774ac260794b863db5211e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5605db2c1be4f323f3a2a27c5cc064444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840631e7197beee7172a456d0a8d1ffd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0d4f1cf600b9caa1e86de92c940c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467f8f3df1bb9ceae4f4dd6a54d0ee4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60cbfc910dd00cd392ada4f41edfaf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4be034a2073decbff3cc9bc4fa3b0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37d3c61b8f3ea1c65ba4f7133704af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33795441c622a9e3ad043efe1923c40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28b9cb45d3ba0fcf4b66e0a85a5504452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f311e5b02f171a52cc28dc0dc96a00e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec43da93dab187b6deaca437df5c1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f17fffb46f31192e9bb6803d7c274455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898289bfaf2179c69e32b363ec96d9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117bdda4386a2f057ea60f6f07fef04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dff37bbfdcc3ee3ce0877b10e0f18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3560351ba9f7d8eb326976f6a2c480d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40332207a493c9b64883aab8746edff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a8761d2ce71b9f681804e1ae501da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abddbf51297bdd1da73acbb331008a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90846de7d560d55dbd8944237e245bae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465ef33014dd9f8e379ffe0d0b305be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea14ee9155e862f832df82c5df7e853465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a8da0bacf35f9cc6b914a9f54422c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ff33bbd923864bd1544283c852b3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73837b60f5c342be3dd3ef592fd011468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc1a5bb610fad3eddc6d84352dcf98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c807b2508543b2591312ecdc5bd4cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741381896ea2218a95f26e8ba2e5de2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b5a3f98915f86ddbd3322ea9f109b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69026515b3c59d65cc3af0a46225987473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988b5c8b201225d2e8b82c864aea9d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597733f2a88f0597f73a839fbe8cac8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc2147fab31b0502662468b977da22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749fd36460e23402f3b9a32e0e4662b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bbe00ecfe3836c7a4e6d756fc59f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911f3a23dc339ea5a1c37736f5a1aad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e037a7929eab13be19330a962596cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a4fed3df945d2aec11c2854218e66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b55a09ed2d1ce8bb735313d3fd925b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaa5e045450d56cffa6982bb326d7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ef8b5615b079b04e1bf619d711db4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f0f213a14120f7ee15293d0a432e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf1a7471de436cd6c20a9a044d702d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef54c6105492ace66df27e8e8257305487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b69d8ed767e02d074407561ba9e51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04854478a6c629fdb81c98009d8db4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfabf2e137e9a734ae0866bfc9c175490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d3301580217f4d13fdb2951b10d74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d3711c92384ff765b9e5885371db8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c9805c58ab17c21c268218c48e5cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd361bb6439dbb0e00b5779c7764c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe19e2efbcfde601d01949af50cac3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c7ce323f89cee0c82c20f2c8b5376496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0942cb95a22fd8e6a0f740a8e41d903497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48faf00317e5742b27fb7b08def5a0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77452bcb7a3dc6b0bfb02981ac76e919499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cfda41fa8c99ab554cfa387d8e41a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba818a7e3facbefcaba61fbd125121501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0560b2e2191eef83ad57ddbbbf8897c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad80e67f8af9d7b9ee52021dca629b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265d9ce3b2d9761cb4964b031b117ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9355627a546941cec8c8cd7ba262bb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520e7a4b85e249105c1cf9275dc2e2b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cd84b478a6926909e50c5db53fc27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec45e62822ba399e1f91d028a2fbe3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16272c0e22a17a87681e965cfc2fd158509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51910eeca4771b882d023eed2f0205a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b562fa3b959ba8d8cda93c0425de1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8eb562f8888d75d70a291f59e6881512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8a6074dd5f7d3b121f7a5cc4d97cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447198ddc64b56bbc924d896a7ee89cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614651fd27f259f9fb8d591b5e44ffe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc6dab2225e92d3092b2b2b1575745516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71c614309e7f9c7411a2d0b67b3bad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb824e5682b791d9b10686006abf5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109348ccc663d5ab582aa1a738e620a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228215adb442b26cc3544a9cb01b6cb8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8890fe8f3a5ae3988cf577b2d407932521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21fec1fdc48d4dd7b16eef2d93c981522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977c94297ebe82dcb10dbd1a444d342523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68d5d890724c5cecc0bd2c68510129524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d178eff277ea5032daa30b4a86123525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bdae871e68648707d8e1a5e4eaac5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96a01436b6429a3d7ad90b0c6338a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de2e39cdd744195731c4114bd93ee8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e92bcb07a76985d63a26b137163d13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d5f984743dbf1ce96c3630c080481530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b575cb5692f15c7fe39c5f1b3b3396531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daa87b32ed5a3e7c8bb0323e6129ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8461997d0d64ffb77f80d953a2886533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b5b688247df8677bbbb19839235f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7e43bef063bba70d03da5f4614c9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd855a858a3a107a7ff73b193febec5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36210c6316ffdfe2c555d3879755a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf1f1f4dc328154ba11172fd118a59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ac6bbe63587538e456a0e1dad78eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bbf17eaa8bd983de65c8219383dde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112de69659098d121ce50c6bc852d47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e7c6f3ab6a7917618229570966ede542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d5e8d082502121d2bb744b948e48d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb8ad464442bb85f09fa5e09a69ae5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4cfc84158546ba4fc0b86dda4fb83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73336f95280ac26dc43292203e9dcb75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9b47b70d0f01207daee7a65a4ddd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574c0be35266aed0750047682a4fff9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3632517244a35cbc4c7c9a69c3b8c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24159c91be54871830dd562f05bade3d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b26e990937565df0bd37443f71102f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2d28ef659bb78beef89907e2b5494552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b91f5a70651e88946c53bd01d079a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0a18784c94601dd565c928e57087b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219e580efe3c87c9788a1affb72455555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b3bf48410f928f4aadf9e38925824556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784a29ee5d219cb3c640896043540d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a9f248c1fa8779dc03f2482a0fb55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dc484d442a90a351c99188e4db534559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7310308d733d0c04867d23b9be688560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45898b6c024159ac8f2a283fca77f66e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000e3ef2d0deefe20de7154fd567390562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c93be1e00fba74d33e60f20e14cde563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a2b7345e00d0ad5884eb7d819c969564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1d95eac16233b169ed8f61602a1e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667757e1bc45f154baeeddfdcaf4f02f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3037e7c9c5993e43fca8df300c96c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0e4e1619538bd2be186d3d4b1e0f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34765006aeb3faf95b740ecb354305b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df154ad35f69ce39cb83f4a51a513f22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dc77f5d0e650b487e1718684bcad6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc25638a77490cae73b690c8858e0ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea8518b1fdcf60ea333d7ce61e3550573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ab9f6d16a20933284cdf61d678bfe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b144b08e1106b67736c98aa6fcc20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bd1d7b8698ae66051e4b82908a7e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5235d3db3901899bd157cd29ddea49577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc651543b6147a2c0e7351fab7b6b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac051f1e97531a5d460ee9be5cd563579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788f939b5326c9bf7140b322779ee65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff7c11649cb658a75e6cab9ddfd330581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610687f9559d123252e38bff5b0dd5d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b99a23058f1a3a587138f60956dffc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f489b6e775635b87dafa859209300ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2e82ab22e963ea43ba6afba0cb37d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e24b2d027fff14c1bc38d16c3be0dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1315adccc60b607fced0c333386e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43b9ec1bab2027b7c49bc7b2576b80588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b56ca14d6f935e32cd8542ec3adad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd066ba3790e127e4df8a5c2e16d0a4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a2b2377a5fa2c86ce6cc8131cdf86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2363a23509bcc93bf3429eb885a510c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bee4a391d0c05addea68fe14a925c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed697914ae3253a7c6e948727e85ca9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba18edba5fa079f27ef198200ae67a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150d6b90a544eb74808bf168dc12a1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c805a0cdec5a8fccf0c28925efd5ab6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1683f0b5cfc93b1c35c5a77066ff3d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c509e7e010a384fde79cacdd116ce3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c3257df4726a4d07e4428089585b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92abac7993e3bad317de01ab90553ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60ea2058e37eb862043b09a108fd3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741cac77e9dcebf07c8a49391578998603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1e77abaa7c567ffbb744e60f776e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fe6f2fb7025d1bb398c38678c3120605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688f693a36d39351f8a9e3ae423186b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14229533d05422913385c17c9713d9b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec89d3201bb3cc0ded6eff9d110afc4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070d0a20722aca66224a5d5dc3b2c51609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cfbb209cfd3d74193250b2fc4cc6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4044165027afc2dec24a63e5c7f0788611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75322b606731cbda973bcf174a96229612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0e6faca4f92fdd384b19ccd9b90f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25717baf514862f371da8346ea0450614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedcbaab5bf871b4deddbdddcb6b768615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0924dcb9550fb16209b811f42f19a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196127137681465dad9c3647e487152d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db25a89bf97ba368d189bfb43c242a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a16af65d8748a4c3ddd610110e0d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e392e84865aa70bb059dddcdb6c4f4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c1287f0cfb2497d4c7625cdc8e697621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bc4ea064b6f78746bc8698e092088622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72adfc9a3c6f031c07bd75cbde8abdd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e926401c82917606abeef6ebef12e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1947e7bcc9ab25abf56d3b7b59583d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f20a8926d1deac00bf35f7b9685fc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ac237a76c448d14ec93668e21992a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56484e412f8e2b2f6e1db721befa137628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5c5442597b096f401e450d6cee1ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b218d0d0ae18b7760c4ccfd4954d01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc619b1c996e35dfe60c7cbfaa0d3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaadea697450d4cf31401018ac2931632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e7a4cc908aaeadbcc4d7986a89c82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e834094116c62de7d5e8ff4f2b211b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d08f870bbff88419440c5a39f363b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7afa506fe4936841398a94f53ed8eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e21167cf84544d56316c3ae3ee7d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80327f6b34a9da43c92eb865860e4a95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c07b1fb4ffd15cdecc4421af93b8e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1ca7fab338198d97df9fc02392e3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c6db33d43a1889ac99b8597256103641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef80bdab888b5f0c641702153e3459642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0872f3da76ea3df11117cf0b1449e37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb53039fa293bee1718e5f9ba50e8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713da7dae4b9100bb6904030e27e86af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c3f0020867c5d30c1bc706eb1a1ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74e7de247583c34e8995a36b32c0e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115009fb22cf4a01215e89e03513096648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fdc1e59cd06e387d83d1d5b75c4b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960c7ff8b53cbda09f4a84cbd31350e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855900566b08c178422c6a5b156bdc67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfc5cdd56220085095b06a7cbc5e77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6e6e228ab47ef37bcd64d5814e314653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df103363f760d9d7d074782d2354f16654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a4c23d3c40658138a0e288cb8b312655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cc9295f97f44fb78e31c2b056b164656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d5dc917b675e0fb5fafb9a0112687657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651eb6da95892a8c8864389d4e6d9ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26437bd20c5a5e0eb864a64b166537a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f6a5ec10a2a976dcf852c4e91b4c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2201ea7da15bd5730c246d9fab5bf6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e1c862bcad06dfbd9bd6e465b5742662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d57ac0af93c4f312436df2d0b31890663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ae88388eda0036b2d6cb699bdcfed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd175c146784e6b845ba0d3191bc206665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9426a3e53f2cf0d28dcca80bcadc352666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7af0c39ea8bc0bff991c0b10398753667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa496c76be8e292004ebe7753f708864668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a31e2c9776fc69dbf2cbeb5b0fb090669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8f9109c157cd459a1bcf376f7083f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7434bc7aaec38f8a9f738836975ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e08e481aa6eeb63cb54cc5530f1d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e5efa3b7bb4f740f2d6b876050208673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ab00865520fb6ad3c46170d734f5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1821c2ff516a635cd92856b1c1f778675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eb55d7381f2d2d8ae437ceb1496d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c26dba2926a9e8cf6defbc985d78ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4424df7e1ac9ee02d1f2d1797c8d633678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5aba8a05177ca6b3c4b6c6cf298e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58268fc3011cd3407ee974ed6e3bebaa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20940b7afcc30c149ed9ce203a0efe39681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cae4b1f6add1ec653a519c6a590b5c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd601af91a9846011b16e52239998a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4483129960ba65267eded334b9a1fe4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d23728aa3ebc867a49ed83e7a2e89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f098acf7847bc21b8091a56d956b9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b9cb0a26853d934b1ef96197434a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd0c58541ddd75ad91aaf560250e7b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5562e002f7dc9c90549ab750993b9d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba020c8c2440b474bdc19670206cde37690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f070ce297595d6bef65db0290fb7d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4419b8c0d2a8d998e895a5ff3bfee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac04765c757fd2180a534e3e134e163693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838d4ddea5e97366dfe19584211f011694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3ae6e5ec9d836573199ffe154a25e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf328cdd8d33790f3aef3c73a1d681f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8206518653a8c81a16c38fee42a81697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603dbb26d594726c4ea22195bf88675698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd173a3136a110d8512ebe116ea1157699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58f92753e3bc9aeb66d2134bcdac2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867f91c29ace30a6aa7714883046545701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb561f1ab4a7561810871d7d55fb36702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8eaced5f970dd3f2158942ba2d87e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc24066e5b9960b5ffd04892a5ff691704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e36cbe93acd634328961b3c495966705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645aeeab7a910c503d9b248a0790422706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129a0084777ac3bf7994584785036e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fbdb007b9d5d535e50c4bf7310e16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d6f85ce0ac5901084802e1c24e7d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901c124f004cddba9081d9faebd7d7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83ec106a698c630f23ca9be47556e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e7d5cfcad57e1dd681f05e05235bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c4759a12eeb179575888c85534b7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f2c18fa22c6715fa7c317d985e589714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfa99d25ae1a7a714c288d0c43ccb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75cc881af1ceb038ddff88ebd8a288716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea62b3086a855476380104e5867546717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15974c77feb5a81b0665e20047f0fe3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d80db6a84334b945d1f0df8f5e124719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5f2dfa51a053e3cb79c8b0d6d0679720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d07223bb9111871ac7e8ee018e170721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b68b5e54e01978452de7bd97527f98722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cddc107794683e342ca1504aa146e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4401b8b5ec5283086680020520e47724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1204b51a97112b7d634d9b89fdc88bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134475ebe39f0fd48ffaab494a154ad4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5b7d7ed4646e93f134a413633df20727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c75e209e4177df6bc3de999ad9839728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44ad35ee72bd408f05e9c8d69a4601729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc10d5f26cff3cec8d5096296fd218730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013b229c665c2328898675ff87eac5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6430af00133e25dd825049b099f3d37732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b1a05936fc162705a51942bcc4481733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccf69211210a2f1868d91a8234399d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a2412e0918acba9aa8e229e93f04e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed148f9c76e58150829543d07ab17b3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b70507ac2f56d3e6fdc0c2e65f034737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb517d7b966705108865ab7a90e97000738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1149a061f2e12423691d59f24f81a86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea712ea1e647d33e811f6532594b102c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac471a339ba3c7de9aff664ba26707741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869ed537e40f787cce44b60a4729b5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60fcdb72222d1cc2c9cb65c8c39ded743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fde2e58c690a4098c5585961a55564744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31a1e76e508ce7bc5e8e08a87f8248745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cd1d8bd9072881aa66261b3fe2b8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0ea6e7934121408ae02026405727c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb376256b4d01f25ef09adc0ca0b62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ed064e97ed0349127bafdeea222f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5ea5a77b96c4c0ff4d441a1462f50750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf998da75baee53a4a29631ed43d175751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fb58379b8cce4459fd0e4d9cf211a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26ab7b9dcc55bb0670eb204a2c4520753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375586f21bb515acc9abdba5a0bc3aee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864a406c415e178fe3b8cb828a5e46d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f787b80e8bd39849239f10c5aefb1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2607526abc9a37010e0cac7e2004ec4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42c132df7afdd807fdc9fd7373df60758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480179296e025e110c46978fe8d8bd00759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a4cdef0fd959c34be4d649b8738071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2056e980090722e62f2fa0b4b219f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa571fc0123af26c05c75ab9adc90153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2ff3242d3e8a81f808f0fc35f30a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850164eeb7b334e3672ebd1e96ee259c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e597feaf37fef7576245fc76d8ec6d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e1033126308608bd9f3c01c3ef4637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003161fde053ac1c525f1d1bbe51be68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bbb077257866a80747ce85e4066819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fe63fc098e13aba8ef912c12ef81210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9b96519e8d124bdc3922e9cfbc6f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23de6a18ccfda69f2975d1dcc2ee8b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7a2505a66401a22cd6916052619a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b23b07d3bfc747ea53b9933496989c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee582001ea314a1ec8db73ce73dc72e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca18c6d073aa0fa5b78726947edc6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1d7f16f062578fa5aa7ec5e43ebdd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765bb7d805b005c1789a1bf91bd78b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede3d8ee692b013d0ca926204d5d4be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07df87474c43837d696a476e8435bea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5640e712452c838b8591688983ff0b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf56d00546df1a2c0d553ac128fc5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea147b40ef2c1930cfeabf92696e748e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd7a2bf83c0b21fe1d33bd8ab4f03c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37516e5adde080d638c3c18f7ecd18a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e180489d1cd63d646512ffb0b1c61cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec95661566c99ef2189b6fb2d24bf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3da8dc1146941387b397674e1af7f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8244c2bf537216fd0a15f4277d46129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499534897fc41e67ebaa7bc39e04355430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599f9bed7ee313bfc792a0190295e2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d30eeab71de6ff1534814f76b3ecd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b54601b2a261f2673ce7572fa6df133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e404e231c58c6021d224fa26987c8de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83b4f95ecac6db1d7525aeed1c4cea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a983eccb1eef840f295f15dcf094c6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192a7f296290e30ab86aa0d9bdc18c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb682de91c6cbc0133cc52825c989eb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200590f376bc2ccfba8f41e2401df5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5e60c5166728d262556f50f7d46e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5967cf4025ca2de5cb8df0f5e0321d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863e6308007835641e5f672c21dffba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc175e63b03f019985d70f7bd07105e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79e26d64d894e237b47be0fd0fd87e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9c3c54541c77e7434b326e259d0fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7c5729aa017f2634534720e06a93846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3525da6f736e6a1819d4edd09605f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b68dca95ecb8664e9e3850431e0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1bda11319fce23ed553edd522919149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4cf37beef78be8a81a4f96c9bc34b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b4cf729157b4821c63747e314837151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea616c406226aef0c11c3b4411bed652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcc5d35933433abf3f06856a1bfd0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bce56b5d075b28852354af189769cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56360b37b23676c3404a4e849cfaa855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dc5fb693c9b19ea2738a18e5f619656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05883a8c5fb0913bcb64023c5697e5b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbecac80eedf02b1c715b652fc9ea2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b60e66c63b88ad7592db957548fb1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ed8770044af73993ce6db50b8d1c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3f205a51f64c3c3399b326b71cbb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9f10a42aef71d479c19a0f78dc08562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daffd82890e723de4a8ee3ee3f8fba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d3166f2a83bf6d32a19538162b1ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bd954ffb5247f2e082c339e1c0f5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98d2cddb8d24231a31275020e2513e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6a99c58942e2ec4fbdf5dd3452f2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8e5fc895f87b94df7a6d5e116c1c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d32736c79475799b4ba51cad06bcc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061a19835ea924f31c0885f005d5d6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120f21ed185f01fe3c1c6a29f1bdfca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f252574bf736e612c3519fecc3e8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbc1f3ebf4cc328efcf150f112042b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f81a1787eb7a5f4da65282b8c613274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fdb911c504fef0e86351b6d4050c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ec00efdc2ff4b8174554668e0b3f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5a5e8ed5ae5b83fc41d279bd51c0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faac7f389d3e9f7d6df7bc95a56895b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b84b6eaf171a0a6071470600a2e9c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de202bcac945fb8f91c3685b5525354980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc91a98d3da0f972d1a437bc99245f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8925beb844703d44e619c032fb32dea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b475c18b71f0b09c92c0af8c9314a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bb03307e0083c565407449e0d9f5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78556ddd92f19107749aa9b64030896e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6b1732365ae1f16c1ab69fe3d4f1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc48c92d4a35ac0bcb53c6b95f5bb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43851c6100d079e6362fdb725a785488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a6a1e433cbf0f0eb8661f1ec7c3b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656b3406375ca7e0dad0ce72f2eb9b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5355f96c13b61b8060af8775884f7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab15a5922dae845543e09efbf64b1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96669d0d16ee14b754c5a422dd2a3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaebbcd3321dd29f16a486e04ce12294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c24d1edf91a0a11867ca68f6e2a7b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343465950fb97a0fd7734c5d2d2ce2c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538c2e035d0159bdc1db7d08d8f55cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774004414d5316edb21eb27d8b4c63498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622f83b8d8e28f5ddbba577c131977599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af835df48ebb83873eb360648394c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01227db56f4d2651fbbb5e84602a82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fdfda892440fb4459b6e44c7d277c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beb76adf0af1c4223da73a71511a24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04626b8e16dd61408cd482b1dd71abb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21133c87aa9d7fd0fc1f833a8a9ba1a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4843513b717568617e9289daedd0812106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e95c29e3fea6c20a3d013dfa98a79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f6427ecfd922dbb588e19fce019b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82540f9829c65c73393643e9e495db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77495e0b4405bfbde118e3df82a5e628110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f2a5075cacf5c6e4c4c27239412c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496dc6d51ba7dc0bb0ebe623b18b34c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a596647d0d193f2ac2e38ae8483a34f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7902b2ad26c98cd915aa9e7ba2658114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72df765ff4e17b81eaa1aaebce87d5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d266076569814fb02a8901a64a67b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a1661bc334b93451567207f222c35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0bff805188145541d5e4f609f9ca4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589c8580d0a354190232091e940aba4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0acdb79c8e35d434c0f9b9fb38ccdb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189caefa0549bbb605aeadaf55e8beb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165a88df2e343cc4e97ce9c288d0367122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4daf045287d9586c489bd5cfa4cd48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb851fc79d9ae01310688872c091ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99ab7e8c6126709106040e19bc63da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ab4afda4b38079778380318722cd9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae77a9b51f87b72800986fbea2a09d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b64be08477ff4b4c6671eef53b179c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f58c967270628a5df23f670ccc5fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee1231785f25cc9ed635ae24b3664f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293712e3e9a9aa23d69ee6e0c673298131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41dae415e55c6d4f111184a0b23faf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38616668c74fff3b99e13b17343eb726133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519897229bedbdce1351c2aa9ed3da1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d86fb1e8fdcba72afdc655915e68be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aeb57d121b7a1d9a164bedb50da85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037b6d1bf60e08494cfbcaa4ac084f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671361f4164ae60567317369c37b28a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56ca9714d1f15e5389908d92662562139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3133ff2fd8dd179efe2133a5803d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dc367545e5cc4a9ba33d318ac6cf1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4c12ea0ad6e03a4c05a7fda06e5aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2953ace02fd78a4d328339954ab85ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66724afe9e3b66f9b98c5e693785c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1333e2e309475a0a79e2175a4a95983145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60902d08ba1513c320b9f5eaf7647fe6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ba780c5f15c625795efcd23984381147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d28a11df8cc9f004fe54ea829320a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921638fca944354a945d7fc6e799ca06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d674f7ac3995db4b4b13f07ddd9b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453e61ab764c8451716e009e539ebb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b8dd4b95e6593dc63cffcebf5edfa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2645f56267f4e505148b76fde70028153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3dcde69265ed6db977b28efce5373154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4880041c2ec427584d01d8c60ad9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8c6cf1e632f07b29ec71a1ca09297156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3af3f488afec43ad0aaeaf0cda75b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71b928fb4bfca1f19b548715f2db58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f130eaf142b214f7cf036d60a79b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d27a5a9ed4dbceb1f8b0f0edb748c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c00d7db1341cd404beb0e0d18435e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489500d07e02760813bb63a4078748d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358d85c51147e035df7c8eeeae48055163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b0b6150b42dcac1af7bf1005e0f20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8219552db1682ca7c861ea3bd5662a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948b45fdb5f1aa3e2d4a6a38014519b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee967c6d5e5ebfcab6944677701f980167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129f9bc7cecd601a73c4c4adbc70e54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0f23b04bb234745600866c2bf12e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cc3b151cf4e6e19e04b63e88f36b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5777ff6ad282bda25955b6ef5aeff1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9510befa1b262f21fc20ac554b7539c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac29747569ebb438c261bd385a53db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc532ef6b86828d8dcd2cbd2ce6562174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1f5eaff0d97894a758dc93e724dd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb840fcbf688c322a6603b7bf075f1b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c578f6f18e79e2e0a0acbc3f98f5fa4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137835efdcaf5d5d55e794ae84de733178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e091584aa15e2eb831d883449e96c21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33edf746bc4dc96e0da4874f7a93462180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa13a0d2e57cd8dfccee5684bae4ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24bc00c14def8162e6a7a02ebf4275182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15e74a33068fb27c753ddee0c2062d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96234038978666c39ce310aae3452ff0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67ffab7281a405b75b09c96d5afe1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcff4e3a50ec31bd2babcc22b645f3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1c06b989f8939f4569357225e9c91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4b9dc05714e5f3ad37d493a638a93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6ec69b61dbc2383527a45c2155ce9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60220742b4b9854c981b67e2bf530f9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147498f5169b170cb7a35a8e015f2f9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a999fe2330b1f9dca1b7ec8b3f58a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8449a4b36526a156b2c0fe6afe6bde9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343177f57a4d559aef3290d3d0da10d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd67b5f1111b89ba406ceaba8fbc28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65862e79623ad4782bc5ad5978d1406b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c1ba360b7e156f4e1150fab1301b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cd9bb9d59b8cb0d1d8fe1182d1c55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe3e0eb55694afd6a2c3c8889e6062199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899101c82533a0b0a9c46b52c4ea319200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e05c4f1612332f21a127cc2d6ba1c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c0ade5fd724fdfe0a8a1452959e42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da61dd6532849ac8cce992b15e38d02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73d3859f5a6b2164a5c3cf978f834e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96561291d94ac78584f5c8885a9eda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201b47a5274fabd81edc4ce1aade76d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467498215b4a9099789745a3ce9f6b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d218f2a5ef6474b44a13acbf250703208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e71e04bd6a7a55ed8080183d9ec03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b89fc9560e066f51ea35a3056c8ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86689ca45191faadf7314651a377cf1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae054772d7847da8a1f9b199890d60c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88433398ffe9123bd11732844a230a2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b03e44ff529f561ed12f66706459c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a6390df8a2546294b4f37418f9926215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb718d17326ebd446b6c75ea8aa400a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8584ea2a235dfb28f870cec21082d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe67b37ca6c252cd3f25afb5c506550218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321406808a3a0c99cf68e47482c73d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cd8ceb7ae5ef8b37edd92247b0f86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9966704c24ab0fecb643bf1a681012221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc61495e4f23b464c1f5e0321e7fe79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aae59841d495c8939ba8ae3dcbbecd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18954dcca9892f639bea75bb3e4e6f29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5101b649feeaf425c48f221b34ef79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa310148a9697148eff0236288978c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888da5b2ed972cfbe0d05c0d6ad6743227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e101ddd4262ebbf25f5f326efdbcde228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9b5a58e5c62cd5c16dd755d33b547229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff52ba6a37113b0ac0501229b7a4e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961034e2b8120c21b43b9cad828494b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430e36a69891306490093647887a281232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fd8da526aeda2dac75190f3e1aad3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad9964bcab0c1ea834c332ecb513be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b214ac4190f3073a0a74f34870aec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19491f7ff58840ed5bd15b93a1c107236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a761b77ccf68907e1334d67f2734b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e894eef27fd48936006d10280cb9aa8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2317ac727cb41a7bd1593fdf09ce1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d10f4eda6a5e859a012993db571b2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1555e45adb0f482fbe5a9bab53bed0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ef87fabfc0c485cae77615c025aa6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c27bca0ee5b22c2c464acc58a6108243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe013db5050d4907fbf1c82aaa2c8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13252dc69c9dc9455384d3dde66ba2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f0afe7cc6cd068820c9cf73c078ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb66c45df8fcfc8fa84df1a4ebd54c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226008b84cbe07e88f9e362451985cff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ac52a3316be402596f177bae44b5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639e34da68d496bad8be3c1c8357a06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960437081589b599e42af78d4b900fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e4d75aa7f989f5ed3dc76f3a152c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a4db5c6d4cf5e2b17276492b58755253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db8d62f3918ceaeeb1925cff20ca6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58556ababb93c329508407c49181d52b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891ece6c97f6bdd6957b5bf1e4553b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d434dabf8d24204c50312c6beecaea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d7252ca2ee3188f758536145fa239258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15155b3096d62a86e8d51175c4b70eca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788605d62535094b9ccac7c02889720d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790a379f7e4c720a1a095d37a426355261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db95fbf6c82f2fc711ea6cb0878cdb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01f6ba2d79305a480dfda81d6ec862263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415812bc134e2b926d63df5777ce74bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08b6641f6b67d98fb64861ec352014265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb416dfb0716dc5ea5b35852e1243e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073c9d1688e2a8df5a008c160a25f6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bffab2315c03037850b192182ce707268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f85dd32da01cb52b08c50b9b2501c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dac2016caa0e40cbcac70ca81cfd9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a19ca4de41e42c53801921166fb3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca8a1d6ef6251b838202acbd5aa282272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27ba37566ba2eb1b763ee6984cdade273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ef88e85d9ca9cfb4fbab0e51db989274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a5f22c6adbf7cd1fe8ef7ab55ca36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0a397c122462e06b194d509e067f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924df4f021f0818f0b5b39bc558f742277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f0ba8ddc2ce0797b905e7f484a97f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de327440b59d563ab01b4591bc7a92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f267ea46ce8939cd71a9e35c10adf0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e3f86072292d5417508de10fd628e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72bb99306db4877e09c76ff5922207282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344b3ad5a9824cc64fd16c4e969ea73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49aa66cd1d7aa27140f2c4f163f8ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a4d85a4a71df986594110dceb7661285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6717d4f3d4c7b24cf4dcd09c7df8e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff373de1d9f52ff3dd546fff815bc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb528bc9d8cc48da7fdc0eef992c3683288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ea074f21761fca2c997074a03917a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f8e1514545aa6347d365e9ac81c07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef338a282e5304c30bd874e5e48c5e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5360f8f6c365a0875ae6cedee766eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080de3cc74b53003b69876c3d26d74f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ba3d7653ed563e234bdcf445303c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384783411bbbd3db81c7e3cfb93d50ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479576ce94e501329f176dbcb7a88713296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260a1b2648d87befd08c6b72ab4a6e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50362636ccde28a7c55e655b0b96c16d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460ccc22d0b05283032b6c04ddafa46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d123b322999d9d2fa6c01b4eb003477300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c67d1e3599bb69716a2362ad07b605301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35de91dad46bfcb67dbf3d34debdaad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c29921eec9229c9eb3d1fc6aaa9ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8a96a0cebbb62cc416c416910e38f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e51a68ec7524e274d7812c8fc70f57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d713bd3340ce586d1148a66e11f10f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ec4c037f8a5efef027ce85b30fbbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff3d8395d5e3098360405a7c15043c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0b7b10676bb347fbe0931ecf585b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd600a9f32774a783e1a692a5a66fcb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711ffa8a5c0a19ff72671b75ef67e6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990abaaba66a166dcae04399a2fb4b9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065a225cf0d7a195f333891eed3da82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff3e2da79854d3f8865a76ef3a8d64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37f5afab52e9626e7bbd379e7db11f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba61d2c2618d53ed4a3fe9bbc44b092316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0e50c8a493e2fedcfb67aeb2a6d90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49950c085b76eb6f712355d1496edfba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227505876e00dacd9c24e45bdbfdd0ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988e6463416f809230789fbb2aa6691320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb661ffe475c428717abe0e2c08b4d21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2d9c33c3e3ff6d13836f28915e2b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc7c977b406726cdf482884f3c054d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76a52f6871fdf6fa93df7b4f79d623324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923a837d5acd01274f7dac273abce47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6962d9ee80155838dd433343c29ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca61a110aa646ab32a897b1ef5e460327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e41bd6e8d224929f01753e6bf1128328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e400ede192c7cfb31a68a963df3e19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b36dfdb3b137f7bc05eb298be32031330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009a84894c271658e773c57712a408b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbff31382bbb6e49502cd1ea738e79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becb1929b241440a100bc7201f83a9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806db1af2525364db14d9b73ffa3075334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5217bd4b1e2ff9c0cec2afc24a62b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974aace984887f21347765c6df72ea9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816c7abce1b3fa395571efdaca730ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5c4cd5761dabb7e5eea59e2424d85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe1e72298570aeaa32d5f9cd715cfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fbf9c4c3d4b8580fe24932aa3322f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde8ea695cd096dbdfca47bf3f213bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce830258f6ce05aff0c981c6dc630465342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1736ca7fbee4a2a20c1d5e410e15e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80c75cc813d9151ced82385aba58dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba917220542eaaea0a83af5f75e52e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a091488e5f0016d7f65353f41353d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c207e0899e85dabc32795d867c078e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb7d5dd3b196a7c56536dbe03b43aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec9b2244f95577e4062a1fbabe9d3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0d70b36cfc32db2b7db0ae3b97c08350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9cb4c40081edde8d88d63e4c70e9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b28dfa4a9dc567c8176f804c5f705352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02057b634ad7aeb869196c346d61a5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff309673c77835c7c8934825b6bb84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389b4503418d1f81d76794fa65a0af3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc239b37d1af22fa42aaffd5bf29bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc8366cde535a49aa88313e0f8858a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4af1e859ef5e2d0e4b97452708894358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189ae59729823553aa1b46bb4b90196359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9773c10c3fe536de83352b846b89f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e0970915a8472c9f5a2187b7418b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b3379a8442d737a9392f727d61cc1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4d6d4ebe011c630ae671c89a2cc3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19e58f28b897de5cb41609d1b57807364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d005d1c3ebd305b825dd9a802fc61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bf0b72d1b4a8ddbd95933603669c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d44625bd669358bf6333285e80c5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1ffe91b1cf70cb6dac1330a73990c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1b2ef23a7cad594bdb65eac2a1d32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2e19aee965d7549e8e0b8d8832ddc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d57912372914fe5621bc1f7aee899f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1a2379ad8d9ae6cad46f487295573372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bd7a8cf89c574f758f152acdb9870373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370e8f3b6343be5b4aa806f5f97164d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e60710ec03dc6c0022a26b8df80cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0683605deb61f2340dbd6e2673eaca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d407ddbc0da8a6a8a7928dfee3d7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaf7e1eec3eb492df7008a34681907378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90ff74c895c29aff83574150bfe021379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c901b967b67e0d1051a7cfd169fd75a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609eb9ba8b0e9b19bf32056b85ca8b94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290412adaba7baeb75e28adb124b91d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7683e38ebf429b87963ce2afd16ed8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb2e4eb6b00b52c2e094f59eae3256384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a3b5094c0b1616fa5d345325c96e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74042638d69c20af929f21e52d4b524386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c30cb75d00b7d491d4ed2b332e57f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47221a8273259b1c85f4be810518d3c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a0f7b9a7463bf03b7d0765d5801d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440ace2cd656b3d80ad0b74c8cc5cdb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f8963cb495abbec8b2d0dd8053b0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435103627220f83fca20f8191de07ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf9ca53e8eb823c86c0b542cf88590393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222deffe54ce40d115bc2831c02152ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980db83ff5761f3ba8c598416cc7d549395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69dd1839b936dd3aad37c9f6513c17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849f870332898f67de7d62fb2e367a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351edee95573ddf783b3596e4c80868398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4e35e2515318ee008ac707b799f44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd479c2aeb1a05465662d2575a70cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba00bef195648b4e0de71e988952dce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede8ec98f24514847f1a213714d895d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b2dedd9295ddd9e31335c85b8e693403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75063f026403ff67644117773624eab6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c641e733bb7de90270b5b8b1ec8f8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12237b034dd237d093838bca0f74ebff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14376e208ac7b0ab5c70a6f25d8cbc6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc62477fcd9d7f8fd1732492eb843d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7479a82244d6cc85fe55b249b6e3c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16815f68087a04fa8739fa271cb42947410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca49f47f7498f520d823faf2731d14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100169858cd0532f51a73b1984601cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df27fc89cad6451b1715e56e4f543c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48009f84069cfdf877b718ae76207056414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b60cfb2847ca251d78a158f9cddabe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701a138110db9b38b616cb7925502b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add61006d58bff6705cda811cd02d115417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06eaabe071940dcfde301a8f8b4ffc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e98f705995152fd4911b2b07fd226419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596353dd228e7a9b1245f8ab75366b53420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaff83aa86e0653a3f7361513c166a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f884178be4d5a6f5a1354266d693df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acd7975b0faa18d429c08923735dfa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf970abdec85d901189891ed525e8e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4accb226836f15c06459205eadbd759425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce555d8cbdb9027affee103fb3654d81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193757db2c08f02ef45af60929cd74c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eec18725366f058df7ed7861aa6d42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d24118a39da9832f1c91198f38c83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f48e6194cf538e9b11c8e68102671430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a048c265dddc6a2a350d42ddd97570431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fd61a4d2b94f147e07a6b2469667d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0996aa35dd4250339109c442c7c23e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e2ede41fdf91a1bad6cec7b9aa4ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da947d957cde60e7c3dcd72a86570c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f8ed550fae040c8cfc3e9ed6d7ea3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f424e6c5f31d973d2f06e89707d2ebf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ca1edd3ef2aa2127e37a9f28bd18c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f545f770fc934e05b7c4896e2ba3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8098129579148a80b04c1627fdb2a24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb2e0fdd0d9856bfa5d265c45076a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2609e8199e7de7ea3981a0672041dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e71902eb4d5ebecc258987824607b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7191348493820298984af0de2ac799d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586ba7d48888fc1ff807c8771e625bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22f83d50566c0b6e50ee9bb22cd66c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a15015956b6fef918594572be60605447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d34ba85f27d305eef559dd8369810448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce6efb1c790d90d750ced8a424c6e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d5ca81b1fc319cb56ad7c772c11d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019cc14b1572a37dac84b0a783b8899451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e59c75ee60b7553774ec47caca8b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e88071dab96cfbc9a49067ffbf8818453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c32855cfe442646805627bdb12055454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97aeff4b218f12b1f99baca85ce4ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e79561b7e832467d16359eb5ee26f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef9deea02f4bbb48cd816614a643ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba139996c3bdbb3dd58dc31b7766aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e669e07c226d14c7cdf0aac9b9a4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a469c84d19f4e60230d4679f6728ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e876b4e9bbfca01ce8de915aae300ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a588c045c057de6d6304919d064acf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913a15290a40fd2f924d83e6c39459d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebf06ce78d25f59e6facb5b014717f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca9d3548b01b1dd592362c2a3b17ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127f81e1a8b6f5f92d4621f3b88dd28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073597e2df7eccd493eff97ad99cd61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6831b7d285c482454707df353357004468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ea13f4a2d78466c3e34709e800abe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246da25c5b9244c417f74987e1cb7875470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def5d91ac119929f3bb1a69fc72520e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588c2e009733c903f8b64b901d41835472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c36f061fa1b8031d4ac9c22a9911d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57a58abb2be4982d978e79fe7f0400474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf3a4ea095bba76ce75ed83863e80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97f6f4e9c097dcfdabe866bf330bf6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69578b44a750ba933a7ea9fb693d037477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a6c47bc45976919717636a92b6cf0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8bd4b8a59c6508c56fb3970e2d943479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83342aced16d7e9a912ee411b554460f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5184d89098a8e916fd0d7f7629164c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252af40cd8e5d3278688b87f566751b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c8cc197b55c586575ddde1a73e74a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d721762af2c36c2aa06bcc27953de4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32284379096ebaa6e8590c4d6a802876485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8b88560b42ce8336aecae89fc2076486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2a53d2ee1d0d04f3c6a7213dffc03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fcbc7e58bed3917b670526dad2296488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c22446cbfc69bdb3f4f822326357a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9d88e8915aa0b16016e8703733c8e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaff4b67f73b9e6999bea2061a7e04491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892a06ae01776e579c99e398a7641e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb2e52dbeffc0a8b320594a60db4e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce97e21f69e7825a8c06db2784311da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8168bfe24e4319f7319d0bb492e21bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a0c1d2465a67ad0e1bd534f7b6ef5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98606678036126566ba3e58e2e081e11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7e906a20ae080ce561f7615410036498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74794e63a2f3a545c00f530892238a4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a0972930ef67dea91bacc6eb11abc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace864ca6096a187d5213af1a9bbf36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4846d5296cae1389b9b2aa9fc983dcd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bfff23879f0f86cf02d9336ed0a45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542e3127931af63819fb61f2a6c4be2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42224813f930573baab08b1cc3b18f16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d9e66242d435b86e4c039e4092d7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4479667701d5a45bd63467cb25cb75e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9ec3ac64fe0b33df83e3cb65533df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4978a26834e944ea61f2750b180b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9908df11c0ef03400d08d478b6d3c02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba7f0c3b7c2fe48363ad97c915817e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a4a85e090a10f1699921de5c7d914512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb07654b9295089cc7c98d962e1dc0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9903028e0fcb4b224997b694a96f7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89989458ad40227b566e29e8f3e7ef3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832c32170f0fa8cdf30f9647fc1c2d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dea03ff831926a387ce31cfb9be8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc1dacf9416196f9d7fb654bd942b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4f66c507dd853b0f1123557487546519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56971e0294ca2db9b35fac7b30be5571520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9a561f9e54efa5a05fe8398b135f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e406dd14d1c92bb8a10bd7674fc352a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10603c7ec8d46a2cae9e6eee8b89037523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e833387c97ca419058c7228fb20ad9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd77f8c949090927f3dd48fcf676c8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15327408e4927cd3d3f6197a3855f158526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007d02c5689e2040ce1a053231a183a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0efa320f0218b321cd72e942284a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d3955404b682b6b40d372caeb86fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55be418087249399f051b921d237a4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203a95ab5ed46f8f3a1cba376237726531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c9ac433005497e660967f0d17ea95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07107ad1a298b5a5c719626283df240533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae66662741e22d9e10456ef65a62db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed2c0f95c1dbbce467dd8aeefc9906535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254b014b7246a10b0a1d70f3a01e0ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6a11b3c2c21d51b92e5c332ba54c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baa3acb49d9558a6853e51a901165e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89b0ce0a393ebcffc24ef50752b300539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ffaba001d550196e1308334016880540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e432f1857fd0aa07d0604b8f81bcd8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5b9d8969bc1b8d616f9c10b6559ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964d88240179ca9144b9b817cc0a047543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1c98f781f2bef8e40b8adfe2e8857544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b451147f0c705469f0b3b13dc5f1bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eec5157ac1d2ea8f4c65707bee9ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99df4ed4e75c5cea1318d6e544e1321547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369860a6e5f20136923f0399770c7feb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d924ce87c1448a8d16324784f4f03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eab8ecfad0a917ac0c0c18832dfc9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ff714e8aba379d489e9f1783bf2ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0f3a37accd5177faf96b7e5b68b7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b237406067a77bf8e76fbfafe874fba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1b6adfeef09ee8ce6e3ea66e2405b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b09f43b48b5f48a7ea500a25d4316a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60203e2067e2b29f8451f9f9eda7b01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766862c1ca61cf39d3ff693503f4310557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5cb181101646a2ba515fd6de4a241558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc6c809be90668da881fc5c818128e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cee35720fdc9d7e478c992dd1d57b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f94be633fe14449745d5e1107ea07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b89157901996fd5150969869b682ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5ff0e20e0db02206ad9fc24f1324f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662329c4080979f566aace5b03d352f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d83479643f8d3512e2bbf609084b9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0b5c22ce5e4f9e4779c1965b6bea3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34128df2ff28031053da73f45e417f90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6b0d889eedaee7d8fbbbd6b2e4a92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdd9b5165d39f896cfc5ed268d3bdd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524c9bb97600abb53bb9da310842beb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9584456be7988e814ce01bded2b40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adac13fc1ee68d6bb68a9c71e32c5b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de82a4dc6e43a86053173991a81feda573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c6dbb6ebb6939050e6fa4615688a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ada62de05e949e5debf38bea2fbf3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f822509445085b8991d9e62e84faa8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9ed6d43b03d498d70c1014227fef5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645b9495c9b5aee5ef58a5fae7040d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73ebcce98db870b42ce1591fb9937f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e7fd9f75503f6764afefbc5d76904580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313274a1cd254f9128b6ded6aa7c5ff9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032206f155e36b7619bb0f263f67acd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261acb777b6dc6ce8fa94762de81e5af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04f894f050f26e39705ceff5ecb6f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdf85f9ee84a2d51cd5c39087e09d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d287151804d48f27901d6e5d14102dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c376daa9e9438a90dd4651a6f97c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecbf59d422ecb9220379ad45950948588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a37051698461d3ad2d399b28829a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c0ea1d131cd76384e019b7cfce0a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0edc3aa485d79005a71fbc3089fb42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb28049d288137187dbccf2032e450592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9de4706ad6ef856c20701e5efbf3e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec690bf3fbbe6764f3bff567f24531b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74778063c1e21b116589191e2d952f8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12402b1ca2a5842f23085194d64e8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8570fb6413615761c9a8056a7e49500597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaadf6cb140f4e3307a249c7710cfe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52360ad67a4ce8d6e9f49fbdc6dde70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fb35a46256588b39d7b35856353ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4d4cba3c87f721882da8858e6a5ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c15c284254e024e901a042b380efdc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c0aac541371a34cc390667f85cafa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129f70bd468ec4ad3c348da244e8ee0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f290cc94f7115c04e7d12f19a0c6a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf51739b89217291ff4b9d74f7f087606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf518d69c9fd234b5929d9903323e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eb3396f76c9f512e05d5f661b61be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f9ef131513da71a553851bf6cb61f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957519968579b10f60a500d779d68c9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3f0a66835c68713fd5e1442644d61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9428b2469e30e3381ea9cc1b76ae0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98882248ae6b84bbcc1a8047e34aa565613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b3d79db660ef8483936a891c12efb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ee06cb4b4b9524b446267255d51cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b948b4d1a98a65898de8518ae063d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f1c6731e2395ec0b0325bd6c03892617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4341e3c37b6ca399322850349db50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a676929042ebc0fd7e60901b9982b8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786c859a7015d0bada232e90742d12e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8278f4196b7003eafb3d1568f45c18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73462c54969ef1b4beb154f55a6d4b36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cbc4ef666aa413025bd1e4212a83b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fcdf7e9be71505893816ac588f76a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703d97c4b3a80e101ad1262cd87a667625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8f4ad1a6876bf021f72aaa62acc01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c2888240c8df227197de987d41b4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc0567971b2249bccdcc78df7b16c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c56d23c272821cd6e1eac6228913e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08abea72b48708a7ca8cafa80f27c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad2757225faf36c034fcb140e367ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b065a053045c293e78c3f4d719fc59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658f2d355039f70c0a5e8bb40c3fdb7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca815ecb9824a96e4c830842353f62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a893f25229d6f03cf4476adc8359bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5712ba7ca814ec3d45879bbc8957ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a5b8d112be48ac2ecbaf16f6bc92d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c7c4560c83cdf29ab7a25cd58efc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d86961b7ed1f0c34ae84ed212dbc5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063088e266ee1ccb792563c2f465c96d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4aab390b8d6c1ce38d987b33661d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7045524c05e90891978d5ec347ce0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761de457690638993b0a096e58752c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea1ed98e666f029008c82633c5e422644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc15c0ba29a392712027e79d6ae325645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd232d056e3fe61fe17a44817ca0f959646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb52ea340fb26907bae683b22935f0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbef23ada0dd0875a2f8316875ea71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9033b6083af6a21225ecd59e25a62dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473697aad5d22ccee74a0f4872cbf33a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2ac1bbc270ad89b2637d6673a5919651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cb9476d95ab2e7eeb73c844e3241a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec9938dadc0425bdc9ac37804560e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8195559c356b5c611959c8ad249c4dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2663381ad134024bcf25d9b73e82f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2cab027b957ae42243e1ee2f08acd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe905a97b0e124c97b1bcabd6132664657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef735afd2aa04cd662ef62e7bffb1124658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109272e7efcf1a9d64ba8bf0c2a5852f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6794c21ceb2d256be47d8028ff9ca2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993b69698f6294fca97a488e5e72b3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462852a3a5dfff500773062e87cce68662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01983a95c3d35c78431172131a0505ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20de8625005eadf07e088846b02c1c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb59f6bf348d038a6eb4c81dd1e290665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2a05f18f8d3a4e820c25c618e5c0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49865d4bba4dbee341190a1cfe9ca79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ffe05feee03e54336540424bb44c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdb0a557d6e6bd05d88030a85e66f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8665f4f462f2ac81767d6a9ab119f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabdcdc1cefe9aeadcee3ea39c79ee8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a2118970c16614c3adef781f65d4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecdf7f2e907e8c3b79ed8be88bb592673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c55bc4c03c4b77fc4549821ccf7bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f84356217224642948c658acbe7072675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8555cdc5265a9aac186d333d664b293676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb9272b35044565edc3e2061956725677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c892eb25a835ed4e4bd5b30d4b1b209678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5845168a1cfed7b80e3d0566ac9b6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb3a188b45df9bb758ae6453e2c598680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee90455cc5f2f1bcb7a3505d539594681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2419a4d958938222ecb3fe607c9f344682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa363dc10fa087789a89ee99a265f501683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dcdaf23832280f226b02aa13c3f7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01407e12fcf46212be4b2d05d66538685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e6a9441b7234f7d1f82c2b42a9624686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266ffa1f752aab37e8bf963e571b6be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc1d87e57d7d9f262b07e68546d6b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf9d59220a035cde9234e8aa3c12c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f583672a025eb07d561368abae527690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11665550318fb7dfb64a11ebbb8e81691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e0e85a31ca27b61e41b838865871e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228edda03c4eb0c482a2dc40b7589acc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a015ca6a1d003f6e70851664599d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f223803fb80d7b8fa4548f44036cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7f71f7579018178aa26e2ad49c5a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51e8304b33b48a915d44e897185b7c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4d9e043bebafdcce8ab90dc28c51a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bae70c72b45f2f9dee8d42f6ac731699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3945f3cfe19a52046a20fbc6816f31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657515570f8b8d6b9fc225e284f2767701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e72f6cff4672e988d7e589962ba5ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e2625e7303d01f3f8937d3fe956b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe291c44c9c83eb97d6ecf1af7ea8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7712237c17f20c641ef8155b07f9ce9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af831fdc986175588ab2d3948bdc7ec7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ff500241614e34317e3e7ec87f8db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec7c193e4af3b25a20f61e25d0fbb2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3593fc49fd54af29dbce64df301d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eb84f7688ffdfedf6dfb1a4393c69710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63439e888736f4f3c78f23784d6d4d8c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655bf9ab98c98b6a869decaba551178712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade38f642f6b3fd7026deadaffe6cd87713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07600841c8bb1ae6059b382ab364a6af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6163ad117685358c7f6328eaeb5c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef397fa0594600c0be7959c612440c61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b97914d30b9d1aef9a4eeff0b0f8f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25114318838947834a2df86ad5cba7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee8d60411538cd39c555bb342f90ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a918f7421ada4fd47bcbdb77d1519e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001053c499d6095b278e74ecdc0d89b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1ee0a80d1beb67c40427d89682274722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97fe7b10e96ef2affdd166109f8f9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0cf1f3df34b3289d1bb142c259c40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606c8702a67621d61875cee98f1c7bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffc0a871a17f7fa4e387fb57a6995f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e57dc0b470a30389a3311d410f558727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29543a789c798cb0d7930c368736c87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec90a4baed34866412c2888f6403f2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd61683def20b6c60cd2f52f02e71e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3374ce6396aa2bfc544b105040b9b4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fb53560d9e494784b136a4e642ca6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267a3e279f46de0331817807e6e9509733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe99fbac8aa63f7b9924a58d8f305e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581f1144d294a6c91d337a5f203c34d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e6f2f3e480ef6c7a84e8095215455736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099a6bd8a40ad33e475c38d9519709c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452984720e481a686243517232d18f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fd2e3c33a6e81aee1a85f4d6d41c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c82fc46d1e8e2da9cca25c30140193740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968393489a41f50c1ad723cd166059e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45935ea64f5c64b12eb6cf4b79489c28742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97dd7192579f18202cb123afbf6f83743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d25b0cebc17d163b066a6bdc0963d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0be4fe14e0b9586ff5b12a37340294745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fb8af6ccbaa3c4f4e5e994ca18920746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be61dc92e583340f202cc9b7272f294747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6260a55648a68d83c34a3652fbcae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcc441d8ac06e9c1dd773ab9c9d380749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4854e895ad090fa05d790f52d6cb2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de96c833830a1d966284075dd984877751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef8839883138da8bff7f2a6fa7a172752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db54e5ad963c0fa9111d326d29780e6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>