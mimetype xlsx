--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a0a5595ee01ea342882a4898c99ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d04003e0522c450ac98a50754c5392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3c0d28240ee2a50b6ebbb8cc2b3133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07e51f012b5dff1f8ec567dfaa91064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761e03dd297ed203df5b230b6b8de015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaa48b09805270fc1c839be32c77166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e716906b5bf92d3983f2ebf58424caf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144894709e122b6c558d7c5fb9c68408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e35652d618593c9f6c0c0ecd2905149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de420a276b8ff6b866e6ae92fb4a72b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076443c872ed79bc0faa2b63d536932811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ac1c9419eeab76e34536ea5e83b5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79688957979f35b9e697a4eabeb63213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac17563694a60668d1b71a43339c38314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaf18238bf6aa55e081e080d93e08815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafe3fba844134f8b4d017bea1bab7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2bb8d2a24ca6065bc37f1f52b414117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bbe646c32107775b52b840d7d17ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77d7ce35b1c176bdf6b9177e8f7c4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573d19ca352416424e0f55274da20f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80895542a018c286e28d8a36497de20221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dac723b19f5d8d640755c7e2d1f4f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8c90b241911cda006c33e9e05cf2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77517aee2513db97da74002def699fa224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fa849983847083ea052dd79e7befb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7812e067a48dea5eecbae805f2ea726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6548d5b3ff038999b3b29c268a56627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e72309b0aca75c57d1971d41b84ab028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd712d13e9ce5510708f7078dd06be929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618037504139af8a6810f37660df34630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e264fe76278af7e40bc36a6967d8ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af47fbc98ae5032c47a86ccf079eb6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435a2d411fb7ab0e723bd61eff5815e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee28f3963a132a8fd58a4705ee8af4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b9046843f50c4ce574aae60d6a37a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e8e2a4a08e06ed0e4d3762e33dc3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e504a9c8f3eb28c09ed757bc4cac55b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf7be11d33146764e7cb0df8adc40a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adad2baaf04ade410158b438b3a72f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c25052554cb75678a819192cbcb8f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566c2c0ac3e9bc56b4f8e7be6d843e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78553af35da63cb661b4b412961853c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b4e8516509e101a16dcb74dadde3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a61eeed8719412af8771bf1d6c5d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e84b7eaec94d87d7705242bd6f8eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a21f22c82ab65cbde7a1a8632117046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b29309cac095d66b6643e2a08b08d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bc499cc7373ebdf36657e6b52cbd948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafa64f280f387995e56a504f7d5a5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc74a6c82276f3c0f3519410603bad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9e58f38fd5087b521815ec5dd7a1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4e29ce83a3eee2c9cf30f918cd29552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880761bbd8d04b5e7aab45bb6ea576d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b813615f2b0b429a876be650eb965b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3251622dd342672b6822eeb5a9c0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201f0d0d09ecaf421ffc85f06b97daa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422fd0cd2830060cf7e9aa3c73176c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806cc01aa00a97977cfeec8e00131aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f793462263d4f4b235ee947b7870159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0a39a979f7743a5c4db473991194160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e02cec8b9e311e032d627749cac7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5d06a252a3a24c2b05431cc50302362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085923397cba4986983e12086a633da863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b8f955e5fd5c32c23b642ae2590cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad7147e559a5052b6bc04b7f50395565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdd7a1116bfc15ea09030d08bee28466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a15e18a4b20c987de17bde9c5e200767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b787c0d9de1eb693d41e0ef8d98a8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f555c4c5767dbf4495f669c29aec75169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e838878906c75f9b93901319d75a7e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c4bba12c421f4a2d4d736ae52ff8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d051b72359412f68cf5beb85b16c30e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20d0df3e6c32c34d12f0d4a02337a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1cb2f677f5dbe8f7c18acbab4849774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e18e43368f4e9e5032ebd0577d5ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902098ea4c98cf671435671e964b27cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea17af6789b7ee650236b88d257dee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15195edc9d801f1cc1fd2592bced2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96244f988cebb9fc0467ea9b5c8190e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616b91a7c6d067b8d90778ee72b1a2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faef3a9ca5d719c3eb415bbe41511f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1d97511094d8b50145a85c86a9dee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d54990ed665a39a466ed8adac01d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dc50cd45cfdb2dbe1e8510c0018f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875201744a472fe77ba7dc635b43b0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f78e4bb94a8370cc1f8c3e1310c6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3939d3a1933e6ccce25aae335f22787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93196437ba6736af3b0d495b1130d79888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf2f9cfe5535d9b647411032d0afbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53343c4c1f4a9fa5ab4bab479f17879590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea032aef5808b33aa0a31a37de55cd7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6833374073f7b3038650834a2c4ab9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1c2b094d648b0ecc0626ccbbf81af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d88f1c9bceb12d8bad19cfe24910b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f692af00c2c8787f1312c3db97fc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b8e337801ab04481666729bacbc3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b9a2c717a022b4980ef68748c9c7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef07faf13b34b50e70ff937dc9e864598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64eb082bd892a1c437f359789392d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd825e0d27bedd8e91374a5336223261100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e6eb0987fdefb3c0d751efdbe67bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce856bc56255815b46adf93d211a4bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d4735f603528033a202e19f76d4b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06e7f7c40651dd13672d587671ffde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633de6160de4455efc3f3614356dbe9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006f6482fda7a24e83d566c315395df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b045f2cc349eda868c280dcd18f6618107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363e5cb22d8d073e0429f678e3c3984108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924d2e5cfafb45452ea4755000c7b4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fde5ae6a8a308f033c80c712bddf3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d8ff8603e5104d513b7cb7e6bb1e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ac489f34e568ac2223b18dda61ad7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c02e4c1b4a9fe1055f6d7203502b8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81599237627cb1f8eaf4a8eb05dc4889114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58731d09f35c814e127cc4bf356f7f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788544e4f042d932b3e86479b43f6b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fed1282df9a48806ca7ab3fb4713b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7a1f0c299b69b373dbc4a103b7739118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87397e2e50cdde076202b25450443a53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9694ddc52840dcd83dcdcbd3376923120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73234caab1a86aed6b730940534965121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596352e5f6b00cdfeb0337401defe63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf737ba8e67edd67bf9f399f37ffde2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb78613d2df3b80f83de8bccaafbabd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250d77e4df0eafb7044f03cd514cf25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe77080341e5d3cc7e73766f815f13d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76420961713e33f8a1557e28d053e420127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36e4fdd59e03535c41110c0420fb31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7832528d790b69d1d98b5bab9da391c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c3f6b9b025796119ecbc23c07ea80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabf54ee481ab128c2a6abb0b3271f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027272c4abb23df1abd05b7222339b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44561b55e177b719e7f039398fe205a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6daa6e21bd81cbb47850dadc6ad53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec493973cd16b789ac34e0e97835619135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6da86e9423ca1b552bf386d276ed9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2397bf6352fc569f278ffc430af8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf57e24ff43119377880e3aa76eb28e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40571f959c9a6ed56360c172092be252139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797ad6054be625c11d92acdad02239c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a86e13db0e5467e376f171b9982c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dd21e422201317d9363eb0d16b0aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56afda01675935bc3cc5cadee595896143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16dc8233693d1cf1951a92085a2f00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e844a5585c7981e75c347f3b654f6dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c863c327f89e46871c9645707b29ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973708afe3a8fd72f08468d4adfa185147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57160054427178ba1fbafc019e83b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fc3f8fd929f8d153d5c2b082d0324149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f8661d9b15e2eccde0483a28f9b7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea593c7d634ad36f38b90b3fedb525151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89fc056bdf6597f0677b9e8b371a44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c21e817a337b25882c22a04f2bfa5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988c6195870f60d4d33b9d4e111238d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed0834f5c56a447104dce4ac0d4836155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfc306c7edf33aaac89a32398af5ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaaafc3cd86139e0572f8db7fb9956157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4b01d52d7680149fea7374580b3b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b22bcb17596ee12dcad5068d043e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2844cf8eb140042caaa1d65a6ef88e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab76c9779cef85e234bc423b678569b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327375b464ac27a475fdd1073fa1da4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8c8ea802786710fe0c5749a21206f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd7cc039d703826a5e040cd1e61834164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56e4f0495f1566f8fd3e5fc83730a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809623acdc11d66e92fb6c99db0db4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb052613a2a73e025ad3f3e6bb6ebd92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51768bc9551fb84a9929b3d67843024d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71544224f3ce95e7fe6e4a5789d202c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b374effa51269426707cde0bd82a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa8e4c7aaa2a1b0d16085da71fc630171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e4f23ae572a75c9ffd337be6872e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64d5608c1bac28b6caeda4c516e19f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db1fc9f309b9af33ea7999afe4d2fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6ab2a0c4c26efb3866ca8f41c6808175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa676edb1c97d849a2b129319c6866176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9532efccc745bc160d38fd2ffd61349177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f1267d7324dd8961fa32bca21a3c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda3e8e89a7bbc0333c5086ffc7353b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea7cc87a347a4f2fde827798b8ed58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b0e38ef6fe1d5f4880f8935755888181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9de943235230dd6fed01cb9098fda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11796c29fb8e5d3fdd5352b7103917f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f83440e71df66dfaa034197dd43de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44d422d4a2f533d68b78623d13f6e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f423f469294cd34ef7907e35fc45f7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c2d07960af78cb2a276f3a1fc87fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9ce57abb732e62801c87440d4f311188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ba7f5fab48e764d751ca66fd80156189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6ad58acbb84573b1da956a39600ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55368097bff7c461043971ac94cc8924191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b70ca8883026354acf089f497a46e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006c28fa58f851ace446ef1ea9749eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c116ec8d1db6e5f6cf2063d6791cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346de9b7598a0556d8303754ebc2e49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfe8048b96b04a1fd4333b118bf4e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cab8b831b1d5704632bdefffba5c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306abeb76b4fe272779b0e919afd58b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4f34837f239755859d5a0034fc81c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f750643ae145f2abbe42534659d1d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81978c8d4ca5a523211d0c979625f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb5ee39ac0eea65a6bba2999e17c18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf0c5ad93396f302fd1b69f1c06799203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838bb8fbeb133f5237c2d8952a7b630204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7559e0776051683e2983130930960205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8c3f2908db0ed84c7e534a95eb243206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffe042dbb3a26528d5e1e3a27aa186207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564a0542dd545403eb70a95fa0e7aa7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ba7fb99bac04dbbab250b08313a2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799f077f41f2cd46def52edb037256e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58952403e06c619a397482da694584211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a84b658b8bb8793b033fb83ebe17f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd237835ce30891c3466cf1e33eca5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a7ed7486dd8b244ec440666c995c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc336f96f42e821fd50b3e23d68c622215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e86432f9ca2904e65ee7ef1a7e67c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4efb02b8dcc3b6f72da6111988925217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837015b5dd4a7dcc05a2f165c6cbe4c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c9d630154a92b8dbc57ee257fa373219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f068d8666a0aedc57d867a010a9caa3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccc87c92a3b1bff33631888de7835b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ae51c175199fb308f776de441155f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf5f5e891451ed532af3d1028f2968223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574a8204b60a2ebe769dc5bdc468f2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bf572c19c86358af3616f8cb9d12b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26244ca64f4d33775aa674462137a329226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584cedf7a98fa688cfcd6ae56376aac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd482ca68f1a316049ea76c321f8514228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be105e8c918256336ea812ae4a5adc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f306e27ebd82c240865d9e53db1bed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c020d97c0606e52915ec2fb9e335457231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5de0a7686586585ca24cb99fce4ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7a9f5ba705b9e4000904b81a93eed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b69dfd9f65c0ec918dc246432510cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33151582086656e798cd68ec038dedef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0776f5b823cdd48f9ee850635d74e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2338c8b4626686abbbdf1bf19b552237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f03aa4fc92ba0b2ce59a0e3563cd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aacfcd69354c86bd0ab55a13945a40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46b05990f127407b0745623dd5deed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b509040f552e1634204b851c65b6d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ccab865c126c176c0288d5c033811242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b971274a21cd3b77c9cc4bb812473243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716109a745f5eea1d1ccf019a94ade4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b563843c3c23f62b4f91b911cbbfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253d1e6e759cf77a493ac19d1b344fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063a5f7180b4cebac35548900ca2510247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc49c94ff01c126501b5d43c635af7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f20947d31a7925b7e7e494c7c6252e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9de1c3ef6d2f4259f4c546b90d9d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44db8e7f901e1ad8d1a4df19ef715f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08483b60750f3ddaab5400f4a4c2cfa3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738607cfe7c81ab4ba208161856e795253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d77d57ab5d5377355b49fdf1c095f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fe1a66121256efe54547696458ba7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a6ccc77adb5e7eafce9142527d569256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834d7ae7aedfce1d00dd78c11d9661d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efbccad428d92940b2c412995079d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729a96a51d0dae6e95721d2d4cd13af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58d7a8bea0b7b5da25f3f0b7055466260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecdca689726546b4fdbe80929a6b66261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdd9bb9566010a1d41d11dcc46b643262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d681aa73725a6f87dfa13cda87bca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38894b32b42a001e8a110b89f0479c14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42ea69a3042a105133a7bfbb1b3a89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c475338c14b5005a30b7b0fe7baee51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65fc9f21f96589c3f77956bd8a55f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f642f72111716fd443f6623e8bc59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de89cbb1cf34ce8f4b703d9095871b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3fe6b2fe98209b29f322e2aeaee30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca1f89bcb762adc8aeeb1472e0ea51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5065954d71c781afe1d4fe6388e2b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19440262fc0b626bc7f201f923c1c18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04592220c472b198625db7c3190a1b29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba429b43002aa6673ed082494b0e50a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee64444ee8a5bc8222f80bd5a4adb77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41738c210fc3a257006a2dbfe0d7aef9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3327c2efd5133c80da55e1d461c621278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52933cf549ca4abc6488f25aea1be1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eed12f6e348d0d2217ebdace5f07b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb03495e07eeeab586c7dcf71640ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da046183389d8fe109bf401ebebe158282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc928199828e4bf066647bd5167d8b73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ea3ea93abfd39f179fe868083630c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e752733a9b196e12327e0e8850170e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2e3e90df5f723fdb7f34bc6bb6171286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f752d2ebb233edb44988e741e69b84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700947a3446d9e23be75803d739f501288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f450755ad5cde878d1fea49c4457a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b55522fda5652d884ea45de18c3d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff40bd75f5b677c8087564000bc24e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e710ff85ddf25c26c783f4fc175ea18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68de80fec1c1caeee2a51ae775ccf1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a925ebad34b02d1f95fb3ab82c2cbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bb732c97373810ee7224c6e8bbf56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9598abe583862aca7b43ae51d6e6b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23cd93fe05b2d430589abd1d23e781297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1e3949d88d688e591f3654be1fe35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a2d243122776244a426d6b1c0f9b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e40ea31ed66ce49f6c760bf6feafb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f418fcd995086e08a73f9d2b90babdb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecc9a8eb6dd3cec9ee9b86cade75aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd374e6b68137d309d3989f88c1355303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744923ef36351a06ed3554d898948f34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca055739d08f2185f64eabf8c90acd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c64987f81cffd30be6f043304b28a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40049d5e36aca5f8369cb7c0544f79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ac39321cd4055be7aa37fb0f52c44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645278ae6192fd992a5ce0c76acf524f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d596c1306f63a01b442320d6ffa9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de190c02f7f2eefccd429b2014bbb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf2cc251fc258e241e8d28ccbae6dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18d8845b664e892ef25340ee86847c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dd05ed061db24b29272316c6b1145314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adbab6d08d1cf6e86246f35759f206315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85a95e0821e61b543fdc607e99daa7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4e1ef9b5257c2faca71824fa4c8f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2d545e6a22941968f36f822b8b524318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517070749d3aa9ce372c8fa880a64d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3a99f4455488310660f050895d8a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6af7847932bcf69568943178003b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a73d73ec00203fa2017c6e5d731cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9facc70153eb2718120c48963103aa3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f843bce4b34187312f38adc4eb3788e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fa4828eb91c68d21d817961ac873e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19a560ac0680ed3254bea5c35144ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725f251194ce2eb44289025acf08d3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a5d766136a5f0fa7fc74d5ae83a71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b31b0e6aaceb6d69b86389d01d33e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93d4b64d6a03d59d52a7c523aacfb0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb342795194d325261d5377deb9e2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd1b43300cf5e666cce99e2a55d1ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6ffb864dfa22afc6fdec3aa5b7736333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f371e8d9d51df02ceadde0eef20dffd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c10a9ed35b0f3aab43a1dfde12458d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c79e3428320fe94a2f40dd13d69416336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5955348bada8f0efbc4b9bb6f2331337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ae7b9a1080cfb0a46f180bc5040bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb323a5e311f013229e46f9fdd70f32f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d20a9724a5ef5ef8d38198cfc8ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcfbe8a44c2a4e2b764d397674ba86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5383bdad5052cc62cc463cce7005f4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20861fba4fbc6791ab5bc2afaf022245343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b48b0af0161434f5f9d1587536a8f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d261c1cbd912bfe03666abdee51ff8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c30be060aacb1f297aade380ed3489346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c2afe9317c0d53e6af3c6fd9621c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce391f139f45677f7b0b1016a20550348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96819b0d29b9239a1e1dd097da9de7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133255ddd5ba98ec65f1a06e4ef964f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776192620b0434ee79a6a4f60be28b86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d152ed117923d2368b8bfc7b73c4b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6b1479981d8e0bb1fc1f08295756e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e92a76d9cec6b6d56fa8b6b4562d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53972a8ffbdaca4213e1905410b74c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192c475cce5f0fa71b0b72ec0f903ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f309dc92695d1361a98351dd589592357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6568cc5acd9df2041b14c5f62d5bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710f4b14d1636991edfcce873e26aca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78306b6d7cb4203f55c697a5ef6cbb96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d13c74a2a5fea36e18bd6381c746a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815a2faa9d69c01d35c54e3cdb9d773362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a4f87b2e07d6048ed32f779b89324363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471d9b37f40653c14471a34418106c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fc4f285cb26dfa2818e195908add3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8291d433a556729c3829e5c07a228366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25ef95b04fc2d08f14202cf610a960367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe63f5253b24100eed5356c965704c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5278535421cd650555e4d071d05758b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54106270d69b4d63ecff1ae35af518d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b9fefadad75bdd771cbc19bc55de4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397e255c7d86e082ba5fe54221395a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d2720ae22f97c53434da633bc0492373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c425c07a1de742ade616176409342374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea33ca35f5c8a5340f8934d33d8348375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2dfec2d10c8649d0639ed82b4920b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07863b90e1630746b7271043b3761fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46228f8a6a1c9fcdd821370baf67aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2665168e7c7114d9c0088df74c6965379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e584cb4ac296a8a0a29ff5bbcbd46b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b34d1d2a3a87f2a1294333219f188381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90630ec5860012b5f5fa9c6d59a20f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f0e6ba5b5a4bd1dc8d5f7ff6b0117383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfea7718e5a89a782d5eca5d011322384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99073a75b563e88062870cc304ba3de2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb9339c0938dcb1a8cc7677a070ab5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d65d390196bea1325865e58ff4f00c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91debbe962bbfba223e71aff9d2e6437388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10456e091cd50a765608f31196d4c395389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fa0dd5cd0b4d7e5718b1fa164da20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5939bfb973b4dfee8bc076f2b4bb98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca2c25ca33fb6e4dee446e234f2190392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12522eae7f60c8b544d6136ef45ef685393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac335976b88a4445a1a90ca69775a0ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44affb96dfcc2147f700ea62ea8d083a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801176f11682727d38886e37392025d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe4e8df2ce0a4298a089bacba77b12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee27fe6157da62586e056d55f56fb78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8df0e4d4643a83d22a87399e82b5bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fec76d8c2905a7bde19a653c1e465a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c0c6aa512ac1cf5b4072182e4193f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3769c91b7b3bea939932440d6012e00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45419767c0e1181d049983721ea97a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a728035af759a56adeb2fccfe78cc72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74cb5afe44d44f04304684432f8cb1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9e93f5a3bf340837094d9b69895e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb54832e594e604091681438de6225c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea010f6d0851700921365804bacfe6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027109e9eecdfc61cd36a4e24656c1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9063675a444a834bf569686f7de50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367977f1f3916b3fab10884263eae8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953feccd92a822d2813108d8f1ebb95c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece9625cf4b2ec598ce85c497209294413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ea36bc5596eb359da8254a6542e2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e6a898ad61a579fc91850d1cdd939415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e0b6da6a874049d2fbe8cea9bd560416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090a57efe068d088aa0867873f399c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621b22bcb84b363c4a90322a90a7a10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a4f0922f7966e0e6646544366612e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe8c97ac9d639720975ac8d7852fbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bd593b659c066baa6cdcb9bd746fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcf028600d1a0a5acda52a07d8b4f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7ccac5af63c96ac0d47c8e2692cdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06b1184161abe093b6d4d3851a2f35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872bcef1a43d3c051b8ecfd1711019a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e59d7ed34719f5cc3e89e802793105426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ad5ef0768de43ae62559346cbdbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6ac86a95e4bcea7d24dae309b10ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8a0511bd826bc9a81f298c64dc9e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9201aafbb871582a65be075701eb0b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d75525f1f307d090697cbdd3a7da47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3017451c3529ff1431d2d06bf35c14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16873ea7e7efec8998e8bfd00e174e4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54492b0d5fc033a39180439ea69215e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81199256a674d1a0090bcbb5871c49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de141e75aa294e5aa228c0f8bf9972fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f2c07b0b88941e8b2e1a2cdfaa78a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f960d322fb5731fa37bb57f10a1b39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794deb41594bc41944394d2af9dd4485439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdc1e71e7f2a88ec2f6143362e4843440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5821b115860f6fe1f801c70176939441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3bfcfd418fd37118da73674bae0d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e259bf58ff5d63eb3cc04c5bc63b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1cd3518e82b9d26e2ca2af349226f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd137de9cb9257255effa185a559b01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4247f41bd315e6d1c7fa0dde992a5ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430fa2d48f66e7eb449c2adf785eb46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a1e5ce083b367eb5427d18920efea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a3b4fb428d2a4fa3c5a8aea6685c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994252b54583dc1288a25f261fe622f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab3565485a499e890e0c962a09fda9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7485f863f53ed9b88c8c4d5339c727452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb881f82d932be984b50ba93e0e9e66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c885bc80c02861afc31b25d4c175bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4032cb422d3d1396f25e7876712a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66809f57a127f4eb4c3e167b71c02d1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1f58f49fb939c07a65deae33b0682457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a4ee1b30feb4b637ed041283786ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd94296bf44697ecaf0d325e9d0610459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a8a7f9c63389bcda747e6a02866ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc185444488f64bdfa2047e62dd208461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009650046bc86f59de8f5dbbedc1647462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e35ae1ee061df0302744f07f3f3d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185453bbc8bb9e67e5017402b8a34add464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89e731ff11eb79f2b948b8183c75f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabfbd3803cd060b73dd9bac17cc0eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b24f657cd06300cb62a429b08c2a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93a55ce768925a8aaa6c516cb574d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816d9832e874f4c3fdf61c10d016865469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf48deb0f76abf1bd5d3f689ff37ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82721296563eec746cdf5ec4d70b9090471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5308d1d81a9fe1b2211538aecae9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d39dc7821bd58b1a7f8d4e0272d57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f821d0130e3e1365f201fd9458e56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa201be8a0ca4ef3e1a26c38ba9fee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b9b98733ca96ce93cec98f700b567476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5362d76263c84b7efe0dca89820728477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953de888bf80cc4cb15e9b65b710126e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584b4d5936e1dd21197f30f3bea0555479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0ecf3cd5e52fba1519e27d2f47c5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ddd9bd66993c2deb912c735e27b46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701c3547454471b9e576d2f2cd9a068482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcadf57e16acdea97cf810017817bcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ed59d418a789a489297692e846a7e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc051a51002f1cd7053d42615a377b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bf2ec680bd3d56f3a512e57f42aba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc202055d33961a24caf97fd7c8d7f0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d9d39fdcac2f5a7d13b68b622353e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb04da8e3ced40338d02d20f0bd9629489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2161760a0e4975e0abaaf24e736d01f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715b6f9a28a1fff237cc05c15603ad1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db5772d1244975ddad215715113970492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eb435dbe823e57736f42be900bbb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb688e68588caca9a20c4269a7b9b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b36342bec6b00ff46aa1b898cc2d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eb78e1316a055f23e6a9254da672b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead8d50336e489cf83337a68fa88854497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5ee92133050009233d878ed94eac4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ff62cf656edd5a6a77ffb1cc64584499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36447d9e7bf14252444268d136d5caf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93cb6ed84f25e3d7e22d1571a622c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821a52b4c93cdcbf5071ee7a084ff68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752094012740df62adac5a772de173e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df759588b2cc328e6caab9ded7802218504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa60883549f661d1866df7186e947f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edcbed79036ab9f2e62fe69b133ff9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581df27280d4965618b9dbd39724038507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d55137e8d324975eb516f1e3ef59b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d41b6040d25e556502121bebf56bf5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d570b68c82092228272d5030ef8d6e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d0e2bee333c426998c8a9b79f9bb2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab4b2b5685e3caf0b8499af05529a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218ed03da9d4ea0a6b001b08f329ae9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7239489151eafc4eaa2db89147c2e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9493b09989866914df7dee4f224bf6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e90649937bd4570e2cb7371b02bcb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d986f878fd32f22eb42d6521a544b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1b45bde618f66e432a4adb2736758518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cf13de90d0cfc00c936eb271b7000519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b76c1edfa28b33341ecfe33699292520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da8e68a4a5d035e9f4e92e65478484521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ececd525f92b4308e7c65cd32773ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a666fdb3d8caf2e9cf9a15c7cb88e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dba37ed458bcea31c7033bcf96319524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a64495174c2ea829268d8a75dae5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60c05b8cb812f941b2fb6a4780e49b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b138f53758168d7a61200d6c86a5b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8dc12331941814dc8d0597e795781528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aad43941e1309195bad8f5fe9c059529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e123d237edd60b597dc4041a9f883a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf608379779e3a38947ae4ce8d9de2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cda46d9244c415c2cad573bd8b68f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436c95f332f029a3be107bb36dcfb43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bb6098685b41a3afaefed883c413b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc1f6409a1c5f31a5a39c3b4f6791f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7ee922fe0cac83c39a05fbe12a957536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e67b0ca01734fb0ceabaf2257c1b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a6f73197b1579f5593d2a79a24fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85954b36e7ffe5c0bf71a18646a9d77d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f110ac3287abbfb4fe2e3cd4956a95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cabdaf8aa539b91fa95bc780d83ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0f4abce63f2443d7d4324ef48660a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877563af4b0cfc0a6bf046a8cb3ac76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b733cf16f6d3f8e4872da68ae519e21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d56fe40e3d6dae1e472c3ceac85a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a08c23e6561d3694c3a31c79d97d6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc806d6206fe17a9f37f39f07aa6249e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb675c0b69ca475c9d5124e032c2d142548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b746038fd85a3baceb5c7c31a4f33f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b27b2c44dd811e6a70270a77bc3347550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac3a28ccc093d2c7d801e0de54a971551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c22fe8f4debc61962fe59f1503ac1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5986455946e760f62982f7129f778b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b3b0eea738391ef79ba13e9f5303a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ce5834a74cafb23f862ae594b198c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90992953f348764f21b26aa24ed500a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388c10af6ea0f5832e455a6f2fd4c37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7297de2094ea6c379896dade61c78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbe0abe2d7b85a444608ef64a14d48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848946793226e9a7e15297f34320dfd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b427d1206cd1f9af23970d3665b15b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c6195d49f149ef94a377528a2adaa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd05c08ec56ff4db4af85989f6e104563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8b6b26bc2f7980985a2b43bfe24da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab943138e67fd053bf5f4605a9537742565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a9d5c33329b35e954af211ac7e90c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2353796259c4e8bc9865ebe5da782567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae073bc446b45f685091e9226e90131568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509c1dafa6e5307e1a7a854417679e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27b4d6d3fa31551098e4c5d404389c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f512b58ba5d7521bc080dd8cc7fd40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a9d0486955bf217e0498fe9170ce4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d2197675aae3d2a4c64539820b539573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900136895333c7c70f00baf0213b212f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11d67ba48018a152676761335b1ec6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36b01570f6eab0ac9b7edeb9a52f44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a129d7b1b03913416248550ec6756577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fff6a6c2a5daffbfe250505f08c53b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674b56984ef35cb12bc175df3e7b0ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504a0f1391e17b7c4153df99c4fd63f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ccbd3bfa93f59758de526749a4200581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309db7e9149cd8c231619acbaef8d451582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f57626be33035fe4e3158f4461fcb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912152c08b365aac6e6d1152fb7478d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c93059fea9c558cb840279f13d71e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f55a5795ad3fe3418dd40bb295790a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483c8402f347318b7e3f891f4fe3735587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395302e5e9b5b346445e028552750ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc892674e446f48d563e4d1b68dbb1d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be8bcefe03a62a59d8be6f3a7a3bef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593665dff9d150b2e4fe564a404be6e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fc418dba56a206e3e0e66e59a541d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99b6952d65908bdb85fd0adf31ee0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fd23879d21bd753c9ec96f9c79c0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd43c469b0884257b02119545676440595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2495628395c5cd25ddf0f473ad81c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb35e3682bed0a7f3fa0dc7259985f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d7d49fc0de67a60983bc0c804dce0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294ca4c9c5bf337baf905cb7fc78ed0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25457e8ea7db1adcd8911d404a8a1a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24983e388fa9b7d1478522aea5708553601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfad7583b21399c4031657c818ac14602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd07d132b7d433b61c6af03da208178603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c878ef40e6f2f614cc21ed970f483b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b0fcee0c701045ed68c7b872b146a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3ac7e908e3a5b09d89d41e248033a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc4ccc8efab27b0bf6d43599c1179e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074d5610047de08c2b7be67c22899eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337abbe1ec3fe910a4e787d6227a316f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654726fc3c4620cab3030113c1638c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8402642594a207181ada388f98549f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ee730022fa5c5e4ef4f7b97b3a067612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fde0610a9ddaa68dad54c3f4475b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ee2f4d5c4159693fbfd82c291ba8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428f33ab6d573bd57f9e12cdbaec0c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d8dd411ad12958308606691ea88dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151142ab8ca1653602040117741e99f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595e5a3c71d56bb860e36cbe34a66ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27be41f584f8e381e3d24786867474619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30985c61cf0799cad7e884317e9763620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2043ec4009801fe21e6d93355a6658621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578feb10bca90840ac9a39321eeef1b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2b06275a674e7f7104a1404bf614b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b6223416ba8e6d955084fcc03ef46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64fabaa45777e04eab7704d7df23fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b32c80105dfa65c2898a220fb9f5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7cf58caf68dbef931fc3e23247600627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1bbe702c306fa84e4ded4b1b75c19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd665022a6786f776d1ce53a12e8a3ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898565471558666ab05b7fd370e6a65630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fb9ebb7b987ab47647594126b89db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9e26573bf2c0570e396a5bf716f78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feac53c3c75b65220a8589c270797f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5f26ab3d8f15a0be92c24adf6ad13634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63bfe7fd4e95b83651746f9a420e97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94086c209f0441d377ffdfc03b5bf3b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705dcc6a55cef980841eaea46aad9d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d776cca400cc6e57791ec1607eb7c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f120296c3680caa19b6d7e8ea7cecba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a483f61bd4249082e91569a2d69e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322cebef9d88fe7c87f0db8f60e705d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad4fbcdb0ee93ea38b2af50a014372642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530be775d2be70c6d7fc6fb1a8ce22e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2680286b55c0b8b8eb317f1350d95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b0f7ecdc27241ff76da77a06ca0a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef37d6b1e726dfe3013dd7efbd0726646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bb70ffc5f501c14df970851f3e53c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585c01252d72806fe48a138869ab475648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91a6dec217cc66ebdfae636805b5a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189a7c4eb8b66fb0017271d0b98695d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dab566b16dbfdd2e289676fec0a6a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffa7aa92f483a104ca0b809a5ca8a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2cb06bcb718b4d70420be2e1433bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0ddad152abdb169bf46c06372bb45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a90885c061799f2c79af793c5760fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e85dcfa0bdc36553f1f47920987b68656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a800ea212168c00397dcdeeb8979a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7d64ecd475b4faafbdfa1987f6ae8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d864c5b8bae469a17edfa8896131614659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd306448f466ac2aad1c5f15758f0974660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a3334564fca08bbd8422bb3d7156d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47a8a544f31fe4c5ec88a60684b696662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaff4017e3f12078553c4eb292ce4c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a5e91d7697986338f28e9d37cd4dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d930cd6b50be20857b5d21e76821d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c11fbca2f01fc96e4bb20d23b0ad6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8f53db3fa7ef39117fc915397bfc7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260b4e96e2e6b65e53d1b1b9a4dde0a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a1556a7a8c80a326d6527e9dc47d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cae8cf04b997adbf6a84f7ebfa33a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1f99f68487fbcec39e6262ed1f61a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a441760748e92fb632c6666368db6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93434f10e1b09ddef0dac71459d781673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9c9b70199a0fd41e4898ad70dc3c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a407b49a92237792fe4d7b625c6fc4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32af42958cc32ff82a5f360144086a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c38bcc9bcf2a57dd4d72957ec88069677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48cf557fed5ac49b4fb9937cfb7a78678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf419f08e2f4a651502964ad2e9fa0ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d56355080cd1212e1463ff4f863e17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22014c57aa4ae801f33827e76c75e8b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2f4618b92b45a423b4d7f14a2e5e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087d3cbf821d68dfbcff3faaa18f7cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4197fa4965a089fe3ae8481528b79684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8390e65fd29840858cdd0def973b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dbcd9ad0524ed1d09a502b39b9855686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ab5699da64ba64cca5b70d8b547e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6f1e9dce951cfad3135319deb215e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e38830bba0af1a278543387c0da88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d0702ec6b9c34f16a4693724c2da7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01708d38dbb563c926f0b79da136215691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff872b6d2d78595034231a241899412692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec15a33c75b918f63da3f829db037cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd79bd036b249fbdf0df3cc0d2d4c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155132f4745f566b45704d3d47188324695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3179ad7662246f157b9849debf295696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bde1513a42ac400027bcf37c45484697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0459df03769887c64a889dacba01e24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d926aa50a02d86818aa32b533d302ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52545c615e802d05a62d92b8aa65435c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3b36b392a7d89095c37ee7e6cbe49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466eabc1eb990fe625923a0a2813c83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab5d1f2ca58f529bbbeaf4b2b1d638703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50082bfc55a7063c0ed3793c9ab046f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f12455256430d386e16e70ff5dce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912557d12a1ac998f99a954cf3963159706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7149e25dcdc11ae9cd8047563d22a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fd10a374ef627e33b0bb9feece0c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8afd0807f60ab1cdbd48cf5e523fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd8cb637d522d1ac3c566447bea1ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00529229c4588da834b60e1633ea0b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6c5c47561adce3c596de04a540009712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d673e4780de815aed80d434cd48417e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2bd270e93f7e0500c9f3373e03446714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26595494e8ea2aabeba1cb84732fe367715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3dc4a96fa6669dba703b0a3ba8855716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a7cf1d7882c6288767c9a6467377d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3681ab2bfdc44391ff5902e00d17729718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbfd6b859fa66428c6755c569e26ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc8b612a2257e722271698ed6f42cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c5a51a335f9a507d459f72d226683721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66534f5d3a4a8e76b07ab7c6716234e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fc09affa5b21084e099b9a50ec2f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209517dd0d40dffcb4670efa60e1aa9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3974594e47f0f91d42929bba24c5e28725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39c52bf53f8464f7878090c58b51ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d4178cd37e1073ccadece01c02973727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31565b1fb00e9b26318869f5ca76a3c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9823a223c91cf83c27e94594753ea63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feb4d473bbaf972530d4b4ed9cb7e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b270899e6a13c26b71fda82adcc6ccd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d7a664514f62ac6c8bfb78b8d3ae7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9425d5cf2a307bdcf22f7878b896a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ff7b5bc41d93e78a97674b7189f20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2527808a2608a774af91ba9076b83f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c959a371f24d0a4bdcaabbc88f89f19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808461183a513669e965499239d32f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c25dd2891bd7dda5ba0651eeb2083738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0bb98d0fe35aeba46b343416cd692739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fd51d0b4ae7a7dcb50bef9fe53861740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2e26e2786b946ad62843a59beed7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c96d5e2e476bd56a82adc59c19f63d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60404f7f411cad513149ef6b7ccd764743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66406a8db746bd32e86b772614b2b91c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1c574f3243fb7e999b85f686a4c35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31c1a3ccd1b8a6c32a869ecc5b3bc9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf75f6e57da703fe5d31d819865744747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1f10653c8124b9e401ebc5bb5e352748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5061c6b4b620e43d2150d54df7b6b98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d703e467ac3886b3b0fce28785ffd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30adc704434453e890f3c28c45985c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa86b541dd6c87087966de9b2c24fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ecf7ac95655481d56ccda4eaa0b78753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642a41de322eefb53189366c87762cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf23ac81ef5c0cc4fd5eaf7546ee4f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eb56851a4c7c24203d0d48311a003756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359d53b5679134725ee4396038f3691757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe502346fc457f0ddc179cd805170815758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cc1163bd075cb230cdf263fd0708f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab790940f1aa6f5004cb555a19ddb2b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f45f08a95cdd69855283f2c40c63202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030664d271fa4468773b67325873e6a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf9f9554b6852fb5b5629ccfa454644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb83ff2188501f987d589f9d1254b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc21fe561894df04c3549c18c008b416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b252bf4abe1ceb687724ea20ef0927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce13052d29a82c482add5c551155bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c11dc351b1446bc92a5aa80947dff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374843bd3aab6937a0e3ab80ce0db2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65953ffdc033048f67053999ece75611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bfcd071dcf35a6d29e2ecd765144512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29c47f9cfebc4ee0f1c856ad229eff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da1205928b4be09f7ce5ce530085e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f167340a9d82ab30deaa60923a738a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3e7d0423022f6d4a3c8282fa365b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541245446ed98eb8bf7283809e2cca017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f75443d374f55b203df512c23dfa718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55680410af143d42477c1c974dd3590b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296b9baa404d1b7a7cd6d7ea9abb15520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d7a8181a2a70b5c98be26fb921c5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14470ba86157d1b6370bac6805a79dc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985467d4f7fe99598614f971f9ef81ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3ef3413d95db28093404515ef5dfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d71347ebf084114a83c1d2d1a8a75825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b9fb4033817b23f93f23925b5da6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee89c84aa042ff7c1d3d3f46043a40a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b3fb083b3a476d7ddfee3bed9d90e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fd7f5c9ccbcaff24970927a4da5c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fbd1ea143451b8ae4f9d332d1974030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c428929660bcd085f5cec06be20db8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1208b173a9e4489a6d376ab90f5138932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e9d197e6e17a91f944aa6e14e3e9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf9fb50c016551b57453d0b8d501c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724a65d11437c87ed47b144a51efe2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74214158b07fcb85f9943ed73b5a145636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422d0c9b4107a0a296f801637bb8c6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99293f01a819a542c9bc4a088c5fe6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168e3fc8f8bd2ca7281fed38121b03939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5db7c79b48fb0e3505258750f7175840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945014034f7befbaa99deb9147c0bff041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de1ffad6c8670e2e117c79a3a239ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db987e6ac28e726cd6dd0a9ec14ef2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c09d865650468e5fc5aaecaf4c79644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1cd014292aab04cddde39f48b402945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819309a92c5b975d309481fca70ec96246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75391096ea62441b1382e415e00d8c6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac22d4b20cd62411d8b1fbfc3ecbc0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73afb2e0b1239bbc6e11425c61f34549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8caacff04e374dac920fec6e1f727750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3f4c4f3a86e54441ff0f9a049be5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fb41d3da75d7c0185b8b17b76863b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dd89c46e136a00a03c16f0c207e9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673525aaa66ca300339f389af26e7b1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c806f8925300b905dc15f8e849e5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f14a73ab44af114a7b9db4fb08ba3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a0fa109f99f2209869bacf4f86d6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d89e69861627abba0932c949bdd9ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3252845ce2764cb0da7da72bcf43759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786157af366227416546f3dc267915c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1901078e93668fcc758ae35cce6ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b716ebdb107306a9c8e6dabb24221c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d1001428db12764f6deb269b6a19c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192577c6a8450e73ab3cc86753e63c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1891c40ef06c1daadbc5f214d10daa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f37494ad61e3f1b26932decdef690666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d776bb32967a24921e75719c8a6a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a9cad889e54c4334476241eb4b28068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c079df952e64a4d686bdfaf380a3b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b895546c6eb40379a499970fc1ba970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf09cd07b392f8cee099ff66e5b8b5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c823d65e1213b9009fff5935d2297472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d936c876fedebefb006c2ba18b72173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcad3cfe91b992ebe2e8fc15e5ac8d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be84afc1f3e05d943ebce495267edfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d563fc229854e465a64538d698833d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9e33d29430005479549e43f7903ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf06251dd91ff0c96bd46cb2332c7d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff80d0695b7fa1ecbfca5388b8f45579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f512e1f50d5512e4aba8ad95a5d01680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a183a9febdb97696e9c21bb6f0ec0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3f6a0ee1bd4c1519cacd67f257b5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88145f57c19eb80aae664d2e7384e2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc21ef8146ef022a944dfb362afcbea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f296ca67208b92d358f8895f3c3aee685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b28788c530a0c0bdb402be062ece0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f62298a33326c87999bee42f562b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9939e969ade39a49268e6c9108332788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd65240310777918c3f39878152fc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a75a81023691455c029935271abfdb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db433899a642b765ff55da8ba6647bea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de552100a05515ff0992b6e189683d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b174ff7dd205c89053a4866e944053793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56d794625c8069cbd4615952141da494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403e220e831a399c6153b2b1bdd3dcd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fcc0f6d818d90dce58e7578d44b8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc236d5f5ce33b6120790aea9df46597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce0131709ef709a1b409e3afc139f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af9e9e0f83c4dcf887af4ef3b4b24a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e456371abcd43ee521ac18dd316798100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bc1ffd9cfc0b43663835a614529ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5ca9bd3bd44197684d64d330da35e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870177fb014e5f9158bde32f2c4ab06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992204addb9120b7262e9bb729bc3bc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7034195f4ddfc8942c5184a8959e516105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63465720e1aad2dbff95e74ccbbfb468106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a1034b9829ffde553906cc49df8e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eb12affc9c4df4c99cd2be989cbed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd40cb8a76d19b5926a79a10e346fdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf3f58d587297b4584e25eb7d387e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8756e22b4e98f9194c397fa260df2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a341a64be70e736d72e9776ed9f0830112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8693f53c55a27de0051660a2b73ec9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067b4ee5bf1be0d81f9cefa7b2e8d25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373c98681939bc15db7a3419034080115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d8d3b7e68c54df73b41dc36a34b4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ef4da7bb43d0841c24c9150298ddf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c7bce5f5f75cedd8e62152c1103ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f2c06f4c06d332638018e7846ae20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1cdf8ff7815930b25c076f02790e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fba80e2df50e996260fa0e261b4c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7e2cf8a7a626e3db9fc57b6920382122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc255eb73e67b750153a786c57be332b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c13376e5ee0d8a39e19bd943b3ecc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d4fef836415f284d6e023c01baad1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cc74821584eb2a5e6365d8b0be19c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a91d31c4f6e94f188212635dd9f54c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecac2befa3e249179ca7aa86b0e3f5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3886c26b0ac7b8a771950b3225dcfb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bab743a2906daf0610ed5614b04d5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8f148e973e7448db1240553866442131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9396a5496ed1b54bfdb3df25d67ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fba63bb452a3a0af6304ccff4d6aa4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763fe778fd9d64d7a54b3a13290ea41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abb92eccc36a2b67f2f4f255e7eeb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb097a91383bc4832dad19eb8f64da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511adf2defc643302e2fcdc94546e2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb069e5db7090b6fe819b362a9a035138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713afea99ddc59586be66d903fd5d2db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac151da68ca9c7d412393d7a342568140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a019bd083240457beeb4d6e90c8e105141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed99e6a69829aa4e0aff96525b48933142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5918215e7c0bbcab246c6eb23cd1c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8dfb6619da79088d8ce71ddeea003144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e600eefbdd64fbc993069cd066765e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d998e076124febc38760c4eee5f39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639238d26cc32a258111e21e15e7ab2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac257d80e10f2434e8e362172a8ceb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b44baad755e6489104991b3939613149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688baed29323adfd9109edeadd2b831150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e338bd9b2ee2fb476ce5955ad002a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33029e33e47036c0229ffe28a99dea7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064e3413e0b689142eccff9d0ded15a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686fbcedee8b023b4182e8d6f884729154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c391ba6fdadfa0b16ed6128156a969155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202fea047274fab22d0c1f37f102765156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e753935b761b64a2e8dc6d860ac468157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c216a0cfc0d20d76e37e4bff808f2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933bad6e40e246b13909682aa475dea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aea44d7cf93a1bc7df93f02be7c53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c7c075711002df871fac2f4c3a314161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c022f0acead1b342fb14583f7565df5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1600c474beb7bfdc448c7bf4bc1930a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75423da27041b0eadc5f3f68db761bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dc315c1328db27bdba3b1f245522d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bccaa966ad20002769bad058c5e473166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9d3fd3322c01617c5802c03405752167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739e19b08c3394f608c811e10798a47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42488b00f4d3df675321931413c79ee2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cbad8ab321fb1589c5b7f8d901f4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754ba7a9159534a5a3123a78ec76e3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de76af39bc96f1263fea3c3d5a43a53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6028aa04474cefe29c8d7845c409f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301182607e4ed5dfa7d97f45633ba34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64041fe82c4e652da52081f007af1ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d21172a9e55b4c28355e2c49723da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60388e0e14c66566b63143e4c024f1ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1a335eedc10520b2d96beb38fb1e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633d80a546857a2b35ca8c072866312179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca7d75b267d78d10cb81c80786b861180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dc3120fa21879eb39349863f7d01c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef058a053b6efa00edd11e393ab38a2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008cff6e890d3ba02204dc1df0d65e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb82f86c0db63f52035a42077c9875184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fad861336e3b94bd2c1aa357e9905185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bde05494aaa7b5e06f428c04ef040186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761dd2b6fe334202df547dd93449058187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145e724d12681fd8031139f80ef5864188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92f8813adc21c2d6b46dd569b2d0fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ae0f4fdb2a2dd8789a3bb61b4ddbd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76748dc59e1aba99a6f02c1d07e621191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca15105129ac803304b6688566cf2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9723fc1837240a24313ba80ba65027193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3fcc324b4ea27af3cc46d9159ef30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9bbacd1fa9412293c31d5aa57c06e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac88b69433531f01d7bc0ae022bed0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791953149b5c543b450c36b7a9a403a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb961fcfa7904f26bcc4cd2290ae938198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848877d40da8a0cfd36c67a7c5e9f0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8cf91ae158cfa9c47725febb75922200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e5692f4024d62999ebf412b77ae30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d9d35a6bd994495c8ee446aba325f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736e69f42c037ae4765204a091f6f46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890ca09cd31b2703a08813ee302e21f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073b4b76e7cdc8f20d7dad5409f18c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92b232b4efd53d5864e61e1cb3dfc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba620e81bf4ca2e16d91163c57df8d43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca04a153175c59026ffbdeb7636ece0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1c4db599ad6bb14134d4fdac3736f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947224083051a0a562a6db448de17a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7818115e244a6461f9e95124fde9e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d37cf0d3fb369e8ac0891ab025aa4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6178198d2e8a3bd2d543b7e705a97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c58075d3582a3133b56e9839f8744a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14fda3ec8b688f588832f85fb5c4df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41173b64c48e9680ceb617e11bb499af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349a59e8004f9606e403366c66280c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1568d16e9aaac32391f02328e817c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a0f067313c920fa7f3962ec15bacf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0f7013c7febb96c52d2b988d31032220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5472e4dac3407f8916a6ed1a205479b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb89a1f2dc817bcc514bd32cce70815222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25221c6abc10be37308094b3014040223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918bba4bb4097449658ddcc19856a88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f163b80090070355427fa2ed4555c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a542d5e36b236c6d069a07786f94d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1136cddbc024ce7ef9fe4f0cae310227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19381b57e7686dc40d3d5192901d65fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7982fc92760197734639eef79c4595f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa9f3f02d6704c3eef7bcdb0aa089d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275850376824fa988e679f0bd07e5ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b6865358f0d619006670d487ac877232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177f9587e2be49240d6018e470b021f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac05de8b90341435678df17abac00b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63791a1e16819505247678aee50c1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbe69e97355d9048c08deb69c4a2c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a6bb4d074934de42a654215fc05cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a659bc437457e54da55d321afe6a9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc254bff673cca9c87b2ec6d389fd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb428c9697c896153aa76133e8f96f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29c2f056d14baec1500b155e95f4dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667c338e1a195338d1149fdc13df652242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd691391fdab08898f55da85d62b7232243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71201ce3a9b530dea9149e393dceb13a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7f0396fbc31a1961a87361d17d91c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b81001de0f782d33012760ddc4aa5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc1a3e781455af08c81b50d7a604d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ee5b7e374e2d152720dc02531c99a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1389771122bd35ece3de3ee918ad8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f158af34674119217dcc82bf2f835250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9257ab4bece1243f7f86abdf496038251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b57076a584139209e2325190b00534252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ffa5ca51119c847784e1f5a0a671a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5e8b8b2603e091f4e2f5c26ef4886254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2b5be97c49f08be936d0ecee747b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c274d6a7bc29d7991e693b33596dc3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c6c9e3818b131fc3e3e5ff923c382257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b5c6de0ad4f657f52506cef7749b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d832e2fff1c6ec6dbe01d6f1dc66031259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590a91676e998035802c3f0959ce848260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7568d930284235520537fb2854d04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9f0539184f5b070da08882da6b0a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c8c195f75379c7b66bb038bfcfe6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d2f8cf81d67db496dea0157e4b211264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67972ce66019741453c932edcb3ab5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6139749f5f15c64adac081e96bb3f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac34eb4971184358c0e9c93a2e33604267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75389e6a8308edee0fd7d9f278e96f26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da461865437c5314d2820bc4a8f8a31f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42622d257ff0b880d307c5ff25ef8c72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81442f572c440c4ae08119e94b5db9e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83fa77b3f7ec93aa041c5777df62b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36374c5e3c71de7efd56f388f382ea2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096b239d83c735147e9da83afe7d68a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beeeb766004246422515efb7649640275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1aad08b4df3e66a7aafda11f988fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c5e856a41e3f0bda869ec6f2c4d55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6e5eaa071a2f1b5c1ea30cfd9d2d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10ed6b2d5c3f53809cb3718ffcce69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa56900bc4a43d450102503d8fdd702280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dfde90610fc95996b773ac11b3297281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30104610ba96cb89018fdfff28a629282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cedf7d62a84802d9c02526482f9b4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df6e34e9df08c9c13a69d1f23e45dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1572beff3fccd6b6322ff5831c9991c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdb9a976ab7c11d2dc17dbfebfdc23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8336a90b951c1b5af8cfedac2e28e55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b8795fe67f9c9689eb3978288d227288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf03b00f6e82ef4b778414e84d34ab5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e9d707b416dd6b19def8a7ae37ce2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb298edd9167171e51590c5f57d7b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f85cdbf5c95fd5eccbe0006f763b80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23742e461849e712a8d1e173f0dbda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0984bd3c056c768c0bc7a00b60b4633294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668fa734b52081ba765b5759b483903295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b218cccbaad139fee4652e7d2b158296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddc598daef3d435f102351b40f9719297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b07f65e7a3d02cbebfc2815ecac205298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad31189cc9e1df1b8509b920fcf11a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e3c6a98355656288279a829f2733a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd71aba6c28d4b9b920a01eea07b46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd5ab2783623f2ec296deb50c54422302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b486c145520025e6ee1d821dcc2fc06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f76387c873f744499c93495dd7603304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50a7c0764ba6d43c6b8405e53b6699305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2735d88e664d4096c8c3f8ff4cbf1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aafb3db86326aa5682bcc2afb5d4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aafb8a89d7881b8ffd734e10cb6fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66ff8ad4c0c1de03d64e8a8d09b84f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7c2d1a206352f76b442c2c883ff65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc40d5e2156babf45c2e612ba9356f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780b1972a299840f0d761a94b9f2519312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb51496e2a57748c2b885bf646dde9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1f1135c5dede6aea3ccec0b8d0c01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408bf56ce28bf57cba7a26171118772315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed6400c168b26cc9872c8a6ff5a52f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809aa280a2d05ea54967b10bf816a4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73358b4ba9cacb966071be73a1e874c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1646477806eac5133e967ce8b596e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dad928ddcc2b6af9b12ae6794d801320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96e45b9e5ee76defffd0eb639b4100321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c8eb917e9b3dbfb64389c0deee873322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ae9eb5d7e1b2ce0c84bfa5acc39d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cdb4c2038278e862b4e05b72a3191324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b237f85d631778227819a6720a124f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55036bb8c66a71309b67bedc6c1573326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b78e93a159f51f5f2dcde781bc086327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9c596ab4b9d34586866cdf87d3383328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b1fb043173af8bbf02715317eb127329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc6a7552cce7aa11872bff5efffb79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a20a032152afe555abaf0601378fc0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597d3a06d8c96dc6de7ec8a4a0e04dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166627f6722222580086cca75e31f564333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f543029eb08268f6e92db20faa1444334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10a97e8b160d4cee6c2f28a26d5677335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc226c4be0795c289ac4106b034f3186336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61c0a0df2d48f10a30f10b3b8756e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584a3b4d4ee1431860e3cf0b0cf03ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25837ec1772709e7e2550664a2d369339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ce947824246e52bee92ca8859e012340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d542dac1990f140a4737b4f5b51b12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5b154c35f0c0663ffd7d8c74daf74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b6953f3a1624d630cbb40cc7d74f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482352cdd44010bfad4d262f3c33d21e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bea3dfaaa899c3f338f9c478a890c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3db5b707149d661d2fb83fccb8ee03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43b1882bfc037913d5ded557c72500347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20883b3bcf35652e618203c3adc86f15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3060c745f252bd62a3be9a72cfb28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878b66868ab5a43c42091ba6e047e98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9002d1e81c71aead670aacdca492a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbb1291711b07f9730a58376662e63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bc971bd562759e24f428b2820d779353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed332e8d83b0f59566b67d4bd04f739354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09b521cf85c4a8e94ada3a8478ebc3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9839325b584b7c0ff374b499d4c18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c528ebb889dd307fb8070a85cbbe3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5583485776b393e1f7dc0b890bfa2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32fd28064170a688cf3095c6421aff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51496eeda9fa3fa72116c83e47d683a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f7d3611a932b59884255db1d77607361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c000bea10a5d45387ea45ac43049a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1949e5a4efd5d939b80b670ff61d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ef2143fa04edd24ac5429c0f09e65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfa237aa1b3bf1310adc0fb6413616365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd783d64cf19a831cd3856f87bb336366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737a62b430821135f0179a8ce068366367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67553148c9568062bf332de777d5fae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9584d78270584f96dbe055247d6ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e91c3dcf6a8669f1154996baf7a525370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1513f0214edf00c1b0e8cf2d881b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11236342816809b9c0c75714d89687372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb1628a0b5a548278de5a58a1043c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3002aac72d1ab503d1bd223ac8959a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2868f55513bc61997f5bef6f1c7c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d9f9a1207a445cc8765d96cc92053376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299a2ea79e90c5f15ae66ee8dad95c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cadc3af35265af470d20e49fbb327f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da096a00723fa2b6badc973e5b15303d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887541d53a185fd90758024f360c7d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdcbd844d63218b2816cbadcdc74df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182767002c6014f218d699dcbaf1dc44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfafe945ed84dfad162f69efcd585f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3040a65b2f9b03af4e51150c55c29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fddf0b41496d6a007eb435faf2476385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef2839084a62d971d4df53b892a37a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8abcb8013ecdffa45786ed4d131613387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ee234664ea667ba63026c0e521aa6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52889ef0052ca39ed7962244e0306634389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e2e339baa623ee4d3bda0dbe88854390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3b8b352ab7ef52af3c1fddfd868df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13ab8480f22e7e2c3cfaad2b4afec3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949e4b7cabb57e0f984c72755f6179f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da656081e2eec4389957f9b2c8c27c01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141feaebf00be0a328ded6de27acb74d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73cfb8ed52a4810dbacf49bcbfc211396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae811ecb878b4f90541aea9b745ed08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194a08053ea2bdf946e4c3c38863f97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecf2a5fafc2ebac670131a7d62e42f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ab04e365299201bf472ef852914ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7078d009b901add732232c9f2b57ac4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8595ac2b210a4dda384d5761dec1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ffb1c803e00626d29b94522be6ef8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05404e7b64106f6292c5ad4adeccee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83c2033c6b6c38a9827c2bb250e099405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa52b048578a1c1026b4a47c7b354a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbcb9717f19f5e1b3b8d3abe094e4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9899cdd436e56f913d4dfeded013d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815afbe2bfd2540c867aec1776b8d09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83373ee9d4814176de2fd49e93fc122a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a5d4343c8c5a3d95fc0c997d9e764411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc286c2a76003ad082d7a160302b57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582210dd777f49bd88747c6474c8a76e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce1f1dde7c3d04857b4080218bfe00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e765e5898c668485612475cb910390e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9e52ace76425169841423f0335ff9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338b89a43691dd4e8aabf9a2c6e49f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594da146edb79e1fc6c10aed55d208e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cc24378ef3b25a0a66150910f40a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76de5fadbe91809518c421b36f33c9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6677a4ebe35a6d12f81414c53a018421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d9fe2587a43f3ca53acacf588cf85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505509675214d259140b3ed29f7eb71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fceaf30de3c42013c54e62f67a62ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b800e7ee934bfdce4b9d7c87c1eb03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaf9a6cb5155925c93f6414a8290d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fdea4b096d83cab87998135189a1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05c93c1d0aa8f7b54ea8c034d449b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7af0632077c760188a3ef124747d88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78dea61a03934f03a7da1622548c8c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1fbcebbe07e191274d37c8deae429431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152949ff033814e06f21f7ffd89cb26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f215a5318d5bfd97360af4c9d2c5f8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb5cd8d1bdabcd62dba85a28edd2f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbd41c3af9d461dba697c42943c0d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068e44b8d7ae906b0a247579cdc2a55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d426bc65c47ac8cde09004458cb64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046762390debd7a2865d13eb28d8ff3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfba960f33c8a6b4f2f8830d3f448a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd10ab12b46e193bb504b9b6984ca4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dca969779a33206f2b43a6111d27b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8733b4b34108829d1dee94e49a892442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624032f3f7cd7be39f4a3df955286c5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a95146a1e8a216c289712564f92f92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02299776a98b5d9f462014d1d65d1fa6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523d739ade21ab1d3766abf0b399055446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9320e30524667e2ed84df02f87225447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a770199a464a5d264ad520339ee22a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502bbfd447e47678d2db12eab3b8afa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c81304213b743b4feb5c3d10eab4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29179b3ac7b3b899882b3d6f90519b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2472092b385340025f627b02e277c04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9813050c6a279aa2348188585204a1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861195c9ecd0e1f13b8b8e9e3d4f9c81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16927f8fa477cbc360585f9506bdd022455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b8430e1f99ce1a54cebe16267cfce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380d4c6697c6e05741469130f235cc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cd65e57171c952e90d893cf0ef6f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeeaa2dceafa9b2b2bc2ddbc06a78fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ead729333718cf147e78ab9beb407460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145504d7be0f911bf6d3d776996c1a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b064e6a0e2c19a0e96a7d7b9cf391462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f7195dadc8d2386e067dfff093937463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59277fe9d08de1fad24919eeea46df8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ca7300ee4d7ae26dd1aeb9c647113465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077c06b8074ee8621c03512585b19be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c271ed6f5f318b997fd395a087409467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b77bd2744304083bf20fb5e3d18a0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593af1d307c27ab189d0075b0892f270469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfcd97e49f298c26465d184d716642470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93440ccf0b8cab78ff225111ba70d4e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294ee5638fec157d02ed0f92cded21e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80fa9538bda606fc03764d22ce61db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ea08105de061c279d996339673306474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960beb9ae928c688be2dec27c7d84c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bdff4adb1a11da3d8a3fcdaa2a231476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd362af8a94ed453622211e965a47a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f843516c3dbcc7754f94d31d86d8c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f6032a21cdeb11b540de2218fe00f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48e550c972981be90257030d15081e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee13bb258abff103b7c8ed53184424481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a60c36759d76d7dfab4619daacd2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f687fd46202590c76c6781f88c2e169483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561170b900101792a57f1e4d57c9f50d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704575708898ca6d64bdd6f38afb3b3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a5ddf24a5d36eef05697833c5206d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476d832bf9f92504726512ba2df68e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4229e73202b0f369a2507c8764ee837488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33264a56309fb9905d520c9dc43273e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c04b5a42b64d2fd641529e27ff5ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1fc50112ac835cc6541196694eee6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8f7d1773c67e187fe541f57c58cfe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1d9113d3dee42a4e7325761cad013493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48901f26a2300cb44e58bd506056136494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56adb3a798dc857d1f6d31045b64a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8c0d13b0520704aa07acbaeb7d162496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b2b077d398fce371d9a9a680db8d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6743e689f84fc1fba69d131779933a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e275555c5800f3a3a3cadb155cd2f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c468aef162cb68f45b8e422a15ac189500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964bb69ab2f7ae1b8381b6fad35345e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1a90e2bb25853271bc744a4b1db8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59eecfb2a828b611744b29d6efd7ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaac491f6cd0c8e4c80b43dcbeff98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb79747706ee2da021eabd1bb53c8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba9e545b956db1a48be060f6fd8c03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f4d3584505527ae532922008f8a43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a830680092ac8d3183f6e24ffee91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a53f2b0296ff6c88f482f18243bc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0551b59e875b9032e6a26aa3d38e968510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5348f2907183a4f864febf848de1e0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3e763f5dd561faf4251a1058a7a39512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416cb6f397b31506b023f211695af06513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6416735b43340f5d4c66ab2904a4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1a24eb74e993681f7a5ef5d819a08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e577c5a2e0abff36c3944e451cae52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2da73e6dcb4420a802a7b08fe1c440517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09bfe5c219572a5eed480cd8271c08518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ba7844b71731db3d8cd7a30c92587519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa04314a7afbbcc50eed813c8f2ee9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b51f6428f38a837ce85538a794365521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30450528115adcc53ebbd90858ea65d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7107d3cff3d19dc97901203630a76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d01820bba08922ff06e0d296458e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd73edf337b7deea9bf61a4a69cacb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986632be57caae20534cc4bf73dbd14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d86cd27ccc64b83992c8ce7667f821527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6acb355324199d3ce207c20609b10a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7be59a5257303c4607e6de462ab9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436a04cf6cc7fabbf0f9b24d0c1d99f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c79260c1d8e1d1b771353507e7f973531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc90b74b30d49d9e17e17de02def760532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807f6511423db9e2e1f86c641512fb9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f151f7e6aa1bb67a3d2c4986c6cda3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4926cf401721938c1767c783e27bec0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349f2aa1649f0e9b54e8f1678ff2a9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defa98afdc4ea46c5c0a25d70a63184537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a77968e1ae0b9b6d41749b925e69ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665b621cd55ebca1b0c0b6b81c57310539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77a1ab6cf50eeb49104220d117c27e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ad3cd7ec51914799bb719314b8ebe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbf74acb9d415da07f4db34df5c753542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7029ee9d2eaf5104b0bd68ac8b7bd93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e6d9dcea68676a4416ea98e301961544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f67e65381406727115da2782fa09e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c478f1822ad2bb9fde320a69312f1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95553576af938c325b517acbdc1cc479547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13218852252fd2b6432c0ed20bc38171548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ae173fcd284b708bd9029a468e417549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597d6b94400d530278330a257caac01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372d751808ead492072bd655468b27b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d34d4531ee69f9b5ff073a4849f2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320ac36c370cde9091675083f6da223553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f127af9fe9d0ad820c2b51529b9f1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afb58f27a4b850e29f6d79787f6189555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e339bfa64c05884ce9a26a022697de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56418bc5312de7aab6f68737c7b80cd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94a953da0a19d5e7acfc7f2d1cbe1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394cca9d1e6a8331742714cf392c744559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3907f77757f832a2f8c0952e64f5e5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e10ce54fc24aa9a7779282ed84108561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec7920307dbaa6365abb44602f4401562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f504630f3e3974b9acefe7570575d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11235da321973bd4476edd16a8aaf2c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfedf5efdebbb72097d4ba15dc323a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd32113329866a9b88dc47f4f28abca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5936e6b259ba72ee11010a5d5e132567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39285568b9256dab1805499c5131c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015976f886a36894d4addc3e67ce7797569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a523672f6103a63b1405883c8e7c9a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977bffeb5c1ed03f07ba30c857a9691571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73425b179aaeb587053ab75922bdd841572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6407689aa4a45c5ea8894746c6437573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b4e21998f86de2c687db0303347a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d876422ec4778f0fa5a9b4e7817cf21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b0fb196f02a950e332c2f3fbb87b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5bc435d08434ce8d510bcd60a8fec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcf3edec8d87b0a86e1f79b2e6472e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4db1ddf6920f73e752cf7572e2043c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b21cfe13ecd0a90873fcb5769ab85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c318f5b68b4b97638a985969e46aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8886eb807ed38c51254c800f30179e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0ca93337734ff41c624b9645e037e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce212a04510929c251b80eef4e8d282584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dbabe6e01b98b2c536d76d245fe6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e53aa039a338f9fcf1636d1072cc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c479900735454737d70047975db55fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecbcf993532144da961ef9704bac97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0d5b106b813bcfc25eaab8406512b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1b15a251cc0f336848a7fa70df4e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9c77a3f3b9ed69b9f7a533caa4d7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fb68d6bc6b842ca73d7abc7dfd93a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991669d652b66462169066cfa9422486593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479c4f9b2381afaf8eb56fbd1300ced594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eded500cd40306ced928de499682249595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ed92a1e34862cc04a0be1d4eabfb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189e47bce4b7d0b238bddf32d7a2c81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb2b0e5eefa35c57d91047d0fee499598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a2a2de6ef4b59377826478cdaae69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54c11a02230a7a475ddf51d895576f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813675cc6cd7f3ca64e491a8142e877601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c471f90ca11cf6b0e4cbafdc7ca5cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24aa708637ee5e7848f8d2576e38b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8da7da9127da1e601bb2f4ba57f895604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cae212f6784e3193563459a523acd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39da333719310c7d8a8fdd7eb7756c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc8ea68f70bb57d4adbb58afca4d5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f4e53211e6c0dba9e4c14a2bd65bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338a765323f557e4c4ad8b06e39df9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb269f7d1e91df02e40d4cde812a929610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4510ee044106a4dce03176f2dce3de2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5f7063510934acb566901846761dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dc0f591f842dd11e44364504fe82e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd3143e8fa1e97711bef1264feaa6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c3b8ce6172dc47146ba961a3bf062615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78f96215d8b7daff48810cf16cd9a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b36163b48d22a6318f32aa031c5ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab265912b91bb8694f8ea011b7cdfe2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a208160d47beb537c46926d7d0a13f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac90072c7301cb67a69692640b9e85e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582d2fc6f450df7f15dffb399f2e313621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baca0567023d2c65616b7b601b85372622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9c24d4b56406a86fe295f645da778623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e011278c34cdb7b2a8a981e15d9d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b65a31d90595500ec0eef52ec33ca0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fbb69b6e308aff880f44a9f2ce0c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a27eef4db4baac0c7db2d4d9c4afe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f3286af283d036abc70d83e59dd88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ea06d739ccbb66a12476587e2357e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b09a9319bf62bc385c7649437526a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9511fb7088c6e536c6ab97d81d5ae82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89082f410d0f272af4b84fa21beb4b84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c15c5b5429bfbda9b6ac85b298fa8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bc784c88c7de58c71ab78b88151bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e7d5921537e7d97277919f86c8c09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24ddf89f7edbc3b3c941c0e1cabd96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e96bcf725b41d636ca94bd9b5bc0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8a17f81978635d048275fe274bba5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ace2187bab323486e2d7ea2737c1b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f019421bc5a736cb554767f8886dafb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f34033fddde826183e811d46414b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21adec6b68d2ecbd33f1f77ac39928642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774ead73adea86989a8349a8c8f6e81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846ff24be73869903c04909d61150eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6ccf3dd4a945372b345c92a117b71645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93948b54bca26d4113ee1e9a42f9c4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad1ceebc20dec588be28d610d12cb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057deffff6a337f34cc63aaecca40e31648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a739e1d2d35a3d6e0cdcd28e8faeef4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1576737c6b7d7ac7523e884e61904650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb95a95c42a3472ef4356c170f0701651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000a7ae9d2d1b9b607a0fe5251cc8dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599454ac3ac90738d94c059c7a0c29e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e15e60dc428ae050c2e7538d063539654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a586d9e2ec527aba563a932fa5b44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683956f2c9b5a614a29ea20db66ae4cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7034938ebdedf1d0c5fc002c69a27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b92c526b13071d132cfd397f461a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada0d07e025f1190e584787e6134771659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1c0461fde64cea816172a62c14632660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0403c861bd62baab22e760fb65cf0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223090aeceecaae4da3b4bcc22594f5a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1e05e68051174bf255e3356269fc7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de25f94fab9e2786df8f25bbb9510d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275e6c5e065abe166fda759a3924940665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2843d3dc55e901ab6e11c97aa679ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794314a0cb5c33c53a89cc756d78bf59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d777d62d6161f72d7b19a8b929e35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cbd670c221a5a31b3c6c79ae623b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fbccee4599a12eec13cc0fd88d99e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc13ce16fa0f436949d107d8239601671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce260104862d76c6fa2fc857d0cac8f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16597eed02eaf41b0d8ea4e8d18a33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1372a4b752050560f1e61800ac7da3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfeae85fbc4b74761bf3e8204ad1fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dedf750c58443c20313818575cf69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afaa28e22dc0937787e70dd5310ff8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bd9c3b8c9b6096685f3d85419e1c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eec528a5e856a3c1d4b3fa505aec02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317b0623beeeaf746a7b92af671aee2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520083604144985a4ed926becde6227681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b468d6732e5d9544454327a2abfb74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af115c3c21d1fdfe7cfe94a1df014b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd3d4b824cce41ae99394059ec1d4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a3d73deb987006bd7c65df6d14fd9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b572cced3e8a7ee2e93d8db14d1544a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707eaee8975bb333bf5b0fbfc03b47fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d284b2a15ae1c2f9f38f6efc2c8cfa7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a6f479fa91283a8d5ed73c7c1e87a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069aecd6b55095d0e0d06e370f487bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ad59a843d2a66dac48bdf61eaaa50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862de0c532c8a37738a233d4f1851f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed07d03992534feb5758297c566726693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b11b8a052719edf5f7d71c8ffb1110694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c76f50d05030faaf12143f43919a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ba97b1c9b6a3abdca49a163ccf8ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2c8052d6a5b056d7fac43bf0d0ca7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791fec3d25d999eb14d4967a942d766698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e34bee43fa13343803dfa3eb1e030699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78858a17942d5b269fa56f084c85d93700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf970e717c1683180f749da6a11975701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62700fd8c78fc0871ed717df0a854ecd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0064f82d5e6d72ed943310971b2aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd822fdf25bf73759d20a3c1932aee88704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0f55b542dc204d5614c72edfe1a56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63f25c584743561ded4a5d3798c521706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137344501e1a3967e4a732d3ca37766707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c34cd6d736fa83d22e7952718295c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5cd33409aa25738ce73e0477c891d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033bc11ceaaae0b65f970d08b145ec9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bafc0bdd501e744599cdd485bd09bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d105d74bce4daa650e87514efa716712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce7dfa92c520a401de485eadee4581713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9948c3fa8876123b678bf03675f8de0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76d312d2e7513d3293352994173ac1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb784c853e315f28f09602e0727d0402716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696e791236280ebc7db555979acf0f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15dd2d58d4c5325ab4683d3a4960dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989c8be1638ec20fe3edb4128b90db2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14f5cc8469965f4ecb9d276e4e5ef8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83795eacb4b045d39782e8f12f46f510721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4550f3f6c17cc0e3c4248f3c866ce4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4d63ab588225361a796b9273a37d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e981437103705d8c16699baad4c69c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a0abe9328604cd7f1f781e85c957c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce603a8b315f8aab2a723e272b45037726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468845f9ce4340ec5a7a9b754db9131727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a25afa39bdc5d8d010c1309987c2c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033cc6466bb99871f8edbc49129534e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c112a8f4bbeedaf4427d0f8e9f3273730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a831b8b27d6ea65c30eadb9106082ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7008c4cfdf8374da86ad56c2299dc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c2bb90aa320ea4904dbe2abfe8c6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1953fc5763662c3e47a1653aae972734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d1e00cf31465b13cc840d0b73d84c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e036d3c1c37680d28594883a4619242736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828d38beabb3f7709745e8100c95765737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b30024548002cffce555af7a3d672738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321d4d7b9f52163c5fd56e8b83a86c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa67361bad99ce7d6531ece4aa19ca4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa5b68f2345aa9be28fb0c9d412073741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19986b65c6ea7f191f14f77be5273c3d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48eca5bdbc1c2c7172f7cdc17afa38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4946da0c806dac2fcb389e5d323f0a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d99e37e8ad470c5c9a64d4754bd7ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a968fdd3782c564b56f9f3c84ff652746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2794990a5b8c35110b71980771c9f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5f0391962db779da00b9786f4ee67748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949775b90d6c8e562f9e6fbddbc00ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaca61dd18991f3c16f9586fcf40c39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89abfe30d40e6f41b0fe60a805f242751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097b0b59fc84101aef1bf6bf5a450e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0591a065c6127fd0d4ddf5d06991f0d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0450172a9a2f46782defc2dc89bf7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae99976f259b6c3ff07b435bd670d54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2de4527c71d13e35ceca3b0130fc7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47752f632ff86547ff22f33f80beed2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b2a33afdcfd4038eacdadea8967de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbf250503ec48780eccc5533d7606b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>