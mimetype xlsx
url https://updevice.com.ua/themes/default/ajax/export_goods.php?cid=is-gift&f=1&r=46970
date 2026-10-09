--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126da7b4d091e78d9e3ba5b17017c78e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cf3a68fff484556d0e03f7fac02d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfa896dd0a7d6414828ab0f92f19f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efd1646dba9e4a8764b4461404b2854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c531c4c66ba8435a257eeb9fb755c3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d40cdc99ff1b51e7b154be8c76863d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9cfbdd79544c3062e2397911388387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527a15ffcd81b1faa66d953cc3755318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7b8043a02652a71e76d9c90f0bade9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e0f7d31ff4d159ec68c30b12d507a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f08422e58a7abd02ba57817983c66811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27979bdd842269691c1b8daea175d11912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa09894813fb3fe4fa158875938b4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9864a250c6a5e8a72b23fb3768d6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1171ed15360839a54fd9853bd334615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471d8843a9d0a87bb9a146b968af46116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e76d6f46a767aeccddf49a8f092a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8092594fcb5be435c5ddcc1e92c542c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffac999c6f742089554e2aa7247df419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcc8fa9abae86bdbeb227dcbc34e5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d894e9bb18b90a2877d881e6571c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829db17f275ff5721b036e216c8ccb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7ca65c8d97d72c612eae80141859b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726082ff39000686507c636b6a7490f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a11be20c9d837d1b119cd9af30c4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5505403f42bf607cec14cafb92a2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc646acd336ef344c393edfb4494ef427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4731339cdcc342725418432260abe628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39da94d8ef9ff01f2a6a0cf715ea17429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956dcd87d7b3b3a442abafa741c0fac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad8eb38dd25f4af2f067b66f920b4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c338f144b032f721ce6c0793d08ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5538b2583134f7442ce885be86294e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c7141bc97b2e8096324e468fb452434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218532ac16f710b7ed7aa48634ebd8b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210fcb973fb899d370363cbcaf1e49f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd8f55410566bf779c80ebdcf1e07c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c282b12470c936069dcd6d2a52f5d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42ea473859c99b2fd514f5793bb33539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67405ca91d1dbe12f77faea33a0db16b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c44c0e2d32939cacd0ad18503f233d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889944f28e0f5cb98109aa059cc1fed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7da4e833ad033495e8755f0fefebaf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427e455c10b6d2155526fe0368edeeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8935890adab39ba707800bf3ef451be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92aa525c952055f0289c96f2b29a70b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd8fcf1e0e43221cbfafb4965ceb3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f953c1e2c48579be6acd240f0f831b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133eb96701c82a826b70e10c23ce71249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdc0d47fdd466310a12fe7435d124450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de41f9abfdeecede8578c27ccfce1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4de7abc51323de264850a578811d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e812d795e309d5f8d0458ec485d5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94bcb3c08c8cc3f9847647d07d890a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e31a40351876d9bee7a26e70ca6ef855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056be70b0ff90436411ce75443b2251656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b31a126cdf4c8a148d57590e02aeba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df0266dcba1fe5768a0963931dafcf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db71e4e51429dce49969625ea1e7e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101504a8c7cf013a7884a4edbf8749e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7c06be574728e193976e8799157db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0bb0b37c03bf6b46dd98ebe091d9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ce01d3a2a803f98417162f5cd3edc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79825917fc58310bb5bb00f942e01ced64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af870b20b18600f65ae740c9aa5c3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f082f160b05fb455885ad2b65c822066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6b22022cd7edf6ba040b5140fd9e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d310d0e71c48dd53f2e89b298096668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074e2b151732c81eb1b64d60183fad369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09dcdce87bf377d05e9625d2aa051a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df1893d6efedb88019ea0a96236cc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2628ca7886fc77ccd78dd08204ef7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58371150d5b41945c85c939088ca5d1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadeab722abb6ff19221aac35dedc4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b530c9b11467b41c9cfa34e2078485a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198c4d01e8d1227f536a23b2ec4533376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686ce65fa1cca28d73ba0b51639e24c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef55deae37bec4126dfa87a5f13b4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba99f7441c51121015c2696944dbef379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f65b4720ff4221c5de231220b834b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c0bf2952d9b316a16ac0bb1fded5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a00afd59b8db74059dcb0cbd5e8ce082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572bec218036278e6002878030a24f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266e6a197c00d3a51b883181f9f41ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cd317c69bd8ed9c6d37f5394bb7bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9306ce1c492e15dc2efef238e0c17886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b28752d3a32f3dfa51a2497476970087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8e78ec11c4f17447867b4c146314888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46c52923bd6ba853444003621b73b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce5290aa2705580db4fa00935d578090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60db267211cf5f75e4ce078337e67cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432499d459e40dc5add6e49f7680d21b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee7a6562f13d3bfc32891f0c85b43d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a3932417e417098702f9f14c057d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa100e28de6b4b0787f8e48726bf52795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d1fb4363eeee7516a8eaed61c0dd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8bb931d977343f1a5022c7edd8aff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3285d7634fa115d0f501121a4dfdc6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d9dc29110b9de50ce3ce728f2e66899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3356701005dedbbbecd5cb68d21e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0bd3044dda7b3f704357bbf66e7cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b5670d47efba525ffe6ea950b86a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cac71cbcdbf65e96888563eb0fd9f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1a7c8cf47cf412e763224454a4998104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1640590a629f31acf95ca43500e0023105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e97c71a831b4f884b77db33bafc1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ad467688deb1e8564155e58755d1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30806a683dc45cf6f7334bb4fbb014ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc50eec4179274b56b06b96f874725109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad10297ec264a9434f0e9b359a94a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094909b8423f5374e5108c3dc1396144111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeb72599ae72d9f15851ad3d7bb800112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9698ad66c4ae8c6f188a51c7e534bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ed9535dfe5957a78378ff74230d13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92cc5a1944df5ac966151eab14a10f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e44a3e4bb4752e859b442b944799fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19330a1b4017e3cf5d70beac051614f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a48bab81af4b7c7d8444118ad82db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcaafa684361d078b49f1d9598019e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57cd828e84bcd8e745f8bc3e6e53d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e94a182da462df7c5749606abdaa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949442c8b2ce9421d44c61e0f6b0454122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c025abb0db54d9f81a895e796b42a57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48304fa610ad4ccf5fca3d795ffc345124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012397461580de8dc7f23a47ec1756d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e20c75e77eb67e8e599c6885f3032126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653e891411b5cb0fe090f00f61c11ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337b4236bee85b661c43614ded193ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb96874620a413a9b7a1804f3f045d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083b1c207d243e2341daf1db4b005c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a8f7e60b957086bbbfced719ec770131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38f4be853db874b8be9e049be949bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d4bef6f052cd145d86f455427f6cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd5d51ed0a8c90534c2d1ee47b6953134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4100ad465167d9afc7991afdc9fbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ff29147161bfeb5c8a36c606cdff9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ab6ac67cbe0c1ba3e7e5acd3104f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1d8e90802a1fe822118b5c2568ba4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661ec0573f16821a7789617fb6a9208139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75321c48e395cdf68982459b0d203b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c03dde3719cb255178bb5cbf595c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ed466f28759a32523ed35f54c4a35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a58823479835bfb3c51dcc86453d49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619001764253f36689a0c0e785db3767144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96d54e1f3ed5bb9569cbd8bb81ed1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae4e03b4eb28bac040996a53cd3da7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6d39025ab7c1cb8d17cc94873fd33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e878cd18c83dfda953a874e353cd29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32b7fed3e48cbe59e7bf70068d92a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5aebf9790cead290bee8068068de86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadacc02a90a87d4ebea1bee142479c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69f02189aa12ef78b89b68caec89ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e352b69fd3371defb5a6b35add1175c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cd6246513f0bddcafc82ca51afeea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31af8a9ebe69868c47bdd94abe239a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9b3810d96a6e891ad2613166fa067156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5587ef9f111bbf23d9f1b22acbace157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755538258798a956ade56552a77b3c30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bd9f359a1175dda4ec2249e277855159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56d59f95c69d9886f3d49afa90d950160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6b868adf84500329c0609e7210341161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feedca5a97863eb1dfc2eb5049b0dc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68f72ab5eb383206dff26c55afee64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d632e10b8fee7544337bd81e0ef0e20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e813ff5b622095ca1340fd078d6d80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59841d171a2ab4f71f723468c59002166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83c0f12d802f896c8e5c1f9b356b96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193a9b404be120f4eec718238a2f878168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767ee6384f57fcbf1765020ed310b96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d7f99763cbd1284f8b9da666434b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c406452f1358dcde39b4b6e170aa0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01191d7abdd8bb01be157b4f9b7dfa8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0372b5d412aa9ec5f9730f9e017d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b724530220eafadcf022d0dd25c40d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13991e2183b10b7697509490dd11d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9764c74432c21623f65eb5f391c131f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079eaa504a540e2a00307416209382c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64e40d6bee82f3f31d28cee8517981178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63648378b2ea2b5f9bfa4ddbab70ba8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182519cca2d243f241c089c7c4f913b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf95be281ca5b0090ed9c944715ada5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d53fbf2d30a722058f2c54f901ba2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93719dd9fdda83d755239e3b4ebde46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd8ab1ddba2bfa353bd6cc3f45ba67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ce0b593646d252abfb0da5718ebce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e662da909999b748cb7871ea776be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f96c17618bacc3744f3a26b722e39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be3c60f7fa111afd223477694fda35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0342f14972119e737b020affb1cd0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e6982f2cf79d5f25169e78cd33bc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2d6e652ef68d8bf52662c2beb8ad9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bc1c9009427bb754972a4044b82cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101da47a44e7a303ed07c7faf333e7dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a5ca85982dcac87d759d32850fcd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8ba445436f24f49ec84cc3e5e6920195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408ca85b913efefb99c6603df0bfae5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd8e8394763699373157bd866594aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e72642d84d648a2e19274fca92b057198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28a3e6a2460fbbea579f0a53320fde199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1afdcb185fdafc67cf0f4e65a86100200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009ff88de031b65d592a11488cc7b05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a1e30344ee81628b7a92d1b9b1221202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617ae5b0c7beecfc8422c90d36f2fba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc871c82c7370d42943e9cfde70fee5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e80314f6e4a3dd5dd544b8036842cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f36967c8f5c68d2a09e597de88a865206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8001ab3b786d559d324cbedf2c50b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3835f1bd42d81cbf7ef31aa344940208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dca605d26897ec59e20a39161c8c18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbffba932f3c246ed7c9da12b04784210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7690c74f8a6d2871b6085a4315837211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5352afb7e5546c76bbc8dd34e40e431212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f787fa5423d1a42142be8074adeebd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b02a826b7dde0bdb1d08ea83c5c665214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287250c46dca4038d3588bbdcabb38b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addb76db34dfb09e5ca43d3b711949d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07915ed87b3bc248b5abbf055fb9c025217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecfe68fe60abb81a329970f1421f03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff1ae13d14ca5cc625a9faf54e4eef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d7572e6dbecfc1d9971dac085bcc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedd47bf6c3dc6f643f87a76b6b5a6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b3eb67ae6426edaef4f337d4ab95f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd31fb5e1789bada67e310d582097b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37388844aec7de849c51bcb6f85fe410224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b3f60b78d93e32f84df785d97459e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6932bcf3c3fc782e783fca2786f0d14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f3fdcd20d8211a14564db72fe6f3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa733365b299276764df6bcf6d2097228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da692b1fc56c69ba8549560a53e2a78f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e9de2e14c77ae4e19eb50f14ba1b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ae12a31e6e98e99773e7b86b73c44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d1e13722c6896e9d82cc7c0ada1d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b74df385e1973cd23a92813a085fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475307a6ce7f54496cf56765dcbe44e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4420215a4f27a9b56abb8ec03c8b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6584b2df5c2c7fad495db28ab1964ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331e58b4aaa3d3c6616cb096ca11662237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a1a53309ea66e5d0a4888c96e2754238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526884efe77120675e6f7b91c9b725d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427b9e094722dd4b3b7ee859f4dce91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c66053085c763f9b7219434475d208241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710466b6192ebe78da37e1f5b4b6b02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92c5545c36415d220a178f85412219243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa86db4266a887df09112413d1d5064244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb07dce4e8171c36469c6e5d07ae6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c0a64a9cac54ca8c4e3462897b5cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ea29477051bd9513be4e65531c0a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0a47f87bf925b9bb7d6005f8519da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da8281aab69b4c5eed38cc1e69d9fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dd720488587df7cc707d32fa33471250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409f3ae4f076a79bf41a869ce7d2b78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946d1367b6f09f98d07ddfd958c65d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f39fc724b6178351e8aa54b219837253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40e79507b3b7ba791aad45f7ff3272254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767f5bd66f5b1e399e9d35514ead49b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5bb9d780be3efeae54c0b11206272256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6385efe61c2bcf1efe6a8837d6f4c3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f7c3e24d9e2afb3ffbd8a0825b952258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24bdef7562cd5b6b0db453d01aee20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ae3cee4d666c28904e8773d074f51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2800768d3fb60ba95f7e3227f9a7760261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50904519ec1a022e276bfcd487404e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885d1709f4da9307e85344178b061b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338af39db8fd01700531cec48339902a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafffef67bef8d0c6e5886f8c91915e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4533d8c4a643be5de54cace15fcde0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16477ef9306d511618cb49ea80504de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d08a5e287b7be57490bdbe60b418e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2044e419b1ed089ac81d99643b17e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fc53f73762993fa799249132797c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f5ef492232a8923d354c6af5c4d79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518af2061a38d641fe10ab82cdd4c4e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce121dbe9df42302862cc21c691eafdb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513149524f0bdca9961984448d2e3a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3199043ddcf23d12093b966fb7f8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692402aa717a04a73f8fd8a5ecd22970276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba85262b80320589b4ad60646105be5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427d4b7a4f5bec0411cc17ff8304b59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fbccf1b89b3038f3fe88e29378477279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdcfff9a86f05f178b2d227a43dc3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671e0220161c5236a6c8acdf05756d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c436a3acbb0781d4957f786e847ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71498d9bb558f91cf7aea2af8597682b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712046638cdcd59862f4a56d533b7d32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfe02a45b8f25ae28b0e212462d1b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31235bed9749475fba07276d1dd7f064286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b594784c1a99d53ddc579a191fdb63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f043b175394722a05217325abdb1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4e60445fada5691b9bac600dd648a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8baa2f938967b78dfe631ad59e01e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dd1e0f6a3b883dd25ee52795bd66d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f8cca699d93d00741ca141f8d9c27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c3fec0223a5263040a3c0ed34f182293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c493ea3672ed7ca56262a55b02df1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64840c4c6c010fc7d61a2eabac3f0a4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d7ff628959ac1c7f5f754c53b5c62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d737be28e35ebbb3eff07027b370b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72808673b3f0a4219c8c5099ecb24512298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a81e845acd52dc7f1279823790016c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60289014273ca174e030307127f85713300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49be2b03624dc05e32f6ac70c9437a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88a2590074247a89b338e9df1fa821302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ce477c9a67fefccc50416ba0af339303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbd7d9276091756a25ef88a9b9fd39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73dcfd29d46eb8128161c2d9bd8eae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30768c9dd9ab1c2e02e1e5a14522cbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691b9616107d8cbc184b7da4853ba77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c85a2e60afcc40cda4046ab6df404308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9c2ec4a655a43b49de73b21bdd120309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52db3c880326fa22818f87b0d94d862310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a35183d6aec54b171cf8a646bcbd0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7e30d2ae132a94737416b2bfe15a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660159072e0fc8f1f9b7d66b85021dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68550063b42fab27a0d56f0b137cc2d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ca2449fc413f6f367a9dff878f8ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748c930512ac17bb2aad90e433c5f94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b59ee6a3fbbeebd59bbf924b2e6150317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a14778d3cc747749a0a38c76d08f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88848233f25f31e4d8fe660239f33faa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80f02ff3a6a0c0e82b00cc37004327320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb57b4ff0251da314c3207566c3427f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd1891c2de2611c2de2909ee88a89f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94ae014afe5758b05aa8f91d4d216d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32177d5c2271b00acd7f62eea38b6d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51234f770d27f1f007bfe5cfd0fddc36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e34182b19c3cec0cb494ec1521b57a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644af9faf7755647a2fc2d35dbc3483327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b46ee06e3a235bd4ca7e777e4bf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0c62255fe28da0820ec53bf9784e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9e8434bc785aac4ca6c6546dba7c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc96eb48aa78f461cc7a1aeceeb86c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c66aa63cf0c805676f9352d2642b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81e8ab5dabe77ae89415954790199f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a9533cddb074ddc39039e7a0f6459334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0b1cfc0b2550c961a096e232b783b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240f1ed7b018608681139ec5c1db702336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448369fe45eeda8c394122bdcf880f44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ce3de94d988991f7273062a8042c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b9755723cd88f00c2f3857102e8b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025f48924c685417eb2e68f44d1209c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e2fa0cdcc80744cefa238bf34bbe4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99522ed63f6b8f21a1621f04009de5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f610a2369ce2ae0db2630910f6276a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4275dbc1432ee8db560c06354f2aa0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f227f69918c71eb2265c1b0fe9de2b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981d1415946b3aeac70f66fadf725ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a88fcf92346a7a91b3bc12868aa525347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641f866dddec2f1af3bb575756b1922348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa65bbd0a5e06bd4b565c4665874ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914b735b7d6533da38b3367c09a2d32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd70461beb3a4bf4bf7f68b8a1d30db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6acea0ac74cb95805b1574784be380352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb3ecee0561950648f7c8b01a9a536353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ef265f7f5a077161988cb8380eba0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22007ca426b4391a30ad534819b790a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974801bad14e4b25170314390da472c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26612a55443753cca4e5f53553bf675357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63784a02cbe67a90b7d6a0e2cd5cbafd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a4c00da44efd2cd02755ba0151cd0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058046bcbc1999063a152a1c5484b8bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ebc9fbf58473489f779b898e244f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0260b49e19e6a1f248467e4a5a20f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150211171a7938168c1e837482bbf94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eab34857156222e5f4faacc792793364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e67895370d79d644ef9f01942205a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabbd47354396d0265a6ee53a3e89ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934183ffb81e530472b7a68635ee02f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395019b3c3b7529c5d370ce057f2018368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58436d9ecae2802ef4ba8422e48e6834369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d010e74d4164d8d1e0bad2a97e84751370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6fd111991ca2b462871cdf4aa2c5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3287f6a008f25924e34372ae89a95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d3b475cb80a365a64d3ade75b5dba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17025f4e36c0edc8934f162a840bc555374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277081de7f04401abbdef9b34181e7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79310376564787f7324f8bea8e7f77ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb64ee18a29f4b766f1ac9a4580a112377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb24b8cd95a167ee3087f59b907a598378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d24c5802d0ae6dfae9e368f2127ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f2eebaab9d3d7f4312ed33b32b5db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beda4512bec62d9171ccdfa74bc2d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10283f61ea9481bbed92e29667e290382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733cb761b4c9193e7c71effb7cec481383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3995c830371c7d55849e05a71a69bfa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c933d9b24666734404ff70ba35521385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951e52e4692865306933e91ca9c8f3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f775de9a0829ed24112cea4b58dee56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddbaaae2e35389e32f49ac8070b447388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9a3f098ca856e674068288715efa0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b527473835d8d9a601763d76cfa87ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ff5053cda5ab31c843646e5ca1885391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec9b01888fa73b60850d00100bd477392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a53afd926e58c09b9a30d12ac4fd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115443c5965d873738a145e34c1c011394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3ffa292fe21f8c2870f24bd06e570395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43140fb6a0c4090a2b02001daea7db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac4913291777ac96157550aaa3ada9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569302cced80f01dee9caee6ffcea0fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992cc69c08ff6e90f2da3e7b6ebc3ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cfdf926d285cb46c10b2038e934cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ddcc7a4e278ca1cf7fe3e99f919e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f018307ec18a13e3567667b64d689e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4227d2e76e3f5ddec558a2249ea3bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33232ea93f14733ad71c15934b082f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68120ee26b2eea448c18ad780d85fe77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3913af42f71d17b155a3256c404cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fa4f53de3d3ca996c81309b8fc175407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350634a2cee96571f0e1fba984a5ed28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f408dfca43ed9550c6bf1f84646f0b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05daacdbbfe0cc330d8f1458a626c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdc9fdbdc6e18332b1083181baa336411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dd16294e7a4e0adb2b9ff107993a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d16ce37f9094b024568dd77a86d2ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04d65973ac580ecc1453507f41d067414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a234102d9382df60805b66bfeaffc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a7c74f93dfd42d36801d3a52378f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db9086d8714a055e0011f15a430f39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6f55e28ff6ad7c40ec340275bbf83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e26ad4d87462f0469f098a1a92cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288ca679de8aa6c510a2c597d93c9ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d2244b0859cd7c6f6674e6224de07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d9711599e386512f88519467a8ad9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35590fac45f2a1bc10aee327a4f45286423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fbd2d5a1eb30450a4df1284b43f4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3902fbd9ca40af2e8aa60e044f4b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2611d585a7a26d7d0c800f1d25dd42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c7bf0f5387d47d9204f095e484fdf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbb9eee4ab43f80c54b29a2c2fbf04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f0111cbfa533e8347144ba4b01b3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb75291226c5ed2300a60ad3015ee5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13056905133aeaab10d118839af1169d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49239a11d1c51752ee40d270d3457236432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44659345fe84ec15f908bac1bda1d6da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2d3978ca1be5730c677e55b75d428434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df806f91532e939c13d34bd092c86ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9200574697c14a6d4acff3dd719a47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3278eddb9c15843c8698c17cc04959437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858b49a9bb2aa13f7f7c4490c553157438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3476bac47b0a339473b53283fce5a41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1c6904555c1ad5b77c592a6b8515a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd182d19a003eb5c5d7d4d15eb6ffc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f571c3da3bd76a0c99594493e865daf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb855c1171342b3c8c4b6a3166bad5f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769d22584e913792df14670bda1c30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf4eb5318bde0ddbb8fd59179dbf50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d696286f577bb15d3472942c8c4d1bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502d761e0bdcdf772c759d48380e897447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4f9acc22409b2cfa2f7f049478080448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f574e1308af8f1dc25967c063b9689449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815b9978e2b650cf7b6a1ccf4c32e77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf76e0c45ef5e7e66d9a236a6cee1f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf346ec5242f298e81e72095f965d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd52012314e44f060051caaaaedb6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2845f03a8b6eb72febd9a3f6cdd55b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571ac769f79899b8a6f51acd23b7a74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f9215f47cd53f6d964f038de1470e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7104dc7bf8997e099aad60f72097bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d9bba0ebddec40ecf647a7f55d857458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39aa0c1323c6612960d7cf9c41dfbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee753e2879fce57615d944ac69bc92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f160c97ba7947cdc504e11600ade020461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aa9ac5721d1f5f7f136fee4fb4512462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b475475893af9faa6a412fd8e07c80c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88478af6900838cd069ff36b0f7cf5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac977a19c0621ca832996d4e5e11b79f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035607c11a02dad2e133cfc0a9f5793466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2be54fe13c6f81f23e63ca0a94d17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf29b4e2a0a26089522251ab7d0408d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572acdad1f43e467f18048764ad597d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570fc4ebb8f3403e5d67ac55f2ca1dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba364202faa7a44932a791785305f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bf1f80a7605a990185a97859f79f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24fa8a405e26cb43c915e122d14251473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5ad1b6158c869e35bb3e9d936e9b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a9ddad82d11980da97f073ff9a9cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a945484e92b4a442becca8d39a19817476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c5a54fa143b17a8a5165dfb96a1c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349fa02ba745d2d23cf00c4ecbb9511478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596923bf189f3d7481e1ab8bf4d569b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530ee519d04fe26b460cd4ed64ca276480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586d88f978d817476edd301690fdfec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbafcf32c5cfb1dc764451abe4ffaba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fd04ad7eddc49592f7f15c711d4c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825381be65d3249bdcc8623d151b7675484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db047e7e80d0e11577f5f48ac38f6c61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54526384665b0374a2f260b9bb487676486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb13ec1f911e84b1f75e7ca0ab096487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de36a53a82aaff54fc587471c36e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36121b1263b79c3b0ddeeafb9bede4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897df3daf93b3ea7b7f7bad1d13b0e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f422b98c456d11f171b91bb9e23821491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695432a37fa9239aeb30c53d6d1c6a45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a52bac4419e93056d1879dd4529551493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eb8b7bb2884deb9889052591c938f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb4320c38516db7b7a5fd8942e6914495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e497af00a828f262841c43c035a62d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336856d674e496b430088dbade15b06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990c58c9b92e11e377cfcf2790896c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428101b675c2b2e96c13f9262acc4096499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeb89def9505d2b81c3dd7907fae8e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2160220ef9f7ea3760895f950421bf9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188f7e0c214ca837a89b00aaf05db9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4b20ca1b0a068b83cbee8173446b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386f90022fd3bdc7f7a93dae8c6809c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce21fbe72b6208081784e89f3f9342505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0c099d65f0f7e36aa4e64a5b20f49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ad89503337d1a4083af5629dbfb42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f26e8a829f5df375dbb1a7029e9c04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b5db029d59b5efb8a1910a2505eca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b91a78a19364f2a1f0a6f9bc859de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3544e2f531c8553210d5f61c161d60a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7ffa5b98c65356cb72c1a47a8fd4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546dee3ffb6f02c5973acb4546bd044513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441f03d38be59dd39ea94038518332f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a1fdd63e0b7639af0ddc54b5c2c80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613f3dba14524fa4d09005aa09152a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f78828c5b50f5c8827d6f14f53de0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33491a1a7bd5fe8971b1088a997ad279518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba045a4f4be79c4e379c61796dd83e4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367165f55b2b3402853233d6c337cdf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c039a4fe08506f3a6c247eb1a085f3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97fbc8478d01325bae519cab40d192522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838dfadf0d74b15d51683bdadd725f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2f6a103782275a886b09b73f59bef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810eb78ddeea32826a58924f4fb3705525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735680c1179498779600adda6c93200526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360366009f4f4e4b9b7e37e4ef9e3daf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5e22b960b1ab275e6ab5110ba5988528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2d6cad4179e5c2684e90c0c2a89ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e6ebfbd8d64ae6027130d2adfc1c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0ca8a7a8ab67ca9fc73cc5620fb37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68b1667af7153b9c3fd60efe1ed306532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83806c8ff4d9a381c15b99ca2fc843533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4ac19cd463e6d7ae241169f8cdc36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434903facb31857fcc9705c121e8db3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf47e219f7f469e1a2c6b07c5971fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f33f6a6c54c71e2c50a1e53821508537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e60ad55b7f3a658148f162dc4042d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f098080c17022879ff2963678bc98539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b9390835f22e8af4ec7eb357b9a11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14730402dffae793e286e74562aff0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d3b35060217559ed8af5735dac4a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0437aaf63e1a03c89d209e4753242b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810341c9fb072bd6cc1b6e3d5fc955c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618e532bc55960d4514aff64865133e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731007c29b2f128d073f9281e5d86d3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137436fcbd5b02248b3f6c757291cc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7442318d4326d94313e03dabefe455c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8eb2de186589e18a84f26e0ca0b65549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff106933df596d3c48b557452da76d0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2ef19a5ef3f93cbca1fd5124bc58b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73117751006581eb9b824fdfe0a60c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa28779870aea4e7a40a15caa268ef0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa67a47ad590966d3f07975e206078554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a769bb7f0e2c46372462c2832457f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2128e053114b5294d287d498f4b2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae3034923e4f17da3932e8a81bba83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16533c7900f4bb763be5a2351be58c3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a004843cb56f9a3f1add66a5138db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9073b1da7b4402ab86e56d87a5f8a18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47aa8100f856390cedb17ae42d4c10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f39e0a52e6f961afa8abb1629e449562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911fa42a8f92e67998f2dbc26d600f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19f07813338027ce304ce65accad2f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a65b29c1717b480a733f1adf5f0217565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78577f9e726d9c7eca70b6163ced639566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a73dad4707cd9f1ba7aaa611646225567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649dacf14ad7fabab53cce29a64352a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304647f6b6941fab17ac5a096e5d61e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f94db43b9d2563f7a142d5f8484a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7a0dd89862608a284fd6e3189febb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28e19cc4f69edce8eab589916d229e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a8c09c88ff03afd9990789cccdfa2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75311a4a0513ac355c5cea799a459632574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbea5205d64300e992bd1fa586dced6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51ac2a3f14b6dbdb1fed8ad80246ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342dbe2d17d7e13bec8ca64259758d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e0059a615bc8913e791a59fb84253578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0d2936469a57b1cf163974b1f22dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb0badd00adbf9f9db1da3e67e71e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae19a14cb94e6344f9cc54efe8ff20f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129b248dfb40d6288c16768cd08b041582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63e1327d90c73a3e4d13b2ee3035f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ea90b364062e6147b054ae1f4a788584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5b4593ece8de20d8748e2e0f33062585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147933b6cc79846ff5d0b46f3b11303586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98084f9ed460605fb8fe094fe35b87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d02f11e516e45369c8afda3c690bd7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09740ab4ff385829e3a37faaf17a4f70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89dd7c99298d3c645c53235d932bbe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6d08f7f3afbc2cb5e64901123f066591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ff9d72d6447729b5aa215775d44c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaca5171fdcbd42658e27d5d4ea108593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733966dc93ee59e7978ce7cb6ae3488594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647a33bafebf8e927d535ff4aa4cf23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6c2f1e07c24ad9b60f2c0f4b78812596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad35053c96ced8d796750a241cd955597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fb7a89fe2a5c208e05181750cf7f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80961a99d0f41ad02f8e615f253db42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ffa5a3df10d8c624cd69162d8e040600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d520893e79fffdf63ab781b603618c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d45a0462267bf91e1bd46dccf8ef9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c5522361d6ccffd0ef0305fb3e3c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95110fd5881f172f3d9d8127349a903604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666e2becdb7c1b2228d6802ac619d06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f68adcc9557145316c424c6a6140a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011825ad21131d87db7cd458bffca7e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e52d44875b511bfcc8e72fb1fbb908608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac814c3d63b6cfaf2a287b32b92378e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51d088be25cd02cddb6231b8177865610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978835d47397d71534d175aab0ebc498611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e383828dc000d9c83be9c7506d188f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cf535a2f4db9e89292f3e76e160d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94881e7402e7f8809f827cd13a8ba53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6640a956320b2156b28352839abc33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72c4e95585450b2d52d5aa02ea32fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f28c665a0e2191c499b8a40f75070617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91aa624bc3c621e2429d91d4f64fdc4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33da9f4cbbcf3d53c07605323b60173619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f9b0589f2bf3c8fabf0cd36098972620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14844eba6b29ad2dbecf73d3f3a4a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3971302a121e84346bc11a46815af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba459c8472668ba27d947d06db856b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac36e4003a3d276d6051dc0bfcfa032624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8edac472d33f38e4751e9a880d4879625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b78bf7a1805bc435d667dd08d48df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa549514320f7ff485214fef98a4fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2201c660a37648abdd24c78751a4bbb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d961f01b4f5d11459aa189f4efac2c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66fc043d8a53486783c5146147f52a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795565c6f0f5a994e30c3645b725221631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489995cb7ef4fa5bd516273412086c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d38cb6df676a15e58acb7cd723eac8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9ed03f0e395fbb02332d29d8025f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6c9d450d2b9ef83bf9f7be8d729e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4b206ebb6d195be69d1f3f9b48b90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d3ba2fa37e369f2b8cf5411963cc4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d2cf61cdc074fda876bac320cf650638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c51c4c1f8a1f854b4e9a696796f5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd556e731e343558e5f24ae444aa5f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d27363dc76ea61f00e8781d8a82a62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba67b6d01761a12d062f73c18e6cb2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693b3ddf3804e527d30c7897105e6be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59349db4bdde33eabd608e5981e316644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c50c18d02d380ac022d29580305bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8468763aa33ebebf25f3250b530009646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf55e47cbda0dd90768fef316930505647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dd734527dd14b88e4c8f000e2987c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbece828e379f97f3dc9a0fd5f1fc1d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d059a061747e73a78738faabf3262e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cecbf740d560beecf538438534d99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f1736b67964652c073d12aa6e2e4e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88bf40916d04d338675341bbeba8f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d21faf4fe5da128ce18f2815c35fa9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89d7539e23b84adef046084e250327655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16455a6a2dcdb8e596c94e526dec8ad7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bb14cc4e03d3fc7a0d454c19e9a96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32fea41314b0df2fe5943e0cf61571658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2716fa0c9d582aa4f4ec4bbbb215ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3781eaf5e7b41b93d8b76b7bef60ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88ee1609a69dfe9be744d2cbab6af5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2b0c410c079fd2ab313d5e0fccb4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e710a0d40d2d6d3945e0d367ade12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b3da0977afea09ff1126c02cabf0d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473d782a3d2c02738242ec2fc04fb48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55450290ed4b5929488b3c6b522eca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe7419a269bfdf6e71b2c348bfbe2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37be2265d536f7fdbf9a8261c53ce9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf84ea3db4ffda44a47fc7906260bd9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130e350bf28bf92173d1021ace5a07e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239032b6f5850263987adde13ec27b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b90ed674f0d51d15df526ebed404e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9245d8473eee57f9bc35cb39970d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202feba5a1b80858a475c82202fcd1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc609c586b627c02830d7fb312fa266675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85173990cee29568283cd3d94b3c9311676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4e0463eb34d43a75fee706e8201ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23a3550ecc7e00fbdb5438a3a07f58678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc660f1ac365fa23062329ead9e9e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1c34655b6c6163fa5a07c2f9f88eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b1d3accc36e8ecf24cf5353acd53a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549c87476c8d4f29969d5c79fac5b2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb8252747232cb879b527f0c2359de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904e9ff1e8d3822a40cd870df97e950684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e4dfdea5b005d84b6bd7cc62318a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfae9363d2d73763a49a5448e5c671686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d87d9193b9f6cfb5ab1f1848fc9b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293f1d9f876ba1191e3c51573b096ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c265785f9b8ece5a8835c63380440689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7765d2de430b4c7daefcfe499b640d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86245c1c8b8b5e8fb47b31e0927521c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fc28c85cf703cca80503857d310fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e71eff25298ab61b319c829fd8c6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74645740a6379ea6694892de4ef6aca6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e65cafd627f2fe9bf6313561eba9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607d4625077c1cc3cbfc1d36a5e6f26696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb965bc0d320e4ace43de4582cce54b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebc7e22424feae9da465139877b789698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb28b2b397879af3f7448ff725b47c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a90c9b0f3cf152cfaf075d2c93de53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6267cf4d19444b98a8bc9cd4f6ed96701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2ad4f26e0200563e541f98440f6bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed620ed2358c581458fe2cefd41cec17703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecdf07c076f6a456793a25e7377893704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f599631d9f5bd9871be708de73def705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf20224272fc7e42e6b03bb645c67c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096be174493d97eb3b54d41ba2a1d6a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69588d959360326161aada87e48d81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08185e52977e1242428602f9cbaf4c71709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee04ab42d5d2120c02a9c48e1a0417710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ceb9ef8e8c6a204918c35946920ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab0752b9d5a6fb77ad4ee770e8b871712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34f6d65826c378547fcc77fc5d1208713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfd38b591674476e938353ea4cf750714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e6c074f065f7b17f6271d4b905e3f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286836aa5ec552ac3ddc3fe8c8731134716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1077150a28fd6d1d12ef89c81d0b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ed5fdfbc44cf3bcf08d40253978a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890f3c5638384ae1c67fa0783cbec7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d6650a39024b87c5c7068b39a0fc6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e30ea74fc07532b1866e42905a099721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140116a787ade9f48f9734e770bf3250722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef2d29816850e58efe04836ae0059c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb69e90f798aa562047c04870e9eec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618107f8a2c7bbb0f72ce912b237d971725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afdb4a978fd0a6c5c737594e39101f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86035a7a628c20f91992dcdca3a61a4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20632aa31f74a533e1101d64655760728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011643d2c59e6d9a4a5e3d1c6ab13f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84f93c398b4e0263448f1a4759f25e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72130df03f6e5d0608dfc8ee459bc4ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9283a7a7a349b4957c2008d2f60b8de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72efd3b3c7956dfb47fb3f2a0b6a77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71e3c98ea3a23e42cb47c4a7e707d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d805935ecfba9042a9d5646083d479735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d3661cf185fa2c8715440db0c9263736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbe16bcf04c2a14e85f5fcc9a67a56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c621dc17340ffba50ab97e82c8831b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd00e1ae5d529d377e99ab6cc10371b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5d7c3d04263efa36b86e6f294117b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512e6689b1d38118e21dc555587b631741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71366430cb3910558f5b31a8162c4abe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be7215c31975bb65e36b2980bef7a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacef94ced7a325ce54403bf65411ad2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92459a43145dd71c82feb755a1bf1e13745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e30e7fad52a1eff9b8e929021e233d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c029affd0f2c1e094652f9cba659b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eecbbee95f83faa696f153c771b8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9851fceabbdcb7936b9b644b29be34e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88be09e88b04b187a20efa805fb92b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779f959c74d10c7ad6e79cdce39e1fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1ca2df1b9bd7868c74215df1aae92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcb04be41f3b02e313d42708f0307d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127f9221f52ab5e0160700dd3cf01c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40818cefbb34016ce0ce8815f1a67f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe157b0f920274282b46b9315ed73fc8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd0e5bb78137264d0f54de121f0760757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac051815127668082eb03a41ca4d2d7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0dc2e9ab52d343131864273fb901e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e51cdf74e4b0c02b79ce29e8b55ab51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fd1eb235fad4e7fdd6eb5d9adbfb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95f4f5e9a93485481ef0a1eafd67733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba464d5658b9fd8efeaa919faab6b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a9ae708c8a90c19f16dba262882cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881a1467c34d8f3d3a56ca835630ba66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457434884eaa2bbda634b23088575507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08625493a84fcfed545b348ede9f7e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b71a4ac4d6eda7bacb6a68b3ba09a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b281106b66768e2aaba2703488fc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb350886d462c6e378f4ec8f7faf4bbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98a4c0abdca7ae5199810a122c135512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b24a34b8ad34fd7c3ce36b2b1fdcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f011870e39255f0dc4035668abe1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de7ddfdc264d89b38a20c887cda25515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd6e5bb5a03e46732e1ee1292c799216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccdd0ff22b5162737754bcf05a971d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae97472e366ca8d260a91157160e9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7b515a78553085188fd72f4a08e5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147b1321d6d74062654695ce9dc5ec820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51808b1a561674cf561ed2313920cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd3319a65daf764cc645ce9635487a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da27a3d4fe81a06515995ece5168fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cd1c08fdad2c4d7815e836f99f5ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc339d4c9ec49b0e795b1e926535d9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daf5c84d7ae9a77dcf74b9d67556ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456034a7274936afeab50d7a277a7e6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e24f85928dc0a57d4218f9a0f2deb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cbd7065fb81789b8690aa96b6115729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ce8b7a311853ce0894053c057aad630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80602f9907e65d5c545aa9ae4cb5b4fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c448894a20b0aff41a542cda20a54732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6f1627244dffccda6a031aa8730e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372b743635e9b157d7992c7c5e32b5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80c18e1a51316378468ac2ca902e4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6022c8186c1499ee4d7b3c770790cfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e83ded84c1ffdfcd6ad8871a53cff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9848a86cac5e41524e43caa1d22e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5364944647cd2596da566587639f9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe07ce419b41d1b0ec26ad35ab7ad4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9661c6438175f5976cd8f6dbbe99441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8b70a074f891810e9aba8c0a20e1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b1120ea55467f38a88c5bdd00fc5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efc680c2822b59acf017f85224fb2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49ba741cd9b3baf8292e8ce0fbac7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4324fadc3186436cc0ab7b5342de20746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eace89b8a81cf928efd28e4f621903447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f78843431af7d53d45d8c5f013228548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596105990d70cdd0f596461b048ef57849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdc28cafa569b1d01fb7f19890b6a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e9e246fbf231254a8303bbdd6efab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe69cd204fe1fc5209143ac731ba3f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae65982ecc5e77fd1923dc8914fc1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd96b9d7b62081171f79d672dbb87754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e72552ca79f996efb93ff30354b83355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b97e18db584a846fc09a48e784f08556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e103dfca4246cd0fa319e874dcff45257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a5f2e1e91a14d98216f933a84fe7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070c6b7e7c5c3396065af37564dfafe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe528f1377bc6853b36ff9ecb88056a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0b8de36469d7b03cc34c9f530d4ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434bc90aac9806024476ff509fd671262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8ee027deecbc7192ef5350fa53c4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76083d2a8cd5e77200fa470d8ddd34bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d9487104bba1d6376bd285c54b7b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2ab4346fdec43d2308e76344ce4c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aceb7d2d6de337756a1cd0f07603e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77c19aff3def0c9c48a0231bfcf52e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3018f12927e282557cb094e3b62cad169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41324715b2ca39e129277edc176982870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94babfb56214e907ef564c352befc08071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c8d37a5b4cb7b2c1e0c913e05117772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100344b3a1f5863f85f1b68b35b16d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c124af7cdc0a17d3423ed0712ed2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59979a93e9e1d3ee4e38c10440390c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8383d35e5337309a1bffe8008ea9ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eff2841a1e1ccb7ca9aa17d641f11577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695334e2b08c9a14470b3c9a46d9b9d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72567699e0d6086ce670c2cbce959da379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f05022f2d5e06fc371f7dca28173280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e2832ee9712412868c73d8881880381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd713844ee4ce083fb0d64e447dcef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00965cd97e19eb2145f2a84978336b4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e5d8e00d31262bc2918ea7f2dc2f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45739bb005db836db2870ae95b03d1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35a04276a5770fcf4e834a833de4f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0da451b811dfd7cf2ba5d195a3eeb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713694a74be287854f43b26a13961eff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a872f3b7f81da23063417442898d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61114c811cdbce911c5c45f859203690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256af36ae5d0f5213ccd05b464b154f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeb1af684450213f9607a5b6d70f1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa96a798bedd56e00759874c2b69af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915702c75569dbd9f3ac479e69ae8a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a528d846c5c6afd5b321f8ea0320d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc73a25bb1b6b75dbb0eb5be9141f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f06b1c2c3181dfda8a013580bbb5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349202efaba8d585424495ac6e734c8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd323c2a781f5af5e79d535f99aa1a5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416b86cf5f3106f219e26547acbfbdb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f63a8f243b534643d8010586e00d1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f08e0e0493387e2cd658a0ad824b76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457a8aae17b9e03a13414708b555867103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f892eda44e454e723f7813e587adbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b728a2dea477581ec71199bc5016a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc48640bc5da3b7967ee1d8f4d55d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfc243c7f66e48d95c9438c733e320107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d540f05a4203f6406c97ac8920416c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff704cc99d9308f9de494e21683df3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc24f3769131858414b8113c74ecbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9a851cd0956c9b0cd044f68d1194b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0c8abd522492d7a2a4f1d2de1fa4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583e7756986a1fcf63fc303fe9bf93c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c7ef5c80d726b1ac8a64541bed952114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90949bc5bae2fe4639508d13a386fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eb4ebdb3de2af5bc4f785c63a8f9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947aae645360e693812541aec83c6d80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe850b9ad45ed7a456786dfdd45c63f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef7372bef7666428d8065d5bb72dbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee04a92b5ae3f4505dbb33562ee365a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454e0c40ecdf2b4dc2d150f144cc39e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf7460d60e85e5c67a6f5ceaa9d7fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f27c5a84a7c0becbe6cc1ac38d113123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ec35f076d274d6ffac2895a730782124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d24dc0618f25f88a916a4097663f66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9353e8a1abdb9de5e9110dd3dbe956126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad917c0bd3b942ea0c4059570e5f82e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7948b5829546360cdcdb8d1d020c6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0617568bb46c6a3dda346fd3f3e5a0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44827a597fded3b651fff20d9a9aef42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ac990a920e3cca47391535a9be998131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8843f331b5f286b845e4e6e801e5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443860215b19294382e998243027532133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84e0e7538dd154bd6dc49f5c19817d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc8138551f869e2a6ac0986294211d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34e4d3bfb50547833ed18005c45308136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeddb962a88fbbf7f053d55bdf36144137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ca4d0c528cb9b4c2f602fe0634dc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af163f0c4ecba4c50eab20fdf0256240139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d4def5a46eaba1474309c17c5f58a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df31760a368c27bdac21e0a8b7504b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f560702af9e7a5bc7e7a467ab782f64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ba8d4ac3211c2cd590526f0046524143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc1893a1ca7a66f04537b7469572f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19dadbf6d3b7aeb314e32921c81c49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e60c48f08209742374489bd70bde2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7269c957bd63fa2d8044388cb7124147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f322e418001fd2310b3b9a064f0f75b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4848011b5b74397ec657009a1ab52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f8f30aa8c20771fef090105270f40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1118a4231efa8712a5598257824ab7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0990ea41c22c24ed0b50fa774b7271152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434eb0f41241c1ecdaf34c1e82e66ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed5236434bbe85e9cad1d8d12ba36d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ec26647ecf5e0b85db261d233948f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ea08aaf9607500842935621c9c0a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc028e43c1d5ecb7cda761bf62b4868157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9d97024169b19ea58bca167978d25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04267971baee394ab8edc0808d0bda01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38405db1d504aa4a7d89994c2ea8ee00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fda4942ef8a8a7aacca2802757c362161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835712a53d70b168be84864f017f519162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646e189186af1fd2f4b44511b702a7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9643bc1005e02539049a54ebf8aa66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6488ec53230068eabe7783dbb340681165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7c9d92c9caab8c595948077f75004166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db7a0b1491acec7811064aa7e45042167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb6cfef867f602c4e6ac0e4072870f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8ab0bd6eae12aeebab85c4cdf4684169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56b37f76e5f06bbf2abf1339352210170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c50e9e50b5d5d31e902a3a76b73ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ca1c43c22f4e0db4c37f5384c2f33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42aaac2f9d0c8aa6db33ed9e37ada9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d117a3154cfec45abcb032945e88b1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e383231f733600822a328c74638d60f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ea203d6f63d3e77dc76f9b3376633176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14774ff4431274ce594d6ff3fcc812c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e4fe1c6745af7fe255fc0abf851f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff6e9e00db3dfd75d900bc062c65d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b739e5b2412032688bdc7edea6847180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722c295c4d89254a26e0f6488f0180b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727efd98b26230adc15104a13511465182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af5bffea217fec1bf216edf244daac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c802e1ec931ec1612054d29772aa21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd77ad492a6cc8d3a940e2ae11db41c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d93dd73a67fb3d8b57ecebcbac46a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0430c95e6af33fa7efe1cbd13376c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e29cc81d546be7c40678de16440a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49845162f36d36e405c3362d93a16c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479677512c9fc64482c1fe6d4c8781c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0979863f79a89215b884bd4fc248c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97ecbbe1faa9a6b1bcaa0739e2236c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc145b40b32f41a14a09e8982527c5a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b168c845611ed1f81f61eb466be0acd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285f602bf52753fbe3435cfc6f916d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc88fb8f7c9e07c8f4a5e6d184a0e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5f081c1ed26babc00ea4c9fc0f9b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848ad4969457d8f2eb72016200ca83e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0541df94da626f441267a6348470d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fafe792c9972505d9cb36d71669c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681de1e6fbc392acb401973a45dae9e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e92406937be445b4683ea1187f26c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dfe1ea9e4cfd1828c5c64c7d27866203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad38e39f6be1f1d38e1cb4f564a22ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3e77281ab8134b8a092aa424ef5d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424a0eb3bb2f029de45ab9f28492418206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01350bc04999af25c8380aae3c664d22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efbd04e4dc060c86321f1edb7797e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129da71addfe0678f02ac8b4ca8e1d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34292946fc3d73a9f8c8074ab0bc4f0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfd452517f8cc85b63f8a6adff6fd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d45c974a056508ed7df6fd8abadf2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d40a24dea5626124044a3ae802495213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001bc823faf3c70f9ab8e8103fa434e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c918cf24e813054451bd14d105f4732215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6396d30f1cc2649993c4ae53ea6af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf466fd84c3a5d3fb4d1c8b1dd0574217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54946a851a7e4a46332aa5d89220d188218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca555e2234e93e5ae367220fdcf3c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433d97e12021cbc68ecbd4002dd522d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45eeaa488a2d761f20c19aefacb3eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99b4bd56e59fcb621f63c42133523c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940974e37262fe0cd135720a980f5e69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30528489fa1ce74e48b09ffd3a467b4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126a448bdb97399fce7bb7ffb89df10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49596cb98db6d3bcf94c641912b8dfe8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdc58b3df06fbd3153ce67aa5e9cc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d08165e94a3da4b6db34c8e80a0d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd719be2858358510688c30fa93f09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86527567a12099757062b1a12eb43c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfad86689a9f01fdddcd09c726b808d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec6cfc8c615b85490f6531eae79e17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d0ccac4e9b6a7d9f7f73a10320cd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342d8669d5d4d1a0e436433c719ae5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c92582d71d942e7fad014bcd50cf6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616765836e09bee73f742775a7f4110d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffa44b09b0643e65bb75ebfa5f072d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879ac943870b657a754e28cd6cbdbad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d4eb2181823e645605746e7c0feb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9950c75840b4757003a00203b509f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4b38acc5ff6470c07b50f12176dfe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e07fde765ca06f993b8b3c8592848242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65cb15328ccc2a61a3f70b6afac94b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84df4e5bc678b41e29217fd13080c74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5490aabe878e2ba96d31956ef673d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c2709ba3a56a216f8b91810ca5d8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd8dc132fac4c46992243e49f0301b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753837d668bb26b4c3b3500e7b4d645248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fa003fb3a945aeeb0ba32129efefe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87e6c73ed291486dee46422648123f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e856d7616da8cbe52ad9a3f4c11c7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dc7886ba7f50cc856aec84c7e7208252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ea96c2afe1e9604c3b073b0672c6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc50fe888177d5bd4f6c92f25ee46e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b84e6f83ae42e299f8b766506e41b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a49c8221a30ef8efa00ca42a5047a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42a40125f7946a6ea0811f80e8393c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796b1a6eb9c8003bbecd73ac0582e8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac829f883231caccedabfe2f1e06a692259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9478e4c6ecf423496f86107241feb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa3a3cd86e3c39479eda5e6d701ad6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de149b95ff1ab42a3343e240b4b362f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ffadd6a922b2542810f8d4a11c834263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6b04272eb5c494b95c243568be579264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2a87c98dd0d80883f5a1629e1201d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caa4a1742c13fdbe2f45de60ae1ba7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14068378b2beaae59990e7cf6d9016267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e61c2dc0c5ce5b223fe65485a86d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa823e986e2248a42d8d83d83690dfe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd90c184eed7638143491017695dd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea9054945a68adf25cc8fcb1e0105c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e432072c7233f7b1ba64514b956c44a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e90aa992063a2ef72355560472115273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454fd44a70a26b24c1a6f52b646975c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8881b28b48996a38711f6f67b14da6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa4fb36527b9ba450027dbcb659edd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae44a0067adcf1c30d68eeaa9f7171277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55172703856f3f7d6bf5199dd8a18f42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94aa9e402aa1f099b05b01e8337137c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b14431dbc3bbda8d8abd008e22128280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5d777d9d18c459bbb456e0fa48556281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c4b224f38db6ff76a1c39671b4584282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da23842c12e32aa6d3761ab6a7b4059283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f7cdba1b31b11d380cec8aaee2270284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddad1e46475df384282a2e940e8227285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eb0b54208dfe8bb582d9ebd1e6f33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46acf791c80c69d5f67280546ae915287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd62a914c54e7f51cb3028f84e67dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede000f3bada968e95e46509fa349761289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dfa7d474cc6a1455873bf84da2b1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b9ac2d6666470ef674e856f6193da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a52e4dbaa3961031b8f86ebd9a6fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce45ea67775d952d43fdd9329cb666293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da19f6593368afa411f0f75f10e48d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a4099342c0b5a7dafbc15df4add94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8b2ba40a0f54da45a7675c1af009f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274aa8efd8608d9e6b7a4c5b3436655297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516be6fec9df116bd67e9f659f127dca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac577c0323ac2c445174eb8a74fef0a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e31f00476ca9e991e5d1fc39f84345300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86ac417a25bbea54a68cd8f6336e9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f03d1014ff1db2f04200e1f414519302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30495252556093b8c976277ae6aa8df2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95db22dffc9c924f8d16e157c0fbb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010dd1eac8234418987c443afd9905b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de6ef4020737e6829e8355125aac0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb92c47291acfaf3e3ba1a2927a983307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e64e30269830113bd92955d10bdd92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d14cfd1eef9e081961ae3dc42ec5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec0b6f1e16f0daf3bcd67ddae72c5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4f0b0bef5a4b123f8c32c6e270405311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14145456948a6699415817263a5934e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14bf7200ccb733455774590175d776313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1d7cb0376b45d1560ed3138a1bbfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140d407258f3b8770d77462d2a27974315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46cea15e3136c32ee14a69450358f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a80d5cce8e45f58c66f6229d43103317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e270f7fe231cf96a5546bc50fd354318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57329f0be6bfca23bb2149f4c236a97f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7ca7930abaec3778ec264eacd5fa6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335e54971a138f3fd83165c88348b96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f882ba8f0e44670f21f84a7ae957b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b124a125a2f7332eef9cc0a334877323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2126058b67c6471aadb04f77f1769c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258213dad6cf0b563128b86466fdd4b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04385b293f5f5073d389ae87e5719863326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b066716795029e66bc2c81db7f056327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c06c5b8d2d549a3be47d3aaabd14c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f82d747f6cc4710a627fa55bcce838329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0955f057d95bf809b78ec88541f78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d59e20c89c97770c901cda6677fab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcb2eff3905c063bf263523761bfca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee656df114d7b7147d7258b67eedcc9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769e378b7e7b3c455466aea51cc51db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e5c8d1ee5efe6c373bb1c9a39f304335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a167449f5fdccc528a7a0b5c047de4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9334868bbbdfe1f00cfef890a13253337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d736a155f0ff0fc87385eb2296b631338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e55586fbae853e53401736716f3f29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650db9b62cf37c32e3d7d783899d8d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d5b885466aa7fd51a4a4a2b8aaad1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f048d5660a7d19b14b57442c34304c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c08a31d345f6b1ea2d006bb2b0346e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b7490aff1009aa5ced5566ecd9b23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a24e8736b7d7f833801d0693a3014345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cd8550517f890f88d6aca807eca0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5efdd033910c391395668df8eea66d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a86438b907aeec3c290ad67e8d237348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988f606a6fc23c44c2dd52f8415698f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1a8aeefb22a570b7ecd73f69100ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4e758676ebfeda585f29399d12e6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aca3b8fdb594bb7f73efdb2f82f5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213e7d6b64fe2f0c37f16018b3c6a39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4fbb3ed7714d9a617ae2d6e9a5c5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c50a61c680989152b78324986b6f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25637c3467c407f64d33e6cea1510c57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92595a0d7d98518b271a3e3408787b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4406da005f14ab4001eaac9240f84f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b862b7926bb9368162daa3475ccb9a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a560fca88d8648538475c4abdeca1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fe13d5438a29a54e8e98586b913f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea6b0bb9f8c7e9e706ca06addf09c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291f424adb06d4811591c0fcd038b12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d33c26ce86ce71cba749393d893da2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d0b0a16b299859ca207e3aa0bdd5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85739c8b403b1c86755ce5b79f665157366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6a223b5db134df366cfae911d81c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62b9a61b9dc724086cd687e5a4aca6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043c65b74659dfbdea15e48759cf6b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405325c760ded480a60bbd3791103c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b46450269b95ad32b49925f9de630371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc4bd3f52e262aebdfbb0288f9ec28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2d042e472ff807940e81023a3bde2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a9f412abd796e0192439c983540b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020044ab9064cee2b9863b6091ffe196375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb972f9a3601311714ed4491aa43c6ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cbb26d4cab85a340b6b101b25e628377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4e5cb00ec8b09b9a918c1e7a4e996378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8bd008fab9e35c6517c6304dae58e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552010a7a3f09a3f67422ccb19372fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16374c16b0fb877b39453ca70376de1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3b0fd53d427071ad2e3c44be8acb7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c0b16848a4696e6b5d3b59364869e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab548e5be4179e522dbb8e15b0c91c8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8232faa90a0b1a08bac1922b5d7d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f224cb8d6dca618b44614ee0f24359386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4aababc55313f7de212477848acb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b686ceaa3d587f805992414a22a2f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5a14d482f73db06011dcbf53d1edb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41632bf53511c1629e7beddb97915fd0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b1f3f6a992c8d0a632556b7daded4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb8d0abef4b8f7fbe2d467dc2373db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4d0b468bf475e81c760103a434c8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db9a4c2fb936c4a6755a8e55e88221394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58cb203903898b8494241b913b87f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca948f8cb834ec384ad38812a5e506396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6c4938741568da75537c362ac89ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec07a4faff58149d14094f5bd1f9a61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d7eb32d015a725c76acaf3ee5d954399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e575fe455fc5fbe92c8651527f200400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e32e268cedcca9782be8ab1b9dbba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091f294c064843c9207f80c5101f260402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7114eb8cddd0f9af1ade5910be42d71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c601d74cf07bd04327957876906880e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c5824c1bed336cfc119a1fe73a09f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c27b6e1d89bd8ceaad60e3cc2785c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdfeb2765969d887c5c9feb105b3ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1e01df8681e744c400ae7ee139da1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd6d2eb8602f2d4d98c30f2fa275e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be4faa2a1679f4cb8285ca3c2e99d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c483986cc396dd00968c713771d97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bf459abcab57821ffefc0028920b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5f921ed34e37ee85ad3a3e04a2b4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea943d140fdf5baa5fa322e5f6dea9c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040f30a8cd00543732348ed07944327415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbd2c2dbbd58680afc3c34f16197ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe46fb05913011398f12fb9929c434417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648428d29b7001a409d51d6e382f4a68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbe1df1fb25399e43a697b8d14b5c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6e126ca64c6f79c7b0a71672696ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165918b5a87252794f0ea1a858035670421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a30852f113c6961df743fdc20879f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667da5c07651ecacdff1bd4e263301e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1debf40db1a86b404cd8365fbf289424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb511484ec6beec95de816ffc3d1fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4f628ca42e9fd755e0581a3cf77a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f86dfd49cce7f0124f256427a2b47c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515a7928b3dafe51c9748d3fea71add428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a1af51314c4b8cdc914b96bb08587429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668965cc0400fe7f6c6c4051408e1b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fbf40c065409507ffc76137ea563b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896026cfc63b61f9fdd59359925d8ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa579582759057294df699402163ada433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b1e0cb42f92ceed4418868adb6476434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eed146e92b5b52603ebf0d21903869435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f696bc2918b6d8d95d1bd85f6d119436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8af65d63a9a0dd0187625fba873b3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fffbaca7baa4950fed8840c3a604ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd95eae2d95c2a615cb4ceae4907e83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d7f1c0432f9eeb88a343f3c418e94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bcb77b2e8b746b0066e82862dfc75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ba28ffebdcae9044923b7bd870eda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dc188f56d305ba3f99ab123012a36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c84ebd7bd6e5c9fa773d2f24d8919444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e53ff7a67c8ae9f0f291d51a148715445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6125cdb986917e69f43c20aadfb33f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175349d64b5e7d0dc119a9476897f61447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1d0be03a0a3b1473983b4a0cf8e22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586039db6bf62d4142de6da2d9aa794449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e56614a3f113ab579a8d5f1c6cdc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aeb77a0342d1d7eb053e1c5e448ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518da7d511175374644a9a59ec144bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8643a841e851d61d90beacfd05d339d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8238003d71487d362a23fb3b3522f2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd06bc175d68e1d47ae0b9df8d5088455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ee8828deaad670d168b32015991fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ec4c7fd5c15f0d6d3282a03080568457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffb440c3aa2d4dc4474860064a173b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff93eab52735f0dad8892acf8dd906459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86677f7e37a25781ef04cb75b70a6d7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318958cae1ea5ff7ecbd0ae91a0ff66f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d026c5a1f6c817b048b9a531c3a11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93190c1e65d950ce4cffd26831c707ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16792b8f97a8dad4c55c36b68f2f30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb120479f55de3bf73310d4f8b1717465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a4cee1bb5503527768d8ef947a407466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587867674f12d6ab5ff305f9cca8f0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a4e790d5fc8aded0ab09ae2696a63468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b200f321b7fcd7e6c901c167d00b6ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6bdf95db4fb0412466affab50057c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd100459514790d6a0e046ddbbbcac00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83671523eb80b2d5b7507bc54ec6cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1094d7f05608625f636b1f5e592ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9bf9d27e8bf109ec6d71800cb3c70474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989a3619b175db7336134eaf59ea627475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741d0a2dacd8883ef5f7022342fb9c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c8a3be3d3e57a8a2664a827fb5878477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbdcb6eb6f8e931ce0aa2ca78d4539478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92e3f044b73a96431e96a6727500ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcc25de403bc29f6988a1de67d5000480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7817662b8351f98d78e0472b8da29d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b3b4b9279b95ae8d0115cb8683ce8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd98c06ff365454f4d2c7cbea8bd09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c46018a41241c67915a071d94642f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ddba24b2d542f13a3dd5da48f0b2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc45d033c9c02297afeabd8f99d21c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c81291899a78740dc01f92680bdee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46de41c5c5cad06971d1eda2091e56488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598516e4342a3a4ae371cf03ee9cc9fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5684d8aacf0fc3545fcda6a9aebb09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14578762bcf2eeac1ea44e29673efb4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ba5822f393500f969580dde5d42d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54001ed2bbaf0d18378e67d181ffb415493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab403f93a3587b04ad765b4617b0b33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8e274f797f0e9a5fca5e7b022be2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8ad79a3a370c548159beb28e68c03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc81b3c9f0b5e296ba47c3a091f282497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80135e8e80169102aa872d1a3c1a8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3a2e04ab2c79b6a23028ac3d693e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963e5110f905bcf6fa814bd06b8bbee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99cefc25ee2226c18d4a7dbf3b7afb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04b7c18e5da5c63e27a5084ac23442502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c8b14aff8f177b77395b583382c2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079fd97427c9db6c8e9eac244abde46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf93fde28a24f594ae4d622a5bcc73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811a1f4bc68d70d7bde8a54c18f1d53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2eabc10f141e7387f1ee1cbe1ac56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24dd3faa1f8194d291f13812508049508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6973eeb630b69f08dddde958376aa9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6478073d8bdf78774675dd0e06dbf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911694be63d2a5456c10a04565e84a07511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a0660762453f6e7c2616a7c48c2d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51481199534690066cc6c00a224e0c8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac449cfb80c45c04760441a86ec71987514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd9a52dc3d66be243052a0047086b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2079a12a7dc261cf2e66b12667a1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf5c5cfdee1182a91632351e264995517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b45d1064441aaf4137bd32c21abd7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071ced0e12da1c8adbce82d14816bed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72de80f90b19a2d293cbe08ca508bbd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5579c7c29a5b8a1c050b9bf28bc0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f8459d8dd8a94a149576df856237e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d641cc40084da2885025d684055b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253704718b7d3957d9d83e74c818b810524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64550bfd2d50e45918ff18c0a8d1236525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f218c7650f853ff95573cd3dd5e21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776987341c9e0c188c0612eef26d9726527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e164593e1885ebde19eff110b27e07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8b083875f8e3d3f96786143549e4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29358d3c507a64d79e6ab67aeb8570530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f882d0665354bb953c0b7a05ea10f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987811ccb0c2f1380207d292a3d5e08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38efe76602bb4bc79ec333e1e725b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab97a55d792e783e2dc4c2610facf9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538de3e0f8416b88d11578c40029c472535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6c9fee06db399a2c31e95c77f90d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193ad1f159da4250e1155f1798448c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb50b025167df60ee8418dd16c2894538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0f584bdcc2d01d13c1771d441e877539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3c1ce751829ee9c739de8e93d19b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed54aea66d2340b06ca53b13d0252c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47e1398753537a93b59d0b230c3cb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b267e726828b515c95e9b2c2dd1fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dadfcb07adb478745eebf75c101576544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f49a6d09cc8c505f255d32de1791d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4b324443b53fbcb1a2d05ced68deb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235ac0049c15887c20cdcc64ce7e1ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e311ab71532a8cbbc6e688f3d893249548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef73f22b6df7b70b5f2937c9be17a48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6d8f2e2818bd834b73f873b206d35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abba79724074a172961c6a2b3dae0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6fe0bd7aaa1c00853f433ebb79a8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8027c64158532f8d7df81ebaf7e9130553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12593e98a0b0335c085fc208e22dabb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25e72b91f4d1e96b782ef8369f9ec6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e80ab595966a56f35029af57e92454556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c512cac8e091395fc2325a54e14df7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2771083b817d66609f1d0b7355df7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbc492719960b3fd22fcd9f4bbcbbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45ababbd7ede87cece084fe013732f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62176975bf9818259db4b7313c526ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054abbfb217614a4191dc1d7f5e70d10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0198bd801c287739ab9c06a56649ca6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb436bc660ae71d8555eb2f8ba878d2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142c52727e19d0c598ada0356b99356565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04edb0b580237bb92b33630baea4e78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e9b52381f56c075b34ad65f0189af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa774ce4309a1c0aaa84f075d64bdb19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efc45cd9b26a8527523fe7f0bd84c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dc12df322cd5846cba84e4b4a3e49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69890aed17985cc483bf8ee6b400f22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe20845b7243f1bdcde2316098384b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e134bb16f4f69e159ab664675098334573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d8e628f6ffb37e5b099846c74a496574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328ef0c771a87884289d89fad49f566575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b383f86a4bc584504a507b2ee3fc372576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0583e78bae4deee2a63775d965732577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79945c62d6e6f0a367f2a30603f6b23c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed2de5aed99935a8216e3ea28d2eef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db41cd75fa90ea6a23906f98a50e452580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce641314e295e9a7b166fcf8b864933581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7554e0f8bef52a43ce4d72ca36b7d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b295388e67ff4fe2085bc326a68984583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084960bf9b9831ec44741fdb7febaef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdff152d3cfb888d0586b229804fc0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c160a1a1cda4d350f4e69d51032d8a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6858a1df44e23ee50567c5e9691e07c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543aa6005dbd1d3dc5021efa6002f96588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a5f6d936119f3f883b5cfd64cecaf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a746b8f8e9377373d29b72b235d70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2824de6c7a4483084163f30603f034591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7073ac75de7f4868d10f933fd3b0481592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c800e39519165d1ad0366b957291ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aade3cbbf5f64bcd25c3fc2e626f75594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f50f4f2f78802a48cc62c9366c1ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d32ab926531b4afda4aacc09d536f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63d9e174c4515069128e94e473ebef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071e4bfb739d005577f54f51cead039598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ae2ab41195297c5a64af3d84f1b31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9547dc2cef626c6cac5a3e9b69c5cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad55efd7705fc36067613df1fb9bd2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d13fa97d6a23b8d9497d4220a1848602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d328e67052d88b4ea3ca0860888028603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646298318f6666ac14766197e6b150eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4f25861db9ec3b7fd5d130abe30bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07724631ea9962fe4506de80d0fb836606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfbb2dbdd5c58cb3c9c46fb4ea178d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694d77c3e3fc55cca1e568dade62729608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b050d8a156e4f149b56d3ecc9ded23c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618a8f3abf4853fde57d954c7a50f23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5800aff87fb913b0f40e1e7100fa85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d94d9055ebd4c0b6ee96916d9cf96b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db37143b4da31d09789aafd6af5cf58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648cebc7904b1a17fb6d3ff582a002d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49a1ab3f5b0253b5332f980499ac37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75742e34250a10b809e9f28679a67b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da250b301627406b50741b230ef12321617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c70144cbac07ecb26fa31e6c80c87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa1b96bd44e31fc712473955c6118f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382051a786f72b37e41f9b09c9b71cd6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527bfa0d4e65ad8642085339817eb49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8adcab91de171c003628cac23514a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9989171f2220d0170017c15fcada4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d654593bc9584859530ab1e0e5b775d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e44e86a44a68f099722d359d1fe1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40788de7779e8831e049bdf5a5cf81d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e79da2cca69b4473bb5a7ec855075627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10d959beb687f20363f4d712a4819d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696efba9f6ac8ac0b6026861d32147e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21118ab8ab643f1ac0744a45654a3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c231ec63e17651293b9a4fd938801e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce82eaf1779651987678db6ee7c191632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7425a025777eb0af345f0ec4e27cb99633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8c7e24c7708aa0478d15e3d786798634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae955135ef0f83624e97220ed866ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f04bfc158687afe1def0a0f32f1dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb15164b34932d2da575669c8b2a5eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c4e3bb9fb77052ed883724545a511638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec8c4eeb83f67561231fc79213132f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bad6e6ee3f7afe830217011bfdf22d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575fece5ec1d7ac1491ecac6b7f95ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e094a7ea6ae514ea4a985e7f1bfec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfe5f3e57a60205c7cd8ef9c814f81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3409e9493da3dee0dc2b3852ee816f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85b14da1ef100f652babcb91a25218645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccebe4e9d5c86877773b94a37a3c7e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa5021315efd8699624bf2145f6f2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30d88b7302e9f1a37c34a18f158b5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87629f2d8a33839642ec4a5a933c714649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94de72d8d4fb77c3bcfec9efda0e091650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f9ce085c380424ab66bf732733b1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05715c478498592227a117c6adee1671652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a2e79f200783d17da115598e102ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42d3b19e1539b018fd65e183e8c35a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35fee92250dc8e4d52c91eb9f47183655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0882da1e7f77e6d1c73f965f26295656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7fd8910715b8284a489b224daa677657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf028d0935e60379841ade603dac41a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d8513eda372b90c4f930648f644bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122954c628889abf27934563c5e34274660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cf48a9d88db941fd5efe0f3324a8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e4d213fb0444949ecc514e8a439db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbba9c22e840099366f7d8c577080f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f04e6a6acf64c0ee2c2d1b0b2fadb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18741ee26751a39f48319609287aead665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b913978e712cbf81c3b52608efd45e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5f6a7435b515d93e25cd20586b012667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7e69100a29e69e28b8b96f8014383668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68f06c616c2e11b9d06327c6c03841669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f280918c9687773f6109540d5adf6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d05b1f9a8408a10e30639a4471427f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4953597b4673994f8b8b1c6444034672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914658da003cadb06289b23316b1fd30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e717e48ce4eaa9367ee37182452da1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213309e0d85cb7f40fea8e16660ee987675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729665b34a807346e798b640e0b4afa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7f56246946392a52fd9aaa11be9bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51407c6dd668c06af48b1a936cf01fd1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae9d708f830a15240ede9888ed138c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b695bffd6e42b6a20ee29575b9ffe6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d2c50bf898ef623422aacc9cc62d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6623ebe95a9e8c5d67fe983ab9e56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf29a09ce942a99bbe4279a06568f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b4ae357f85c4ed8f757abacd00f90684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701ae3f91b4c9e59efe9c55742f277c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509588825d9d213db748598ec9ac0467686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9da9ae34a471fb064f5afb27181b4b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee6cc2d5ecb0ce5696847327f01588688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f5d0298e7b54a4e70c1eb5c035c20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0ba645301fa353616cfa36769cc2d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfabafd5e854aea39407daf47d1ce40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b129d2b62de5bcd6e97ed6e49fb4aa5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8185e2449ee209b1700fcbad63e000693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a47bc2707eff1f7f35bf50720e9d82694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dd1fc0d81d22614d554b2b7dd71f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08057a88e776b06268dd343d360d2c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ace25ab421def9ee10bb69fe4bedc6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628cf15a5739ca5be3cebdf2e75f12e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f4ce61fd379793532bb16373d113e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65093222f742514c210e6e9c26cffc88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0456924cdec17ee3d9ff85e77d718dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ed10a9633c76e579f4a9fc66f5252702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8288f46daf17436cc38dc1b4fb40f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab08ea2b943ddebc5e9fdcf381e6bce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88b6320c72fe626e4f605a45ae5a6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af84923ab98f69aa92f251e01cb924706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdc855d48d86e45ecd91776340c8ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fe3abf194ee6cbcc83377331b4a83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991b82f8d73da71cf3581694d02a0f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eafb85636fcde95078122f0529cca0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6bfe85a4d4ee7a2c831acaadd5fd3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052450a654ca7917e9ab3487154d72ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781e532ddde1648b61c2bf6e4f6bc99713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac99b9e7ee3a6b169006c5783ceff3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c98c8803d31b4c1f45e910bbfbf56f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fab4b32b18d2e68dd1b5dd069178f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb20f1b8cbb8de2f8e958c5bbd33b10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d024a4b958394d68359c9760da894718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941d48bd3df654d956d89f1a3baa3bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d99ba7aae66fb57813f1fbf9b6f87f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638f34722a6d68ca0fa0ade7f5cae8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036cacc73c355e7993dc2b71ec0e6db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc66acb33d7ca661a7a3c2a9a5ba92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d5778123c988932868f044a234761724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cd511849d527cfd8eaa80edb6a7b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d14cd46ab6b4f30d342ddc68f73f1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfae52f00ee4d94936b1be19296ba1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6203285880ac79d545a0a8d34b4004d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b59502f5c0b6a259e159722162bcf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bbb22845a711a474bc1fb07d5e64c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca93408092183e4d00b43eddaee6cb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c982614f66b735a0f88b88be944ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ba6915e196576c2d58962a5c8f8b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e5a509b822c47e4a6049a99227fe5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403220dd332a1b0e0757b214bdc9bb7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b256d5dba0b108009fe9fccad5b5b76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcc1a4b23b2d56333ee84859ec7824737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe4c78fe393cc4092e03b3954d8e18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581fcf44b1ee0326efbb0a056ae965b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216914d9bd94f3fe59429a306329e8c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874beb62d81996292410caf249f140e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b2243363a489c71f4f48645681a62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2326751de9a379c231480515d57dbb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dba89fc8d91b1b33a9a9eb5808c16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a528863e4f742841e765fa9ec441ba0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198779512460fda322ea0af0666577a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30b113ba7bc1596d7c7eac250e94eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932184abbc30840abd605d0463068c71748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17375170630d71652e10c84af65aaa32749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17af54124c1b155d488d96a4f037bcd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4987cc7eef2b2b6e1b6f44f4b71e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bc12a4e60916082fdc23c3d0a0993752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ba911a8574660921f743879b2df9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01253514ef6ea6bc2f706d187315a3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562e1b1661ae8aa49ffba1edf6e33d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1727300897ab0c57e8ed899fe214e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2174f3a20e5392ed931f071803f1f90757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609b26ae8a8f116ca83e572774d2337758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c870a0ee3b0af7eeffb8ccf29e0800759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>