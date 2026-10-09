--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6d01a948ad4456cc1b0a6b70276aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2ebab70e4fef6623f0250a3c41f4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b39ace54116a00941555cfd6638e1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3554c96b42dce872dd847c03c6465f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636f4220fb79febadc955ed16b6ae295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77556783d88f8c1e9b668b18768d1e296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8596f3a827210ecd8a01d989a105cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048ad4ac0e9dea62f54c08905d3df388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba176d00e00d70c70fa69eec15ffb6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11556762d61d2117550f8aa6e0108010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45a4d49408ccecdc279017e2faa5c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30ec209ba34698408548de9401291812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03848c53eaf3b608b2f04a9cf45cbc3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7007c46259f9a185c6e6931bf0238314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656668d70c0308bd5a097f6500180eab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172693cf1cd70ae54930995b5d549fe216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1494ad422c280e947bebd10f55fba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8523f7346ee7a19eb272607763f2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f7fbe83fe10590d9b5e98c688466319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975c22963ca1d43e8d760cf8519538920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225e831f31d816eadded5046923efc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2f2a2798d3aaa2c6dd133f888920c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8984286e32611259e01d982c2ad24023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25664279e92d0b94f951a05533726d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277bad386fa880f88b3af6a33b55f0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c033111747d3c3fcd4b4fbcd98dbe426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a37162cab173fdde5c03a2bf5c7f5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbb814690a4445691aa3aa0448d42328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d1bdf435c46ff755e8efa114cbc6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d194fe80ac45261c5b9722926d4eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ef13a12fffde6dff52f1d22a7715a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3509f7d62801925d75e9efcfd5cad1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39ff1e21c3a2afce88b997e87cc2cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0347e7ecf50aa3701507a7b57b8f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066310236e23fd87ab1c9117f5d649e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cf0cfdbf30db9ae4c3d40bfeee02a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed2c56b442f144af3e13277a30d4a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0a72254cddbf8ab3ff66654545f1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d4ff5e6588cebaf32c9294adc82e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd8f428f6febf946cad91a1a2636fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67d52400881d241ee5242510c2fe9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daed65f8b2aef13bd45b1bbe3867ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6520c11236d2e055899d8d107d574243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a8c9faa282e230dcd0640b57a09e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d99111e51ec2d6ceb0fd3fdfb5c3bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a223ab9f3310f29c760ec2893c21f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52ddc4fa1fb1eea60946c4ccd6d44847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269a8b2e39ba3fba63b704635fd5dd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e68ce7fc5545f43db30ac9e667a9b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d19aa7f88655e4b88445159f3a69ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac0fbf5ec277b0091430886de8403f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98266fe1e0b695a62f31dc64f677b2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b1359b5ead29249e4cf253b228db153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a199c8476d2985f9bfcd4a55e9356fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4200e103ddd2856a3796b3c40566ac255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3c37fc82c8938a209d2c08ce6439056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed0af8b1bd458452797397f32484757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f3d2414e6e0e442ecce5530665b4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e512fc1e39f508433a91aab33b0c4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680043cf17503648667ded3e90e7a63460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa5a98a173799e083e0f110fdf573161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e4db953f266c01e4ed6f529e0750662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16662a04e0cf0d97085309b83b6d543d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b394890c413c8d9ee4ff5d83988b78264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52511bbf06f564c3c52fbf6289efffca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8ca4dc39459163deb4c37e8296d4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f226739477747876fb9034da96c1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc09231ae57ee90cf5381e574aa9d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7752d738ffb73d9b9d185c158c7e26569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f72efece50ae7fef211dc97d9336c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f787945d2fff0aca33ef78910143371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2bfa7b9188745ad0851eec33399d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3de6fd02f52c1b09fdc1595d3122973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a856647de053dc44a6ef75ee0f306e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13946f6ea2c08db4b5beae830468dbb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86029215bc103a3c94e9d8d23c47ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2db2c0e86d38a7de50c82ef71dbef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650212a206e5c5b643ac3ac64205d60778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e66df662ad947b9910fb96cafce31179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eedf03428a5650864c3cfb89db00de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e18d7fe407652ed3d4152378788d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150535706fb1c9ee63bf434183b5ec282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f28bccae4d8a6b8486bc65e38d5c2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ae8467ac4310604a6b927aa82c05c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfc8fe63261d3512d4e560e55c70a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237972577b9588fa50a14bfd7d21ed386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a3f6a25c32c30ed2eb93c811e814387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89683fb4d857c2c97cc89452eb5573e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01fe6ac04c37af9b88c88cf2fce20289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed241998131fedd9daf9c08ecb242ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f165ad9f5b7c330e05161b04622f98791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ab21fb087da03dd6dff3aa538da392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66492fe10de3e63da959fdf7edcddd3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ac7ae77edf467af595b57f744240094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b746b8f73e5769beaf0d60f668308595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc646cb2211f8436e481a45009a64f3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123b337f46b63de6a63ab52151e76f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df326459bbd5ba26b2fe21e5ae00449e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657cad3acbb93c1879336028c0e513e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2033435df797383c226b42f315aac2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3318057f25037c59231ed3aa97dbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82a8d029680cca1a63eb4f12c50d8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d66c50517f2f9f1c34c6fa199ab636103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59342c7655a6934b2ac2392d813522a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b87a475ff571014b0f71f8d3416203105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150f547e92c7231b20980d3d591b9c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d0ee5ff43cd47ae30979553a99930107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db63c9e6982161ffd08c5ee1a54d059108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88429a830916cac254e2169314e41a95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681125dbb3f92a61d3f3874a569e883e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5058159f5ab9ad2a4add31add9bbcf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9703ff84637a11034c65aab2439e04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ae7211802cf9c7574fba637385e88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb89e2d1afce879ef05ee11718b540114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef75c54361ecc99de1d2508819f79bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59caa4705efbd430caa723fbabd11f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e03f720c48f5380f6685b2a64e4664117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c733a32c623c501975dece944bc1edd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e58bcb54c956c4af0d93e1ff1ef6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf86ede2c29a1bbf83a6116432eee7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124ae1e6dd41cf96d153fd8fb93898c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6986e6402588f47f50041515856e07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eecc28db041986a4a8896dafadca66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb36a3e2d378bbd26fd9e39b85a62a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c5cd1b34b7e6b77a9641650ffc605125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b83bfad6640f2a189d77c1e6310c67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984ab61fef7e26cecb36ec6c0336c5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ef1bcf913d2694b7bb44d81537751128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e9c022f0cd5c58409cc0a2fca6561129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaef30632b648c55748ac788cced92c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b994fee2434a04f5eecc6b116db142131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f647f0f13e31d69e10b39f9c52884132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ea379bb99c0c245aaa03ed86b78d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42100b129b9165c2822f1056554b05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82efcc8fce28a71475898c1fc473eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d512fe56221ee5dc516239c84840930136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5197933a6b4dcd6149a13e4725a723e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a848fef663ce7971cbcad2e9b9193138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0e5f0e4f26cb97ef6c8f2867cb264139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326829e8026edab929357485049d003140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a0ab2be561293842df64cc2b167c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4502935c011826d23608db55071d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321e2bb82e456582ef74b517a654112143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325c40c1a123cdc86b591e9742757c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da3215a80a6c47084d32dddab89cdc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014b1f1f5db3c8c35068d1c3bfb7d9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9956edf616e70a010f2db1ded14e91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235671a3c77dbebb121dd5f668abadc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdb77573b54e811a91dc4bd517c585149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58886d85aa2b3bbb30a241a2c0dffe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4466da9543d170b17448aca0e1211151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47c08ebba7ac26af0e14d0233d4539152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6be54e513a729d31923f1ebcce57b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb6e3cd35f2ed05512291633d682bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3cac792be6625e1d26d9fdf86f47b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d82f1660f091ad350ae12e491beb36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba5579ebf5e054a5c49ab654d92aa5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c06988b1471971fd971e8c2735f588158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35e70736e7e7ee8738c05b2a335fe5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7393db23e0f80f090f5cbad2a4db860160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6f1c00d34dd16f3dc1929348c94d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2b3f17163a243ebccb835a5fff533162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2c073e9f6678bf02b60aee7811c53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a73f57b9c8a19228caf2b561a3a0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f4e0f39d961c72428eb79494c4e2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6509bf7d237d4ac1cdab7b288ee82ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b24eecfb1dc2369be71324330ad02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59134ecc94eaba82994763fc43bf8f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ad431b238f58268a8fafa24c3d93e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f406dad864e8ebc24f36f780f68ab1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bba0326d2abe39501ff7864aafca60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6c01777cfa441054fcf93c251c0c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e763510023e81c3225c6658cb4789173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8c969716ba831876e7e6f23079062174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c857df2c50ee530317866b45714677e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfe12011206a5eeed37c7e1107aa19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151b942f6f76118a4aa0447d311daf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b515b84e0536dfa83a4096b845319178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12817bb2aa28ba6e509c6c86d699cb1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e9b221eddd7ca1e5fda5dc8070528180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45ccdcdf3e0349e24e2d617fded019181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c5aed2f9559cd7c74be7b2248971d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed41c19409ff2668c978a6635806c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e479e5586e5d7665e9ccb0ea8f898c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75af23c7d9c67670be4396e1380e5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b469aa97be30c9a8fa9e0a40bfcabb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c6643fe59783f2c45b3ff1cf5a798187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ea3fd1bf868891a1c1bb095973d1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c6249217e97f5cc3da93993e105db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de822a33ba2e1b0fe4dc0ce237f5bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784377ceeecf9b54b041855013e6d065191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c41fd964e3e2f7b53995f3cd5bb7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60c80ad4403365d8fc433e41147a76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5720134a1af079be05f0ab88f3ac2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16cb99121761cacc665e73526df323195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8f22813f2ddbb84d17072bee17d58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9048e64af9dace1839e0166416551197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83244dc2bb11a0131e10cbaf44cf3213198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096ec965b21c9ccff60ac797172895b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0b31aa8be42ff0c490e36791dd24b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99bdeb1cba8c1337f0762025f359c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f0667379304be901d4f89cf2e570a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aec36fad295d5cd434c53ed67c2c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57833c23f5cb2096281b361edc108275204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf78e4d714dba99b6f5f41cbd8a5033205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b8aad6595aa8d8027eeb14b0077c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d371c89aa9fe65420a245b68503950a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a687d4f4ecd9acc2464889a892fb5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf743048038749d4c7d4d71b82e2a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb329eaa58b04f676991ef5ff78aaec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46508963c1b4cb84d6b688664de21554211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4771e2fe73cf4a8f7881513673a5535212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686bb95e69ef8d3970642aaa03b2262213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b2f6c7b4bd539976f030466fe9ac2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be7ac199df11d52d59090257e5b5de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166972dbee2e3f203ba69f210504129216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1c28a1f9137b7dfe0bbab2311aa00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7e2871b75ef213fbc96efbb560474218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f497c6975f5d4e07eec38ac73b92a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaecce7f8fd075b2d10e469a15a4fe5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83f2584920801b53f1964f72b4af46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48100358c35bce46b75d07c931f09faa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6b1b3e21588c0d741fe2e3b9e098f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030178206fcd9c4c50b9457b2d740c5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17754b8c0df70e07dce7cb17b98c378225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c00e7ecd17bc7185a494f565845e97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ce653186f57fadaefff1c3f178b00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4834cefa49bc5d8a963f1732150b47b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b626b5af3621e7d872058253264c868229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1fb9f2dff0f200cba8bb68360596f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf8a390aa9a21e996a4659ed340e90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065ae0d7b8a76bd0a376fd18676cbf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc885565a4b0d21cfbd066a3083efea0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdce3dc675d43de30e0855f464b6760234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599b9625273e8847a39a7760aac6291235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7116de3b190ca3c1d2e0ac6f8111d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c25994638378b916df1a102492d48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed801cbee6051d20f52831c8045d0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc852c4853644afaa553df1921c302e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22d751f1aa33d1372dbc68f83f41a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c092dd862a838c2578d1d8a934dc7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcaed71e48d7f208c35586da1832f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3326ab57d1dff0f809de86837b100243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c250dc7c178f9617c6677284a805bdc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47651427a7ae559465a9321ed16eeeb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da3f898bd7e7134463512ac66bf170246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26662486ecfbea25df9c5e745b46ed6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b09f9e25b63f4b8590c1a378a937f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682efab9c4b00730f833592daf0e84bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd47703da32392f9bdde445b666265250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0d9c446ead950fcee864aa83a4fb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001785e1b977c5202f3aecf13b2d085e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1592f7882c9dbea4bde78fd87b9d9bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4b4b19c1945f1ba5cda68f1d0e012254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92f3b1c54b1d8540a479dd6e0ea474255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0675f44f57f780335b8564ae3125f49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17f2978390b5850a150f7b82c573aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ec18564d5d41ba174df2a72c172bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443099590a771eaff3786de37d3e0b43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d05f9ea0c8c2c00b3b65bec4bddbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c008174273bb639f9c8a76fc087a5bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21801b38cc0b3c742f76fdb582b15f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6433155c214032b05d02ab7b0ee2462263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5443957f25eac45044161b402905498264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadff09cbb4cf97248ff4be0f69e5df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8b8e5db1aaf31dd37318ae0c90f7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b65c7b9660dd02b40f99a911d1db00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96280eb2343c88f2632aba01612956268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1c9ce0e1c4546044c51ccde7b8d8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089151d38bb1d674649811606bec2ee7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4866b26e49b5d461553e255207e48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c35be5199bed4c4405d584ab66438272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf885b09fa015e63c7dc8355e2fd2435273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1056b638e5f3c28369091953497e7f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fc97915794a18c787009903854045275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ac5c28c3e6111a1677f0c0a62c9c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d0d4f29d16cde5aab3d149e3eecf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ed2e04cdcac0a3c241b718c638c61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a528235b1d83543e7afc35813406dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93672ea8932fe6c106efa1a1ef6273280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5ebcf9c79b7e0b498ad09eeba9427281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9709809169d0f5acda17e4d024658282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aec2950632222fb24e4149142d60a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcb00618efba0e03fe11c69465936b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1193de84c1d781056cb6405e584666285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e78024de5101cf7d5728c22f9f98fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf54ad1b4fd7566bea01b91d158b2cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2180e0cd0dbad73e0cd53d885e6eb95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1660e3203fe20dcc0111e0106a6da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fec5cc977e9cc071248fdab891c71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c31955f7698f5ccee184f3eeecaee2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc694c8612a10af3a005ee776ce37474292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6ae1803fc0e93510328e5d8ae8e35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb99b4315c33a3aaab39dad41b4ee3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beadd056847957d044f609f56f11fe0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafebbe2af6a53bac98d4167dd89af99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3aecc8704a71c23675d16b6ba969c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0101fec50064e0f6efb400b2a14024298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f4c6e655c747190840dfd871f4dd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024e75c7f630b5b91eb4c37ea6b2a10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e565456675d85ba650d1a77001752301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87729c487a9fde7400799e7a338f50eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1105a65b87606acc578bba0a38c11a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43af5ff06f53a6517255fae4412539304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6323cc8ac8d63b92cd6545923bcf05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce309a9d4d195dec5992a430257b64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc1385509c3d7ba4fcb04eb955f415307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90675725867dca273d7e189d6b133ade308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a529217cb28bbfe94874dc74bcf1e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcf02af92a0c1dd69abde06cd8fa50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d3ae3475ba843d70bea20ee99171e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec755f806ba62988cccc4c4ce82b5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf09c114ab615a58671574ef8bc41c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17e5224f79d4f8bd7b1a271fecc8f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd56f2b117287ecbdd04bcb79527a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f121f6a5c21b80dbaf20484f2b8e17f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906494c82a171f13b7316c2f45a4dcd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2f5d73257b74d307c0c58208593af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de828bf1f34b060f62a07468122e7fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd406b91733054d29ae2a013ff3a4ac6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04a9fa9d171267d8a5a7809633bb10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de4cf2dafc25b6a3d82819c28c22f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60e3fd62155b57e79dc5d7cfeb7560323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391632f78e44064e2854b14883fd0b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8db574d3841bfd30b856c03b032e61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7553012bb4c7dfe0f22d8897e29247326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e655f40e105bffdb71ca9103e3bf19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2176094b4b489bc3d38b35fcb4be7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69094f2efc643c5c5e3956ab5cd2b5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbee99524a64296d65f096db277758e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92120fded31c35ae5fd1da7da14807d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc829857dfeabe1e93b3b96bd6937c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b63913f58b15f77bacd85e5428c8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb64a131285f752bc79947315bac56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020477c7b1233844a917e70e978a10fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16b26b5ee2b32910e798ddf2edbec5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0666c120ca37befd8fa296b8cde539337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efee2999ebe3271853a55aae927a880338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0d4d4b5328473c8af3b14bd96d5b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608860a7948d93aad310e9afbe52fad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679f1015a9a953ef62e3e38cf88de83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c153dd325fa767a07d34eba11c16d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c098546a5ddb808e0991c3d88e3dc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b313be3b5d03c5cc4be5767b67280344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c83bed14311333c008abda6d3af179345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de498237377d45a89352a9a8cc265d0e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f044ae254e2da8312a2601972b3aea5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871b88e9082dfd2d7d1f80727c66bc8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3b0cf2bf4f27091e73ac12bd5f371349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65ad716fb71b39d18cbcda9cf65d3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315191d8baa3a2f89f915de4856b9ea6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8acb728ab2ab2abba7269dcff2984352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0958f363f3607c511c852ce22a8a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3b67a7ac9aee554b7817211541358354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30cef51a29c83b341c7ddcc60ec22f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684fe53871738b707fddd6d176f5264356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69049a168e61127baca2a66792429929357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb5d8b183014a906a915400ba1fa52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff54c7e8d02198f64d486b5ebdf3a2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54c37bf6709180178d52f3145d2ff4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe6b9cb2c5da1295f61de03a80853b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38beb47cf13ab34b6edd80fb42d2fd18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd796176565182c927e49f1ede8ede9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853098f9c1757051435cbe80fdae7c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94d5e61d7838c64253115a6478e429365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f066537009be1750ca06a868a3caf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144526f4bcde8b8474008445160a71fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b4f888bb6cedf9cbbe4e3b7710a85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785c5d89afd7b15f6b8c1cee0f1f2da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3f4f54a00f198edd9fb7f300da544370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec2c08d6b95afd401c52cdcab0ddf9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9fa6e05ca8300ecb0817abaac8278372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175b096ec5502442990c10c9b116769373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449790752d7b54e05247bea393e86815374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0c64416e0297b146d372ae3dcaf00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28a8173a39f44c613fed5da7a54950376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19454f33a9b7142d79492bf97572e6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c33ee4e5fdd37f1f4ab484ec62ea2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1483386fa518038c766f446403b41e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1fd5947936ffa68b53fad604cb0e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d837ea3003b7971573ce95cee267fa2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12547f4a7465ecbb7598f006af7b09da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baef216028db3b7fb6c87be2440738b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d082dcb980737f316a9d8c8da6499384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2462f3392a4aff03a2366f4a81a7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce6468e39ce5e513b71bced46da966386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4bb60d09984ed3e681f3eba135848387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f24d76ff3c6f79bab4e0a50387b46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a0eb5455f952b8f8dd7b68177a186389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7669baa7ce525387441e3f917cfe8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e046404917a4f4336ead384bd9f3ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22075c3d2868d12e44611b4e6edffe70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509089e020da1a7fd5dbba5cafd1ce2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f698cf1c0c1bee60645f6c81c91ede9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbc7d659ac574863c5e54a34dda40a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688556d99c405e8d25e0a2a328bb58e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999f3465779eaeeb29cd01b05d9f875397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33974037dfb2054d76689c630a01d07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b474fa2413f78c383e86cc7afd825399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37be8b5ade7bb46c71eac27405602d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b1e2c13f5f27af2e1ade52df0a180401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d7884f4a68e11ea0128d7822134d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d17c320cc3196e58852792324b3b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601eb91b2c9374897dda8e668938c42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf25b4d2a6847063c98200184ea2a8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d61a4a81e77e1cdbfb00750c81a67406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e70febf2268e66a5ebfad6611649c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52113ff59a5e5bf617425c92525a3068408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21092c4d3c561eef9251187baa7d29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff1935eb41f5b1659ad44ad1165e3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a196569220e81af649dde470d9a26b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b048f047982e3c1e2d0e86bf05e184412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b95a217d49a38816e8b756d71d42a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055061c0c8b126b1db2ab58a45e4dac4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328237792637d893e2b20b152d15248415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455c0b34e92287774518252f04c4214416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b62dc023475d847a6e72b104ad954417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703de9db020ee9f507e63a3890cd46d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8067de27796fe3f13079c2453f25e04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31315befe3c6350ba55d5f0006f3a51a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1fc171afade2c31ada4c4eabe7b94421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd267975670d17189d51b7fc3fab4c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acb3fb4c8c72232bb3fd49d7fc2f26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e25f68fd9715f8cb736919dd677954424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850dc6380b373c318301ca54ed75878425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd79be0b2eb224e5aa4cd9dc525d61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1fd35e938d144041f6f562cb6b2f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60b64127813cd7606cb3ed7f8c7eb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac2bfa6355eb1f46abac5ec321081c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74969cb95df10aa24ac9d49ca189cb5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cd5e8186c8604cb365e3c53527baa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df7f9366e20b1b5d3140bbe4d5603c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bd534f3b50d7f98d4dc3fbab40f0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5fc9a26fd19aafbd1f7aedf40284d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e9b5092ffc0b89825a100661eb1eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2c1ab1f63dde1a36136da67ef77c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893229d70ce89dd7a12d3fff2fac609437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a22122a13146f9b2ecf9fe82f131c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c50c4bf5fee33741fe7c03f7104c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745cf65e6daf0388cf2149de8a76316440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d354071820f08b9cb7577e6ca9ab5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9e179dd06fc800064c8af2fcc8a52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14438a0b048895c6023ccdb4eddc0e10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e3b7f3f43440a95f7ceaebb19c008444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae1f5a8adfa672cb379bd76fbe14a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e6faedff88e011c045fc7641d1d16446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ff920cdf03654deb27409ed378034447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ced3aee687ab2c81b8a14d5382f65448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9a01f505deb23f773306b4149c16b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d01830710fa57df52b86042db2ee5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fddb6a03cd672d214ff70e391be36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0e41ff7a1b559a366b6eef21dcb3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaee4a4cc450fe31b2a05b858eac91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623200c7637fa9a8ca988eabf79adcc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84f3a357a0a7755b6381b5eff31b34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2daeebc7247cf6d36190788b5ce7c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599440c0b5b5ee50e57a45a010376cc1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65372ca223d37d34b855bca6b0a8e458458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa93b53acbde733b60741a473bc8bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beea079b7276b4ba5281787210f89ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55234291a05521308d2d07420dc1e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb57098f04825f85589b5abccced24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91236bffd125d406ad4f1936c492a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fc5534f1f17f57d3eef955a779423464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce8c944de8efed18a2cb258384d1ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd387aaac637b99cf9d91682730f117466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc5e3c82b9f9b79f0aa8191ffcd383467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864fdf0f1b1dfcf49f74401a93f61bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7e4c05d88ea49f05f81d0bcc6505c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa2afab7abe97312b519cdf497755d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130ee47882f50f3db6b34124bc8ceb4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc0f7d00ba9648c3b69e0f9f9cc517472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3cce88a60a39d4cb4c7e6f130ce85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85672f6718bb62f9e1379ce12494c798474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e791291592f26ab2b28f2f6dc0193f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70381eb2fadcb9bce242e23e23dd91b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4ae1afce079b0ad9c57803a3b0465477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaded82dfa4a963e7952b439d36332d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3283d967b75fc38d0b4b2baf26c39fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16268ea875c49f1b5aba8e1dac1105d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d582b19865d5f1fc98d9d2300a620481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ca88f9e1980c73fd588ab7dc9ca87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65429ad420e0922f43e9e046c11840483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d745169962dc38876a2500e77cdbf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb9609ae1d0ad3982d0a886cb0cd04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81cc9f5ca1372f2f5264dd6167e0b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a2302de095db30b09c566dae17bfd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24fed68cd18ba21beab7913612e53e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49320ee7f535c88220a3e9b9a0bbd8ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37644a3814ef97645b2270edd5451430490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820c54323a6b5f29700bd6dcb866ff4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f890b3c065d48dbd1df97c6db5c8053492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48665dbc6f04b6f8e192051292827606493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1898b027a8e30ef651850b34682463494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79efb148123b655d47768e3e24b5b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85a8479c5bdf6e9a2463e46a0b1658496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a292fff2b18b614a162c4eadb94d73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da69bcf1299b244e2af4d7547fdb8f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968607dde035aa8b26702f06e5ee3b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26008d0936283825cfc162b22e08b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf972cf62f824a3f5b6a27dcbb4c52cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f234d2399750328c31eccd4a1d64c11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b265b5acf50e2fe7fcd20e7e7defe11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46bda462cf712b3602a510361b5fd7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc55abf24af40a4d43c507ab000fd6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aadcbef712d7ca22fbeda221fe56f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f759385c2664a991ffa444b74d9006507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d5906fa72e4ca6b2034cc0f583945508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc48331e04b2e992a4846a672174fe4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd0e5ae601f8f74b4b66abfeaae1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3304522df9a895a55f1aa5be3c99d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef6716587b4da21ce8282e87c44f37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302f69686d793aac2a5cc0c083ebecd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e7666ea9164c648a8ecb581037d08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c317c756deb90ca6bc80492a767798515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae629b9436da212f3b46fad75669dfce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c910f4fcd6831ce566e6fae0b556b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b153a9679a5e7e37de11550e4a3dda2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592610d74da873db6e8cac6df736a7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bccad846f6044edd28d5871005a859520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7e4782f99548ac1993e13afd12ec0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d67ee39303ee4bba1fe3f5420dfd3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a63f4adc0a8fcd0c7550dc1e989142523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161030358d123ee34de2ca7a4c18ff4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160716a61a6bdd5dd840a2a56376801525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20365c13aa55b705eab25f7ac40111c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad7876cb17224ab0e5a48950a2a046527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41478e0a46669125da7609d61820bed7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acf5a9e06e099455139215a6663bd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953c86713d4463698d0bb32601facee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c785ceefdfdd0c9440c2aa6ba69a42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca92aad0acc1783c9666bb91b5b9d85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a64c21fce5bf59891659f7397db548533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300f77b0f7826218a5783594bf17c02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc55423eb880728f23ae56a97bd8e39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958330cf1898cca14c377612f819df94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7a5310c4dacf063f9ac81f13e4c4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6126fd1ea29e3807f8e0d4757feb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47427031d399b0f86c379409c0bba049539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4135dbe2404afd0e58e38e598096c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f7e9864d9db660b1f84a00e2260fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ecbbc1ecd72953639b92cddc32d86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861650db93ac69140c74cc8e8b4ad62b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95690676abd810d29ee43c229cec8f3e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc155b09e04254d869d1ba16747e130b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a77db131d9c11ed398e897e823ac3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c92fe1f2769b6ffb2d698b19a2e59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33932d075fb6c62ba9cd6dff4254bcd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a53b620e7f6709f6ffd6697aeaea1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ef7130fb0b9da93f81d82f09d3e1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e1852b338d1c25ed665c8593c0a1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5112212579354ba755a31baf77ec55d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3da643bb21f1037d68ac282f912bc1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5535a7f052d0b78798cd8e05a54b65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ee650c71ab7daf8177ebbacd4d49a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd2b0b1907ba54df4b4ad06603ca55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc191353a77d52f7296b0e5f06fe38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ee1673d02c2d536b001103ffcf030558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89de20737cc8524d91fb4afc518a86c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc9de9fdfe1426c1e911c85fa265c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c5b5fada5b0d748f598f8d2f13e3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbba6c4c540258881afd403b51d79a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535552883d316e15be8e9723e86ae111563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad7fcd9d6bac3e1b4d0710bb8c41d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdfb94008a65d01c1532f9d208c20d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2d6ada4c3a5c9539ba7f2d565c124566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afed0f9060c255a8a5c466382fb770d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2264b4de97a96fe71bf4ced9e8769568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c20e50d5a5803237558baa043abe2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14896f82fefcc4dd8e49eb77c3734059570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b945951cc784c0fdf082a12faabd6ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f9b66cca2ebe9d10f901c13072970572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde54e0babce5057a3389ae0b7d94de5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b0d5235e8226c5674420c9e7aadc2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e4a73963682b1ca7d80d88b4214ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1f61a7dcc3f43966a7a4594c1eb83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3d8246bc47f32ea9a5be93df983ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfee3009b1a44a543bd5bf971cfca2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02f99887c3d740a9196b023820fda5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbb6147c5827d958bc53c05aa794c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ede8aa9be793161dc9ba490f4004b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539d75cb834c78601cbd41db9fab438582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b772f0d69898600e16f57d985f3dac7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796ad5df6702e716f41d1654b09ba81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa984f0ee45c9049418cb686448621a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452f94861008902924f17858804ed67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d84d7dd506c7b401c90d35b801064587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba9a77c1a39a40307c1860c3df7b7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f3ccf03f96840385408b98cab6028589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c71cae3d83907b4de9027d4c8fe530590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c16cb5b9805d2c0e76ff19d91479e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709132a28b7f3116df927523d04ca5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b182323c50d50ca80300effe2d8e55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbd25c11987660cb88a3b65bc29f66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd0f01a445d5cbe2c73132c48fd6b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8db367185e0133fd0e613671c4dc3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f07eb5d5dbbe7375e25144d53ca17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf57e5dd34c55eee89ad020d43a07c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3d9f3a01c4b1ddfb55dfd6dbfd787599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85135229e726ce6194cc57a1d7cd080600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440630bdea4e54a96afce136e0da45e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607481fd58a6d5de411b6f18cdd11246602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6be3c7915bcdda4bc20f8c7d4ee08c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4ca8ac177237873d1a26ff7aaeca0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07b6341d6dbb61e1e4265f194ff47a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25025346f8f9acbfd89cadd618dbabfd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf676585e06353362f66232d70e49f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd87f76f28cdd377cdb84dbe98d51b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6148f8ff27d9a756a1dcf0152417e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29f5a8e5764dee67bdfc3ac75e4826610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff533eb57c9b3d87de264cb9633336c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64e93ba86c327500eb4b0ef280a322612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f55bde45b7141f1c904d5521b45a79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489d6542cdbf08aeb828d8a703caef3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bc61a160f0fb03f35d7bcb1d4d9d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9203274b6efd1f8f8d85cd3d15bbc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa855fbf0641b270604769fcfeebbf58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289eceb0f0ddf8b7cea878a29903106618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c69d0f2757b6ea8b93dd9fcb09655f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712879ce6ae29dc5ba86e385a2aa2a04620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af606e537157c20414a20e64b47a6c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6dcb55b83dfc4fd5d31a5ed7d6de7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6bf8d6a912497428b08074357b67f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1358f15e98ec542ff6e93baf05bba3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e21b33951ec570ac07c9a02162348625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22057b00c534ded4ba851535bf96b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f33add91a40a9102bf9ce9326cf4c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e54a5ecac682aa47f748866f60cb28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026f84662818b07cfd8e25f229f8f15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9653a7a0eed7dc3c6afb12723b2499630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f52a74894497f7ca3ac0849e06bcd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fd13f2b9875b63e41a83ffbdf2cf6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9021acc0e59c9add124093a6d729e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84407d5ea42dbb5d5946ad671227c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d78436c97dda31b0c6c7a4924504e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c96144c22bc48511fb46a9c84b5383636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218cb03a897b5676710b2e2f445b5ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b92dddba673282daea8c1ca6bad3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e362172e8291e37166c3c52a9ac7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9def456f454bedf4694988fab43399640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89a347addc2d1e04d4b23811d5c1a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a8b94eead4784d5e3e8c551e54a25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b1001575e4ac259a13d2f66a7f487643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4154aba2ea04ce99ddb32276e6957a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b51bfddba895f9b50c44b4f1aab62f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009be49caa84483c8d2b2e3c8fc5635646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbd3e1e09aa0bba4c4345cab065374647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c35c0fd540536c7295ee796646397d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282e462edb7dbfa7c9f59064703ac91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246df1ed2ae6eab1f4a63720e9c88244650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867dcc9ecd5ea94ba5f33e5ac64104d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73627f92c1dbde2cec0703a825c9467652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfe7d112b2cc4ba508ed8e785cff41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0337172534f65bde8e32143c32213b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395b99841157ef832ee2406c4c6761f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692a0042a7f94a0a6e47bf158f5db1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0f4a15ace42a92d3248043b02a813657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e4ebf70a36ebaa538a73dfb7e17dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fb6ebdc1cc2a9040f50e468857f87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83454f6c8a532a9df80b4bf843cbfdad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00872bf6abf737581056b7059f30513d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dbc730d300886f86e88e5c9a38206662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99843d4c5ce064acd56e326fd044a681663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb8a5364a66f7e7b5d4798631956e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de038a883213f310930a0eabec9b740665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c3c34462dbe0db56f383c4e7605a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0b70671f41ee42544ce6d3d7fe899667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ef9c58665ba5abf8c07a9e940bd06668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9bc34b301b04c17997987f76bea9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2a518a9911dfde7bffdd4c5395879670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62f47f25ea1aa7ead1bff667cf2f5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0f99f7cd9ec15c223d9a839e419fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb116a6843f905fdb695429b923e5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486ddbe3f9295cf819a1298fa38fdb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcc4aab5dd26bb6d76b3b36b753133675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7320c3c9653c5e9b6e0ff05c27a1a96676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881f99df97e2d5600c7ff92641ca339677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c63f7fff77efecca601a393bf19ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454796b7e25643bcba20732006fc2ffc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8748805444a78fe9647f8ac609a37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e301b10131e43d1ef28d47ff86c38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f5c07c95764989f0f6ac9eb155740682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ebd1c290215a918c84aa5ed6b0f2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8b6ecb7f45f5f26d13790acb16600684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eecbb043b2ae4d535b889bef70deee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ab4e025c627b69dafcebef2a34d89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9831f722c2b2e65306462483774c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96365f14f190886c357e91111da080ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4f474ce946f70916ead0b547c138f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee58cfa69ae4dbda7a432674870e22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a9de663567075b66cb90c54aaa3bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0768bb979c3a55001b53f2162107c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59062a42bc47ecccd2478b2b4c50acb7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0d812c0abf1985e87e90912cf3eec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93730973e1f89b2723e08c411a3b6db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bfd20ff4462dda331560748c33dd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d234ace24d5b58906bec9de9d90e59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895e39b2e00f69806654c5a4704ac2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00b6efd2734136bfd34dacada46d4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a03a82af4ee42e1da4ccf7a5b1947a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcee0a689c4a09b526c2d2c2ea570b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60839bf5f5e5e1170e7b4791f576524a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755edf9eefd25db022ff61d1bb01b024703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099c41c3ba4e04e217b7a83f8745523704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1e22cd1e68f93f7e4818281175360705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13424630eb49260c3ce8c5caaac1d294706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4203f7ec2ceff67cd4542eb9a3437707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cf730564cb35ee43e43fe0ba19e56708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e3fd455a8dd8be4e1a1316677b2e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ca72e662c683b3f1e67f631903bba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd57bfd072819692149d7c6b2164e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dc5f445d4af9673b371ac371f000f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d111d4348861d2b94a408f9e88ad025713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636c4ff1ef4b61acacd6e0949d279d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6df297d2eb220f330d57f0053a32a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ef1bf7a51c0c6f154437605c7c096716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f41134951cf1aef8972e17cf5ab0ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60552bd6c7b6c863d816301d671d4b08718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20d510cf1a94659db5ef2dd6a5bafa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5dd78282eaf024a639644cb373c58720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecec7c49316321128d90fc2f58ee4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd30c3735f046ae811dd6afae916ab1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803a99c08ae93150a344b4e2f5d6421723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316960e6b90ca85ec2809a5edaa8632724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e528bfeedf28dc28655bb7dc639ee1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f53f1249270a8250f4e14d50ba4c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a070e04a9207e58ec948fa6de84ea6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e07fc4d7c095d7f8f28ed95e80f47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97fbe6ab8b1db34627d1a526104a1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4a6b598f80a40a4ee7c39a14ab353730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0feb44cb99aac67f9518e7172e541a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bd8cef7e84433571398dbcf8317d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7055ac5e17e1e15f6bf27843420dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1f4d329096b94e808c728564ec079734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a8b99bebe57c607c9bc819e40b8e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af2e91693300a5e14deff68c3b3c73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242a96b58d9b21d1282ff4e97e30296737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f14edcbfc036bc14b01c30426a8ab4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67c67077815b6dbb0454a23a2de1c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cb0441841f2dd4a758bad23b0604c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2df51ecae0eee6c4d22269268d51a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6032b7f375f6455ea00786cd45d3a62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf668d16a0ef1652ea1b8460bcb2d2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b857d9da91a792a19baa27b8bdd450a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd1b6c8993aeecc5bcdab1c3d34f27745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b9221419dc0e8c8ca680f705db0b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa32ed98f235ef14831916070b626af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a340584d1bccc1d8e9d4c681994104a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc0f70075fc564b57a4527b05e703c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f25b3fe8461e6514b04206de98575c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928620818237e24b71be6e1c0e70eda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccfdc3876b2a89a9193247ab887f59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c526b45728f34631df2ba4eee18dbb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef8ca74b0cf2aaf4a210d83bef6d27754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39019f240510fbd438989b0fae0baa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff95b4ce0d13c5fe8cabab33aca423756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f6bc56b15fe244ca6f7910bc93388757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f698a6826a492b730ec6f100912c0e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1df92ef31073e02ce39f13dc1f7fd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf872afc99f33f25f472137d79ffa51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eca1af8aa2ee55f0293265ce7cc4f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bf11ce2752c38bee74709047206143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a0ad0f8c3fc23098625b7c1c17c7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d93bc7f035a61d399f476573d6ac05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd6b149797d25805ffecccd08aada86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dd209723af3bc7ee091212250347b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e6c2732b0db86b2fda2f7bd0bdfd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e3c0cdd4eefda43785f669737999c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae626f4ea6c1f32c9115863defc2cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da8472032dc49eda90eb251b7ede3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395c841b102377891553d44531bd39812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653453c5ac184da4b7ceeb474be461213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905065a979c6966fd50cb8937f02d4a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf584b8d2d98555e708777f142ddc79d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7296c94f95b8570ba0159a2520405416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3513746b58e52cbd9c91637b0e47d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e5b78d8602a170c787636a33a796218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0d0123b2a8642c522e56f68503c8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a918548860f9e830f12f2f9da9ac720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1a8e188323c448763c8bb1b294cd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d7e403b699b7951fb2c8dfd39a22522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b80b70bfaa2d7df36d15851731036b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8d1f74f2ef7b2471cd7e7d0d996a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c60b06229ce95380d076d6885d84825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec8140b99ed306266458b1157526a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdc993804807d5726891da942428b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b470c6ee1c48c9be9f66ecee108e9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df513c569b7717e375f22cd9aeb48c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65251e521b8327ae3d67b38261e0165630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545faa341f99f7eb056cf4a5e03f564a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd274e83d9f353f56811947c72cb3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322c5caaab31574309cbb9361d1d14833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bccd5fc1c7b618e62cedf38bb7b5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ffdc8d993a3c89d1dd83dad240c6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4129249c741f000303efc063b907f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26eebc347397b7d39f9ca6f74b113d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa7a5ed247d5f74958596a438948df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecacc4f284b764c62119f3269073c7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b12c341e9edc2af5fe588f224a16cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab69d30bf7c2235d79f19a116363d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7dd8fc1854ce9a63055c0b266a18b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f856e671d1ccebbe38920f4269d53143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7935ff7cbda6648afb597adbe67c0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70e15e8621941529ff82ff01bb6d9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74b1a7d712ac3864145b66b5fe4ce846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e7edb2c8f3599d232f967a670367b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189427971e13c6de807ab4a5dad1b2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb92965676ddc611b2ab2ddd5065f5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9299d8835c73136bf3962e86df44250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9e72edc8d4a0f07cc2897ce0debf351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de92fc7c75472bf9f28ac26bb6e04552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89350998eb940949f6185a468b14538253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdfb4eb5f6dfe9329f787aa0d9457a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97010488e88f0c38ebd088d751a3c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59a4faa3b3dd7524b75a5dc7f18dd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4853df926f058434516b98215e95c4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc13f968d8308b7a8d35993d00e2c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e8fa731ca28ab51bed295da64283e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9e18eae398e6bd9922f266bc8238560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08469420f38cd8b284735d97ef528e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d77d978832238febe8ce6bc5f4bcc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6d4bae47614e237bd92682b0e433c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa565d86c84c549c5353bf1f83c2b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2199730d1e2aeb3c23157cc06856a2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd2932e0cc6942c0331fc6144ba25e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5130805fdca08dea7e78835e60ff467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24cb350b5f8b267bb677264aa2b52668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b80c2530659f33cfa14272d5ec5e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab003d715e629da8090c54b6ad39fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec12293b0004311cd5eae8a43b1fd171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60265ba6f7eee08c8b6d4037c8d96f7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c42fefef2c44943b77dd45a15c53f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a73ec034a657ae69675028633911774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c3af8881d540fb519262113a561c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0292465e3b1f13910a8c4f69b484576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f79a18d561581aad2a878d58bd634177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e2855f671c4921c05c635efbfb74778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516be70f06696dc3bf1e307037c1302779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49770c3f5defbc2956de8f8307827480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f07ca5009e9d0cc6ed580af4bafb1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1f30d5500d41d935cf74e7e4d9f0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e2eb1312570f2344752306aa3bbb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45da90589c064e1f8ce77770c007ef084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742b1cb0339e5b687692246635a0dbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cf3db8930223206407eb63d51956086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891befc4245cef4d304ef0115c509c9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b356be94c18fb156cc3ab12323d4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ec40bff7fad568fc0e67d786ee30089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e9a012596d323fc96874e37e228d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36066cdde9627328d4a56b0b547c776f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab7157ed22d3f4625cf48ee1a3a2b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31c25707e326e0f0fe62fb107fd6e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970ead540fab3f928c6435b379af76c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9e639e89f1e0813bc815bbf6f97bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27d4ae498773e5a82bdd1e78dd2f8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf79c4cf34acacf2552072f2240f3c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454aa4f1ee3d4fca6f5f845eece4e7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a3574d48c08bb51edc7343d90fb4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db18b2e73554f8849fe2c015cfb995100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7df12dee9f7068ba59e28525a88d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e54714408c7fc69b3319906c23c7c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58b0108b41330ca6414c0742b09fb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0b859106fbd5f080ce717c14f85e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54076fda7b52e05b0feac0a3d8ff8369105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c7c2784a62e642319b7abeb01f3c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c928a45a25acc42d491bfd71702d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a6f2a9fd35ecbc5a35aa73af4bb25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c86c3306b3d3251cc308f5dbe2cd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e1ef95d220b91e347a2cdfa5bd138110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2a855132a584c7cc3e935d0fd9893111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f5a0d6fb324a77a783f5ce1306e9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52127f91a96e7e6d4948a1c189fcc9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9689b29eeab5134526cc7ffec3533114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e479c5c516589b545942db233f0c5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dbf8443a2df604543144eede05094116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3204b958ca13ea1ece325a9dce11ed6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a82827ed6799c2661b051ef55007f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33082f306eeb79aa095e9d9750ec03c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1f37d3ce4e190cb5e41f36bdfa898120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d46bc2bf506fc5b89d94527c03dc0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932274f32e226fe117c1b13f98059ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeb28d45432a7936674f18c54f6106123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d16e67bfc454544cbdb84afb2a7ffd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6579c8b4051eb797b34af35b96085f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d6bcd19012dcf8cae3c8bbaeb0264126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32f9e32fff002b3d1ef54e7a71cd0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5b7f04d2c08db7540c3044e271254128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440fb50f93f502a2df9f2b9cafb2fed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371d5c2fcce315a50808f45a602228f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cbea3738908b813027566e458b22f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994774b9018d73513db56c6e5170497d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb454a45ee9f33a949a1be55392fb0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81936fe213d7415a43f377612c87a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1571efaf20ebd7ade03149645d9fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e00e06e28452dc48d771aa7b48f3c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdfd471380a284055f414e3806960b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2415a4f48a374f35e90bc45fff9b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89575ed2d772c7765b23f748e4f18b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca52d33e2f0de9a2d3aaaad42660ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48a2a84eeef9ecb1103abe17a4d7ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0cb69e58b976a68d1beae8b91cef1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdbd3eff15f94fba897adbecb61a1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19fc3b1766bc7c885d67acc9a267fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8effaf4d4e96accd3702acbb9fb017145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c0b06b355bb36da802932b6f749dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19729b443786d113e130f4d8eddee9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a61734b172f4cdf48bb811057f360148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a9fbfb176c0fa814b39f4e22b3af3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129b70230044740e2bba2babe936716150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e915722862629c6d2f06bf462a721151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011fcfea2b74a8c297bb8e9a1fc8c6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142932787d0f0805767b7dbdbd171834153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a2a5635fc30deeade2c8fd8c07ca0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24736c0d6a8cba755ba49201e5e786f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc04a2a256f772595414ddabff6c79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8bd261e78f06b51bb7a50f5d840df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b45f8aa00da82c09c0f8a4ef658274158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4b18663c66a327b71d48621c58af2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555905c74515b961a0d8f1a29d1d08cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fda4cae4c2eff4ff7c03dd9571c52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a412090014d029394bb95eaac27c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af56a7e5010215680633d53a4ee354c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262e3c8f7314ec37c3140438f63fee9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601acdf50b2c869b74cdc6de91f1aaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c52231ba1d09d3ac816e5742d3aad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b5e4a2f722c674359567b899fc2e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e086f40b3829001a9ad1a7e0fa1b91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ee322e76afc0ea8d2d46a349e3481169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f269a50af8b635de8b23cfbb8c843170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c66d406039d2619f0b1c458e2ccd71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c600135b3c11746d448694bacf1a8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba1eeca021735ee06195d70f914089173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3971b29894e90429494c4f69673ea36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d65eb583f45241eba9a0eded3d120e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f036bc2f83592034b6754a02c83ac7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e18f77a54cbdc53cc779cd06159c31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbb5fce63e3218164ebe202ce15c6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bbd5baf8e98ea2e3d370c57672961179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbab534a924f964fd5586fee9ad863180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05271b52e9e6fbc49f638f8008a3494d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fea4a7f5fcdcdbc693ebe397faac4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fe6e24661fa48aae1027d28bb5987183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b6378cd4196033fc870383bc5c21c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0389c4a92675436940f7f1ed6e24fca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08dc664e6af9562a07004e662e05d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f315fe822f8fdf25fa2564994e08c6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86032adf76258fcdfaf8e59c007adac5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12ced662300aa0148abe2246bf9405189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3972eac0ca2d267b27d462dbfd2cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40231b71ebee22dc75fd3547b29ab8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be71b11362462ced1ac8545e2782697192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b52b89e48f1343f31b768eed7d46cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eba467f1d162df87f0158d3ce7b45b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a120c981cae8dfdc652e77a1cc721195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0569922edd20edce4263d933ce2ea22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe997af716c283bbf7abef90d36a1fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3693661c87fcd66e00728e8d36a832d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d631a66be8210a4f919d75e18485f9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c69e8bd01ec53113fac620dafd435200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797349049bebb7cc40b09a9663668e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c11b203d81563c29d688cccc15799b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a933e8a3d85723de4d92148c62fce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc59505130af82cb38f3c374823f384204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f4a44ddc72fb1c5d3ec13b1c347d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015559c1832b3ec80a87b19f072f8902206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3839f0f2a8a07fcf4bb8778c98d462207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb44c85363fe96857d98b49c836b9ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628c1654d2538aacfae22267b897c20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9d23022d861776c08428819146911210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd95c9c678683501446732d3cdb2d55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade77da3598ff46c7b10ce5c752e2d64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf684b07bbf437950af53ba8675ead6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a71d2a49f646eea890ad7a3c41a66f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a85c1f57ea9bef2f35ceec65b1716215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d5d640d375bf075f650e99df78301216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff325a8a5c7b9fb89205619212c93380217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd312ab3ed80289d42bfc3d2fa33f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011f17eda09ed585bd6eadf4b672136219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86881ffd3c670a195ab455d39eded65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9da4ec33417032447c4d0c381ab544221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575bce5e3051bd77a4a94c1e2a37b03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905df8aa54e25d4ef5bf2d358afc7b1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3738d757657af21645bd1b7fa74dad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998fc17fdbe3700b14a2a04018816d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160140895945c2a7a647511d7155cab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc042f65861cce05e1cb1c9fcca942227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e98c90c945766d9621cd47dd97c4cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adca0f8328e9215aca1684c900fa8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f01dee0a8f9124d2140bf9699156a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba5e06de643b37d881b1f5f411d273231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c2b16af05e3d7af633ef200efe75b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbba58487d07ee7e1520d4f4bf362a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6256f29cbd0a457feb169fbe28104a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1446c4ec8c27a71850e35802a83cde4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba010b34567f5f31a622cebf0114807236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f93898a2e3ecc16268fd9a27f77d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1636c4b314395c424bceac88b427e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d7db9b56f290578379b31d8736d21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37094efcaa8c02886af7b383305909c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4bc24948bf0fbc2c6a78027ed3d53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c4d231220fef8edda99a6463d090a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db29411d8250616a31e477b2e676f45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc9ffac489c356e6881331d6e64128244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b2e3720cf98750e0153f44a964474245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcbc5845506d1a1addfaaaca6afae2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ecbe2f1b7c678b2acc0190ade52aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73901b97cce877341c261445636a764b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432b795ffe0803df4033c8b7e18f538249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d164d2a720128d2c939ea6548f5b727250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42924b06d1b90663913d68ba8c5067251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67f7f7a997814fda97cd549dc1c69d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0025d48da998e00cb9be0c8c0a96b71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5946a451046dad14750efb5fdcd95e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da465a167ba5337e10b03b17a2549c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173222e045e5b067532ad0c74dbe4799256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d562bc90ea84f6196e1cc16026bc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98533c466cb3a17d2fc45997f65ecae8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f42a7b0d4fefe17b24f5ef71d1349259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f026f4ae24113a188ec357eaea273260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf9aedafeb1c16fb256bec1536f661261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76859513b83fcc686400c7b7cfbc6db8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b72592c56e8f45a781f3d0c3d3c0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0e4ab21b69e47be6601e33fca69ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1805be2ab6475cb5943f36b1b52017d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae72b3348fdbe46425356bcad5af77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57548251eeee80f1a6b385076629620267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f74d706d9f038c5a0e1a2948ac627268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960680c70f417a69ec58cd8b47486433269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7b6bf6fa6b36c1c17358dd47ae5b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fcbb73dbb5126199f1dba047300f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a619bd29401a740d5b25f966a6673272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700f916fb56d09ac2eb609b4731906b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46e0c0d6837a9c8958a94cb83de3b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c25bb137a06e39927d45aee594591275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687025a2103cfe37625aa69874b9509276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8d64b2476c0a64ee66844a1e8e75a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ecbcf71896434a702b6b779e0fc91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd988e2218a3fab76548dca04a62aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5805377209cb7fca8f2f2c8a6be8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dfcb8b5cdddd624a80efba28de3dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6af578518f2be38fba55afc8aa81ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c783cb9ec7e8ee0f03770d9c32e9ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e4a89a95aa3c09b097f8c991e628b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5ed304d0e478c53494b5c3ba37d66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce2088bf8534dc6718659089cbc19a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3c684fe4d8bcecc656eb214fef020287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148bdb0a106685025fa498e06e46c90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3744b2fcbd6f78002b84932599fb562289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d243431db6a55d320fe13cc2ca8c7c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c67262965b04fadd785d9c73b1cfb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fbf2d3602e82ff7731e8fd4e6e183292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a81ecab0d8511c5a37bc5aa14d852293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e80edcd074c6f28bd5adad4ad9707294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600823b5b4ca0111d3bdf7013d221907295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f701194eb5f19abd060b63e7b4d097296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fed88a468ab45d6753708c213645a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1002bf8dc5761b96c775efed43e8f69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54593d7602bc3416a3c3536f69bc0dc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea52c54aaaf2069e3f8469a2d0fb968300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1370c586eec1883463c717a2562a7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d14e62abaaace173c24200b3919c18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e11e05036efc4b7d3aeed4afa6d63f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab2d59e746c752ffd05099a1abb85e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e2b450695344fabb366b1485fde21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90976d84a4f8c72153209b07eeff00f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346687b454d7e8d1ac768d6609b0ca7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727001e1b330162473d0dd45b58e062308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdef13909bed0fde6eedcf68306d3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b0acae224f6da2ce0c0ac8d7ca362310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5207271892624e9ae0a5d78ebb9ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede58124f6ffe5350f348894aab9eab5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f78b825ff2a20f4e0032518a36c7c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf64a0cfd1a5f618d062b8cb1fbb7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9102158cba5e1b2d97bffb9e96a71dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f88542f3df5d074ff1bee1ea30d27e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904758548ce5ff9f37707c9f75e03415317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d751cc38f696911934d1fadc759bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a5a4638f0f7e48da7aff727a89da6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eb5ed8aaf7b422f5d90bbea918295320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89db8567caa4cd40f0972218de5863321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f9afa66156f680bb8f1654c78306a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77c935e7563d049debe4d7e7a91224323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25369c8e5673341331e125137f7ccb3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd1d97453c76f84c22e1e72d863691325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36327e9a652514736079f9312a45a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bdb59360e08fe5edbf60640945751327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc738a852a36d7903c6803628578e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2f732442be3266462f335d9825df0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097fff1a9cdfacf5966334872412897330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b327601a93d8869d3b43a67e00581331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fc05139f54667d7d93afa0470d239332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d507a6835afc808b072714168e7d3f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b58a2d9ab02e4bc50f3e361cebb1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa9f41d244ec2c813a5885223e6f25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d82582d191a29980834aa382a52c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c0a754cc54b892d7525d21ffe1734337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362ff8b800d5901d4f873e6fbb9210c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a835df2236a99ddad3f17ba89d2cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f5a8e83b4198a563e87444e898458340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d189fcbd6188001d3323a9b4e78ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5a7895c339ac3c3ed0cabc1c0a14f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548e6b5f71f7b96facc8b824722c93e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bb0901fc89e36db24c7e6bff6b4ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688593076c6f3e2aa143877ca36d86d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90c46901162a52cccdb6c473b0dcf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba4a9c7786e6444baf0052d7bb28c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65ebe9e95eefaf0975a666997fd28b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50743b3ac01c81fb6c7a5db8ec964e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740a4b26984a6dbb3ed080ef6ff64df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f33e4f3be784df2df9c93227a63080351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb394a3ee871fc63afd3e9cab65bab3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95e0aa9dd16722dcbefd58844e5e96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685dcb1a939b3425bf8cc8d0791272f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9b2dc0fecdc1c91356e3cbf4c2125355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401e9be87ea39c7e70c3a2b4d1fdc3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b288ae9c34103c050a1d0272d8886357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33771856c22359b324794f081a53111e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17235dda52639f6f3b49e766784af616359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc61c8889eb049f50b4c793e4b1bb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619633c22c0c4ab6379d977e9e3d5ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea158f1700105bc56e09de670191729362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dbf1b18de7611d26a31199af0b0c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a32edb74ef68d93a1487ac21769cdf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15496c2abe5e27a76b12d88349e008365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad1b6c7365aa3819e54260d013addb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade66da0c57cb13165fd1842844340e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f33584cba5ea16064b086d6ed7077a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b6206be808f52aa66428092a80183369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5d109585a0b3153de045aa90a1cea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2101d530f2bb28c63390fabfde98249371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c295291f9b8f5f8a14bf0fd5a4c36bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b18f0c0c758a48bbc5c7ecc674132373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b391099fb6b56daeec0cc76f6e674374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58fc6b33ccc5e433e257d7e6f30525375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88229c3274047e4280cc80835607d448376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efdd2b850883016622923abefa9a1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf74e2ce39e4e1b7a4f7095ff47db7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b37f9fcbdffe3326545654f6bd6ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55386ccf564a6c0285d3dd9b7f6a543380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7179a5619de04df90bb681b4afd41a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e818acc8bc8c10a8108aa9670d733bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c695c5ff8e30e44a5194ba1f13f03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b028d89f2537af71d74fc0262c4d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d72898eb894529411521bac69ac59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c610a5b660781b1878d371bacf63a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27199f9d1d38dd77cd3bf6debfc90e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcf2adaad04ed3f2983eba71bfa01a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5193c6ccf55c56393e66f3844982bd6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56237b699977818853d3b46a21945d7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f2c65554de222ff96fe76ce05fea1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba910c7d8e7ba9c7d0fda403427c7e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7ca21d857345c402fcbd45cbb99a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cacd6a2c5aee91905ffea0b34b16cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25720cf65aa57bb642f9c0468c98e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de7ba4cdc27738ec30e8d7d8aebbe6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e22c171c1c1ce1708cc2ce2d61186397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ac252369e751c9b5fda54b8491318398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f90ed98bd8063de639971ceea72551399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53825d68b1e358d2a4ff891749d5c8c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65401114b9a1735a68ba881aaa63deff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4c9d0aef54924eeb044d79826f74f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5150d321cba21d7764a1661d7b86f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643fd2c3c439acb6260a8b16ea15f2f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3a276c7269da0a10c5f202bcf8987405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a680ae696f197117dcd6b105d12606406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e2bb2285e0e5faf93c31b448b4457407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebaab884fc582867983bc6250b6aab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce727938c28c23e07edef7ee31906e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ac3e5f62ece485ac809e5bc704b38410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaead92ca32ca5181d7cf336e7448c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6b2258a165801a9ebcda017a0a129412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774855fcc6b4ff97890c0339d2456e7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470ed1f6ef2527f4aa6705eac7a5ba6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d8b92a450f85ce50bff2bf913739a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b219af37e52c0fc18cdfccbc94d55b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972620d1e24a385195d846e9ab33ca75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba30cceffb0e127db4891e1b7e78d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a46c8189f7672bfdf74bde9efaef9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100448045f22443ee82b264b514a2991420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88817437211c078b3cbb3cd6456155f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfdfdcda0848986496fdb047ad8b9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301847f018681a0ead093325d54e0488423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aba9df7db26a03a655b082aa3d6fd3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c43c0084280468ac7571bdcd286902425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40b74c93b91473141413e796db0ef9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106c828b860418d22602dc6e76bb6ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c053e7ef3bbff720407378493a1ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549f1083143fdcbc49c43e4ad388289429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2834ef9a2b4a1bb0c01c8b803adac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c563cf70408dc9cddef3ce43d5569431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28f0328744a2a37371c5917fc71bda432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5999364afdd72427f5125e3bf62c35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d23341ee550501c8b792fa23dd165b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4bcdd14dc436b96635dd2b850bfa8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f7ab3eae7c7f77666cbb9c96ac98f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7904dbd1733517089c2ad074f2eca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6bf3fa7c9915fbe934b89f50390a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d9d629a49938270eaac3ea745182a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365ade504ca6e56d51beea346e385a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111beeb4364b70946315d7ecfa77fa0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce6610eff7c9b1bf02468b5b12b117442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee73a54c33161af1413d9c02206da0d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd2fb04632ece4492874a24bb04930444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b112fc527de72ec3de92959592d89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45febdb025ac7674e5e5a5d905f2a5e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80cc69295ed1fa70c0a617d401b6ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e6348a94272b63cf934a5574fc911448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf736c53fa472f8d40488824e1b13c18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a799f0ea1aa90e2b5ea2a1064c7958450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e92dfdc16ee23c70471799fc17b809451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb44c7ac44230422354ce57219fca6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99b653a7191b82adbe8cd9dd50192d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b280681e8f815cb30f5e716b6555816454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ceb377936f518dca2542305f822410455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6aa0fc019767bdaa91b9f96625fb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a322a99baf5baa26d01be9378ac27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844b12a4893e8d8c1da351ec094bb00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e064baa389cbf76ce96b85dcfc129459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece72b7900beba5a435395e5a7b900c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47864097dcb13c9bb7b2269e670712c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ea4a9f4b5f7576cf20bb34d4604bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8853e648dc4a079ff2a3288d58d8be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9854527e16d9cf3835ea2a285b107464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd49bec5a19f16ed3db69ee3928459d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227cbcdcf9115307a161ba04c445716466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a1cad17100ffe0226e9f701d7d2a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4f0a719d6a318a50f1b230adc49e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d6f1539d81e3dd78a84ec4af8d545469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf4a4bcd7eeaa6d3c07c5dfc296754470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13167634a250d54d872d4f1d3def63b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3b5bb5ad0d2799696c04a8b532b0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ffd5b63a827bd8fc3efda750d65af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ce37bfd32cd95f005d55c5bc7222b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477efa33808a64d09a0d0206c1e2dea3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557147657f71beabe5fe748e12908cac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10415e7c4380299c3a0be0d25c46d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87a22fcec7e81b60da5888d71c125e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62958a90a03455e9fd4f8450436f9faa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172e5a2497c632556c820853a7baa64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a00c4239047e0ed19a4c0b0df78e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cdcc52b939a9a0304efda0fcc34f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079d054ffbf5a0b32f0deeb226adf50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fed7f8e6732dc68fd9813c53634400484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5ac9fefec79a25af6e0dd89651465485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edfe4c0b8bf6f4a0601cc66af90ab8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb3dda3803da96d6ed4ac93bf8ef08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43a91d46163b7d348481909f18ee8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbca1ac40d899bc3acf3801d9fb347489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4686ace56bd6d5cdb4495facc2730d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e758ad42bdbf3a70f5359c768110c7f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60f6e0494924baa61849bea511ee26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469a8c2b8d87bf8c11281c4bc2450b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6218ba92b050e2eea5163405594f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be6a80d056ba9baab8d39a6325d405495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb36f6c2af09d2b2e4e25bb5e3ca66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fe7b2630800aa89631fdbcdfb04c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a400f287bf026abe51ca34f6d9254c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b37df97aa8cb3c508799bd67e45820499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d394d08f05e27b09cc8e251f4ab1d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e54408189811320e633b0869a7b60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bd8f3ab3a4a5466b4500d40be722f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eadd37fbcd2be24ccd6b71bf8f72ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5435acb58773b73cab416d23e8967b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2950409f6d94cb00816af517fbf885505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47826c936dd0818717e9c7a5df27413e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c56a6b883fad383a95713a45546f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1507603d8ea1d3a758f9a4354ce0a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b86aaf4c7b35e2028cc773f5918945509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac7d53e73ab3605091b4aac623bf48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94025adf9df4a9706d59c0fdca1ee4fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ea08086c401a0e1f81b30ff292f36512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470591077aa1e47ee2a266cd316fcd58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48281f8ea8b406fd211672fd58f7ddc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db177daa2b2e21fff8389a39889db8eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af199f7e5b230e8a88fa12fceed4d047516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd76879c0280caaf85b1a35d75659ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef0d69bade2f37004794fc1959eecd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab8441be95b67726640e5e97ec48dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9a8ea40f47203cf8e9a6cd9a25c1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f038328d1ce5d61fd6a153098d38c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ce9223bd58bf749390cdaab5aae82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3611d9487810b386e600672d7ad7b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd6344c50bb6d23f8aab6a62b06ed7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464907b534d0dda70234f8e6509665f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd340dc46492e72bd3e33b33964dd1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a9060a54b0a3dd0b88fc40e23192d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd666098232363d19c0512dac430372d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baea3dcec45f78eafedb203195afbf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219839cbecf716d8886f9f588b404ecb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f20e91c24c416ae9db2d95113b6037531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a5affe1711e2b19da8d5552ba493b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b129937716d0237fc28d81f102831a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efc7ce6baaf9a303c2a63d1963b6b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14b7ebd36e77f69b9f560df40a7e9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dee9da40de9ab9df7116a561df5c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7f37068f3eca8439006da2f960fac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c02b00ed94f446200005a6a1d0a996538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b287f6e0481b0a7fa96436c1358caf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f3d0de2a65d046efe4981c51bcc18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6053e34f3def170307069f5ef58e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09eb123d6638d13c9a4f520f4e5a87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc73daaa967299ac09f45a87b2d21e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00ec6a76c75a9c82c1e559bcf14795544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113cf5524f063b793fcd4d32192477a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50244176d58ca6d7ed22f350240e5a4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa06c1764cc5c9706eff0743b7e539547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d32408d6b9451009cac986968e35ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae3d0419034e89687a82b5edc8ba48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0778569193aca6532986e7bf2fb21550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d77f1bff83774b5d5fd249b0f75cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81644e7724651e3061328ba5cff532d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4086fba7d1a5bc2a4953067a403436553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a11c5fd4084aa8ce734ebb8c4ff215554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf659a9c0a76e94d65b361230ed8d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab48c742dd160d53d6aa07741e4ccf9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d904d570bac2d07993013335184763557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676fb5c1cc5d13f91865ed97d2bd5be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f0c9873c4b6b3397100d75b015258559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375131a36fa71c584120aae391e6a98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54f09e9e04d1e64199c66d54ecd966561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d00815c9c55f9f5fecc4efdb1fbae8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fcf12c2da92289584c709cb3c7749563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5ebb2b0c085553845d186a23399de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286484fb7b90fc8664dac223020ccd6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c929da50b2801f4f1aff7554717f53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50e88c5efc152541a32c92a329d628567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4efa28c7a7ab706fd0770d830297c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c332ce66996dfaf4ce169677b9dc14b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9515fec8ac42d0fffa61616449a3a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31078fc8e77da89d605dad31618e6c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d5f17c1429808cd4262a0a45afb90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89960554237a9f9cd3134550fa1557d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef9d0f5acdcde343491717fd36cb61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88387ac11261d6dabdbf68c1c5db50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766bd509f013bfab882602fe2ab2796576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b379107e30bcf8c1c9a839a1556a1e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22b21855e5e3d941b62ec694f5c70b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518cc0ee5ed52096c123f8b045efd99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f27bbfc9c2afd033e6cfed00514627580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d51bb7c64f48667495db4cc5cf878581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2609a728aa02fe7660d2e2838426b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b6b1abe7c336cbdcc575d1d63b560583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d236b6954d3b239f168d47179dc737584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7d7b1a483443f37a8e114fb460ca4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299df9686a0caaadfaef32de1e3dca2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c3d4585769b4d607d60b10297c024587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395da8418ec5fd7c45cef36606823df4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49f65222d199ecfa05699b34cdae22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde36306eec659c7018b0e92f69934bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccd4aafa9c63833646b30265d83536591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e49a0a186fac6ae86761010e38aa2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e13ee121e02c9ae072dd8888543db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b169d9a466e38bd14961904df6bd8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd5c651aae56c730f9e3fb2a8fccb7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109099875d9c8cde2ebd374f48b871fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72d3b537d905d032fd896dc99a2895597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473761eba3073008fd3a68c9ace3270598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7947c5c1cba82f884e23ba993ab24599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d85296c058b3952bf7f8c42ab25789600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294cce35ab5bfbaec667ba0c239f9bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49809fe5775484de843c5a8bfa842a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145f4487339c23003cbd9ce7ac1c276603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002194b3ce7b1f36cd02d7e398bd0da9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64116029cc1fe859e0a3cf408bfbb5c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ee93c2f592e267ef47be0c413c9a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1224f663dd1c938206e609931b42f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbd5e748d8adf1b2ebb92f767eb037608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d462a830bc67037d37bcbee4ee79af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a07ff5e5dc3d19dbb78171a845ffbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624b734fde5c04b3df5bef48e5604f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfcac09e58ae5c0b4ccb6c3f1d0b8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2172d6e5eac29299698e1e6bbfe26d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199df1a1536fd34507f8501ccf391d81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1fc9289d4b1c21dbb894abc156886615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d11850afc4915be85c3b71fe9dae60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff779546b795c95bfa0e01388298762b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef128595ca012c3eea97684b9911f1a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de186a1219336f02d30ccc620a14c05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c8f101bc04107cb7cb923211ffb39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1aea463a4d85d30cb6690cc2aced9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f712281a16a6651149341afe640e43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efa125582b8ecf2107ca95f7a7dcaf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a787fe41201237a191816a5c8528cfd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09085f66fb67cc3f31942705226c542625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68db45beb9bb6d19be13033c06bd48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46ca446f4f3b6852b33b78f2b4ffc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208f6c5b69cd906e593781d3b11a05d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d68df77bfef529b0e300b4887a77d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bed998b0c541b877f7ade43d0432f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820d1cae9480e168eb7ebb49938e396631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc78f38308db1f818f29c74d0ea615632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f2a2860490dfdea9a55c8222a2689633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d987ae9b27cb238879ad5ae2b8cfa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83208391f1ca23db89fafd1151cc6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82898fb65adad692826d21be829695ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50270f4e06a695d507a11883b06d7600637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29ab6beb593355d6317e7e4f85e442638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ecab4747b1e297db7b21cabf0d9a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49968b28f973a7b89b7432845f929aa7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c042bae9fb73612aaf6e8e7de0070641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f02521a7f0e3a5f198cf25e0699bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979c1b108637876ff399e7a1491b445643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b404a539274bb2e72d9e17c561f9c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d423b5f7d4fbec5061bcca48c1f24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e44f94f19685096b0bdafb21e99801646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2d60eccf018f6c98c53f47352ac70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4266337cede220991ea896b7d0f8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814a68663f30cd32d80a0b0e1904830649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fcfed240eb4f9045b7873432dff65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acdf21819f64feaf2709aaf4a797b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db33251155293bdfb23967230e374b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a153dc99113ef626a741b45da983a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2ac95f999a4763a9b859722695421654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ddb851597ad9c6042fbb2cb0ee216655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e604c75d59421194cd513b4ef2c5fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94393990c713f582137a06019bdf61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae469b480647ae486f1f589497ff5f62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c113de4908c37396d0dd2524e764e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8d1d2b0a82fd5e5486913544205e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5be2a9aa18e7a203b927b4e2edef09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c0b9a95aee831aacfc13c8a573ae5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10fad979652dace17150fbcdc305d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807581127419ee7ac61f42c85294676664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efacafe5daf1935178e69be8dbe039f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bac2283219a47d4f1452b8e75b6984666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e532b9a6473bf639f0a5b907bfa7ff1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1c7402331c9dbaaccf56d1787ef4f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18bfb67b19c4eeeaf769c6161072de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bfc6d23ff87e5d5f768ba71d2232f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346f1b8b139f004e187a34c5cdb77c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062aafa4973571b226eda074cb3b99e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3fb6936bf9a4b6fd90432bf3197ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295017d3c2d9340b515d633bc154547674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99f74c0e9637ad0ea6fe84ed48028c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7627388462472a849e8f726e58e83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90991869aec8f597b61e10c93db4ca2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dc5d7996e00be3acd3ee56df54892678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65ef5886419de8f2e42b9dda09960f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22872829c94b9b4e761a035c836aebc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011ab65479c45a0d6e29b043a65e84c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00e1076fe81f544fafa856df221724682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1045438bd226162c9e241eaabfda99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42740e7a9c020f4f3b015905ea2782bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842190b3817c61cbce527b1b92e3365685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaadc63eb6c2ef491764f2b81ce2f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6907f540b65ef236103dece069ad3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221af73b73473035b7715324ea8c907688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e742e2b60c11da33abfd5733bfb8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6776a3f6038531914440beebbc53ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae98b60d31d1002553cefa0ea76126c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea90727c0dd8e1cad41fe24f19add3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a5b2d9dbbfdc010c0e786f2679bc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bc5373b261c6ffe92f7e0559d464e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f234bc63112bf9103052a53f419ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3e46cc7c5e47970ffd9659258d10b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eb0dcc9fda5606b6d63b2d4ef39fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f665b20ee5c4539fe10254232338f27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af66000d41ec8868002e746fb0b5b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57777ce46fc930b71fcb91fb6f6e1b05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbff71a2f1f5fe248680028e8ec7fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde84c6c236f65e9c359d8998789b2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41670eff417df7c227d0a10f97ffc99c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06848b2de08a8ce868004cfd124bb220704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc780a6ba3e1ef64829cecaa7469343b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5905229e3ebf209022a3e0ed02beb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db401226df0e5f5156e05e6577580514707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a066bd19733e227f8c34b109f4c0397708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace95e232c3c0efe9d2e79d43496bcfe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5cdfc4dd2391517fc72ac69fc4489710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842510db44471fff4de420de225d26f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a62b4b8adf45b82ffd8fb11302ce2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e09edeeec5f682b14083afece0faa9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda752ef7dc4ecf2e5611f0eff53ad17714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47267171c9911f12ab98c96ed29ef498715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efd005cde3e6381ce6b85b50f6cfe4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90003ed8b95c86ba50dde5874ff399717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2071c58fb5cc34ab10b611d14712d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0600c32c02d23bd0c4bca7d4bed2cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49fee7280daf5bc17e6d14f7bbd28e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a2a705841dca4f888ac42dc5e22b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35535973f9c688bef33e95ad2d916845722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af26fd266ed5249d03e15549784c52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e6624242e66d5929192dd319b266e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f655f5f9535c969445775fdae467f7c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01482b8b0a160ce709957309e8901b52726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c69b4909ad5e743685b8f1c41f585727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af4f01ae3d7bdbd0d569cae6305fc6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4842ca427bde104f8bdbf4901ccbbe2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f00de0d6ccaf5eb7394a185f4a6e64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c4fddf24d62d7f1d42cde8abe035f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59fe01fb116f34ce20d271abcdd6ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4521e0b4f7a33c09713a3649963e0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616b53121bc66c1133e64665e094148734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a8cb974d633901d57972abd4c0352735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9662b3631153ee3e44a7741fede3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd143fdc4a4a421816e5666b6e79db4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9dd48d4f5af1b79424da62aa61c29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8280c815f8925af8b0078e76422b474739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d500cbb6da3d05a998960983294134a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee0f50f2ad4d386519fc1aa53fa6ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e58326011b7ce7a27021c45aca737d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a51948238bca746768db0b98deed9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d27a808bfe5e3e78462ae9c1c1748744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87e76e84a80a9ca61435bbfbe4d91d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a5ad4265705e08f95ed7f8d73977a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae5e1bccf1c7c6fdfae14a567d7523747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bffd029d7db91fd7f7efd91f15c5b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2f75cddb29ab1366ddde73394bd05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b5951cd6f364e4b61f91ca1d885d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48df02f73be3fc742be1d2e1cc8822751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfc0f6b77c8e66ca5ba778dc6af50f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4405393f6e7c49b51a307729f8dc2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7cd89626b85025e6c68f7660afc57754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b5830300c761a9bc8ca0e72411f87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1afb35693f1aa788bafe9df1baff8f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a52f5fdd13eafc6bc9bcc090f6634757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e20aa78e9cdf1cccb0d610a423cda6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c75fb57a1042c14ced90e28713702759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>