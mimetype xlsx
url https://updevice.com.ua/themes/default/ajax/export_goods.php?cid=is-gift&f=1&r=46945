--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2934a2e6243c186b107262dfa89381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b6f768db0d6cd72ba91cdee2fc2512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22447f76b922ec580fec0ed8092bf63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719cd5f4b891cdcb220d60e940229d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf63c5cd08ced9731c63f9369b834315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b792a916743ffb94aaf827ece4ae56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d9048378803b34ba27d4de9f9af737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce796d88534bd56eec0180fb32014818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f92f3a2b58d0239b33efcdf4eedaba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb055da2edf30ee598f33cb78cded9bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0f597833623fac29e1ecaa2a15af511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86916a6c6379ce481d488e9fd6575e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207f0605497fe7f9b9c122fec95343c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa7dadd87c9517f391e1f8249d03ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2255e209a1f6055ddfaf4ecc77ae4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71e2231b325d030e6f15d687569ac616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19deed605362cb37e375b652fa4356a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f692ebf24a6c22ee1a06f93ec7023e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19938a729dc733c008f83f57e07d3b7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaea66bca7b88eb72df3d1ecd9c123320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f77ebc7fb5c0e924cb72886a0e98a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f31bfb5149116b20a2ee541b85a60322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf3d3a76b192c2b6858737992fe9b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ff0d60dfd6b01dc92be660f4f7ceb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83a944fe4577b664fdddb62a13d4d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc391025309935c882e70bd98c5fd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0dc7787abe1d2407c5d932c81739027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117d954704e1f471e20e5a906b4c38e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447d2275995733542079047ae4787e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97522f3e3d6ea86f18c61d27af5339c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a0f005285f4496148380c9790fd4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc58ab95f9bba7ca5cda912662ba8c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61ac948a7633d6a77d855f3fcea0b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85533b5f44bea9af01a377536f531b9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759b046feed7b841bc1de75c98fea8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d782014247d0813b1a6944c0d52a82136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533e747e867d7fab2a200084c01fae337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287e9972593fd67016557c62caa070138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07a76e72142bfa5f937beea46e9d0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09291c2d32d557e28c615129bec8fd9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398a3d1981a9046dce8bdfe21f70b4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8842f0f905ef84897313f7b46683a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61437cce6b7887a4da8f1ed2e49877d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12426c166d8fc35fbb1efbed494019644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7317b643fcc66abc60a2135d2eb8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bf3525b69cc262500e432071d45b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3a0f387aa78c47fc3e3a365e9483b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4089a5eac3fbe97af77f6f782c8cb2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe9256d1edee6408853b1c8e8fb84049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f236b6301f00b5cdd513ed43e966250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb073d4fc7c3422eb27eda31cf8570651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cc727b723ec419aed83a550858e7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a491e0ff19b51f39f2bf037ad2dfbd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cfac9600b7c465b013bfaea2b88c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb6daaa614979aaf4fbee0b3d9858155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbc8a8356652baa829bb005786acdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9332fae7618eb51f6291e749ea740c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbf344b6a2ae09e70cedff51b1278f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5447d0aa44cdeb5b8ae48583c43aea359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976ed1856c50553b11319d101d1882260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e5fe6a0a977c3b3b5de8888520c5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073224ff7e5940d66b3a1849932c93162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a643ca270128cebea1b7795c4969b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a973e4ba6fd6cf65927a0b18d382ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a275dd29b24aa282184994ff12dfd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62541b3826000f097ff4a20e9db515066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057c2b4ef7c950520a72fd7b2f17d3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4e578de3f36563c65b735fac63c6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f02e8656a19fb24a6e7ec9d548d39a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709be816ade009e59c65c61bf4592fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36f07027df8fb46cb3b2b56b683d9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccad83719ba67225afc5c2a5258ae272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc6ee00d567593ca3dcd8c91a40e8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a352a75ac59d8ca604c549d2268918974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da00755dccb4e2b6a674130c121b34075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b27fa42e3ea7a6be2a07297c9903076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624e7427a3679caff3e0c41b47932e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14a363cab7bd70c4d8be60dd1ba34678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd755bea5a1a73ad38b0c915776f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe3fe56629670811c959f47d9346f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b9bac6b9161d305b5d7a5e25f913881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70c80b8488177769e3699faddda5c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dd133f9ac93e5bc4306ef2567327783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a487b2e022116e6805474db7b059f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3255de857a3114d0d392f86b1a592c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c87318b0834d2acef4e668833acd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cade61ddb6a7472f75153f07a2b6c0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478bb3e3d79afa26110afba9522b0ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2cc0c1706425b643641022dcae06489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d64ecbf4441fa8821d11e88c4b121e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7cdbc531f4efdf949e8705f913b1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93917c6b529bf0d67a3e600e6c6ab05e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0629c04c485567c89b493d04861db7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ce0c15e22a9dc3f6314e10baf50bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499538f8c0447901a23d33e219ccc33f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da6423dfca35fa584af680cca55aa796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf69885f3e84bc368874617fffc576697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5f8feb7e5b7b8c26e98a09dbeea6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56965520a1aee3cac320e92736099999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53935e0027b367af7929761cca80f505100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276557c3876d02d63605b904b4c9b6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2891a151ef6bed7887af3e1bc7819102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ddd95f3e3e6f8b6cb21dd241c7d83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dd3bc1d482ea7e22cff5ddcc4a522104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e679ef85f245840d4292da692dbf9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754c691d2d53da046ff58f11a9b9a49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b74ea55d007fb2808f27958e59ea57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c334af6d2d91981a73b994ca413fa05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9371bffed8c9c381bbfaf840262c4f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb3bd38a8f9a56634970259397100f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329de77b2bff2f9b74c9a46cd86c1dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db19546d4aee0a2ef72da22507f6b43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6767f27e6b8de3a68cbc064d4b24e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801b2f435b254eaeb22df10bee39566114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd85f3959bd1c933dd140576a5239b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877faf23d0a8c77712c222c5b1276d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38d9d6dafc812b99e05807552405e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720290fdea8d4e564272cdd51ba7920c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d34bbf50700f18f0d0fa047245dc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b41197b358ac54f8a298fcc33c5ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cae6d754051e0a3f35a3d3273c162121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9df1910ff22374b6173d60725c21c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d455f4ce1122266884a3e8941b026f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c4b10916b8dc411c297bfbc1713e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e26fce5fced71a12c01318d8cbf6ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade63741a4b844d405523bed053adae6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f63e204e5d24e2ccd518cc2454b5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0cb75a010d27fc549940a698b39b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfed7273f6f86096084ae28c1afc0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac38eafbd0e5c5a24415a1c1281fdb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d1bffc1d49ad4304c462f800f2acf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e51e5f9599a23f1f8d0bc177434bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de28ab692036a8e850e789b714b3ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dda12203461fbf76a8f039515a3e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638c632b15821e690898f3b8a524218135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453a448b3b1c5027fb26482b221002d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c79bc5a8c1d95ce0bcf97483e28e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730a022e8ea460435f8b7f17951ef35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21002bab34a5f5e41eded948286de7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003a36016ffa534d3073654e2031ba8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7158f6a5275408a54b583d0cda8d23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97206f793674b9e2480487c2ed51714e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ba47ec13571dbfc3ff64cd2e8651b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60ad58e5e52ddb857dac08531ffe84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85ef43ceec89d413115e6494730bc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33777f7c557c42d26c11ab21a825b81b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dff788d0b0dac3c78b712c822e43a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca97fc224027acba3b88767115d704148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced69ebf6b57f40a27be45b8a09ce221149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f59cc51ecc95cd391b419cb6dda884150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca024c75fc59c7bee1bfeef8bcb6c968151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4801198461486d5fe0205bc01c4f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd488d7abe5da994b55965f504046f26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b39804ccf95fbeb49dc5dc0fff152154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af17d2ebde1ae2797db70333b70cd6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd597ed311864ae6ff0532696fe56661156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af2b837f31573073dfc6e7c88dadf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00af67027201b61045720ed9f181d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a615e0ec7e62319973ca94278df1f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30f4f02ee7f54c5663fcad0040e301160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5c57c99672b0ce4ab1f4c1221bd57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edf0cc0ab39ebc45949f3109f0a21c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd75162d431258db687a1d08eb7672163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d37c8239b5961662c2f7920f7eb5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020883229af294a22948a158220a3f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a93f749612947427297e82602f389166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44268a538a3705480c521104d39d2a5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe0d5010bee790705d57b1b990de70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff02d8915b5472d0b4436c4297175a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70914139cc8283195c4ad185751b7fc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbe10cd2b585521ae27925559e6e27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e75a16156518727e1d73b58faf5fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2a2050c7520f55d9f94b6b5a8ec39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccaec297d75054f797ac0d4e5c49b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b4607989de7dc24ab67c812e7b651175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53c091d70edd6e35d3e01d0f5fdaaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a623e0ad6bf20f20f6c8d7b181112177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00271e4376a3d6799ef36e329ff7eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6126fe47ee1ae02a660b37706e0c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba52f26e5975fad5f6e6caaeddfe4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff3f0c44175eca7746fe516f3280ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ccd76a8458db172fd471630f4b1c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aedd594a677647cbf919df50b5531183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb09919a66d65c9c21ee600f974ce10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711693ced4a43a8653b7254dd365505185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a862ad32fc60608d7b92fdf2bbe8ec3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c0152b4b07e0e2948fa1ca4a48534187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23754b424b1df187bc2d9c085505576f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f89cb48d09f0030aa9e56f430bd18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bbd8086edeff5c30f08d21113069d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915dbff539e02f752df527c0b036706191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2117334c9100d9707869e37ecf12e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d1b643bdab745601a240c1eaf53a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d6b7963b833303a704ca588f6537b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088ddd191fc26d3da3c87124d6917cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5428665e006f1ef2408e57a32cb09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25b3fd713dea9afb44fd10bff26d20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fc3324c2fdf9eb191cbde93413d27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63a991272b8db1458c99d12315550f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517a52e6c1145e9ba59df925216634d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0e1f27000bbe464d08eaba4d1fac7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dcd4c1be42cbc3537978834f3cd38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f104652d7a1a356e45d301d8082a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830fcc51eb7a55a02bc179f6707faa5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fc7201d4cafc0a80aec956c883007205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f6931cd5645883eb31716757b3f8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf347788040a7fa00b812e63a4e4f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2121b6f06b181d1e794b6225c10015208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16ae753ce145515ab77e8693d1c788209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db4305568d11ca1690b19996cdf426210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dbee34ef85da3106b8ec8414da465211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55214cf1b85e5c163c0924ed1ee73141212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00904b5a428f9f6f5be703ec8cbb4d8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a3d8c5ceae6d82c4c1e24be2929f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555ffa66c5920df5d851a5b1383235b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ac1b8d3c8266d8f9e0569d0367b20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29944de7b07316fb47085137cee3c5f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6f13e6b92e9d74d06cf6165079ff0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dbca2f95fe5eff472790d84fea90c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0ef191e0c1b9292c54043f2c070ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45298e9b25d20d8d78aa7462ad623ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101add5bb23e91ef741b397030af5d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5b7d25df9456b9651f0636b3e7cec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db72a4b043a262d67bb6a9c6cbceede224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1a8a68c77c6e3607a701df7ebbc55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b7c64efb7bf7713f68aea57efce06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802d61e7678f4d3973f05f568558351227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbc74ea640bfa711814845a6749a23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e0aa17e96d04b207a6c6d21ae2aab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63f748b5233466c7cd8caca7ad86ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b90f8bef78ea4554860f52f1406fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bd88bcf030df7b1a171c747ce5de0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd33566cfef40b3b2514a347898fca4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9f8f345ec5689a5ee917c2db32c06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ed327d06db29fcbabc1821c500e22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a7d54f8beb9e2ef5186b778ea0353236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56388c8e9ff1fff11ffe2b05efeeef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3489c28ebeac0b763cb356b910997238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513b0ceaca24b7aa4cd5a0e70180dff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2539aa6970b901872d9073f1cc65c9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160489abdfd538b224be7fceaab36f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8425801623dc72c13b18b26099a5d83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8114be8446f7aaefc7211cb91822b2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1044e449fe9cf0dee71cd7b74aba5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c9dceb3967bf469398b683dd2aee6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc613aed21997bd860a5af48e8de7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ab935fe42d08a1bfdfc64d808d21c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385009a2e37415fc865049f4f2c953b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effd2d5e08b7c22ae0079686a3c05c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63082afef7e4fb3af65decae3112f69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc33a5c848ef671884b32febf8bb48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40fd6babb10fd12cbe5d36be7ab446252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3404b5876e4252e2ad0e10262b61cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276b345caed9ce518936180ec9fb476254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bef3c6d79fe896968fcba72ce0058255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b338f4f9580cb8730b1c8ba08c3b2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf279554fd86df05ec279f8efbfc4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b496d3fd9c5a3bc2313c284c3a931258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86fd0ea9e864a096bd9d8a2566c2bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126125787d16a8c23dc9a46a3b5a62e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197aa20397a1e2aa65bff7c074a0db1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b67d650296fb34f4dd2d6d7b7b284262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10368801e33d8a0c76c5409c4f8fbd1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80124b21e004379fcda7826df2f17a5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcd66b3163b91dea0d8cb7302ada76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d0454376791fe5203a69ff141cb7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25fc9e47ebe0e80123de7c50542da1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768ff8f18b5874068b045b2dc5ee6ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8961caa87d861dc266cc13ebf9a922269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768912f869ee713d97ddb3cf5d81723270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559da583f351ff2e1e1124be051c7b4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdf3f48508fed569f3bc37de16d6fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d570d5aaa093112a74e8eea705805273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def51a969dde67e2c3c7505df909e6b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafef135351c5e87e9e10142ced5b24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422432f6a7f1d815809a7abdb4188a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5de4304f0599218a97fc553a1e2040277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bfea33ef141da79e449fe0c251730278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ca128e837e129a1eb95b71ce7124d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a2a73fd5e8f2431d5923beb3cbcbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f2b347bd1f43db966a440e261d6ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a9a2a20dfc311097c0f363a785005282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fe90bed792e9b085f08a26bcef732283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbec82a4139be7afc873a3646afdd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd78caadbf2a383ba8c6015434a8109285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6940114657c8be14eff845e2a08e125286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead849e958e51a13571a930dedff50b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822826ba03a3a65950115bfe63467bd7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28881acdaed7cc5340fddda157a7b666289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31159806afaf88c3677436dbc4ff3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fad18a049a50759e92975d78419548291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029b9798ee22145fa5d36ef43523801292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73876d0d53a16e24066cd513081ce5cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7fe36cf981080b6924f6106e02ab0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc49d90ff804d2624596f3940a0ead6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecfbc819193cf93f3be5e11ddc9293296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3d586e8848ec7a82a644e5fcaf389297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef113a0d95b4c796718f00e395870b02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e8db2063017f719d56edf2d0fc71d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353a1f7c3531db176554c43bac7db0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de138b846312ba8b5d0bbde0821ac75b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eede3a7bceb1015bc6d4f0d78f80e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8396d482f33a7d26071aa6ad37e19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae93ba351f7fa6f3f0ccfbf40d2e0bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1c70c71ce622152544df602165c74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744af2e92c944de7c636261d1248e5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4574268d746e0d176a5cff53b16b227307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a3916b821f687731354e94a6bf4f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57989ae4c0907d3bc2b0126cbd0fbe2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915923f4f8ea7ae04051842368a8503a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb219ab49bb464e850e46379f3454dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f9c7b4bc1edd43df0eded6eb241f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fec9faac56261c1adfbc2cbe510c3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dafb55cdba517bfbf25da4882bc387314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d86c949c93b288305e4e364fb5aba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0668287b99fa338d0c008c20e3bcbfd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb380650fa9d49687b8c7e51d50880317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351713fc66022031c58373fa54759afe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2fef93f7ea585826da340f628a6f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74650bde0afa67bc0d6b4bafd23266b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077e868e711fab83f542c961666eb73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f58a13bc5f61b29cd809f21ffa5f27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f16ec670feafef2bea49f1fad58f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53405ab5cd2c47498913dda822d0e7c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8923ba165fad08ac7b50af92446fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9573fca4f76daa665ed9c0657bf5efc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f138464e70c6eae536663f273a0aa23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccee7630cb23c6723399eb911b2a8aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f3191bdb586c2934a9f6fd2ae1379329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89410b5e5419141cff0d06f97b688167330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3bfa7ed55c6d9de3a31de914fdae6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e442da778e701394532528ca0607ae8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57442f2c81580d1673adcbf520becc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a240a27d58d4f8b1e6269e06b0b519e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9042494b7609849598c546a54f0cd91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9fc6ff710a9caf83f3a1c43beaf1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebf06b0ff6311f736b734c0fa525f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5ba8714bbd629277bc0ea6aa277b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464def4b08411aefe36215650472f5b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5a082e921756d5f781834561a0815340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e63f3170af72d9a335f4c11d64a2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e4b2cda4d6317f6779522c2df8fe5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ba02079ef8481e4f568da5c6519a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220baa8d4236ee19a0e2f65e3dd6b0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7521cac054d1e29edd3cd17c28756345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e2e9a6fd1e668ab33dcb7ef9c3afd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948d2a44daa9b7fa3ca939c984dc40e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd5965a3be78b8ab31158b528c45d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62ed81ffc62bab475f7423749584db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f50694d19bf2ac0230239adc05cea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f78723b851e43a9b04a758cc9cbd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70b5aa0b307a07b395755cada0f73a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ed3305fb449b748bd448cab547974353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c517d445a88c7b20a1989ffdf9333354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59aac139cdfd411604742ed004d093355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbecdb477efeaf866c8bc3fef08b44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b85c62597b19cec726827c3294faa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb424502213eef56531fb8dc8cb0ded358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e56673db257b68d5f3b3239dbfe0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2b5b3be80f9bfb078a4cd6acd1e19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3999568b4d029539bf85878f66ecc7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f1f256562be7daa443e67e0ee0e0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc34372bcf528c8cc06bba3e447f79a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8498c7b7883b63730394ca88ec0d93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d130bf8bd839c1b0e8625c8d9e1b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6fc18c19dd0058e12748df40171d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba305639f027763be4fd7717d3f965367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e027d73233cae19bd9613646ed41ba7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ebd1000b09bfff2bf013d354bd5c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c01e52fedf9c1a54c1fc7c04556b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33b29119a01fb5f533647024733b41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeead41506c9fbd9c53873662e52a600372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aea6ec1f0cc5510a9965423a46ec4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3e8e62f00251b6495057b9eb96d54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fedaab3dd0970213b0960855b7fa1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b21ec3a83804bcef406c5a6479260376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d0a2a9a80d404b34b1715566958a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134d3f40c9b922d40af80667be5ecca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988577994c546d65af49e722f755ad7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39952395b120e28f69517da959b49022380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd40f985d05b027628582b30a7f4f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f203190c9b81388616f8450157ffd5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d40f12a422b83d2c3370888279ae8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b8d8a259f6ce87c5483be5efdb176384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd2e1708d273807e5ecf563f081871385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ac2ca18f2f5db80041732224ba319386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee657c054952b1b60e31940acb6bbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10b615c994846d1e6428c045a7dd96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6e8104764ced92ae3d76f9b78b5c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5797421c7396b087c10ee9d6e6672390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370e717d430274a47241194ed929d8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09f331239d914a1a2f78c3cfb1e4ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416d3a47778ad200dc198b044172a4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8f869ed48490bb2402897d0592cb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129ac0b00676efe58838ff2447631de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685d980d706ffe9913f78c1e363da73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a1b58f7512c6d82e480ebb630ec75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a658b281bbaba91071429db7750d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85299ac734a4ef52143c1224749de6b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333aa2207e59d53bdc8f4f6943f5adc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d287babcf184462dd9b5a1530ace0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e849ed6190705cee7146e231873b7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab89596e11980a18a63f3aac5dded21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a91be9093ad11bc901a89d4e58edf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16248a26b4d7c75594db09b4e7a94bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb335492b01b375fe03865e5714a6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd32ee4ae2a4b9da35b0b12d256f1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb4fb0e5d531472a1a7d648792b651408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc81fe4e7b3c5c0ff739f0a280d06c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c92e1f1cc8cfa73cc1787be5715e6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0953ec96340bf605a401c750c639ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f80ccb92d4fe824296eb1c63ae8cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ffaa57b7cf966f3e7ef4c87693b60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ff3c6bfce57855c0613eb8e93061f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d174c5d764e245cc68aa8c7ef957bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc23c413cdf208fa4f2e95d4805db5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf825532c9b6fb9eeb8862fce744fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f946400cfdbe73fa23ba3d058ad853f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd98263c15ea98fde108e8fab5b33a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e74b66d58ea13081d1c906731cae1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d2d5ea06bba4a7d055bb64e9fae37421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51f536fc49db687f4bc8a3be6f8d4f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49029a47f9f13c14dac8373ddbe3c43f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea017f7e5eb2521ca9b6a456b9fc141f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39efddc50e259202091a6f4ee8dcc5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb1881766a08af62396b1ed0cb4587426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6feae2414999b54fe1336215a392c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277040c4e5f87081bbc883c221000b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0feba9dbfb09360b7a1dbbd9bad65429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07a79171cb268cf328cd0df5c3f44e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24f25b9a60df0885d9a54f0c05d2f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6bbcb9328e1726c3c75c73c59001c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c295a65e3dbae8d152953c6bed87a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5b7419c97669c68c4a0a914ac03ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65531238385976a3d4aff78b33ddb22b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d40d4a129488343979368009a090a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efff32cf15156a99aa4e4b6c57a7df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a827d6e4fb97b0d3f664405db73eb6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2c9a57f5b27a6e95c67e6706bdc0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c78383af4b578fa72f7d3e7f4367e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc3346da7327fdbffdacb7a8de5013441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecb85daa35f695bdd7cc901aeb7d76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53068ce5db05e0e8d54205fcc509dd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afe15cd10347d95cd21aab37655370444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3c2b0a4b9d4a49ab6d842abcc8cdc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023942ebf542391e8cbf33c286a935b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff364d5cd957d11d85027155a166e884447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45356b1ca9a86c47ebd7d87fa235e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8ed5191cc78109ee7aa0cb6f3b017449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449d6e85597c52a859810dedec2412f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8003de88afd6b38301613b43b4d439451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6552153764d170a5d0858c299fc2dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff5debfb4f05335f88134e93a92cc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774ef3c910b555a95ba6862d911e121454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5dc82d27bbdea7aae2161c4a5e201455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d3083eef72e1d73ad182d9c8627f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28067d171ca68bde58f83dd402eb65d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0dcc7fe200995dfb8ca76896aac52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875c2bd8a03fd4f1a9b9a005e2e787b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8867baf03688ed2caa0396d1ec7e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5c743315d16fbf18ecf6cae8699f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060a5613d1350b20edc2c7dbe418f93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328502d8ecb014a19125a59d53ae77c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830557b931629b921f287a71cb747ca9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837e8fea59d6f9ffe09cde88ad93900465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5883b78ef6681e95b13e6c3668463a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5c1582e5dc08d6b3bbed2a9c33a9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48790fa6e45ef744b13e07d2636bf11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a3ce66234bc6df28b2456d85c7bc1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce4e6fe2e255a2bebf388b1703d1fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d246a59415a11c09e1e110b221a45f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63993ce13216695936db1af9926c66cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da2c46cc9d6d94440cc114bcbc5743473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc418f3a88df0387f251a52b0cbe3d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3066e74dc8409b3f9790ba3e8bc0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a7bd240f3c525b6c8a28030e4e8a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c850549d1784ea93ff2355bf2ccd4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c756f696753b8aa1d6206d1527242c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbcbd9070461680d72e17391f3d1d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202f61e0e8e4f73df32a3375221505f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ca421d948dcf70e67852b87bfb2aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480fe0e9a534db360f3290b2b17294d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd347d92a50db9e852054d9d57260a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5721239a43ae58d91d56ad4d8cfa4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250253ac30a8a8350ecf581795511d0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959bdf8870ba5036ac884cf1dd87f72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8850dd7cd8892a97936f069c38bd6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe272792f5fc34cca362de33747126f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8bfdcbb0a12cb9db42048470e88af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f107a0c08178d85f66e5da80e875018490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd32a363353a0c2978f26f805f81647491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe02081ee4698c751c6dc23d23b1a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000958914a5574caedaa7c1f021464c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d1662c460d9579cdc2a36a6bae2d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a444471ca0d1a59d9110965a96d969495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff6f5ad62ec5a8d80928dea37ec07e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbce6fb05f304b14d7e65b2d9af543497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b728ce1f60516db468281f5670a5ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd13ca88c49c1031bc3b43a8252621499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f745caa41e7d8023b966a083e37fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dddabe4cddeaefbd431f6c8f9f97e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a3128701bf4c94051ad0706e5b4ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfa9212585cf127129a95e9003a154503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976f6f980bea032675abea8bf058b91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d3bf6f72f2792a847bf8c4af91c7f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceba1447d0ced3ff3fe7b78468d1842506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618be61cca09f5bedd29702b3ae7404b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40b759a610636c5ed950a93e773b42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf1fa8a1cbb1e051ee24a0b26b735e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6d42679437bca38a36f5b05bae56d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f200c9f226ecd37fa302ca9b04b317511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e98ad79001d2a7f7a91e0815fb189512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167437a3f13b363ff003313900023b8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625306471e22e8b25a60af144d91497b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f5ecd03fb3931b8035627ea2ad231515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ee6b3fa481e10fac95a9495a1cfea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e08a1f9219b8de55391c8d182f842517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea78e5a8c46aca2bee303f171ed846518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502e638114d63545b18abe68686e4ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ef8239274ade8f874cebf6498970e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442c5f3d079898580166f07e29f2fec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bbbefb9f36c1e8cf769362ed4cdfe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca421168b0f28e072f0e6fcc29fcb98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5378836f076a8d58d208039fa3649524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbb82b316a91ff13c4b8eb080ad8a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de607c051caa1a588b60b53bee9803526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7d1ab3889b402e411c6ab2784ffb4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41f982e75e9c6d5911185a2fa5bf92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1cfdfb572b42da5092297b1441bc7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41879885e76f70dd0a6f2ea8c820d157530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece8deba5fb6d7a88f8dc77af786658531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d09e6c34da6f407929ea4a5005805532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1633c8af28c8032eb885ef8af6d7fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9645edb75f16d056fb1644f370309534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276e037e26068b1f2dd989843091560535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3a6d1fddf39c65eddc58ff1ea6450536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7865a990807bbc85beeb5f7d70f7db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35979bc97e66e8783d011a6e729f13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb73ae019db6658ff482b7fe6d924e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf3c8cf5160a1cc3c66d0eedf6bef3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c90bc8160e975644f7f4a74915620541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9678ae89c0ce9b1ba0c49832b087e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53471916b0572abdd9665c0c3384a7f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e87aa8153641d5aebad3a6dfce73e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0753eafd2a8cc988f77238fd18f8da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b77f70b33a9681430997465c50199b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bbabe596df75c955b2af0a0d07f6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b143ef8a91b7217b2b8841e8c040540548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc11972de264254a78106d4cb357dbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42b6143b8566bf29da5cc3e2724d46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f689fb8584cc9d2dcb0c1a283315d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c2a71abe01970debd12543dec3ed8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96ab9e0b3705e179685a67a9b5aa0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f930a8deee48a91672429e7fe078f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11022634f8e42b3809770bea36e27e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd46afe86e8535878615c0668ca458556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc0e5938ce5d429c5412214ba4f9cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056b05c29680267295661f278303600558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27678f21efb30b6298948467dca0422559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21deaf0554b6de7321b93959fca1f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bde1cd5722d5318f7e70736ceff5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3e5eb541be2cd60b4d49c82ee8740562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469836ef023075c86e4645752befec5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf68c4a14b91c37b8a6d8be1ae373b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524adcb76d05dc9404369504fc7f9367565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580af3e633433709a5f0de6081ef626566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23845124aea800294504561e6e2453c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae0546dfd01eff5069040ceeeaa850568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00bb2f054c0690cb3e634a7e15d502569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167280bbd4946ce4212325cd9b459c0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683e69bfc320afed5914003fe64ae23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891a221eb851b0d80bd5bd2028bf694572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb6a79a82e426dbdab62c066709134573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4853aa119bb70e47b1eb4a53955c7a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d00e27eb126520e451e0130cf8364575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda351c7051e595e25a3d985cc7fce7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcdc461eceaa3fdaee539a4419419e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9eced10eb079153fa9a2ffa963b6e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e7bb8026c64ab47a31ffebd9d74c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c99cd8cd3854d9e5963780e374d43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf34d99c6ade7a1ded32adf55552a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7fd08c01b1207a4e543a32faf1183582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd5a89f0b144c50b33733370f6d017583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4741fda451ea7017899a6ea3291a11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae7e763c305714747e96e1ff5dafdf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ee27d26ce0e97ca7e6dd1afecce11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff737ac58671a318de877d4cb384f321587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d5ea60b76dca69394dc5e0721bf40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4465a0b5e190d03ac1930db72e4adbe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3481798744ce3638e0c37a0618a924590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c33d72515893c39b64ee8f020b039591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1f94632e8867d697c51bc5d2c7104592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084d68c71c198638420408813004e3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f805877fbbca261e1eac9194defaef8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79639973404cb239ddbf61b70381050f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2996501f1561ab41c0ca848dd84bf7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30a05bd87f5795e8b67bce55f58e40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619d086f2302bebf7276aec19ac7d1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e93b43b3a7e0b88bda8ef76e72e9a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050e810c0eb1062ee138d1bb446dbe9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d771d60b0e7254702ecfd097b8f51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6d5e1ee7b7f4f763b808c610e2be9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642cf7419f3db0aa1f19a1f82f389fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883721a722653041e826a1ac16032762604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2b1db017637f6770a2e12146114e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe530219f9a1628168b2bad6a2ce5d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cf2e92d527a844078bf3ad905c194607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df03a9df18d7d7e815738ed1b5930b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43211c1d5c3be0fada3b701dbb3e1d33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343e10c19aadb90ba2f7a616ec9a613610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05af45e1476c361ad89f7fa94cb71b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48125462758d34354a2cee2f95094a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086bbf05819d197c68e6537f5e436aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01808551d547139ce41e91d5b120c301614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eefa9d650c75955f8ad42bd075208d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87060002e554a28407febc6cf5fb57b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071e3cdf7d6b162fedca6244cfadd60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9700d7866eaa5d901b4136adae1f3c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f78703cf01d42c58ff88b59447ec0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5077b7f672095334027b448d06dba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de13fad8d8134a7ef2f876c8be9b83621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab493cd07b023676997e474dc33629af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d527eba46c83f61fa2d206be896db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0e115f0c7a6d93d06039a67f66c8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37676f489463645e9345da2cea00c088625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df2bcaafcddf631cf37b7ff63b4dd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d5875f9ebf783e3f0b4977d02e830627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26641bb98ebc5b78383a9264029def6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30bc176f1ca895c2189ce5641e96c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eeaf0cc4acf2bb0fc424742dd49f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1ff934811ea6b0746bd2661ce1a77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf525c785ed012e974a3862bd6c9ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1348945eb94f5cb070f0aa03cd211b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3cd3556c19e26727ee2016581e029634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33055d578147f3abd5fb66d677b1cb37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bc767225b5e83e864385f65a59cd7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d16a3619a2a19a93f30b46d5df3fad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2d1bc9ffa79a707f28e742e6804e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6f08b0923976c9ada21dd8c15eb18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b7389ef2f9f3d5e50ff5cd2bea584640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf03c776fc36a3a4a4ff45d914804ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7112c5d61151e9d20d2e053b41d9df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5d648bc4e8ad6aef0e76166a4459d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb960f2faa0a28708885b844bd8da062644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90638601c529ab4775b6bd570e18e6d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fca0b73aeef9ab8064c8a665e04f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e78386a31a1c8abe6ee8220545fdf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58c07c91325cacf0f1ebf209a40bc7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635415f39f2c971a079f734eda2847b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f911ebfb70bb57cd0e071b0dc74feac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5a5be36c4716a622b8c25be0c87d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b23943ea6818ba62ad075806951144652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ee65fa800320b881a800fda1e4c5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d314d0f8f8e240d586e1dd107a7feb4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602d52c77461f54b7b2dc44ddd9ef49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb284226e20d6b065d2be848f455bb8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126d179f047764ee35cf2ab00f312e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af3a2bafeba883ac41957757e6afa1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f5e36eb0cd86313e304efb072e7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7e48e630f719a4fe3502f9923dc78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cae48d59e5235f80b72ea7f04c01f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45363f38df3e88078bdabb75d7d53d95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe2f50f30a8f8373f875b5996d3fa9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9377a2e2ccbe0ea3d5d20dc78f86e6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0cc12914c5da78600bd5990ea1562665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd50f15dc729c45998624afcb89826e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5d489405abffcfe97c81c8497e2f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f418e407d6d9170e63616059e3d72e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b513233b71dfab2532fa1ecc58b7d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f4f12d467145165ee68960aa53812670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46411d63cdc981b661ea198cdc966c12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a8340e6341b9929a0d36d0743e35f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bcd000d6ead601ab06673c4b8e91b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81548daea556c4781db0090e4254f278674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735140d721f13c04aa2566ac60e85625675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e26261f4c9c9e66169345ff8040c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47e54f9b6cd421151f0f5f13c5673d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b269b69e2cc10a104a65d656b8db0f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa997590e274f3d11f6ff4e0d1e88ceb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80f6eae5d0e6e229bb2beeab693227680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493132b801145d19c45549901ccbb2be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa06ffb725cb32fecf3a1c291225b19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa3878b227e80cf917dbb16bcb2715683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17f011b3b0c906a17b9e07969bd529684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6e27ead49b0ee7ffb21403ac62469685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d7f7921c38ddc0469f31911fff81d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f68eec1573c1cc31e6d9a0bbfea67687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9fd8fc6b336d564001ac5fdf2420b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160ab75413be610d34a95a40142cfed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24467de4e52eff358eafb8a30436b8f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a712f8db279f6662dad2c4866c58aba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298bda8568e4fed62740d74f05a55ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3546e1c0725c61c7467baa533f14bc8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8867718a244f793ca724b931c23ce5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e5792fcb49e3ae0053cace925964c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439daef18af7a1dcf1f09248efa37d36696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1e5065145c5bcf35298d1fef7995c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798d1376461e7ec36b9585ba52e4b94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573856133e42e4ec8f2339788cf01ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9259aa2bb201067b77e9ef5c8463f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8539073901721e0602832677cbcd0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bd4820af96ebecc9fda8437f91356702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86138fd34db2eee30a8638d2c1f8a515703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6425497605de88be571d3bd6b2120f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec849bfd9daf1339234a90b4b711f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f02346b3ee6764df2760514b536526706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002cbb00ec094ff3a9c3e6bda28cb9e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c9b2d579b575e363b71ba5c96f6f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff750f103fe77742cb92b9f56b14612709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706c9d14a8ee0f027ed1cd1d0562c26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a77c269701210d891e90446b4c2f8f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7388a1f43e25133e01d3d268890cd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3a5e699176794eb61d493206e356e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9a82639fdbbfe6a680ed1e5c3730f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4cc91f8dffe5acbe0e803403780a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55102e8df7aab85b29b482a81b4c69c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fb872d6851a0afc96f9a52b621bcd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b617a562ca4de455baa722c8482f3a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda9780f2bd82725f71d8085d38418e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaabd278a7f786ab3b84c4824639f12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98cdf6f695ce423720a76962348695721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccab4a47c35038886397432aba536ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9806c76de720ec95560e5ae2fa10a5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cf16367f0f84fb9284c9d11a226b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9845e47de523d81d58b49b2e3aff7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5cb50fa9cec0d155ef14230291665726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2570c8486eb867d8086c038e36073c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d62ede48bb78166d0e1da0c317174728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb404d8641405066746b1b95fedf65729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec04ca2fd45d1a5c414ba8a9908fe78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc58ef7e7c49fadf5ff5fd9f3e611b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864be1b62347aa672f772d0530f46f82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2185fff8889dc6eac0ca5ea52a6762733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff79cc8f915abcd3df8cc1c1b0b07d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfae01495791a473db04bde5a5f0aaa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd11e124e1b1f1640616b989a99922736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add98054c90d35d09516e62236767aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc370b73fd90a4ed976e82e53f24254738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ba79b71d24d39079999d351945d96739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04501e1e42acae0fc9763a3c6d0b52b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85ea12e80bf7b00b4cbf9989f5c702741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcb061a8482c184d91935471e44a8c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2e5ba3f31ceb50cb9c48c27969234743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b30cf3a7f4716f30115b9294ca8eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e23a222ff26352355ec5aa4939fa3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d13085af6f1c5cbe901a6ee3f0c8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf3cfa681924a3c91e2f34bc514a02747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005133f2c32323c3f063a543ad465c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d1091e34087d9c4e644ca399aedfc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a944c9557e06534b1312c878fe383b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4922e5537a629df3b85ac85a35170751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749365cf8e38efe7336967907267e113752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521c6bf44293c99108d430110987756753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae876901292baa7f27e89d7997d435eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161b3e6b5abcd772fd227bef3446c36755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38155a164dd864c525d86a2bc256e71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f76e5e669ec5dda0784120689ce12757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c6f7929566504ff9c258acc4e6c2e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0a3ebda8cfd501ddbbdb293ad86b8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaefa13e6ee5b1388b4659acc9cd58a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950723de3db41e4866342c3b89a46f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64f59039e77bbb9b6fb6a0620def743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28653c45b9b3f35d20a23b74fa574b794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963b3af72203526d4a44f25b7ec87485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bd8022da74187ec630d7abc7e25c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eb048b15c2e0f0352763e6d6f8ab97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f341729b8e97d2a18af63e99b690d6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bcc158ce3fc136a23344cf574a3309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d162343b19c1a80d0b14bd5367bba910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d660440e10eb1413628e19a4e829c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e65339748393a869f0d4b6ac3abb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eff3f20cb977642c5451f3810aa52713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3dfe05a721ff39d24260ccb964fbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efd16949f13080dfba9385440a4f1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96774e8a26450780fe740d48eccc5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b36fa7e4c10d889306a8adf4e575717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8f317660181d72ff7f1a6410d549c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbc87b9f722694dffe58db947c283f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d26af1f9acb8abfef7ce419bcb26420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff488c0abc02b31a4de65d6b33040321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45c96589b6e89c153afb919bb120af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40cb5d50a5121d4ee5709bfe2fb9e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ddea16b3b243699129b93761f410c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae33066d6f61bc10f364b71833988225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1c13ae625b547fac169eea021f32e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc393a105e4f4af14b595c9aa03d8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570dbaa48a407d5e7845d521c8ad67c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaec81e7cc590d9d8d5334efd65d6bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6067455dc35e281dbd59349400c31130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8104f7ac9d6e26c0cdff719fc197b0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5798249e680df00c0fb1a0204da3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fd45dce0240d62a47bed73de03e2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57263f9f7bf4eb7d714b17e2060c3b5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0412d5ae58d3a5c20c5409b4486f62135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d744e9498e57c8b44fb7e4106cb87536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71799dfeacb078cdbdafaf0222867d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e91424deafcc21a4dfc04456cd333338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82cd3f63ce67682b143d53fdb2365239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8b2928aeb3aff8345fd1629b3c57c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904fe4c9bd44cb42e8021686cbeeae641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b74642262a9dbac51a928aa0935a0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d65ae4133938fe5f1607870c41ab243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5f332c83b853065015692abc198f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d14c8cda95b4037f367168a5e751845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc132196319559b203e31c886ed274e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca3bc237d725c7586f379bc8b88da847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c32de7285b2da58804b94da9c41e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8856067587054b22e0ca38158e4d2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0c1e58c755ef3cf6d827bf604ccb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f07c348e15bd90bd9572bb91cb4c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0846a8703e6f5ee4b22ea783f3debd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcec0edff75f2843e87cb7ffa1681e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135ace31dc07d05b0bf7e596092641754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210f0b9d475fe190fd027eebdcaba1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af761ae8d6e3291ba56825653b54c38e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466c647b8316e345050c88d6377d1f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c2f994973ef576dffb229b42be65d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98cd8a79f1b4bf90390f2aec786ed459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b925a8ed8a481d11110101122957060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfec56ab9c5ce74102e9013a19b55e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f3e4860c3f281c99bc233f132409862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc21f881d33cf9d289e872d76caa8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3f4499aff192d4c9fbc33e770a61464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f42e2e97265ccfcc1ac0b6ee43417165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924029e6e5992c75c84f98b3e99318e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442112eef3a5a2597d63b19115f33cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405af1ed7d265cec33f34ab6251b830668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44469a92d2d9d67062b679b444633469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38272ea0f2191ad9552112280246f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9368fca8853a809a2d22a5c656165671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c292c8cc58e172c02aae10a20a599272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65006970eb410c70969d60a4fd4c531673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ec5437a4ff1f510a40bc0698238cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e27c1d44bf39f77cdbdd90760a867b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dd5f01a4d144479d29ac0c2c0b0cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d9e0b42e30b67d18b2371e924882977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24593c1b21cb82a8d59c64e34c2d6cc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46347a73e9cea045b3f192898dbf94a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f43a231a5d3ef6088fe6790398b6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19bc6f2e42283366ec9affbe047bdb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb33622513a535a7837499f89e1c4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082f65830f238a573cb655103e9836a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cebbe0fbb1a8d46a93b6bfcf43ab9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e02fe216595116d8960ea04c4889cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7a2b0cb481ace199dc6800bccd62986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dba05e38d7fa9a997ac909b8fb6df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b718d97afd9f8a838a08dccbdd0fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e972d250674b427dd5c0a0e60e6aff189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fbaf8911d592930531acca87a6e7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7a47da319fca77aa585cc5550c5bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28799ae9f207a0de7a579468aa3c5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ca3be3582fcbbe2b3afccd4edddb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783951c12026052fefbdb0a28b4195794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2096e81cb603c24104a51d1fafffc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff7d46aedcb96665728b297d6e746396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323d9dc1569998d70ac9e84f195e0d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5aaddd8333cc9ae2b8d09f6982bcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322526fbd310db02a14bc2e457762cfc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604c7192e04ac3ef257a4fd166ef759100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdbfca59425744596cd8479eaa5c6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266060609d13bef0f24541f65894c6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a706f7e63bf08096d8307da58a8dd9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6bc9cf9f462617d893fc090114a13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41937cfb6c7f0ac261f758fbf36e57a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3739b9e4043cd7880e8f65d9fd5cef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25483fcda1e660f6e7c2ec3109d63901107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ab714888ec40c856732e5ea0af215108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f86950a958fe1f453e4daeedee38b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5db2d7da6a898c0145114727055bf9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d183123d4e693836006acdc746598111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c331f2afe0a70835b0232c02fdfa4e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b1ed0e2b31a18b26dc121aaf0643b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e27a42d026debfcb85b2a46171f6c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64179526cee516f49f846e882a7fcc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaf2fc1002d7934d564ee9f2c33eb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dd106f5b249b6f71c34918b2211d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc852c90ba60d43589c89acbcaafb65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0c2f38904164a019b471cce1de5c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5db6c7bdf851f476f106fa5dd70e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ef1d4840001067feb9e3b173ed9f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200858cda8b12327213bf7e2712c800c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f40a8897d2713e8db5f57b92af9a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535f53588c7fe884013942eceb004c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719b77f1468a87c58ba77e171678ee3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5b74693ac95072f338d864cf607c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7e898414ed68a28dc47e3dc26a784127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5acfd2214532f446bee73e8f9d01ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18033c734bdd7dabb3b4c58ad356018b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691fdfa48eacbc14f4f23bd00191c39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2ec7195048fa031dd1be8c0bc7ab2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499525cdb9245fe406f82d39f2e2adf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cee14e4c305741509f003bf86bd1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f7fb545150a99372cf0335f91ca37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb8e68db240df5efb5ecbf25033372135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc08677c62d4df5926438b02278f5c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef796556c1d641df674d8274ebc7e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d2889f79ee8b56def53f3f0fdb939138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0257ede86813ee4db9881047d1a227e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a27f18b3b55744a3a04c78b08c3579140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75099b22981bd9acb7ba1a87deb7993c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c78da7399b6620a2afba4a9e25286142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c1e8527c25f4ed0074b0046156b9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bead122cb6b30fd1e5f16d1ad47a86f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da5402255445b48c9a5112ed2980df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7782fe174a281f8e537b5dde34bdc31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd961f2fe583e6a42878a0a1e4e428c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a71866add0e71741737e5069256139148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9037ea3f828b7c21f95fba0e0becc3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ed4b0117f0a3210131ec627af30b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966e0c0b010fd37d9e11c7be5eab6c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a38bba57347e743343b7174774279152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3250372013239ae8935688c599261153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd100de889ba8fef4fdea3fef416c29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78e8a8fedbf90de4cb77d61f839c20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48971042edcd12335d4e0ae237caaa9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2ed03cf8d75f069c32e83d6ef97d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca49c65be53ffd19fb142f55fcd794158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99af1aa151152257c86112699d87500159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0d613c5a02dfd1f39a449141c588b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0871e62fabf4e93184988e9040126161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111202b21b16d9630490df0e6b52b966162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3a4cff96c1971599565a6d2f6ee86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545747bad78816f33851f2c08967638f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69615e7b9e489b9896a5c85f7e390b53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c480ea570b61614b1e43e0f6b0ed54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa969194df8ce6d7e2269d4463428b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca371640900a4e84cec349b8232dfc22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538f10c02413cb6fc35819c628319dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb84d7f156a116fbe27ac593f14739f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8101a7c135d4a2d3b7919869f8e591e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0723c7521276ee4d2a6d66de2063ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091bb7312779840197073f24fed0f71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60868c19fc19040457e656625e4caaae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7709bb94129d69c52c0678b11121f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc9b1c9c8dbbdc79b3e6061b753363176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df2b97e2aac3d2cef40f6f190be45b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7677f89259b770901acbccf2f55e2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3335e9a12b454d27b0bc7fe163b60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffe057c0a6e56796ea6ff2737a442b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65146064d50b0803091bbcad4585d1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb862e71ecee2d434ada4768c6a5d548182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb6233cf993379a858e663a761cfe5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c0758184a79e2f3c4fcad16683da3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b0bd98fdcdc7dcc44bb1d5dd11295185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6564d339c34ef6695263b54d08ec15c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d9e2338cd2d8860ea249efae1e54e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d4059faf2c41a767364050118f07f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2072796d9b142a2bdc0a96feefca276189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895d9d6364f40244bdd38390e83059f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1774723d5ca5c5a8144fb83ed682bb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60fd67aa98913fefe54c0e3bef466f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa667cc6d9eb3175199e4cf3318ab1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7ff975bafcd1d20429b784629a553194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0520141407a42c4a2869d07e1c3220b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58a31827ca402fd9e3d10129d53c03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a9649e02eabaaf30dcd8a930df49a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a160c5d677c8d43ed0bf2e34751be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dea9af4963dad3844b50fb20ebe5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0930a90a67a6c6c3002a81c69b55f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dc9931835c8c5b81ee1a20692121d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a7d06633f39104b75c4e4342ca0bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccd884293b662d93bf04dc4ec047b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abe784891c4cc661e63f2a0db390b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cddc310c17d4c951a2bbf8af00cb9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bec137ac631a913985f457adce01f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5eaa168e0dfbd8170d88793086eddc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903927fb9605882207be8c73d75a9f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d644546a57e96372e4c5c96b9761ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642285b44930e98422ec17485e6184ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77904201212bd93b3672e9db3a5029c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb31476fbc5b19b29d2b70d76be9340212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bee95a668addcaeff9e9e4a9d40ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56f2ba058b3f6e73c179eb93e85779214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c947f276ab9f7085c2f094b486fb71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5ffaf29da02c54a42580fe2067c89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194109ab9c577a7db4e15c99c787094217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2acd0b37aae3a7102a95d3e77a29d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35c8e3d5871688f5db29cbaee99f48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0986145385c4e1ad3c8476425475f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bc36ba0e8536118cddb362c286305221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7369f159a029b86a994a3730924c0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501ab0447d271b0ff01649ee4911b90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a742ac02f9aee52184dab1c86a17e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3bbffd2bef8064caf6bc2e42b87b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c6c23616eb39401d82579596a4416226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e8b72e411673e9deac4a69e2c0990227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24a80862f71afa66bb77c89fcf255e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738524e828301a7b3189a807408b2327229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94b69fcacba3d70caaebafdbb9a981230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c993e20a3539db354165168ba76a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0816ac295826bba965a748787bfa82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d4638eb2a9bb6dc25c0752c9eb71a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c27f6bce678991e382db91bba8039234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de346e42fd4a58a08dc6482c3d1678235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186150627951e9afcb1d3051c41cd99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efc5bd340da545ed6f919a414136f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6ae405c9aa6f666ad4c599cce8a7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee8061027d6543d470fae62ee01ce5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e112e062943988ef8422912da90cc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4245aaa7b1c24da623f72fe98632e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc7cb10f9d39b34385031e93d74864242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147199edb8b4e80c6fbaabf23229bef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af729060b8996aa8f175cdef46d9ff32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f1e3dac5218ab1ca409a6812f4daa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b3cd15e9f74ef453af4df8dfab619246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986daf0455a985d07f0574adc3061484247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33affaa5e8977717a106c20290d4252248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7c624449b5fa302a9cb7790cd290b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e6104f9fb6f2226c3f34aba23512e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24cb6e64bd9d767c7b60552f74330d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35aa3f363b61a9ab1caf225c1e8c6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002eddb8171dd9891d0f038f6c358b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c7ac6076a5ea30830d34b03e4b9bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc208dd93cbe60c5b332a1d2f1a09e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf58f16244abc7564f2fa4558997e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f93a84492263b52fc30d042e5d82d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89977947746e9aaa774c973fc6ca581258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7048df76986a658f1dd37e2b2fc308259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf4a3a63f4f407eee975ddac3c8ac0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a72e0f767f059dbcb4ba63c4d2a7d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdd44838bf1fa88545f9a59cc4474d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa20328a04192ddd80a84b07f1105f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eed2e49d71a3ccb2a33f73fb5f9992264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d53f64cc144d6e6d091bac1f1caa8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b213f0010412664e1b479b4e71d55f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4c548cd96ad188714b2fcfa74abfc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26742eb1e952e8126e7ae29967be6ca2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c54d4d15ec16241d120190f55a0eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51199621ed8755ce272291aaaaf6b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322d7d5b2069a1f2456bc91c56ca19a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70762d35f5a4d98c173341ba5a44ecae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc84900061b9aee94cd1246e2d0055273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949944ec75be49dff953d78383d7283274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68a5066f8b829ce869c8aeeb39c11f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa625cbfc98143e82bf19e16278695cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c97bd2c837fc414d55ce180381d869277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437ba0aafda2cc4481c340286829cc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e564bdf16ccc21a40aac4ac093caa9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4246733007bd69475736a640883d71a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1c24685e75db95f53beb60b122b83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cc2941b79461fd9947afdda8f7b96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b66c85f7efe6709d50cb2d1dc06799283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2476720fea7260c30dc5a1bc672091284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ef764e49b9d6570b450982983b5fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8801923b343cd806b25811a35cffb3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0611de51ae255cf1a99a19c8a7d860c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66192d0b4851611612458e89eb1bdb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb064facbbe8d6327a1f77d7a69b2d01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d87c6e5dfe621acfb4d7af31d6abc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd97888742c9ec581970c2a7f45f19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c718d10b5bb07916cc6eef9ba83d324292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395578c23db2fe0f496059c984c333d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73aa38cf114330a863809fe94fe1da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb6c747692296d70693fbfcfa0ca9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8e1a986715cb865135105ff971d5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945661ac4b41a901e1eb4ea44848d200297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac4f62e45ffffab9308a6e79be3a1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260fa7b7eadc1c6252b93afa526043b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86196802b9220f2ed5a6a56e44a45f9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3641db35ef720488b6621c7c7bdddf0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75424a626a4202c28e5027dd0734c6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d728679649e0a46cc1b5128d6fab014303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aa07034414a8d269ba3c23ea9a625304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d939a76ec3625fd574d7fc11d71ee6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672bfa81072f855cdeeb6ebd2c6f147306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873cd1c8b20fd33e5b296690b7f2772307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8954313de95f354e9f44a57db5b17a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828b93733bb191f53afaef78327d272309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8002022c79f3d6b643c0cf20a94f08d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a25667088a7a368bd1ae772262051f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bd00af0e39d08d16943f633cddfac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c0b6d65885469f66dc26e15e812f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fcdc94e40af764c2073cffc471934314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f848c449551c4f18caf7bd6cd54d3fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6faaf31d6d5fa058cc42726a95defd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0c5330fd2e19c8529bec7ca7d6c60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684aee1205c6a0c0c934d904bc1cc46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee5261bba2269c483e58888329f533319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb29d19ac8ef48ea2e4d8fd804b1272320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cab6f1c237ee68dad55cee17bb38c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff63756c8946f3d909cda33ef0ab8b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2e2c26088e6055f5a3648ee4cabc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af68f91829e5225b3db253fbdee3fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1656c0149511389f9d8f76de56e9b36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606283d64a90e2ccf3db14379c2bd91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f48aaa0337e520e10d29cedf2e1b3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4da83e23c07f1d5b11ddb92e03ca8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c720f27071f88eac5c7d223e96981329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637761b9b8a218747d58a4b8af965ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25bf171425e57827d4d835e635d796331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0b253e301e9b5e65a1d02f0366d0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182132bc062696eac8a9e8887ba557e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4aa836a366ea49fe8954d3afc84cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cc8737fc985a78dd7450fb1ef91fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398ef08c6e3e1f989ad6222abd9ab5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c5eaec64eea985e0420e6bde8e64e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe19a90a2b69c731deaf1d173365bdb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abf20f1cae355d5e60809460bf4111339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d30d8057bf99a21e509b260e32b8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03d15ac3227ce279f058a1571ed12a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755be5c0fbf3793eec25b3657d4fd39c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7ddf82654f443712af50baf20cf76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacbe2269d700cb29e72facbba08390344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a4e54e17cad0a3862226179b6bfab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c2923108210562cba571944a09dd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85f378efc4cf605cc71868daba2b19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6a4c7f1554e0f74e388dc7ef99ebe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0eef42aae9401e6001df500aec98d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea75318094f1d82b246d90f50e499b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1be90255ef099cb6fddb24fb7811b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239ba8dd71cabff4476a3a5045442b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616e22e283c1319c934500c2e2be9ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a97478533ea83a6144a8ba8b55395354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956693c6a5377c1e4b519224c3d1a15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e867c23a9a6e4643c937f78c9b1d6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca06e83997c1782541a774e2dee4b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccc6c1bccd42bad3640638ca066595358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4958962804d0929af0846c8bf9b5c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a9028560d8e4ca4b97fd648ba41fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da90a3398cde04bbb464430b7f39f5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc367c5f70337a3f02dacfd8b203783362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b214cba2098b79d6ed708d73effd30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178f46318e7944c579c0debf681aa8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b14fb06a100d1ca7dc9f48c0f42da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f53c60040dfc646344916b270e97fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fabbd39db1840922687c423c42b941367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bf678dc439ddc9801913307a9e0be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae11014d653a861031ee77cf3da852369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546358953ba2c3e777e15e91870b94e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312da3f1900e59fbe9a368e23511352b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea7fee19e5d4a4e7c61deb2bede83c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e45360b8d40873ebb0ac8a365c425373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485646e8ee9779e326087b503c27b38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a6aef17511861cb2c2125f6c94004375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4c2a7b0b3857eee56f66a32fa5776376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cf34e881dea412306a4bc44384aa8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07867a551255772cac63ba97a90c4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b4cf575086ba454ae2e3a47de44dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f367ae22134bde11040e9ae2cf2f8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e6c3ae231ae2867b22e2b23030c3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4291635c5bbce83a3c83125b4758b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768826d952c55020a8e98a93a4e604db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231a36d075b001c63a3836f4714db46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b41360a3cafcb33c5b358a535c0569385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4fb514d438009ee80c16a478140eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e07bf89642fbb876433d0bf19d05c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c738a639b3b2966f13c56f2bc31a5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34a84c47ed2dfd99c1d5ba4a6e786b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3d39e6f88f642a5da2a2843a49b51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38d2bf68eca5de6563f737b428487a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b53ae15316fd1d88e1e125bfb09ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc267295f4732f384a187d608b63a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3f95e339a4129d3f499e26ac1e850394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b24da49494eae227d256aabf783dcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723a1e064239e3f48ff5da2631ed803396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b7e7a4ca6572e9bfe877ff611eee2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c6d089d13c8a954e9ec8d235749f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7d537ebc6dc494d7febd768ccd19f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13160d8811dfe7e7f206a387a72da1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db857d52607bad53a8af3dfb03c03147401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d22087bb0330114cc4799d9578330402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b1cae29ae46b4a177fda45116c037403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f001d70a3106f2bb987d3e1a28b9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33e9b3a7ad0ae266c88dfb944c030c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e1ae07c2d9283d8bc92076254dbc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43674b04fdf44249a8d5e8c67d0cc197407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb4c5241034c9710aed62e0fb4cae9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aafe37d50fadc789c1b239cc0f9e0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ed3a47fe3f5d063ecabee42287805410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19920efd72d9a93a0276453404ce418411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6ea4470b2a3e961f9a5f2a9c5380a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90577ca615a56e622197b1e98b7cb3fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb84b355456d0ba3c5f9e5ecdeb5be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203b2640d92d069713f7e956771c58b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e26b2f3f1e836094f7ee35515e5c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49da159ac466f098a4d51eed235dfc9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7572dca050894bab97d10ea510b1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d79f6604c36326f14754ab01a680de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcc8aa31a1e1b8ba1663156a742e5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc5245f280e3d7e4a16473e8091c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41900f15ba989ee2cec8027b7baf88a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9e5017063a3a5f930897f27165a27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82c1075448b450860f7c76807d3b9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f731821ad8ee70adc5ed9f5433063e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b8115196b66c7c40e8b2eb39e9959426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d919cc9d9088ab9ac05acaa7cfe61f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd9f78896384f0da59274ab44c05c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7217da2acdd353fc8168f8e72d6cc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6049f5d3fff453c7ea5788a1224067430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4b9893f25d5c9c698fb6588e7d94c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60cc2f46c0b369c54c5db183d3e5bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414778927942bc0cc723aa36ecfe195433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0da94b0a34298988914376be0d35a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10e3619154e45b8ec705ba9a86be4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f5fd655dccf591fecfcfb449b23d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8989661dc793cc6a0c84cdd5907558437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0c729ad91b7d17bb5f7087551b824438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783fec12f1e73c08ac98a26c54a2626439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e3c776329aa2545f181892073ee8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf5b3fb15399c23a32e0dc8bfa0340441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b82f5cc541ddd4bf6b3288c9e30a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b7bbae9dbaab675a2324624a66845443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddde5cf6a83800e0238ec3fc798002444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b35c2c34fe4922c300aef51645811445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5f74a2cc033a1803919483aa418da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c949a05da05197d263bfb95485e8a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e730b1213455a68d1ec09a0bd40da3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d03fe802263174e13009b311bb49dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f639b5d5bed1c71c02339158d1825450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e292dc5f67c23e99db92a431e18ba02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cef25ad45a0d9f6de06a10b6617e2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356e0168f8e3d4d53dfdda5405001e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1b7561b3656f161354d6a95e28906454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd3c3f6502329c9c0be5abd0bdcd96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8445c84d8d572b93bf9075dac56a73a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4d838fd6362374f22df973b65c276457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542c441726a6f3abae91bab5b2a4d1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5a69b4aced03db726e612f594aed0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700383745f8265d4b1a3af60cbc0de2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf90183ba28b938443399c6b5ba4768461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082955fbe9643c36c45fcc7ce0f48215462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983e70c96b37738b8ed41febd68d06a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb6084d8864e6b7290110c4a35f4ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbe90dac8d108c08d40817574cea00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fad85eee7f8640ab0d767272fca1f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df7b099b7334a6a43eb7e448970c68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a56f034e09b9a33ff98a99c5810ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a0ef10a34f8791b59aaeb37a3d262469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840dc65a6fe047bf1900af537a9fa6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba16e1d07c63d9b68e59df759501821471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd957e130da3a5bfe4429cc01d7d51a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46665a0466d4a9ed20293a112ed03181473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e85a36abc6be2776885a31f2ce84a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e58eecb032369a9e13b1122c812a04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eacf9fac03a80b9f3d5c7cd5bf00c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616e3e31bca827b280443d84008a57e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7e83b6ba089e9c58b1f6b7449f6c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53520a11faab775e9f7cdc4845fb0284479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097efa640df2c9bb753a5fc4b43abaf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73032887641518c31f2da34bd1f67611481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfe887b0e019c1bae9c547069e4262482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d166020ab994912500d245ea9e6fec8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421468eb72d3509afb7513e8b24b233484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece1f9785047b047c8ca44af7031479485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d336579185a2959d1bee8f2e73963486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91329f9df90bca397be182e789090f70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac16213b391ba00ed49aa6d1d785839488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f3dde2c909ffde094f24bed574725489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7a3ed9ea63395eb9fa9e3e6e7a839490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3969a99a94be384607cd625c9c20940491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17237cd98220226da4105f4dfd6ba12b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec11b762ac959c8dd98f66ad109e99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1c63498c6bd5f4391ea1bb2efa3ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759436e0f2fa2435a82ab99125d4017495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373249e9f2c0262a57ae0a9e4785a3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e31183397cff7bfbbe674ded39c810497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e927672702b916abdee55c8bcd0b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43802f5b82e23e8cce69f8768c47fd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704fc06b7c64162527c4d295c1b774b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc531be9436d340ab0cb4899d7cd10501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17432b8b804f281391af3df5a29d63db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329e8b5634f15c76c7263fc44090a9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb10a1166304efeb590841de9d37180504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654b08f8ee0cbdb6d189a83f9926a51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4e1d087ee019a7421037afd35d0c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325c2acabe61216921c6181a01fa2d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9efd2ff98eae9d037c3b78be915a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34027b0c77d63120595da361f1e05f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418bfdc8b80e1649de086f7afee6dec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6620d1d96a60b37d0bac1ea2c689f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07441771fcbc04dc81bafa15bb4ff5a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40298d6981a1c02fbe9cb941ee428b9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f776c97779fc4e928e53ee1a16e0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec08ef7ec14e01f7c9a609584df8369515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa19b6e5e4084c6d99af37df81eddc6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473e8d17e4c3a42685507575be7a393517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bb37019547ffba61a76f672bdf021518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72859c45fc7af3b783b9b3f9559c2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cfa11b78caaaeb8b7706e0e572965520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97989f9d53e21606a016d08cbe2ddfe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5116b9b88bd5d83d42f4c9e7defcb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63224dcb9a789281e1e7358fbd625c5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1d8c78bcefe1d5844edaf9f5ab7ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19b96737bcf7f98d485ea4a27fc086525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943173e5536ca0545fb3ae82d1cfbefb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1509acd7ec3006f0d01567e2c69294527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7193b3181d3b92a76b170648ecbf18c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2a8487fd09d330ef2f406315f4cf0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b3319c3dfd1150459a5d5e68a2194530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bed58a0ad03e7b61affb51b645a14a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651cb542ae1b988f3dd72ea91fb63a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a981112bf9793b5d45472a835e8b0c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314feae43bef2b9b761c5ca8029252a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787ff45f283a39d55a9c17f5dd36662535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496900c371c11103329377dfd3e97b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78243309d3bd4dbfaac687275597f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27807560f0c9f3ea61f879caa0bd93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2172c82320fe9228b0e4433e6311d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51715857ced131706126e7b8d2d3aaa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090f34f6eb94ae03fd1c4ff81525790541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f219d1bbca6c9f9aae669631bc29a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74fab4d58bd50d866c6b022a0e4bd7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084308f7ff69089ca5811e9d9ffe868544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac87ba8014ef0aa0be96a2b9037acf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590203c3b3332bc19b2cef9ece8c907546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5636f9c84629ec6a325a80b3bb0f702547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf993de8509c50d8fee9b97c0da27c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201e9f2c9c3b6eba0bb2ceb6b6a565b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f94c6d43fa9376492b79a32b313bd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1636a2884a461747a92ba44538eb220551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794196aa00e9ac4843e01ad495826ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98030363e1f3832553144c2ceb3a66d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851b21b3bcdda8ccd5a806b545e3cd3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875980a5c1ed5edce1de147522486b62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55ed05e29df6f5b915f77d48b80958556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320a190026159743463fa7db1afa79d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993789e907020b3f6c7352d85098f79a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a25c2e62b56c9004cadc5522ec5e09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4c88cebb11c802a129c06d3eaf474560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19d1247f5286c76c991385aace4b24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de411bd9fc633fa60a9aaa522769380562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7261a79543db4bdd877e0ffa3b178563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70f3cd09e570a8a86f86ce11522a76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5ae8564668a053f8c89c3527acb44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92fa5f14963e27f89a4abf831a697a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7405a14485b0cd4c5da0fe2d59e4b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15938b94fd4b99dd790fb3612051b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f0c74e5556cb54d907a07d01bf581569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb1ca527b443ba153f4b8ebcb044b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8ba7ae709464bd06dda989132f12c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254c78ee94863d5a506e6b55289f03f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178bab21427e43a985d67594795ce36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837385e12e46f1a51068db18fba1da1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28091083b8d85f2080d0988e203a750575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24fc07e2ad44ada1ca619d9fff0a00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088e3d49fde962a87b9f37dc74b57b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6e921e4585642d7289f1837cf1819578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5069d9b44708ba543b26784d2300820579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c689bb54dbd1cec18e18621ca6cce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3f73b07e0a4c7c6d7ce47f4580d94581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b1678fcd4f4dcaf0b8f8722d05fb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef880250e68c888133c5c1f457526547583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb085f0fe1e20291a4e9a1f02288bec2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688e226ab7c2dff11fd0a336423cd1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ab9bcf449e34e3f6428a4ded10eec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77451a061eeb15327420091b1583ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e171e12d71727d58e8e19fddbe06973588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4494497684064ec3958562148b12932589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868390fbc688b67e70bd28ef7c609aa8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe580cbbc4eb9a0997cfc721d735ab1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97379a9187607725acce6bb391b98bbc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370bbc37e2c14ca4858eb1f9806a7ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a9b4fdbe036802f7737982e9b565b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdf4b48672a03a99e88bafe4852ece595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022b14c49a34f778bc6ab03c2fa4123596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb5be3a03420317117073ddb234c3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96833b9a41e6c7651d670f3e23c4d20598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfd676be9738b70bc212ca8389ad47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad534995adc231a6f87ee4b35e3eb49600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea041c95d0f7af7329f02689bef06164601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c20fb3c1cb8c0b7e5dec9a99c8a02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479c74486749a378ad401af23fcf6e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83945028f707ca2f386aa6c89ac75099604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9705c8ab19c80f6c68973787175c67f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b1f60dfb5d539cda6577d0c3072f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf0b3000635e9e157c15e63e97fc0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85aefa93de0ac1ca36a2fd27c0fc67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707950ddef49284bbd82e376b89b6dd5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c3c61a6365094d56325dc2f2bfbbc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c0887ee8b0eb50542327a7890cb92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5093268e143ebfc2c8daf89ba41e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d265e80851861525ad39e63a7e51c64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e553ae8af90697ed9a3a08ba2804c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba649be678e6486237c37689d37c687615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff15e1e7bef2e31cdeaf78a73970fb5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b17d099ff8bb6d512b46dcc844e00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aae8e5d79dff64503742ebac636ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027dec3577b57623500c7f9549ee11f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bed44689906c2650cf49fc3389772e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405c58a41eeed47e1a885be7baf05f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab15dd386dbe9a94a9ac04ad6964ff7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4729c47e5083fdac823788bb492f0ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40d697451ba1f47c1c10b365dae918624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0938c3413a07fa72c29b96b0507f47f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778cc9f8126aa4fb0c3e581c99494a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e0c3d7fd6d00163f2cec4866cf82b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef42686df581aff58316ab8cc4eb3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f7390b79e52d9b32189fb8008bcce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c887ba87d397b4b582cb5525e36a47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b2193c1fbf9cce93b04619f6912b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0ab926257f0e875fe347c7e123a77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380535c8fb19f3aa90344cd83016b2f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c804885b7627fe09c7dc69222f52f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a409fb0d63e85558821cad292edd2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dde08234481e7ed8bcffb380eb883636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23f89bb19d99a1c6f26772eb6fd9c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454077382624750b17526a78dd3d06e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a333d5b420119c0bbd164b1778581639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83b5f23ed52b33130f4501407cc34c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8a95f751de775038593f87e44ae17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cb0d865a57bc3b2a991e31fb095d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734e07af3f1c75909dd016086256199643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe7c6df0fc87b5bd6bb227f5ee20ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715301aa0e53798d3ec8406b10d6dee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70b8bd215cfbeeaab46442ae19c244646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e280a0f4216e35978f60e1e7f41a303647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5881777149d21b64ddf871eb6f5f02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32693deccb0b3eeb5a57d7a3f0ae2d56649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfede44c7a7d2040050f798179c5c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f7f3d5b5f7f730d3886dfc1ec6482651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc70de794ee0e00340acc1d1fc4a4cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9b9f96c033138f1fa4ee41a798163653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9700d04cb3855ff8bf4fcc3e8b90d93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f2c713bfa208494bbdcd9d6b85029655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d12139d74f648831961defcc7e49e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412a916d995567441fe4d2da305955e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82aedd1e87661c0fc38fa5bd6992ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b1055da122801d8dd8b11d41c7834659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c591b782843b834739450bf0ba1e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d9d5899609e0081bc959ec7641d54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465a48e4addaf279e507fccbaede2de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d8eb8816eb37e8d64975b01cc84b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bd1ad04c9be0bc426f7896e53a8a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11659f6c343c13df340671c9f2d7a6ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b9f9926609539918cccae4193be63666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66531611ba5b269181c974392a48c08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c6497aa4684b164ae829593c18aee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b914e5559ca30ffd6cf1321ee9d4c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c51a4e4b15fc1abba59c7c54249891670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fd475b29f1f3d7f04aab1888676c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006cb35dd8e9e42f70d1dcc80a3b3f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6978c6609d4ae3db1fde78bf5b931673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabbbf170166cd1e4a569d791cfa4e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc036680c1f8b39bd2fae463e9ad64e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c8da74bbcdb6472e714de0d2075df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363b79f76ce5866bbff12782b9be670677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c786a042bf23dbf5b1ac86c2586de3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90225d538ec6b6a81405da2a683837679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02803750aa47e7d160ee050cda8fb409680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd016b4ac5ea48d3ffaa5186718247681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624143fc4dbe18bde9267b5e3faf4515682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557ad67ea4fca9ad04c71f717cc750e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0955b166446d8fffc0933f828f6d06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b4cfb7bef716edd8a9bb4c5d6e83e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800c8f6e16a0b28b595d4059b9006ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244c828737696acbd0378c2a0778d6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f976548d14b8fa3fc31e263cadaa9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78debe857b93ba4f064e15438d85ca8f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1f267db62f6e0d9005697b854b707690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20c019824fc201fd2c94a6eea94d04691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e1fe9f32b9df1ed3a3f1d79e02e40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ccf6f693bb8e7c9fc1c367b8a28fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d1f889cfcf52866a9f11cacc145d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc00ed2d5affd974a0005ef8fe15eeb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404fd2fda24cf5b8a56052a6f4058fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48018f5a0e4deea9ae2654355eabc06f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d5d9eeeef43756b6c38de38920baa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbaa1598f706d2d5a80c94d4b7d833699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb935654943269b1e491b45316484bf2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc56e733e88ccc04969fda6e2abce4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655b30f6b4d59a33614d8eab8230384702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dbedf0dfb78faec9540bcee24b6da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949817c04ecc899cf8b94af808226b7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab5118f9e701563d966b980d8f9dad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486a85c3781757ad0e75bc44705dfc8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cc5f9964fa99890b4b0d1d8c92d99707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32210ca354b8ca9e2e21c7fa8bba456708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f9369c512cef027709f73ba3ac5fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc0a727f2bf84d60dc4d1b4bd12f64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23725509919173aadf94b2e34bb200a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771de2da67bbdd852c5524aa07adeae8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11d5a13e2c2d6a3a5ef21ef870760c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718f5e5a1ae94e177e0ef25919c2976714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d15f9ac96942cb28cbb6e78c99381715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40240dc5274e4e970af21ca75b800c2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaa43c527f260e2af1ffe1cb96088f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd53d692b37b9c41584d2915b04515718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e4aa28089b66dd3ccbae73f44ec6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bbd3ee136ec3f40635e0d9525bdb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c02e6c2a9755645c0c807d8d84fe22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1fefb2903427dd2518d73b13ee250722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c0f0bf4decc1a8f99e56d842edf89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b36edd0ab19bc89eaa5a4daf49782724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd7a1d5ab9150d099d01aa1341f7e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421e73a9dd241d2044de0263b3189ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b537f521ee62117ec3ea43b06f447727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb7836d087c2a214b3fab2beacf2b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7e9860df7c965d3aeb9ff8aac1ca1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a706aa9d577670dbffe8256497e977730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e700e4c12d703dda9f12892ed030759731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4893c9b2299b48d5aad7dde8f11884732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb396a3d4ae7eb5c2a2b1397ab574c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c3a8a5245ae0cd9c7af45e9531a9b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274019f85f116ab5536a1955046d4e3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b5162b71419d7d43c1b348c8900d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5b1cb3e47976ad381b5f1385ad6c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef667340143efbf7b6167b50fdb8c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f32a2b853f3a8e16ededf398dcd08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b538597fd0aea9234c7d11701de8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfde095ec2d6ec50e70e631fd22a04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119819b70ad92dc782aa11de21099244742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391ee42dac685e5a4fc85cdd113c30d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227a5dff40c34cd0006e10b01abff46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667e3705dcff2e1f6495e6f60173db5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c44dbb647bfd7f19029f8f5d04b95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d1baed11866ed595a0fa90bf8e992747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de9bb686bb9be197040c12743aa865748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67322a9dc66cb56efc29784b1841955749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e55e1a9daa07984563fdb517d37cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947588bfce31f32be69d953aad6c771751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd846e28985728b0eb8a78f3f592aa1f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b432aca4a32b5b4af2fccac0975b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfad6fb5f94d84e9c11ce218c5be89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae054661491bc34c36e0a2f84535af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e2e9bf587c0af85bbfdb8f449c277756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6067a579e45d8dc67f79c08d891834757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f70a564b70e0b7f5b1e6e62b65e2c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf95b6c36cdf18c91f6e9eb0cfaf69759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>