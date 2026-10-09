--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c7bc06dc2af0d07550aa203e7ea3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633cfb5a5a95ba540a54af9f88e61b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1e4e5b1c3e955cf8de0beb7c71f853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abf7bc9328204153986ec6a5fa06be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71199cbb6cab764de1991a46737e6d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829c325d8257c1927beb2b57c4e2b636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0f437c61abf9e91dae4933177bf307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5af964c09854d7c718266068fb42188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00080d3a2ec5f2f4a24563e01d7bd659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06f2c365d208cad2c583e68e364fe910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8de8e512d25974f719af3b113b04811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211e1bb576971bc1bcfc46db1e13fa512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a05be21d75fbc7f772960126fd1bdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5456e08655c6bba4b2a6164310f5da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041078b7df6b23c25612e1e6cf9052115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c867907070143afb46c430187c02316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac6bc0f6e160c17aabe391e4216ced17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5f42c22d4573803b90dbd49f9442418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1baaef4cd113fd60651bca193579819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495916f6781760b16b83bedff75fa5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639475badc386dd03d8888dcacd12a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3036b99d8bc42a3aa856dae57965ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb7a88e9d429da0184fdf905fb8d6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371172eb18f683630d34cf1c6c5463f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af25e78e4415758fe0a27ea164aacc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ce17ec6c9568f0dd502d658fbcdad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1cc2467a0db2c520c8f8d5a21ce6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ff48aa028e4cbb919c6b23a0c4fda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b934bc0b942aa1d4f709f52145c2df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eed0a7c5dbfbe99188352f3ea060730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4389c67a58d6259182970871e8ddb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635d60be18e27c9e4f16b46a152d84932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deb78182454a93f067fab7fe032dd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908d77a9db3ca3e606c05bca07dbe5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaa58d67e5483b89400142b70ce53c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c618774fb1ab1a48c98f9b85b0c03e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780359059d24a348ed27b3c8b3c008ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642b2a58092e84524b3a6390237ea9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d31df6148a9f44d311ad775188dd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae2b62df54c2a4dcba33f92746f80d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28420d619f2561ece2b965bb6319d3c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e09250bd40b61baf1bd42ca4ec0ef242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f5f9c40af467121679ca4c3d69f1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb30135323305fab6434f22c4ae848444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1478b09f60955f88316ca5bd949f3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edea991a6cb652dc26d338a0a9009c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44521a0fe137d461704020ea69476b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126020598f5025a40cbaf648891796148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde73f2a0658bbc7085af55074cf7bf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556668a07ad78abbc54c66aa5964844150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae934506869e1b460ee30744944156c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7a3b03124ba3161923354189509d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bb85411ffc5da7588d70ee347f45853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153ceacf861eeef3c61538f2f5d450d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dab22c3e7ed890314583ec812578555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff401459bed9d7d2d1f3ac4ee8884956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c5da6a03fe5d4bf798edac70bdbd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfd76fa2ea382ad9fb014a30b2225558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c385de8bee535066b454f757019e7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5093f7118045db275ad1d41bbf730260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836905b3db98c9329ba91202829f853e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7ffff6588b66805c59b3381b811ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749aae633e69f1de636c5ca4d83555b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd222b8f8a0675da14d3a9e3765756364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e79dca405221c0a19cb843357c798765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd3022f5c645b2fcac859dae78c26766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adce8a7edfdcb16ab44eda3864247e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d17e4872a27c3678e6f1deadaeb4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679f16c7fff1be7aa3177a77a13a46469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e76d8be5d9d70fb9e618ac4df971d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686253f99a51662e81a0863e365c5ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c17ead09120b82d90d29f3f5f42efb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba06b068e7611e26c80682bf838e7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c27162081867b8c9fef1463ffaf1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f7ac6fd4042dbad1f42ad314fd84d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23c0bcee6cae2f8ee9c84a4e6f917b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895a7add41863d7556176436bf246dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8cc0f211bfda31e1a3aadb56a066878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26bf007f50de84cefc89e6e1bcb34479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd124fa9c849a3855e7c1bb0fda871580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1828446577d6009283f3148d732f5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db3c3ae364caa33de447505eaa306582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc5d47552c1e6fb82a2207f957d35d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7932e4459c8631436a356d7b6ca7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285be2a650bb43a779d8e2ca3357e0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621754ff58d7824ffbae119e9e38dda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ea9797506da357249225287fc58af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e7e5217d65bab73d98cf02593cb4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece0bd4fb35c34a0a488dfc25aad62d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bf8e32f88ad6b9fb99f764a8525d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcc8ae4dbd6e8e9af25960b924844391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aceeb68658ec88fa04c82fe99cb9f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa647469fbd7ad60296a983962faf1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f208a2b31f6c8769f1e99fcaef05a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5d5004ee94c91c15107f00f5a117295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953ce83eaf41bd2c4cd6304645c50e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5e2e94a0adfe8814e75181e3b89d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22e2981904cf06b47566e367c72e0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1ae8476b14a88e9d2393effccfb7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426e894b0ac543c4a56bfeeb4007825100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296f38e1493fb6f1582321630954410101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681acd6ddcb935a3d4d76e461525f380102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef41dab3337b0e996a5cb478ad6bdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39893838bef66be3c289c2f054895030104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed617929d53e8dfc2bd327551fea0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed29496ae4c4a6aadd1df069ad96d31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361f0990b81e6329808f0b3d9a0f9d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43c4cf9f29c9de45b79f6dc5f3884a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f8092767138490f4298abf9cbd471109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac96d122f268426b9b5ea4161ded23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a9327d02779568232596e3520fc11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26f4affe0b06c1cd80a69a97489c65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bf55433f36282c69c514302ee750f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8f7dd62e91299eb1dc3e19d6991b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50195e32923b2ef3dba2d2de27b97c13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd299db2eae55fb1b92c98a951939df2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922908ac68341aa36b0863c24653382117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85556cb03e71e59b04dec46c9a3aad02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586ec8e0aa7708dbe5797493a277b17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9c0e882a7dc1a825fe16f11e80402120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198cdf2639a525a92d4e1291c1c322f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e95a9e6545358552f7e364ea8d27de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e3b42064a45a7e212a6d910bddb8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119676778f64d2ef3e3175e74fb91764124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c24b9a35b6877b6f10c39c0d8f779125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33c3ff44bc4630354ec9347bd77f34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ea9c3a3d56669bb678fa50d61eda9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d37ab077b933d3ed1eedf3e5efea6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3eac73d7733f61e612f7d0e8988d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13300d88cfcab119de352bf6980ab086130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66dd4d2ac6c78150ff496b8e117a36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a52c52ce095bc79184007d0417870132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30dfcbfdd2645f3425d7bc8eaffb11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51834fda1f59badd2ebb391bd0e7b74b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13392318addf6a27e819c4c10489797c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a95c63655b57e8ddc6157efe06c15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1546ce42d9dcef4cee7681ebc99b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73d0c24955872b96c1d7f49889e4cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91f70813affe8c735a4930cb5c837b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d88662ea80a5d9962cf2dae4c80bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ed6e57c90f6803e6511d818b44801141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5fbdc14ac963e1507050f64246f2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d1c69a22e86f9927a06a40778b2ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551bc8c135679c178e4c73f34071973144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718434f66dd9e650f264fe5dae499d50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ce18cd78a05dc7ae2657b86e3edad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa36586ba0645f38ed25985c1a771b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587c0a94e746022b001d30052701548148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef8675d4d0601e648054ca66cefcd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b495d4a7e5e99b5eb2b5dcf6f36f8dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353e68918ef52c8cc339b9c720a0404151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd9d3cca0b5517f15fab6e242d2787152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc37e67a7f0105b0121e2fe2c0a706c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb67b1669eb75ce78350ede5c295a5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3527dd33fe7cdfed0ec3f7ba36665cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a154deb3cc89782b3bc5806f0aa8b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087b313573c25b4b5344ee58bfbe503157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf580e3d403508547a38723138257c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cabdbf54f092b6bbb321665b1904d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254459db8153e7b2ec0b997e00e3ea7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6f843b6bdc874195b924098ec58f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933811fbfe91b98086dcacb09d82ffa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f54d560214b61f36e18da9b6bd55a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a1e1b441227f0ec048439a9ca2179164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e77b1f54ab14eb84fb724675a7bc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985a178b58384ccca78f1e0f79e28a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92853b6a4652f3cdda818045dd822a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ade488c3d71f616aec4f1c79ba6173168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b49ae5492d14760a55d8a7d3f1a302169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c617a8660f573603926b00ed1d7b9f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935c2b687257d2c90935d01b91b9eae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55308fb0440d2ba131ea35608860e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fcb8c15ab5f656fe1f7e0a621b576173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e7c6eeb1a5b6e499321187c7c2eed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acaab107ae6097c3af058b263f57fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6bbd770c383561c6cb636156a30c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c27db4eb69f2c69c1af4dcfbcb1746177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd68609f14346a85e79d92948f02d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654a1a6c80b1d224ff9368a2fa02fa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cdfcac60e5136dddf75a4a3fc60d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d890e69e35b532c60302cada7be0305181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc645d293438180d1bd7268e78c7fceb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac741331bff9213c3bef593cababa0f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e801f992480ce53c6a8092eaea18e19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c91d7027cfdefc2632f9ec2dd190b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975e8fba7d641dfa243d9fa28f98457186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71a27660aef6616c07476e0ad262fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e214a322384fdb6718ef1e2653ece98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9723807c9efcee07704237302a523a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988e50501aa26455db9d126485e773d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca239a366a15fdc056ba1f62bdc0ce3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1543110b084f70fb84eab7aefc510b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0a0a85837f099fea6214b6cb0a28d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec57a002beaea2e7b3c5d4171214aee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823ecade31b8f17b4cdd34446adc1b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e60993e7d4e840277af363e8c6025196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ccc73c30c27a4be7454be365c42f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad333178ecae479de821225fb4afaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ed3365265a97295fd6ce0a26c9072199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4db09bced3b6ee9436478f637e928e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199ac2687ed932d799f350546511552201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68933e5852476b478d7925b2a7b0e2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f64b133e3fcdbdc7f6514449652bd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bddff3d7066a894df9fe002443e54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1883c85e217f08c8d35c9403a130b53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d461172ab9fb5cfe492b11f78756d3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9bee20f20772ae8b14fff91e9392b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308b32d74a41310f475b876d662a729208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821b19cb714aeacda8fdc6bb65979dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e48b28d0c9d944c512fed3f1080189210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211fb53340ef7139115fbb83b1299f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdcd2e781699a5e17d7ef1ff048762212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf125b0f17c61ecef8beef13cfb0478213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12641895e61e6585ea81f0819bc78bfd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1aa83a62801bd12f0dc8cdfde5da47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e700908839bbee7f391effff961effa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33524d9f008108702f44bc5dc5ae18a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f5441575283488e5e1f83aba1520e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02b7648c20a3c5e820cc57fc485ea5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3389ad44c37e2620f7def86d97edf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df60b9716cec0487d7c8f4f68b3ce33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606df9794ed266696fb83742a15f660222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94184d6aa0d266202a3a859b26a78eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2d3987e6ae65da0d9b80a2c1020a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc288f4a7093c12dd09af4e7c691012e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679425bb67104854d1c0651c9fba04ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e3a2d5056fb561b4f577bff6f094d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5f4a0753caa05acf766d0619b7716228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f14b0d2e02f550b50f499f242756f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75391f5519c9d1a34dd967178978a863230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ab9db8f79b9e016ee837a1bedf8b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45b3ccd3a895e8c69216fce49563c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925cc9144cc6865de7d6cbdb1d4907f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229b4e3733e1015b1dd3a2279d1ff6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f83887bd24a7afa3c3c2486a625001235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b842e00420970faafa179656a6f0d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76acc5a3ff6eea88dad53369cc33ea7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d56ba2892200655e531f083d05be86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76a8e2d1f2b828eb011d74f2de7999239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84903d1e15fae4a8e12d1a3aef299d60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e87cadcffe7b75a8b742588db4d66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c7c74449ccc249dd8b117cb3c512b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10200fa67c1058fb51eebcda3672556243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7d1efb4dd431978500641c0121e6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223f2fe7b3336e9be0fe4840972dbb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf75dda838960053ca5cb16583f5d16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91743cf81e1956a6c529d426e4766b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677b9f92be539a1153f3eee19a4ea42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0878afb7f6f0e7c0d610f5a55899e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87042ff7a4acfc1602a74e5a85924c45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03222d28f5fa72a66c846bf0bacfe443251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381603deb0f2de22eec7db3cab0c488f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb75008c16749a860e910ca2c066ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2bf1306aa2ae4c582d2e187e47329254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4a0ec256eb1a37ae6d990b4fbc071255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524cf9749009cbd5041d37d73baf231256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a8f129f81ce286bffe0605d479b02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1d4f4c917c506ac7d2a34ac3e90f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ac62b05e85576b58b1c6a9ab8745a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8f6787304cf0e40fad6dc0f0e124b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7cb3b17d1df9e4e246ef54f67c15c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b853204050a05cd7889c1f6f21069262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea90664d812b803058f49e400412a3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a05ce4e4a4dd5228c4bcb0426a16c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069dbd94acee9f34461cb53619092c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2c766f2bc1f806e12bcb1fd0992d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee4e3467ab3055482fe98b7fb7ac83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367fc9ca494a9f7605742e7a9d94480268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba57db81aebc7e9d781e58dfa7a5fff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da557d2f092e95da0a9a2fe0f7d1bdd2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c1083774581337c61bd261ffebc52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b861f4688ec6e1896b4b286a979318272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c140c2ee46282652fd9e14d4898b88e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdb5a826b33e3b4e5f43784b3f2e37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acce7e4aef51c28279b708367ef855275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086bb6fc1ced61de84698333d03605a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ff98abca0c52c91a845990e89c064277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d8cefa080fb57841744cff9e6029e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1a17b53859630124b99440200273b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45daea0f759ebb932282f939918b150280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3c3c68fffe0fc2efdab042ab93214281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af204d11c36964b4271a84e74c0a1542282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca495def3dd9a7a51957edc2ae1fec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdefa87dab078cb9fcf61403498fb8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d685bef7fd21f8ee4254b7bfcdcafbc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbbb7ec8d431a3c5f57ce24359e5b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de04aa3205dc9d0ea5853e93c8ceff9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43f0557e9d0a4b2b77576cd098660f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7aa7dcab1743bb9995f8263ce3c9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9828f9d4b9e02464cb3d39443d438290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74317ec273384160c6d32b7d449f39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faaaded996f02123f45f07f021f509292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4359a9837aa742636192d3db1577d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb63a203f345ddae4797619ebf2fb60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb992acd9df8bde387fe0e2941f540295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e92aaa8da80d263f07ffeb222b32f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4eb05768fb470926e9461e572afd7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85c4db56d51db627f15f24e81a082f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72d5aa073b03e6d6e5924e2c6b7b40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794857d6f1b471c521cdf012d34cab44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036879e71852163d45782075fb35bc81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf296d2c5c1e5fd09c1c443786f0e42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6066cb52ea3aa283dfd4293016f804b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64680e03c828fdbfd6c4e4ef9a86ea5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3e6f13da851fd5ba73f5548cc3dc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfdd47ebc409b752c7d4e78309d66e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4baeba2f0b98ecb852f906e931674307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8384c7e26c873bf0516b43e75cc2119308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c52836a48436514ca8b4b3424a053309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2cdc108dbc7921a77ad9f7662e777310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3edb3f9af9b4858e03b63ec40c020311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8f10560d2cfc2eb6ade5cef15c41e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992482ba71e5012cb2498e419e3aff4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c40e4354e1ff43e03a609cb218d74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86298f91f3aad5afc016ccea428bc552315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac316b49403bdaffe3c5475502f2b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5dfe0d0afc8d68adb1cb0fdfeb9df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565472236923b2315ddb0f7e77a7388f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e137793e8f049d1025ba64619ed3bd9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e5079fe052b46b9208f35f1682408320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e4245469da57b5991c9da2e0ad196321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8a61f7d9e96eed42d4915b41dd25e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a9c368ff9270da7afe93f838ac1e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8269fea7b0448d16f50f2d6309c2e0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41080342a883d7da0edf3585164a2e3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af163febbecd9c0539ccd6115fa787b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252a742ce5744221187e06a84af76d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0137e8432da53a52c46715206b469328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67144313007fb4cda56f60c220c47b57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7a3f6e5a347406b2e4a493fc5794a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74555a2cb8bc1eb0f2d83856c7d126ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12270ca63d9e1797f42489b71f87915332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a8efd0a608eb9c678750f953fafbf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65a373edc532ec20ab17ce84a48fe1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056d7c88dd2a273fecb85d383c37167335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b599708e695c33c507c4452a942b42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e415e70bfd024ee71153ef22c181bb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb477cdf7d4195600f4dfb18e199ad2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8850bf9401d6b8dcb37af2420163d30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20ccc3dabd53fc975ebd9e03ab8644340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b933cdb30a133545da10ae6289c2b4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7348f33b09e7ee206a7f82642cebea7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eccc1ee5644f8782b77316e02db4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90293284bbfa2c5114635196edcd1ebb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874680ebcea6aff95e52652c393dfce7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1cd9d5a258eb0ac242c53628cc0d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ae44ce55ddfce1e57c0ff4d720652347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c1573fd60308882c82e9dc456c06d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617e4555cb11bfee4280096bfa544e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00cd7e4a1887295d532da229946465350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e105dae59ac4e05ef03a9f186b3ef14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c03732ab3140917ed665c0dbe01b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01efd06462c1b09a199be892af63f64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087dfe4785c0360438cf5cbd063705b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549826df71a8f154ace2138d1369b94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64554fa152588bedbbf5429b192200356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35e97f958a68acf62c60daeaf128ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c04bb6432bd351766e48b3bc3f93a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f4b781bdd2cdcd603fa3bf9c729f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01218e7a1980c6fd49b275be380c611c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3536a9e471f32bffc92a65b871ab7fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8c619fcb6541693bb3305d6fa1eba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c859ffbd06d4ac799b0f066e6f64b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dac246ab4863a5826ee503cb625dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9350e7f20661e21d34d9e801aad3e39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9aa4479ede98b356a137c669f8873366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a7262b757ae3b0ea64d894f34a9d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662da2de85699d0cbd34a4e79d396fca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495ca103cc5be574309494f556c459a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d2b2429ea1e910f6bd1b4204ce3f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc53f83069a513738b93a3e9de26bb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71164dee76e47765836dddd8a0634918372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f80275ed5b639964cfcbd6a069ec1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e0d2074cea33dbf1ecdd1bfa4c0ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c9bcc06625aab97008549accec42e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a5907b1bbe8e1ac704404644e39e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516a3f8f90efcd563621a67d332c175377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbfcc3d8ae05595f5af0fcca925ce6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21618f2c9429dd67afb3b1b520e55f94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e555023e2207c68cacd386b12fe4af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ca95be12227fecc11207ac16055e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e683707f9d915b97dad98ea726936382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3ba996a1a6be0d5794ad339741272383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b4d15aed213bb679eee9cc1517571384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaa7d6dc4eb660db79fceb56ce8b74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b2ee4321a52d31a2b64e6682b0047386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bb36ae98c525aaa51f2c26c9c3359387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d06e1eda8be08d4ca1fc3d7ed86e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d9f99be20b9bb633d4c348ec7af8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b544c8a698f372f89b0ecf88e0928d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab91ca3ea6eec6047d302ebd0696616391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2ae05acf37bfbf824b6a6268b5410392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a221f39920699439ebf8f0ad9ec19a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266070b4a2ea41c820e3fae00af4e84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f37f1da1e410d8e087b551836f792e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2949c40dabf8749293a1dcf292f78d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386e1622289839af5c9ee46fa17b7f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a14d6815c2e82580faead6ca7497c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8105a7d13c3635b9927e73366a14c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e11730e3a031fcbe65944aa96b110400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cf5c2ded9b723eca174ed14348b02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e4bfcef87a2b306e7937cda57181b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b154c6750e7aab07d399fd6287813403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639917d17cf17457abfec795a1d3e771404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2736200d396bf9e4b3c6bf26c94ffa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5382ed447707267755735bc4e787fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0932350df71a68aa533f03ab12ed4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afff3902ddf98c61280f57cf12d773408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a496cfb068d012b4e2208354afec2fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61cb391605ad3fc31d771a9e22ba13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325db875c163526af3cb5b4114f2c7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f33a33cadb65489728f3fbbaf1217412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc127fc56b9fbd61fbd2897711c6202413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f76e3550011af11518b6a800ab271414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ffbb6fa55a2f1a0954424d0884a0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb135c8ade434aff69d9b4ef6c872802416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc96aa305f437dcbcb770a9fa4f779f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc820154db5f1aba5608453a2f4642e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43c0a0338897fea4884c893590823d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985b2e3a6bb23144787826e9c11b631420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9a1f1e9f526056d5346ff774dd76d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08679301010a9ab81328944ba00f15f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70edbc41c914818ed0beefeb5d03cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b75fa4c8fc7ab9bb2ec8040eb1b4af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4eeb77e340d4f165e2f04f86de82ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7820b16dfd63eea05b39642798ea5c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9dce4c45641596688cd9b38bbf121427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd19a8b63de93d81e665eee9fe20a5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aad6f38ffa47da19f7c91650b63ad1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680b1cd2ad8ebd633fbc4cba70bd031430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa147a815df0be9e96320a7c76ee5c6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84d1f50147a8ca0d137cbd67cc005b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a98ccb5e3065a2da8364fad404af2a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee5091e2d5b5c3e23f456884760177434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ac6cb168fcc1f57be57c2e0839fc5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f2168856534483fa3331c2a69cd3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539396cdabaed7d262bb8184b1195d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dbade3b4e737e7fbbb82fb5133a4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84735c9c24d18c89449c6107ceda07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590553acf2ff8cebb79f620f188ab3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e22abf11279f5fbb6ae08bb96091c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb013ea91a5e672a8485f733681113442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b697c330d214b7a5dcb52e83ed80e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f543517cd913a38e6eb0072aa64521444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0e1c908fe4ff948443cd886aaf067445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5dfb5a192f632431b062cca654d25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc64c1fe8871849d06f07ed913e41ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e80d63112099c18836d3f7e1150c67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08130300826de00d1a125c0a7c4bb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffce1d18b1c1e1a73cb21f65dd9ea85450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864124b6d358220f13e7045fdc3b774451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63248439f61006de8511ed1186ca9227452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fbb84dbc4e695a28ca7cef5126f17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32029b695ded49c64c7c8e3e5218a625454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85a1b12f33124b899d84c7c40171bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481aaf6fff24eba04dedee2616fe643456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe646565abe61b53b5d7c0834c1199457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b129251c55265b4bd4657b60fa40a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda0f330b47110cb7ab243ef3d6817e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2908935da503963fca73b813991879460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792abd7781c9de26de3698a26adc955461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11bb75dc0b008dfd030b348c285428462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ab2383f37b9714de6968238f56415463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c801c8651417b9f670313831519bf7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26e2e1feae498045fd5044cebe7608465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b3ff7098b9298711af3b1ab5f45a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e022e666dd4d5d66dd8b1479d707db4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49c4ed9f2dc33fab983c2317e4232c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995d5021ef99e9749a3b1845d32ceb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60058b1068da1fd3cb5cd3741daee9cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55e8b21de37ef93dcd875b2f8b35e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda2d468edba4409ada0dbf6cafe92e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9b14f4aed4a2affc0f9be622f56bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249caf5cbeb807078d7f9582e26b84b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84a9839c70b9270df14f958a6807aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80488b4b630e9a0100e431e1f6bf28476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5f285f89f9f04e27e2fa9ce518496477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d6285fe458ef2d5ce38715330e536478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5a4a40efa2086e3b4e5e865b131e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe64128cc3b8e606693cf8535c91eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce97a238a3d92b688f073078af1f180481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f7ce629fb4cfff37633937a530e2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17c767fa4ad5a4811269cd6daf78a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146492733c2b9856b4120ad2ab47c65b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea34f05a563889e8cc880db2e98c841485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafae9e09a5a4f66d0997c094b31eb2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d63c062bca968110ae4747ec09e48c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4499642f240b8f8d726a0904dac9e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb24b0d502a9da07eb3c578f42217a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc57b65c5bc0d5ecf74a6331ca8dd70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d2cea3850588581f3748452ba98ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d455ce5755540c477460340ea3e73f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc963627fc0f5faacd6a40a6ed103234493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1c92fb1ef2138a9e0f5df8bf595d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d5a0fff7f2c96dfd466a3858919a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8283959175c357b9a1c7de8f7d2ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92fe32fe951d012bce23512ccee48e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f4424341c0e09a50c25cfad4b6f00498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff2a488cd93fba50ac3980fb97ebad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc75ebfaab3bec3df70e0233e7a92e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53567f9c6d4114e75768e01047f52f2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc409015001630e4b14f2738aca05d09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c27236d7101e95fc2198364d883f78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baae8678e153058cf2e20e02658f143504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e39349400dcdfd73b68605f4aebc38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d558d94ab14bba0d88bac3976ac84a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bb85fc2e959c9330315f954d7599e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656b421dbb7ce6a35c39d8874bffdf3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e802a037bf30c9341610b82f2be997b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9e7603f45c4cc9659a50ad9fd48cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0843daf73b6a741ebea6a9b1e2011d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f89b8e3cb8b8461cbc7306aad0263512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bb2ec2c5dc655e62c0097afbc64f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dd0c302d4869eb835dae53c5893b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e22d4bcbd8144c183e96dcf3c861ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b7c00f5e02b2b99e86e40da671410516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3997aaf41968253095ea97fbde619f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09d999b09ea3d3ec61eb6d9eace287518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f408256aca350feb5df21f6f80831c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b399e718e91f764aee3fafc536a61b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dca2d028c2265eee046ec0ded969c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1478aeec00d9d7cfb42f7e0e2b2ae46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327b0d46278f1174fe986f9d0af841b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225fad5624d2955f58a5709836c5408524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51350f66392e66ec218e96ea8b97f703525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a274a6930a8eb77788ec9971d0bfc1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164fe1a86c09ecb20e4588e9a1f3a13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cb389c823b222a0e9cbb84a159c4b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e8cb250ae0e147c3943961efd4d86529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da03deeb26db80aec36f2ca3589cee7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7f0bc11b1b8be6bd79ab5027ac950531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026a91d13958037ada25ca3944fb0a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32db5252d2bb80ee3f45080b1b3271533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd98f547ef1a96037b99409aea65163534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9e5aaaaa0f3652672e53b7aa555f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b68d9ebc0195699398924342b0dd5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2336695b7c96a611435d3f03eea6631537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31435685e4e6359eb68594a58f253af4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2c125191912a0565eaf2a17b505c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47686b2945591153fbd8f76058726001540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2895b706c14de2e3681e9bc46d851541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c451289b79ba01fdcd02101a1458a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89101bc5f818ba8fef2d8ce574ce0181543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b1b2c6364646a647ffd56d0e168c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a407931ca43b7e18cfdc5aa84b7eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cf7d107e9c8f7834a1a36896f006c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b5b15912fba0e9fc4fb14459eb25f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b27f460858b2df6337c84a25ace9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2921ddb18bd2f8e5cb1497fe72f4ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4f4e5531d9175e50f42a579b5d2c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969d905a526f2301eb90f111d4f486d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9e054040b48282f44a381eeec2ba6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f653c345f44ddc2f18b9247b4c39b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eb9d4e6a57870606c4b2fe00eb0b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867e573be909e95f4e9058839596bad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a218120aa5e414f40fff867343ddd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93720185ac461c79eddf6c1e83d6efc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5378810d0213e50d681793bfd1fe3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab9e70884e7bad22632fdce1e15c0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1715afc30b2e30a42b911426e6c2f65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8db1278bd3ec15dbc56d3efbf49d24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2139b973e2b732dd17b9e0ecffec480562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cfb096ef3955a274809f60d20ee8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c989ec1e8a12088ffee8dbd1f1112564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63745bf6fe1adbf68e1098ee69a92b59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eff394d7303e46535799ff8e21275f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff69bcd6c01a79b41ff16872652a5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb727daa410eac5d4b15a9e6d6297c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553deb9dc44a0fc14ff4342efd05afc3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a146c180ae4301ecda2c3a774c0d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980df88d4ea97ffeaa125af57564b9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec463cecf0890db41c4adc7c5bf183572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f21db433bdb41405e45fee9aa5b2ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cc5a84653d41aa151c41899bab429574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364f9de0a469cc13c434d0890cca14b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4199d74a5809f60f6f97a4e0b037a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d9d933ea67095f4a6911a797c046c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297fba6b4a0b9e8b86d1703a84181b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c145f26d192aecab39b78aa85409249579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2219a116f64604ce245eb98183bff1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f1c09583a4574a019c8b3112d9592581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67951d76b4e21d1349458c2668ed65e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd429936cbf605dc7100ef1cda96f09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df275beb6ffd003b2808684d8a2f656b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c0df8ba9a1abadfdf4455a60d21b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ef91f048a80490869e69b7d635094586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaadad08bf46d343308cad824f012f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd963400a29c8303573a401b07bf0f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d97b4912b8a96cf684d44c87c6a24f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af49028558db8ae0d469c8cbea2fc6c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49c237ae3263e264c4de8da7d5a6c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a8eac4c5eee200898091ea87709e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434fa7f3687946809e03da53522aee3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6cb47e82712b08480643ee0d10a58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe036115cd16a06d0ff2fd2e5e00a43b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb1bde72e7ebf138157647dfd40db0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0650de835c22312b048ed25be9a2689597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa389e2c29a7a8b8e40d967ed5d2072598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370c17f454c16a69e5bc3b887220a15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7ed3fd840683f28be3bbf4cadaf2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf614ba30d41cb885d7998585ce9d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ff03a46043a745944e7cd45f11e60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e5dcb7dc14b8f782c21a93bc2966a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf5a3bbff4ad8f916d82d397f29435604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f4705a05b9aca3cabf5f89741ae7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e12ff754311efb39fdd87795c1218606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c73c4fdce1ce39f08692b20ca22964607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945348f2f1d3280384ad724969c9104608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3141a6df1938b4082ec2aedf1e8a64a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e560b96f110b0539777652cc4633f3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51393f916c2a89a8c448727637c3ce45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faf1b37fa62f4d1a6bb0bef70afb26612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b44846eded5f38ef47e5a8c59c8f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c2e39cbdb3e13759b809b82c6e058614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725365fcacdf9d92b2fe946ac00a5dc3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d04adbbcee61303173fa2a96f80d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28af52b654178d0bef19742af1cb2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036199b25f420f8b233f458bf62e8d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6621ea15d6d91e06aa4b264427a86b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f431624ad4afcf46da87d8462ce540620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afd14f8dac491f0e7bf0f03e2a4de2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973df9eff9ec0a88be689bdc3ed4c09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38da3fc1bba5580de8f77e550414ab3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee53365c91d62da5abe23fbe14f3029624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e5845ed0fe2477fdd0b6996957bc5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadd23a6f2b68813d90be0ea22c0501626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edb1ecf873594ef5b3d27a2b28b2c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e22182ba0c65bb5df34331855b600628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d748a04f2bed0c90cdc4b68f22cf45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3efa22cc92445ec45e360d7e61c40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d9c59f6ec281f3b4ee4dd1f675d1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63af521dc4c31ff6911913708d320d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f626e986d29e2b2fdf5ad7d1b1ae78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d5409cd1d392df58838dff3cbdb89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9922666db2bd288afc914ab0337ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4ae6a564b0347ded04e8650d887aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dbdc0a6e987b781d8e9f7ebf19256637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f465c6c9ecb2db95387625fc6ad7f99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed9bb0a869a262e8e236cc9848c599639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf77ec7dd45f55162067ded5f3286c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c479d85f5c0154b7e17b4c692c2b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ee7be987747ea8590eaf37272d851642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea0465e075b241afccc6f3e8f4db64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32089c0d8d0ba113200751edb1421484644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a2cddc9e4e3d4ca2411bc884e99e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be928752529302479271405f2e40ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810a6814fb1832cabdfb2d21727fe79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affe1cd6c53ac0ca20382ab5a502815648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4a5aad1c285b26495fe8b6d1182dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e5c880d51e9188a9e023abffabdfa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd359b4f4406e5565aa88fd9ac14f150651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d8b6967b87d9c53bc607785e20004652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca39c7032b9de8425d448bd5dcd9ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7392d9c7f21e4fd32640c06830dab16654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def40820d468adda78347fd976cf93c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef3e737a61ad39657075b3f534b511656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b9ff377ccaac1b6d76101b32a3362657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b15b1f5fe9bd44a2dc8cd5401a5782658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385e639828ca63ba98f39450c8694df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fd648999eda65b0d0c2a0f05542c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e7b046e6fb1f78b560a7c485e9918661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27f395fa216ea12eaac9828168adcc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290cb8e8c7becb6cee3ff7c1da65eb8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd50abb468785ec57e1798ca3979d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc712f773bdc93059a42ec23dc57dda6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab17190584021e4ea202b9f95a35c2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b4cbd30fd62755c0edf16925d0cad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e6b132b09170ae0dad70d3da0c64e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5d86569f2c2d79405242e3928ee11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c111a3bf8bc879ddce1efc6ef5e24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08796cf4da7d9db4e0a36d290921a2bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e854e9101d81e4e1283de94715709c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4241446274ba54c9e5ad1619db3bf2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60e650f88a644432db43f3587ed42e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2153d870c0faa7b6877fbd39bd4d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0993bd6859ecc4715536360819ee61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1654e3a27857c2c5373668650d33c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6ead0aa2a27c5d00c0c94a889e96f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d590a259734e86a18512c89ce04e21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e42a717772c53ff9b96563260f35b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a49c9e6b7da7ee5fe3cc11fdec3c8d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6cc2f2b5f29947ea9b720a24f510b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d5725898cef54d824a55e3e9dabe9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fed0ec2164ef8b4e8678026a63af62684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ddd5989536e0231992af31ca4105d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e7356f882e6abdc0272d8b1201a63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeca182d4a6e708838e8bc0bf4b2565687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a763d1e172c7a4ce4c1c0278480a438688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643a8353de42303aac8ff83485c0d95689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038721d9f90ac4b314ab0c5845a1d4a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77808a83167f75aa6466b726afc221c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd3d6ea3ef371c5808d63dcf8b0fa5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a039e7a03d51866971ee6c159a439ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fe3d194565019b20414dedda05c69694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1f8ea7daea930d03f41d759aab851695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f2d0014fbdf0055be6bfd12343e26696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9aa37ba8f633a20c481db3637f04f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94976e2216209e8693a0d97b291f25f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8becf0eb87b9c34e1153ab332fcaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b39ad46e3f41eda5c3b82acc9755b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61f6ab95177ce2d7799c5fb50f62db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cc47f57bda88f06596515b80cc922702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb29e23ea74da700a0948ea26955b0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8397e6fed77138e5d9d141397ee477f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee2fec3371ff6412a3e43d3bffa4c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beda53cb1c4d6b6a2605a1fb79ca2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026429e7cbf80c378222611fbb8f5e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce7a7c888588af8a622a86ce46d018708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc786a59057007899848c73e25e9c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2905d6f95345f87e1d7ba91b222c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100fc131775032bb6809d3a0d3c24dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc09accc94ff3d0c1a09fc2b8f54631712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98195ee4eaebc9c48c3e5a471da40c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e782981c2a4ba67a0c59c56ac3f6511714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dfd0ee8a81274f1ca5e687370f179715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a7a56a0c1fd9bb429b64aa64fbde2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32f97a09d70dc3d3927bdf267eddc8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f29d5a1b71743e0d1e1c4c3946dab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad26536809668c96d8dc1110fa86ced719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928dfec90527d159c0c52f93c4cccba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba61eb9eef85e010b3bcc09cf07a20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a181b9f729afc59da5eb3b414b4c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb3731e47437a5b0af374a22e6b5d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eac8604de16e83163ea0a06247cd8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2d6bd0627baf2e3be78c56365c8fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64681426f0cbaec455758d9d254d0ef4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264accd439c8fc1a674e01bab86a1df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e682166ffcce0bfbba7fd6128bc6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fd3522d2d5af8190cc39f4f02fa00729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048d66a3861418b7571c9dc23668be9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b12f57f640f8e30b17393951f6df8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1826fe8d680085a8c3187aae7bdb1c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732a076e2ac69388f1a4521f0a8e15b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04915e02341ca1e4d22edf0a7c4126d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ed3961839ca34f7edd1c2f7db4b11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab7936a76878109346a68ab9fd8bcd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a85a91b8ff48adba4de4d17e756002737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd10233328380952adf6b653da2cab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4613ad08eadef35d81ab15e0768e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666a501e4d57316ff2bd5b31a4cf87e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cd542730d023ab8ed018374f7e235741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107435fad371ec1000c9966692d2b57742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d985223be537aff060555122f3a95ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc202ebd793a725f4f2171f76006b3e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47497d32f7ed04ed49d1684a01b764745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aebbd70a6a1a10838b08235a558f1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268605579d12d2c173bfe5af4a7195e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e11da5dadcf464f76c0963b4fa130748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f14c0f49c18c7d70d55101d911915749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306267d54cd15cd44cd23020f7d77cfb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650ca8330247d2ba8aedab1d7c746fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e5bb38a2d624f39a6613c1c5a8121752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9daf6b5aa274363d98c5ba9678a60753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529b0687a0638c313fb7d15bc4f306f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e211be315b9e987f5ed9bccbf145ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add903da65093ac13c7320902b770f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfd3a6f3cc95a833bf3d7b028c23d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a930a6d29723589542b7b6792e3db8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248636ed1a5d994744a4b6c76ba8f5c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd6039d2c28532e94c78ad1ab2e4001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d91eec6d45f762ad669a16a5cfb9a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ceca868ce68bcceee92085f65890a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5184fdaf9d6fc9b6c567888e625ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26b1ec219b523fc017b67655b681855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b43da1bb27cc21bbb6b533a8b391656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef54765506e6515460850feade155147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe192bb2f83415dbfba3809678867ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace96c39397525bc8438413d686c71859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7e9b8616797b3b9cb37233b032e3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858296af93f6c61b267868ecdccff01711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06dd8dd653b83402dca5d638f4922412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94d0ca2ddf1fa47112cb342ea7ad3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898bdeec312c25400123a8521767d5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151183e8df8703ea003948739ba6be515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c93a3719e8cda579ce025de8394ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357f806997372d35abb6926662649f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d0af83ecf4426a93adfd509388cae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963df95b795c9a46d5a653923389e53f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3360162a9b199c56f9cfe579441de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17368012811cc881bb0f7f8c405b07be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb25796ea143efbc9a6a6b7f77f53522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62be2806e9394b548da7983572ab06423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1323463fd5713afc9b0bcd478e38d8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c19826289bfd87283404fe87d374925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e1997a672f71c1cc6796f2429266c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2e73baaa95edad2c543bac4801c8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f964d4e0e7e01182bb9c59eafc292e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0732f7c3284b28b8a13b33d60bb0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63bcbc078025c284f952201998d2b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d702cb96fbb65085138fe04f888c5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea55e90af535c42b7b58f02ec647b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f358228897ac86e938b1b87de30e8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae63aef1764ff9cf4f4d63cae3947434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabc35f867afa9791bf8bb5e71e42a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34af3638941cbc87626ae261f5bcf4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbd044dc1a54782ecf3e4f8968628737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e028ca8100148f224f49707c272119938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b10591a1df1aea21414c5f6b4c75dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822886fab2c432826eedfa93ff4d7cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6678bdec6baec7d838153e3ceb4a53b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dced6de8cf876fcaa08fdbdbb4323d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1629d94cf2809ae113134d82a2047743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1ca99b9a2f0026157ffcd10802fd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0f44c9757131666ff4b9d0ff7a6a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb340a1705619aff72768a7ec14ddd6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5ea609fc027c9b7018bff37dc446b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb0af0667690a05217aabbcbaa05c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e4f9da245577cd0b4995eaffb521c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4ea77d66be2df1da37bb7ef7d4ab750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb95842d1f3a8def731a953c8b45f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751632586e1a3ee12176021a8f22cf852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a178af6ba1d9260c3229e7814e9d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281f87f6ec45cadc6d97d008bfa044554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50d740142d14196fa623bb9d86b7b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd02a047b6d8eec1dc269fccca3da1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef45c3d13786da29744a74d5054214357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86f0b29490ee6965c9b262590282cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bc893e14fba9bfd981bf3bc67a64e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a643dfbb0e27c6adb9b551c528b76560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c3e6e1e9ff4484eaef0f870bf08ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6539f037b6f1e6a2f19a973cb98fff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fd3c2203a5442083f73e90c654a1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca2eebdbf60e5e42fb38ae5adc99c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4173778b6537ed28604a334a147ba4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2b7297256d9bbd85fa48bd48d462466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f0c5ef3f80bae3202bb14399aae9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cae21a5ce0d6ac01468a72aafce90d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb5c14f83938c028d9b8498c2b2b1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd9fe18f46f9c3b3a90781f0b17ee870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737d33e5dd8e06685d8a51b57cf21ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4765a2be2a242f483b78c547c6b877172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745a40f736a6e066ab272409e4bd61173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6ce62af850346d4d5e13744745a4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a397742f8c03daff34ff1e7595b8bb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d30e9e19b303ed65b7c8b8a4c8fbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039b68207995ff6a33bc57c2d72b7d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026db2dd26668db1650ced3737c653278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfd17247701adb463d9f045da319b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026abc1ce8975fdb8f204a2ebcc6cd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1a5dc10bec3fb9cb0bcbde220fe7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27147e3873332a77f96d4d414795e35282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ed3468fc9abb0e5c5044146222dc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d39ddfb0ef331a02aaac655b0df7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ee457ae7036ce1d1ab6ac2f1d90aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d16d6fd1fbea4a17cc1c05a488c2e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fe5a53e0069f4155765294ed5b95287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a51eb8b4746e5412deb1a1195690088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471aec1f0e92317bcd4fd01862ddc9b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ba31cd3e7a69bca0978973b9980a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e9d131e7218d8d9f8308e13d673c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3d183787925ed1afb1828b6d038f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744bfaf3471d2249536beb4d89a05e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f978b6ced5f99f636f668252a5cf8ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5288cee04962845b983e9ec39cbab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4db892af6b29829000a47c532361dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54601eecf2b34eefb2ad83e840d3c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f440c7b3e9248ad8dd76699ec76b6aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28834a0f41195caf5d274699c44be04a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bbbd461278819c8d1dd5aa75a0fea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b8304199b2ec069ff3a89d355a8d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3bf095a21345f87112ec3d7b58a80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7d2ed90885a203b8852b18602b148103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9ea7694c352d633524d0b1d9ccff6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e991e8959a6b07747f1bee346c5d23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd4b3eb4391b283a0fd262e8d86536106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c735025dab1931f2da3bf3963d747107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51964e37a126e7f8d25fbc2db35e2d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e348b03655aeceb1e51779cdf949916109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07331ac7e57632ccab2f447d9c21b131110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892f2714f9216269c7b329ccbedfb4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749fb16c9c7f68e59d6390151d68437112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082a01c2f507f4f2a364f7b2f019f7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433a6d2b60ce87c9a6df8f7c3ac55b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63464fa5c1054197e9450930518b0c58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcbb6d007c5d58dbf93593c8e88aa3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f8b49f294f783cca57aa4d7f4855d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22610db2f303fcb588d3b5798369b76c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32e50d325078ecf80b3104fcc8551f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22f422ef5f6416b0b747322a848ea3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5defbf7b5db71b8782b20c2a376edd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed973e4bff076a2bb0d6af2950e225122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fd9a949ea8f60b50b2738e22a597e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b54c622e814f238b1db0bb7456432124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697c71d3b52b98a0dd0df822b86eb5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d4c26e9ee07f3a0a4f95b20e0466a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaeb50f1da81a228d92fb61588b940127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6447869eef6f51db001dbccd4f8c06e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0182b95a24941cf2e8634dc81ec3c34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046640ba9aff6c66edff8e6530881a64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e531cd6fa6024b388b31e3274a9687131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d07c899f5c9b334be54287c3179c2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0ea3587b970e20a70660eeeba8447133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a72c5eed9aaf7ee0962eaa3f1526c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ddac093f1c4d179f22a3e6e823f35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2166956c96859f13d22db3e6c3292136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c3fa025d76c176294f18d48440581137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66378534718575a79acde64dd930753e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90943583fd7d9709483769ff8770fa41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc10298f525f08edd3cefb72071da7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7f5ae0eebb74ea5eaa1b9590fabf9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6191f2257a6149a95ab496583f041142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e66b4ce1eb5f8bf5efeeee501be68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7c10e5c7a75200aa1998ac129be4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d90d446a56b614ac38d3550c110bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c131de5f96222d2ac919c74fb6d40c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb195381ceeb3106c885fa70d8ca50e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65680c2b2bfd369de166ac15d15daf7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d443ee9778023a2145aec4c7f9073149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266c8fdbdfcbbe857c82e5689c15c1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29121269f69f5025c60e105bbbd8b3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfd6869374a8859acaa102affaab77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fc50915bc56fe73aed1896362e4f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c96b17511356f880376ba2bed95bcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfa158af0f39e713fb1e738493d7c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737c1ceef9447e2a44b408ac14525e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99249d74a9866a93c8daed303b3688c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f822bd25de88f5c57fd35ad3a3842158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf0e228b0a75a2f61f71dc95de585b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323bfd89c57de4afe4c082bcda722c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e89c51fe04420d6388c534a4288f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d99d510eb6e9199d6eefbc53e2a30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efffd760aee024f32461b3ecabea9cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8452707425e65b0a3f76f0006907462164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779416fb84b9f21f48f1eb1758469980165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6530882622765a6525b0d17e7a44b41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0b529c65b455cc9cb22fbbc6371a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1c511f3fbb40adcc0d5e2fb427141168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c5f66ca4e456a88a5e085a7411db0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c096ae8f0a040a2c4717bbd1bd09e0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f722382541da821a81fda5e3be85ed8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edbd6dae6a3346f5b6e5c192298364172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a7af1b7619be773019b4d5a4374d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8935758077cf193ec623957e21f0a34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c9cf8c519b9cee56c380ac99227fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b2e399106c3c6e920fa24c48a7575176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3698b7cc0e39b56489668ed5c1b3e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5af0aac53738b3559aaa4995c464cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539c173c980abfb69da60eac2e240e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfa8b29dc11f7fbb9624edc7fe38dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922907adbdae129b73aab5921625150181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258f40bf372bb08189a6bb3d74a2054182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64e02a28e097292f064c33f8a7747e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6617a146cc6bf376a09e774ded88dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc236c0d218ba6dca0e2ec07e16b475185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8c65db86fdaa0166f79ad7212b1e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1396d93bf40adb67347774a22e52a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877e5f1909bf148384c11ff6cbb841a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab4c0206c9d783715b9ab6ebfd63a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646a1331b40c7aaabe27fd8ea6dbe2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae87b4743e404d45961f238de6dfda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955b89188bb13d35ec6f1afb47bc971192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24406fa7011c7e3186c7f491fce33d17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e1185686134397d554223cf42361d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbba84e9a49452398996aec1d1289a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a6b8aa1eb76881225ee02a5ed132d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be9abf011fd672c7b5db64fb10e012197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17325c91795837876dbc8cb728165e32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b30b20d45f41220fb98ccecd0adce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f24da61d4c20256ab4cfb8f0139893200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee253702b49fa01e9c7bf7fd3b4cbd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51f916bda36026cd709ec2546c7d1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6e8e174f833c43488180cfe47fdec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b5c3b1fe7f600032aaa997bf1ef24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d37482a001a63a04a611a1b54fe9e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899143eb6ba8a2ee3492ab900e3539f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfc269cf3123d02fe2d4aaccceb939207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ec4dd50140db8bcf9a00aea112006208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2a825e66f8bab2474d6c4e31963a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c13a8b81d9f935546c8804ac1a58ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9140bca8ad4a07bd544b5741b0038211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53edc872a3e2caa0e9feb3adb4c9ae1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60640d7c477a227ea7e31b6e2b7b58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4eeafb0cd2e860be3ae24a06d2fcf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72eb53d31d6980a4b289962b625568215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af286e928efd9db5a0a12f79b522a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048587daf5b14678f32e2febf79c4a33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aa62906e0b5aa6d439fc501b5ba3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ba9f21ae8bf5cc5389420f692a291219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a8e3db222e14fd325a2482341591d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcb8648cc836e67024882819527554221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf983402b705ebcd73fbd23a94fa50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acae635e3056aa78fce2d753d80145223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d873a28fb3d0532f6f7aadf39954a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b3923b83c3e669661a3e0e863925c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e866eaf2fdf2dbe8315701d93c6fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488eae592b38c0e83b833beeb0c06754227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a209553d174391cef521c54c777c8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499f1c9feccbd4b29ce5bd49a4a4cf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe51825c88acd1072a673ffc94f06b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ecfd3491d7b8124fc067ce41b1344231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdd9704dbfbab5a52f94ef90162ca7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888908adac203ce45a8e306d94ccccec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a30c4684c9b98fd620953114cf3a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535e38d41de0cbc323f90f309cc09fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf765dcfbd1e85366a904e54628f2f3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329478203eb844f5c69079340b78c611237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b35e30b15f7b3733b4ecbb0be2df83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97413ad80e03ebc44e1b1dea054b58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785b89cb70cc84fd45b1ead1d53f077240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a09f340245511070928e6017698a74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879d807b332bfbfe0b89ea304a8c636242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8c2d11a0b128256ab584a478ad2a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b14d7bc5b7c7c344ab8ec34fb0d6bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99943fdb9bade7f04f053b715169121e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3248a62c508a0fa8f4257d405ff772246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cab5b14b0877f7378146ec85df0860247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc6297c08a33314c2c78bf11bbc91e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1eafee68e8cec8df473ddea541bbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3d8bb2c490c7b3a575cbdf7edf8a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bd922447d5a2b6f32720d5178cc12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d240b9d5086c8bf4a6008b47e32d72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9d0c3628c05b0ff135bd50b1106a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07623ce54b5c088627d2c5d6ece6376254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec82144257abdf851b30787e1554970255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f448bd399fe81adab80796fef40d717256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361df231e99ab46e5ec5a77e9b447f1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324f67353c52b149357861578196922258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871403fb213ac28ebf38b17f8e89b614259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af81a35a84a5c96a74864c9b1e2862260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dc3df1e80761459a3d31c32bcaf3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3175eecc01e70fa2f72c65118e06b6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561f7cc052b5958f0d9458ce534d5d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51803e03c2c8d479f6678a039b211f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe816b21650e339851e3b3bbf3103d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ec4368fc99426100a218879db1616266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65332b25d284944912fbd05afa3188ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32a229501a1cf7c1d06f90932ebd08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573ca3f023a863cec9590392b349fd5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5ca8ea72c16875b57bef5f0d6ef66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047c638bce71d7c4215050db1dff5aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d8ce5bb02520d431c04787d23c321272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54510a1c72ecf53669074fea235734c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d8bb30a30ddf284d0216abc522653274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7e7e02871715de0055c7fbdc852ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72545a6811d00ec5f44c044bf550df5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c04efed0217e022cf23b932625f5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ff2af76072ffbd3199b5c5cd55e9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f654f79dcaecbed5f8be4858f2668ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207b6b7f1a7b45d10a1432793087f51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45433b8442cb60c49fde0ba375f40893281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eadda4690d20fde4e685f81e94049282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed9154ba20f02fb996ad8fa8e0580b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4961014117b40128b5147d4bf8a5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c075e64e93b5bd830ed7471b3fddca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed860a36e5520da5d6b6021014de9bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8a012486cd290470b54012f0aa45e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1478a1c9eea8f06c5b52e6aeb5b27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2397f5bae537d43081a667930405d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686344b4403a3e0ed90e7a74f33be0d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073b364336449887759f3fe276d076e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cdd9541bca642ac7a1d2f0dd816d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d85cce875a59b6c7aab432a2b70e15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ab8b0b6d3cd780a2b5d8e7745b10b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b4cfbb425a74c038c2d02809e45b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23097590cd6500863f0a864ada8debe8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c60e4c06b3d0db99e13535d0d0716297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8b44e348834f03950c2131dd58272298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223204b381f0c660f8e269a97b335fe6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a02072076cdc7d64212528a515bd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b24099f689c7d3185dca2b9be942a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beceeae3d249f6f40cfb7b581103ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75001b3de955df4d87d4cb83e93f38d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab473e9d5e2e8dbe362d427254540aaf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e368428e70dbd36ff9e32d181ea29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017af479d22baa5bb080e99375da973d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86343afd86c5f74797b4be8ce045fe65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996c44ba7ad1a493efbd03574ef01a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2c0e1841eaa26cae95a262742a23c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf827791239f5af21c8e871741d697310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa866dfb12769e46e3a1fcc8fc1b7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c2f5297fc379cc5516216b9a74077312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c4be74c4a3e7eaa0953b522fbfd24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc19041c3a6370ef40ff93d5988dc9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57668cb8554a8cac05ef6b8d3fe649315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374153e9b3f105af2c148e21eb4eedf8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb5591492372725a126fe4a930d0a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a931123cc1254e5ef5013717d24705b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a9ce69a45e62afdd3ab5212dca974319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3c05f416af661a848c90bdfe6d08a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fa567d3e6984da852f1b64bcde839321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a457e578b16a13336e9a359c7d8e10f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07322827fa10d1ef122e02786bdeb888323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88977afb475b68dea1919732787b177324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaae6cc1f192e187a107ebb92b2d829325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce4fa882c6808d15614b4f19dd6223326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ded8dd9341cd71ad46c67d004ab8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54675d09f995b47189d15414b19e4b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20655d1510ccf8e4fcd5eead4db1abb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0934ade25e315c44839f61c0fac6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af525f18a394c7e23d055c21dfea62b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f52f556eae79a4180a62c4399afb7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29869d1283ca5deadb58dc6afc4bd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0af70204c5aed4ccb7b80937890c89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08751c1c62bea01efdf2f179316da1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbebd14a21ac63377924d648baaa522336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b7defb48991da844df4ae8b0309f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4ee183439f27ffe1aaf87f80f0fb6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a0b1808dc506eac2447eb04913a8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb64346b1e475aa541dfdfe72c19eae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1d98a55c740860599634ebb9e47a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b1a1d7f28de9ff371dcde011cb6a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632d6ac61403f21d66bb9e4912589ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908f1dcebd9120a8c57c578686df811344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a313b953bb260ce71d70d1f2cacf94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c017d67975dba7ff13b5be79d5db831346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6009e1f89876b59373bea8dac7179347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595d509ec3abdbfcd9ea2c2c2a0b499348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b7d7ea6f88f686c08ac76affab1df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45758c54551b9d8a024731632bf2d945350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6e1873a517afac9e8efb22ada6f63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c262f2eddf2606f72bc9c93f17b06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abf8bd3d21945f0f27550e3dcfb8d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae209f3b85f934554a34a7ec146c87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aba01bc31f23bd87252ccc3346cbb0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c75714ba15e7d0004d101d052e69e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f1eda6a1dd1a694bfd8fd030b9095357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17923c8740cdc554167b8bd1913082358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5c5d796605787012366c20e23a13f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d1822426cf397a7a661937004fa61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de06f97e44e2a1af3abcc5fc980bb9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa587f71dd8677b5e868d6e88c080f60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cbae78630445ef56f54174eb8a92c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5a0c9493a21475e3b081997fcd561364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120ff35683e0fe6753461ccb4d62aa7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302d79132ca95f7d90eac772f51ce18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad0b89469a526ac707f30c190ad6fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040eea1ad46f8a4587c7c220444656e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f1012b6a4f0982dc3ad34bc131727369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b157bc59591528d7bd0a073a666c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e43c2096e81db5f268da686aeed77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed491ec2d9f31f55d799ec3c19761978372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896d42d54af421732c640905877bd77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1a82a181c2aea7719ddeadb1c008a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51093d881fa2cc2311db0055d1e48fff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d8ed125f9434653fb75d93b76827a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3aa20a9261dd97117781f610f5ae7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a299f840bc2b4c31b8abf8626a5de6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123cf267d5d8fb45f30bad6d71c6a1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7c0a3f4134c8daba929eee901a907380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085339d4c2c64384aa3f582799438dc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a3c67f8591f943478773b94ed75f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa715869f5d45f66eea5ba79e02867c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa590d47ab7e7fa5c9891a264263c989384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6cd4e9469b8f8af1fe73af222688b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29249968e3955d4ea47f554c6c5b75e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8513a2d6fb6b396901a6948f9a225387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf57ea346f1593e9543e007e7b7cea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dc022ac7a5d3f19b2f2f46800bd63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acec2f248b4605dcb90be0e8870e912390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab91046c7b282f6d30b1c76f56f1d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d420626e92fe135dd6dfb1c00d994392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05641e35708420fed6f7b318329f06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc658488c279c3000b608582aaebc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b7c9969251a3c439e11def249eff0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb01ee6dac099cf2179b1b776f62bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c304c84d9c85de34d7789c7823c98d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e213d7129bfaf35bdbec578009b20a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4f6bac86a42f42180fef4df6e180f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e1a28a90986944af4e8eaadbbaaae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1dd2beb575a4cdcf920f3e716826a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94a8b9850d17588f9a9d9a2c063c6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ebd9ad32b793b0bc7a0ca364f4275403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaccda9d2a31ea402b22d8445b300cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615862d875fd34a2b5e013ffa25bd5f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978a44d9fbc64b82c2705607e6d078406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c2078e900586766eed7a24293f886407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498e8a82dbba01a8e4492a2cd8c1e37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc14583c0a10062865b1dcd45cb43cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08693db1ca8611db5f845c2e89289189410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6b00d93847cc508c09674453d77ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf126380047b66af486a0db8c79a9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe7b2ab2ab0a4f038072dbcaec6c10413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e6d5ec2cb3200d1261c43deb59f98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee972fdac0de739b9f2a6265ad6e6aff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90b290ac56f6be6a8c9263af1f376d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4d77e44257c32a78bfbae23880e52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fe3e09e06b93adef8dc37a985e529418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06e15bebccbb120f553c5ca6f0e745419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf8bdb7a862ca21e2dcad777c74967420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199f8329ef679037d6175bce585a126421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cb9aae73d097ffe987ebda5ffa247422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fa562a15c5579f8c112b546744610423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130399f5514da64b03015103784c55f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175dbad050381aebb106f91ede8929e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499a5ad300bdaf11c2d396a4a2d600c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6bc183f868f94b8e5336937c0b00a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486f0ac4eadc5def44a2e10fa910bc3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825ce3d49aeed32e8294288cb4cc5d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176213ad416bd26fd0775be837ddc14f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4bf257f9611ca3bdcb833fbd667d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff915872411fe0adb5b54f46ac0cb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bd99c99b8e79031c7c8ba12b053f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8b4efed69c88197668d49d3dc4183434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912b95b2602ce73a9068cb9ef58e884435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a703e702b793499362476053571a22b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1746a8c8381f007a04298bf52da45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58e5fb13dd84b12e91326e177ad082438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f9b41a060c177ed2d97eb3ef6321a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51239300f7f0538f8b216396a5e618bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37515fdee20b6cdad27994c8ead7ede8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afe5d30b96169111e00767bdcdf39e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b4bbc19cc8ffe62d86aac2dbdbe9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24135767ded868719934f0d8ace09d73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161310616ec37dda4f47644c1ed6a95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94241dce9035e5dd577fcf66c60bedac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00dbd0d3a58033a3c6e6c25c60fa3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4cad91ca6d0263c74d02c75e0c01b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f24725f65aee71accd97ac4fbc0a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90feb824a36684d1a4cb47679643a990450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5552700ef7f7a9aabdd6d7df436af1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777405f0a02fcdbede402eb1bfbf62e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbea5e6bdb8b967e41593f126c4d23e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c978deb500902299a93b526b3b3745454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84041ece9ad40f247d2c3d75d89098a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1079659f4811a678056ccbe43441b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2092696713ed9e0999fded70f8f84eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fe03896211db4fabfd8312d5f821b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc33d78e446a0e5899780cd19356e28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c503df74614d45b30106063aab3c5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6497947ed02413c748a549472bef7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1c632de91d553779a050e2c4cbbee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ea18ac6578f8e2fcd4b363cd5af68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28cd83d5df688d8263c20a717ebab0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dfd12e8653c481851acc43564478c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad65949bffaabfe9e2c0677134cc718466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02264851bf284bd5ea489b0f8022577e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f7773b6ecf4d0493bdabc9baf4d95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4977fd981f770b27d1231ab80b3387469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a47fb1e3031b3d732717a331f404bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e10215cea9caf5f1eca8f4039ef2cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb9718c00bef2bb2564128735682de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb77523ac9ac1b23f79bcf862795d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ceb21f6aea1a86b2b340fc92f0420474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f928997a1fa627bc1c620a732cd65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867b636c2fc17a07eb92a9b88f84569476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62a3625b66bce3dc55a900096e1115477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b56c56b54d32f3822ac8bf64f961b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268a4156f4f4b9c1e81d6a8415c470a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e54a8d2efb64d6407f95c77e30b522480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfd28d1e71fd431fd019c42fc2e1ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d2a03c2fc1f2f2e51e3ac1f0be80c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba571173e508c130387c474c29527c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9002042276627d9bd0d8620698a3c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f2e74224a84c5770952a068e05416485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f3f79ba685b5e03de8a7b1c78df41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000954f218e0c339c1149ea15a46a29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcc57e02fcae8cc25b512aeb49f2b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b5b689ecbe496fb96b08145091433489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97130e66dc775685589bd75cf36708490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250f01f149f7a444d37108b023e2f25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d086cd2afa4155f20cfd466394bdba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e050e9dbe18ccb5c66cc8aa70dc488493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc6432fee0bfb35d388794e07ba0ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a9c477809e20dda4044b3845f4141495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b5784d8d5f33219e000a9d16ab1ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012982714a07baf5e61a27d9601d3fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6f9901f4069d8f226762483e232d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d02b4710caa0cb361508afb23e983499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e88926c43b3ee4c9d4bd9faacf345500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8ae1b82b76aef92f431eecabe07ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a062dae7462e2b90bdaa777543de6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f354b060c940a9cba9070b3a70d5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56e6f847e14c2a620aa0a1a87bb635504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4bd104eedb2ef1143cdb5609f0aef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac2e8df5bab1f85031b58fbc7a1dd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466ad7444dbaecec2d20fb5ac06dc97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc350a01fdb0ccb8cd8c85516b8e0cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce60cdf301f36ba8625ae07134107c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f589fc3fa58184d428f71e36c8aa66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efdddfc17c6e1c61f24200cfec2fdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26e777c236e6e866ab0aee3290a155512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359189e4c832aa12ec5c77cf9ac68719513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8b35242a7d41530df7ca228c62068514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fae6af814854436bcf09291e06102515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c258c5511df8d5e6e50ef4a93f279516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd78654cf5729feb1b4a5b82f025709517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736540788a65d9c2503b11363e449320518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f6f93d56184ff9c803fe23481e6bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51009d113726c5654f4be9f7700604d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f6a4f9f08b1e2899c154d0cbed7d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b803117f4dd924650ebee47665338522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737240838a0189c467a2e4b337489d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c46608f84684e01ee9627f7b78a9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f5ae5cf9c16649791f0b4af00342c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f609c33787d46f349cb53414f77d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d022e72f92ea750438039ea44c832527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152705d9d6fc95297f0ca9dab82f169528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a44c660b7f6df6d7bc772b1d64af07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b4dbcf86beb50c995b9a3fa73a93a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87809d62a4c889fc1f7f6591033796f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fbd6d9d61a7eba660f2d6334dc1c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758c8696de7255a6310dd87e7df39b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125b3f3c89c05968859eca285c85f5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae604541d934840daa911232c4187a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004c3f18130167d41fc42f154aec03c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c6328f62d21403ad6eefbf322d2f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9e3f3b3f9dfd400dfb95dffffd0c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b3f6ea2a62470c108d309af68b080539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9bcacc1f4d7880e49e21540d21310540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14e91437895bd66286e750a30e9614541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ef120562c3bee6f78b2f6c4750466542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceea7a6b833eb16880f689f7de264a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6d7493826633a0d4f1b218937cac4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391241106d825f13e9c00cf558e7e9fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7e8bf26c3cc2a73f66264026af941546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239669711d406e7d27fe9e8ba7bbfe9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93569526a18a219bd6a831b454ec602e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdabe6c69f28f31c341651e28d6a24f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43faaf8acc33859d5e00d4ab3b0d5ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c315f8f81e55eee55855ac524ea5e31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f890fa14845f5cf0f1f328e875881f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459c8fc72764a8d11af4e4db15533b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75414ef32da989d9d9f380ef4c498ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4145515262a1cf239d9e6f01567f57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aa7b57c7141432f21ee6d0ac4afa6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cb722efb373e17e7adc38c862b7f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28edf9401d47a73d09bf53573ef7696558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6579ef610c6c6bcac528681998f4d4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d0bb3b5dbf05ebaec8a0c2f3ef4f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28eae2765284722e3e01ecfc474aaf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9f78663d7fcfbb01eae9c20459128562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29ae4f74b14a81bfc5df70d5635019563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908f403029581e863349f77a3c2d6f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6484944b5bf981d3bee2da1e3a5d5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d13bd881000b667cb4183ac370a28566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ba9be03aa8a0d6850625a50736156567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514161dd8bf69903b10a881bb30159d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a95513bbb183949b5973860b25c51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba27bb079c3fc4d8e25642bf7866aa3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043549149911b33ba4c6a5c1a45e45d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40f4f91a76f932390b8c82992d3aca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0234da263712ea171b8b627bad611573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741170bf8874fb5adb8b01021bdf73b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa05b0a26f7e7f857e27987ffd425cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09269408fb6e110a89d93b1395956477576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f825d15c600632e2262d6e1b44a358f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ba53f18fde363112d7ffd68e797f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcd01c5a962162823d03dfc2b4f549579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8848d647d373172d908dde87e3894d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd27425f30f669297af8294e1ecf76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7801eab68d3b2cab29c6ab366ab714582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f24c0e9d67025e7e63d0f85bd9d1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7663be4a99276f46e6ddf3409248e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d95e243040580350cfcffbcce82d24585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d151a2665b122f048f675a02723d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e47bf2abe04bfe1c7875e1a5832c30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2a9ddbc14cd95522d787004d1b388588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7fdf17da4dac7d4be20f5a93fe1fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883bc74fe1ea61a06cae3cf6f13ee27590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415caba39e96edbd2a704498f6c5b5b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e66ba5a96b42f4788e97179c4bd68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c849b8deaae8b7b09e2f5046df9bf0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2af4bed7578ef177264ea9d264c2e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d98d048d1eca6a81c8d1d17e9c0a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003c27624707724452e46239516d041596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737e205e7764d99dcc0cdffd74a4c00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd4d447f7e1e08ba811a0810ca78ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6d5a2d3cfb3b08aa77a33874d5b81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c284eda8326fabbd391d9dd38fee4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05955184e98bb93309ed1809444284601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f90a535ca634bdae93cab72fec26dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aeb8b021dc0fb464000cb63232ac8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a9c8fbf731dd7c0ff629adeb6e3e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db086a73c2786ae7ce311b0c3c06aa43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07849fb6dca724766a76013f3c4d973606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e1ff986afefe35d5beb029ba48641607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e1192d6b9396813e7b3551140c3fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89b2de705a7257b59e9989011857f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371f0f1405e1eb8e4d12cdc6ef4391c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9f175631a52b456b81a26e04a3796611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ccae86bde23acac2c1edc311060a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c691dd404b02eae6487ea19b3259e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93154254634befed97788ec6671a4f45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3965c5ec0f1868dc0eed38e98d8c60d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31858686abdaa1be2226a8f68400e87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6ae9043c041d45ba038dbaacb9d3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258d5da51f5756ed1a9f7c1ba89090d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd24cf918d9232ca5cd57affcde71bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4be7861f36456fe40ad26e5da7609b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b1e23267e23b7b76695cd75a4a6c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c6f9ef30593898e2d3c8945cf7afb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cae375419cc111e81cf009bde6c9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ac59ab9b5041fd4ded194cdef9e53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc1810c9983ce9da5eacf75b0bddee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc77d5429dcbf1d2cb5400d56e366c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8716fa9797d0526e249e3d615245ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f48e53474a7124dc902a0e0a2e0090628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26ecb9596ea8668544d9474d95c0d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a51e7f1b1807feb8c06fb4f191ad7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee42253c8e6c31c4869a7a2c13fa27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b1a9eb30fad7ee55875fe23f98383632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf8690cc0f7f07950d631eb6e38508633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af58ae182d3da175179f5d2359ce30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cab1dc36a49e43dd815d9dd9b01188635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81bcb9cd003e0e4a702e7e2a83b135636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e087309b9e29180eaa482e5cd9baac8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b33cf50fb547847e88981842ae6350638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8714a513aacec24b943e2a70e16f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c80a8b6f50446c5c46abd19565adda640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b0c6fec607bb08656949f664d1be4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171aa31f197131d0a47b2bee91c9d94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3df1d47a6bc95f8d34a383795443e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45fe39303e979d756eebf8308bde36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c638ea5defe84a3b0b8b36acdb8da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50fc32275e425aca5aacfcbbc3ad43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa42ed197f318a2beece01807bc2c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687b2b56143e5540d249175aaf58809648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a4d0d641367fd3b64d1c754f4b204649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a036d73eac97755723970a2199612650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f42bcba9529e7a14e77c02bfa985dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60797f73a50f93ecd52d3cc6d80996d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b494704d9862e5cc2773033e26e9a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74169314e3383b65abfe58089bb8598654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf75e3753923d08a807c2312a06e60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b0047a2794f21262c0e5b4b69699c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bff391602baf831dd96ae4560392a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d9ad389e7ae78ec6981bd39884af3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95829f3c7225e217dd894ee3e9516f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dd12f69db8af2f343ad2b5cff3bc2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd18bb5aa1356dc036ffe5fed48c497661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4451b0402d8f463783950461a75c4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30e66bbd395e36e4df9f53cf0ff266663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee5853b6d7948cd4a683bfe1454e35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa60819b08f8856fd887821feb6f96665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b766e8047484e3bb756927f97599c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f0f0802dd70b46f21dbad6f4457d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbd8d90925cebe71f400bad4db3318668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612f9151db6565e76c906d4208cf632669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba14d098d3290442d86f2f9363cf2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7215cd6f1f7dfdd802cd10416787002671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f002d53786f7f01b0335b5c26d2c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74b79ee73deeed048da692830f9ad3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d71c67b84e126378db2456e4f5babf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455996c2254fda70a48e6e811652a79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024178a85f8c24b691009976d4212d98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101530262071300c283b2709ea89ea00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e256a9caed77055ebaf648bf9b3575678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb542a246cbfacfb0b181c8bf219c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec7b0383338f75855a8ef8913f36a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740523b3ce1c023be62382ef827de4d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347b9a64d0e4e14ae6b63d7159e2093682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213364296ca604f4c37b479b43139295683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13974cee856cdb820c1a6b75b4e4a995684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305c631ff0c8887005854c39ab04162685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca681e5e432b41caec0333db6a759b90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b099febd0187ce9b14ab7d3e7693047687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54c480e91ae171cb43775d2a556e46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb7aa159e5ccd7c0819d80886f8de7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62bb0aaf77e2508e9294de4effaf26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af675baecb3e473ddfd6d0dd32c7c8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f0ac0ef8ed3cf5efa244106020f4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee779e04ade620eccf82ddadb24bb3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c91710ed191229210ad96c19876b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b312e7548cd2225c6473c3f360647695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ad59e0de615e6d254f1e203a9a8ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c272b5c30933792eed0fcc04c4458697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be14fc52f9c2e39c4f41011bb694ddc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7b2358d845633cdba31f1c31261d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ba13c042247ad7bafc2bdaa1e908d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6597aac0c4bbb7b8b4dc0abcd63f6d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaab748eff5c1a009d3cc6b5297cb6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc84df126908b7f99a5dfc25773d58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cafdaa9ed19ec67419d6b8ddcce2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8b2d0b70ddbe04b10f9c19eff8fe9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f41ce64523ecfa8408d835ad0a2a55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750749c96add3d03e1fe043ddb922fc7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514db30cf5ebdb9b9ea453a242f0df18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2448bd2bba6137664ee782dd77187709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30755b0299bcf1525cc448b7044b2e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c95e69d26e52d2d667f198dc4167e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c80c16bc0136ffe13287ed65b75a02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4485cfe9367d218c731246d42a8310f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7028afcbbb9ba4535afb55b5d40b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8583d77ad0c024d58b09186167d73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc21fd890e7390de194f67131ffbfd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40f99c4a77b737e98cfbeb4194ce23717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bc20675c3c1333914821bb295209e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6214e06163e38f272f1fc9bd0c27c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aa489ba640367b014a407470f7f8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83dcdc0484fbef128d747d00681fba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1263a6198c4ca7fd20b28be77de3996722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa71dd8cba2c38044c8e2035e03b064723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563928af1d79e6380c267f5779b8bea7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6860d8cab1f7580fb5a2f6ed0f7ced725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd35060875015cb6293ef642881c6f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07557e9f58c2f7292c18ab82a24814fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de69d17d700ae55b98914d0bd332c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615557c022838ff048928939d82b27fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af122049cb6e1191b821f13fc1d17856730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca1ccbccbd1bf80c7f6f38330fbbcd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ec9f06a9bac6814f10caa67820522732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beb074cffdffcb2205c7627cdd3123733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae6f56be4764779c5c6f2cbae65784734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b7ff23070fd6a736cdf2b928b6a4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81379d122b2a37ffa8392ef0c9b01301736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a5c24cf837467d69adc4c1dabedfe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a933c63fbbbc684c5e22f4929aafd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d722bec28817b6743ffa07d33a0a2e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c21acf9c63ce0fb8034aa29a8776f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99338dce2c5f10a90d7cf7d5faeb4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4029080155335ee644c3a370c93d62f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83112b54737ed1e25c440bf25b98b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b16b8c5027056c2abf281d7a3c92a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37df539e5132621f2cf1b50d78d597745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7752b660bec197dea4cd26ef2369de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5be0ba435a8fd1313daf6c3c05f2a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48f892efdbc2ea0f0c9ba4c62058cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3776b003b7413b8d1cdd8626f18e8b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b4dc017e04521cc9ae8e69a706b6e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de987a2c6e19f598571c310a5e5494751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227354a2456bbb7bb47c3fa8781a6be4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132deaf9bf1ec2d9b6315524508d3d3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7b64a2ea7553eeb80553d071e7561754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89f796f322c87f67f2e9311cab0c52755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90167da08c34f7d3ea45f87ada58915b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee5714e5403e44cf728d9637d2abe6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558e2c27b3089028a2300a0702d1b6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab465ec7812394233fabcd5e4f56f34759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>