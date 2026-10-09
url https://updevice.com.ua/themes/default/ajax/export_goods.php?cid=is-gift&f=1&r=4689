--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b627b2f26c373f5588f6bc43e020c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6f0d91217ee75d1f0c6edbafa28ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd336e828f1a4a984a3f84134ff8823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2eb67200415ae37cfee7f7d8484b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a272827a7b258f804efb715ca36b0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a15f08f9c588be404bda216eb9d496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ed835b08667a00bece1808e7ecee27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2571093f705a178d519dd3478fd2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38aee11640e874a4c07b25d13060479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ed2850ac84b206359bd60567da7c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275071d46a8992b358950539f194417911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a69f0d090117603258dfe405eebe7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90413b8a6532b1444ef34fd8a574312713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872fe41ed3830fb0965103d6089c7cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809e6f09f1554fcae3e19293e44451715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7eb7f197f8b2058c24fbc672bbd1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2871dab9b23791a8f32113b4ec51f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90985e1e005dee9650ea7ded606500018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc17081663801e6692e9ac399328bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0480a2c0525175d5d8b85ec460e75220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a9c4423935dd853ab114828da4f2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb82a5e61f2bd800c3a9079f5eb8dbe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684f503b7dd864b3be7ca6b6fd18a5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fa2046c7de4b274849df05d2c4fb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155c68cefeb10bb8864eb5e28af37c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eadf87f798a392fda07a5ecae3549e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42eeac69d3b734ac51ef50d384ff7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935cc692d43796c8fcbd93bcc15864728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c1d54ae53ff55e4493c7fbe57328a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb58929c3c0229c8f0c8ba5206ae8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bba5d5cb2a369c8bb031273daa096d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581b7e2909f2c79e5a4292197b2d36f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baf6291cf0fccb32ace0bd3ed653c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c97f5682d8b2d78481c0587334573334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadc8bed54e04a42f9de310742a140035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cbb724f1f1f555e523b6bf2f001f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633fdd8e30d0d82e6c88e6c321338a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91533aa56495d1eae9c2bdfb65f007e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b73306dc19b4b3a144c139571591239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ece2670fd1efed691b12319d42485c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1823bd225697dba6741c7f7a80189a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6430a77f29f8f0940b0acbe438374d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c12af5955a70550ac22a5640a8a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2564578b4878af32a077f6835c65644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729046d5c63397e51bb9a9c340872ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd8c3cdd241e2a80a227ed906da71046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85444ae9818d09d9509e7446c3791147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f1d89f9fbfe51bc9229691b7f458048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167491d297074d5fabdf2fd7b59186349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410329062421941ef3caf6e3f5f3460250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0832f4e5bc670055f5ff779e671d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0dedbc6baa30570d8de45cf30a12e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc63b844a0cca69d4cd696532d4751953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd90f2b50f15067fd34ff11e1867edb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ed8f4ebba8cc28172ef28c493011755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d14d19f4c5620e955d5acb674053d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e0c25975f262da8acdad8cd737fc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7cb93a0a2671848a74d554bb07ad758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112ba1f100a9a35e019d4ec0f8c678e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243d34f6d58c574eef91edcc78d8cda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6089a58ca2fc2f88b107a2b3ab68d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bbf9aa37c1ec68bac61116d4b550d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138852bb05cb0188540d3ea3ff57f1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a704f0462ef825b817a1a97b05e898b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd63fc4b6c48151e9347563c289e7cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfb41d5d227453b91a55fb0e1bc09d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dae13f41cf249127170c0ada79a0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c63e0d5c99882a39975a3bea4310d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd418f70c80ecdd5354939cb48190ac469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396197461d66c43d360aa65fc960e9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f178449c43d3bbb23e7ff1b82dadc6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98938f95dca570681b0bf66abd215a4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f76052ea72ec1a857dc09321c7173673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4339b94cb513dcfaf315e45d5675474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08dbc870982f63e4fb5c331cfb59a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8398e02ca28c3c8c55c3365782e91d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67353e3766dfa06e1432a333f5f15c2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b29c3a7c744f1200c7df90664ce78e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a7fe2dba546af29646059c83bec0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc08f0ccefeeb5d1a31f38e170fb12580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920385604a8ac4d749ad14a109cffbd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6a5beb23ca6f72d403702455ef39b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150a3e091766993b3edcdaed2890d4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015879b33a436e15cdfb350c709855c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901851606a48c30f8c10d860b78808c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b35d8292512728687718d3d3d7e6ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5617c369500ff3cebd636d44daa7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b6b067d39286006fff4245c3d8e5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831c3b7a024ee904b7f8896de41c99e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2460256c3ee44d9202929eaf83499e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd94aa5283c624f84c45ec15db798091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10578bbd00c1c89971252c9b80f684df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80590820c9d4b82a8c575e34e7f0a46a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201dbdff8e174c68d46d02651c0d2ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba24b08199dca83e7787ba2dd2eb4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08117922b021fb0b9e1b48bdcad59e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d0552e7a9a191941f7d5b7524e46c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538ff5d4e7295a9f215bf4f8d60a89a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dad762510cdf98a7159aa0a056fdc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991716ece630eb4ee181e1e20061a65b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354d4372281d9125597eac921ec695a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95689d24725b10fde12f6e6968c11d6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43fcd8a16b6a3a2d1469fabb2aed1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc823a44a053f04c2b7ee3e0bbbc97e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b53b300481a5f8a998df0cbd11fd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe93f0b5695a493a80cba3dbbbe5a10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec71de5b2494dd2a9fa918edadfaf0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1404a8e5e8ac05995af54bcf23ee857108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e769c6f739f192ab64ab2d664db6ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47734e76844ff40bb176b96f34c0e555110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde835afdb87fb4b7701addb3db9b87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e53180e96fa91115541546f847fd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4deb2ad0a2b11c5defa50b766ea097113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad7a3da01701ed066c2ccdc9e192ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02906315b6ed724716a0b4316782919115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd87d751d0b6b6a38d72f66d8991a9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c91a7590553b0a6c4fd0f51e3cd729117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af133253374b00754157959d77c38061118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02670a8b847abc2816d3413b6fc4101119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8f0acf01b877f52584d84b0955a79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80014fa0ad9722c440102eba762030121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f64b1c09fef82cdda77741e83613d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cfcfa7b4872cf3f03fbd7e3bb3ae1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb6887d0112dbb6aeeb3eec95469ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca58a0bad98a694e7fce15ae9f6cf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09183b137fd9ccec3274771dc7fbc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e59c4e233bdf603786f28d4af1f78a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fee9f721e3f00bab04b62fde20df7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407a773f68e1ab311bb72817eec9d75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c7cb6f8c7f479df47c21abf7d16ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caada21c04ca328b9e952ae8c889d6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558cc19e247772070db9a76dbfd3dc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197e7caece6674f1955afd237f5ae04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d340a264f1a3b7f23fa3615af2d69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d600071062aa0f7188957d901ef8b22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3d95507c3f85d338a43a966b0ab2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663bbd598f9c911e07d2232b0701dec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9645f6f6fb9dd2732125c224de576138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d34100286e47d12bbf6fb5182f99d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269130faa3ce811f8e6adc2f682735ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85cea2f5d2f11469cda21ccccce937141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f9f51945e81152f030036b6880da2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b90d7449a8df4ed903b99f34c30de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2aaf717fa5bc134df7587a07e9c62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71038b098668269f60c45dff5fbd09be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b445a29c56c998eaa9ffb71316a42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06011f4509e88590a43acdde7bc6bc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407b4a8cddeed1194ca8d477098417d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442f2e40c9f6f31f5eb7ac7c30312ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd38b72efb89cac177a5e75317c15e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68731411098b9ddb34c607c5e1a21834151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259319a6d66d8a1bbd99157c30b9f22f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5a26deff5f6e62603a2ae43f3ec25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82dd2b732914becc254cf82a7c010d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b65ceeab5a67d0222dca2e4ae739c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5727d35e4d16e442f65bbfcf55f3269156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67e47538b3e835bf3949c75a4bfb25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b168ace3928979e0d7934d87c9439158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a8fda18666b346439a1d4f5cd2775159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7ada9999dfc546ce56cdc8b7dc60b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dd4a911115115945ceb482d876373161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e905676055ab86908a484c79ad85f42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251363778e587e3474b4130ecb3cc303163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0194f45780f76d75efec412b7b56ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9db4191e5419529a0db612109185b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428738888e47fa3c8da10d81992d63a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e201c1be644c70d882f71d92a90ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3521722107a8841a5470c3c3e3f811168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d62335ad92c251c27d056f2dc53b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4e6333afd62bb2121a93b7e30e3a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b33346e5282bf9f15e8067342b2331171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2234c68b32dc14e15c08b72b858e31b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad809089e3fae16fa723723e598430a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77103fc546a0738cf919fecd7a8faa1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdf674a5c6803af71fa0070f1682a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff592a828398845daeb1f791b88663176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e26917e6c1d979c926ce41b5a724a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e99e4e3e0c99120fe2192b8aa9a54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300aed25404a53d9e61d7e5ba81cdab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcfcca215d4cbdc8c94117bf7701ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e2e240400cc19502b10533d8ae7de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92772c822cf07f30323fae6500d4c267182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cd43873fac30b3d7a743535c63336183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3300e1c957e8b82de2b6b0c22038e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fec57a6a0a47cd39828d855a55238185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883f693d3bdb8cfea86380931e01e8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dacae046e610bff158435a35ed1424187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e107066e70ad76f4354fac88380506188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47734330a3ac5c520773591c362e44b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d56367525ff735f9861a18557006c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f862d162430155b2e8eb125e64cf9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786501a5667f84c7b07d54a65304f10e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf595eed499addcd31804fa0c28974193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3e022bcf5833310942bad6af47df0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c42d3826ef9d6be4b68b7724b7f1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cbb36ff066748bf61f512f622f1d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24642b660344b3d75ed818f9f2599adf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171917da9e97851bc2c11fae18baa56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f660fec46f51f55cb21472d4aedfc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50794b8114118c34fcc91f2e92be2e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9baccb23dfce56190c9e464089d03c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37110b4318afb7e6ac96cbae581b3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975a1bb7ffb288e526a03c3ad306092203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dc40887aa7d6ef6fdedea205b2d22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633fa2f576f4efa7e1786318e3d73be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865303daf304daae76f50e83d8c83c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62554d3cd5fd928da94615de3b99bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104073faebdfa8e20119038e3c264e01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04bdf8b0a09f8f31a6aacf4fd23340209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a314fd9a40c4a463b2b391b09fee40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fee3c9036ad540f87760478b02a2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b80aefc7dd0bfcbf9e5fd0577779f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4165f13d9a582cb9b657feb270a0b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d313400e98fd969f8681c79e35f504214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84898f33b8dfcaacc7902ac9bebd6348215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c82f88a0913f8b85f5c13564ec0eda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273c086aae34af0001eaa6a22bfe861217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b11fc5b912592e180fb12cd875ce5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6d9c023dde026ebd2e0b52277edfd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e43bae0d187b8b7b732d2a2799989c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946b21f966de1441f44e3ad45067a90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c36a7f9070956a58eb68f37bf02632222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7c6c6aaf26ced86ad8522dce44fd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3d500ae1253c7a18cf67ad09764cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2e074f6d2066b3cbcf7eacbbb73e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13eaf8b64df3b14d3d38efa2f094c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7f0652c861ed41d6da346d631a6c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaef3791d44fd8f177b39fd1918be5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee8b3d85ee70dd95312d2c5caddb80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eea2d2421ea805a39d7b11272e834230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5896a888b003237cc6439720238e08a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eba8165c866d0299338d5adbb1ee7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f25afd174f1663f30a7af6c6aa704d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53573a8f659d26985928c25d4fd4430c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4a36694a8363c2678d66a1dc0fb6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08e0213547fffcc3e419429b6c74d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f8f2e3b3bd1650e72c77fa6e036e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7004697c3f7abccd42b6d57b7abd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5751249a995965c05532c0a8b2c85c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da5c89a9296faa09e4d47152d716ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efa0e422b52331f5c4a6b3f3bb13cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e63932c5bda006a60f9420852bf76c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57801668407f0be30f081cb26d7942243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792d5525c0f0fcf5e9a854b5b8efd0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08463d7e1691abe765fe24fa49f6517245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346122e7ff8ce1158a6be169c49d3166246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe1b0f7c99797d3df9de31e769e2a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349d145f4e954c47bc9a4c4f4723546248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ff7b1936a37b1c2d27f73fc8b63d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447cc041a32065c6f205bfa555cb663250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7316d0228342677e9e9ef5591bfe076251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9772b9d6bd4b9a262a56ec3100afb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8fa8b5e3672ba64506828bbd56429253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe027e219296b8895e3f7d84fdf4141254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8869852b33e9520858e7ee7e48be8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0279f43c18214cb2acc59794e3c84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30023e73abfb82b148fed2840495f3c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7a62fb8f994a265f93ddc8e4e4cd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207f8b4ea12d3b93bb2b93986451f7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bed83f9c14e8ab6a65ce702fd144e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ba5425970beaab059eae6a2f6043b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f34b713a0a05b8cd9e42e337ecf4d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242902c9131bfb3b48cf9dc58d3b5a65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b7a08438b29c7ea7491ce8ad2b290264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5472a2f6def1f9e04748c9b9e1980a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110d7874715ca2ac0e8e306a9a5d189266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ebd291b9d5154d86ccfd28995e910267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdbe687a9d5158207b5b4e48db0e2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906d59a002ba3e8e6a9f1b868998c16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08aa08cf2e8fbc01dbdf5d608c2304270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed887ff8190a292810a6812980f4ecaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59889e77fb6d78b25a57820dfc9abe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d8a9a933327f16c258bb6e97fec52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d271fbe8dbfb5cb52fa71de60342d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc147d4ac27dfc9ca83d0a924a767328275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eda0b5ea8a3395c61bbdd4aafa23c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce87ad39ef5bc98c5bbaf9684937be7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ec0fabfdc8d38741eaae8caceece6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4b2b8ec9144c45453b369a09d4ba8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad2a5d87ef800b77042063677edf5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1ce08c2cb2acbe315c56e249b0355281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c64d4cecf9934ca5201807a833a22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748d29672eafb1a46502f875fbdd10c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f6c73fca5e5bcc1bab0c7f4a9b3bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061e402a267ec43dbf2f5a80c88f26f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9bffda0e600d1237001ca5f8f641d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bdb7d06f94d4674c7b72a87ba3280287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a47a5f002574d9096c0066a554f0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc744b6010b1327af737dd59961ec45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c58c35badadd5638fbd4f4e5c90d07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f2850691818f4a5f837f8cb5096e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68266a6530f49df36db265b92f95dfb3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea522b924d49b0453db9685e1df8c011293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683a3af1e9a98cfacd4c398aedcac47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6613a2f920119a081d49da39476cdf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2738559da441f9dcfa07378a3eda8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797b00cb56d753bb1e04955c637c2aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df849a3ab4e8b99631c0df17b00382298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b97687f080aff91bb8a09d18348100299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da0305ce24ba25d59d3d29b9147868300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c992f0c9ecf72546b82a3e83b91619301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cebee05806a18b1b9d3c3a7ac6b43302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579152f7ae03a2a3486dd30d9a49eb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5381cde6865d5a13c6c5ab20e6792304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b31bacf2aca8cc597fb90e785ea99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2fb1e040af94b61f4f714432fe8b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8c6ff69f972d02d333ce0ef47c128307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32916fbbed64b0052b9f11dc653e3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0209cefdb99455ad8513819914345309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7fe14b01da0fedbd40f8834c801c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798399978156c3c2f572a5abd719d06e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd0060830c753ff1a82996d4dde2f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9de45412b48be987caff326394844313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696829e6b11428e8035e143ea7b67b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7b036586be3a4e4a71476d9b73724315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6ff57afdc3256da8e117c829bb927316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798e45214ab53a883cdc8fa11cd8846317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724f6b3cf58ea7b2187a9b557800c43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35421ab702f5c7fad7163f73af3ebd7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbf7241661831ec0fc1f32b72c52c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8614c97f5072df55f59b0110f9602321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfd81983e5c9992c269f9497314ac3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8d4bff02336c73e7fd249ab70e8a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef74219425b3626585f4b0a2c12d32b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a2620f3e9b96cb657f26bb7ebdce9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ba4cdca95161ea29f5304d73ebb1b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85218d783828f54f8a19f8f3821fe6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5c82903a33e3535736fa1947596f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb97273515823745422341b9abe876329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004616e05a8f7c668d1dd43ff7b8af5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0189d3cbf10cbd8200919b2ba1e1c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f32ac53f3036cb8ac669f3266a5c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5ea8f3957b8c9c6e43ec146e23f95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7bffcab34551a57610619d449781f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cf34a223f7a6ff540543223516c9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9be268b6946e843c9bd0c5e7638d6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcec94ad955218f266ea1a750a70a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857f28ad2acabf39e3109fbdba4ca6d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336d9da5ca1c3b8ee0e1e7b307f305e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b69da1ac3bcbf907b4a785fe171e2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2c71dd1297899de88b63646c88e06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d99c3cf009531a1f06ce479a3ca2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ad9bd0e43ad8d595aa40c26a5e534343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9aa1249f7856a006b83ff511b6238344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57823e10bc95f2538ae7a8684d227ec6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69aa4ca6cb5eaaed375d5943bfd574346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8150892d5dd96850906ef988d05aed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35051b8a52ebd8bd5c82cbc3617bc182348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc782561780cd54a57c3ee7095e8525349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a666e1c9d59676033f1ff284af842350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886a6117c82e50fae4d7e837f62cede351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4481ed9c7487594daa5d94297b6a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93beb8eff76c82fbb5f14c1a8bf70a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235b33ec4fca36bb66261a3511bae5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece704e6e4f062335c7ee3f16cb692c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbd91b34b10bbcc41fd055ed3be52b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686adaaf78c79b634bc4fbe5454fa45357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eb09fd436ff70e94742cc1a539b26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f6c3f45e2c764ccd5c52d76e29b8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02214f1418ebee18fcc1e924bf709141360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ec033d1dbf7cbbde0f952f5ed782d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ead86b58b1ce5c9c0369205fcf22d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8d0e2bb49f4581128788711897a0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170ed13e167bbf01ac39c50d29feb10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae8a8fab82acc9d3c8f8350f10ceaa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46846ec5256753d2305f04321d2c6f0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6bdcef8c70ed575c767d6a6baa4ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe6ee74ccc875d2a380dc0ab6993c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc44c0c91d3dfe621563e347d365b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35017c4fec25b8aca3e5fd0f422286370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07230859a364c45c8dfaf6455dd345371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21136d985a38e983450b794833754632372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0683da0fd259ded2918c8fb4c064d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636d31a74fcb94a5bf992740615285e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c40bceabaf0156b9d3ac443ee2be05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c52b11edd3761fcfe14b8a2c657ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d587de4b040bd610372ec7f6dd7ca0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9679aafd086ca1e7a6101ef250ed3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca06b8bbf0a5be87a433a2dd2d1218379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a841cbf3b90773c5d971158213916b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90ee4cb359d8b5c674b727604941f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cbb50022f330065d0865185d4fe5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded06fce138aaeb2b71755a12460cd9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f317d8ab77e2d44fe720e3e15b8d2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ea9a2241bcf91a397715c1544518d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a84d5d4e9d1c9d2a1284cb4c82db7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca456021f52ca8d4d10f109270b893387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9757a1c89b26dae917634009ee6d94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6e914f0128f3904ad43d4383cb743389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d0ffb68920798efe3e380e29e32a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ab20c86b5654289b0202d9958b756391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fc557c8546292d87ed7d2b4e74eb1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd693c3a121886c01c00f15df8dccb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176978f03a281490a68d56f06298ce6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82011e26602e21154e9d737a4cd4bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9724be12f4333528e5dfc7f510d56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dcbdae9987957c2eb614859e5b05e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e6fb81f4192481a6a70fe874627e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdb49cee09fff5bb30572d36aa8294399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd1a22ba206b94a2385df18dbfb801400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6bda2a27fbe9f78a2ec64f6cf9939401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c1a097a127fd6e4ecedbeab0e2b64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e9e906236246abc955dd76a3a7a80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cfd43d6ba5ae6f2f51ee3ce6f6dda404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d289e3b2b7d0f0135f28f1098b36b65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0796aa9da4bcfd6292b1d53331fdf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b57b7b05522f0e3ab00109b555811407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c6ca5647aecec7a08aeca52e61093408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae3a9da594a180312e330dee3b7005409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c5b08bbbef51fa841f5739c7f66bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3c46739ab3eaa24512971e37482a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04941760233072448524eae6eb1c9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c461d0bb9acee73325e3f689a47f5f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01f17db99e51c951b29489f5c845a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75f2e723b6683d7523668254a750a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed9e551c54a23ec4cf98b16eba8bd7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda77f942363097f52c6556a2ed323a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb7e59fa99d9851c8b912f8477f536418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f388a2202b49aeb6499d0f272f341419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe47bc3477d347ff8441c0cba923be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c851328e16a28802bb2087269fd8b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0095b74569a933c00104dbab9543fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a50a79cb6c33dd7077ca466781a00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd59bfd44278785fa25f2ceafc3db0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0689cf65898f37dc5dbbb4d42472acf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd20929f0fda4dc4ba7952860d118c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e138d909f4c943024f71c2727a6e9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d5021a5ad1ffde8cdea809f1bb790428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40b98e45e9f7948f5e69c4d600f66f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10b762dfa3470d2d030eb7f5170a3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06243ef81d44ae61b9309432d02d91f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d768b2a7a9c009bf7f14e3b2f64c854432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9db26740212a0d6dd9b4504f744760433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255cbf2bd144e2d645b10c3107afcd0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54dad1f923c297437510ef40110cc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c7b1f1bf0d0605ae310f0e160ec13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccd33a51258c925dd81117f4b43d58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd742d571ccea877fbaae2afd4c071438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b179135e22629e33a883fe8cfa8a4ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622c146ac640a1c0827cc4a738b00f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3f9dd000ba9dc1aef9aad18a2fb89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd391a9b3dfd1b02d413fa874e1b24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad11718912a6b250d9d510ea3d3f4e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa60eba6ac56b71fac5619aed663db8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95dddf66069b22f5fe938c5c144bbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227d85b1319e54b69e0358068c1f750446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7c33bede3810171e3948fbff760df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea3b14ce8a2fd08f797fe008821866448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245051ffe2aaadb59a7b96eb97a55ccf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ada6e9a300fd5089f410ef4c868dcd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6164c8662ffb5bcd71721003ea5c00c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e472cf2858f84cfba82c4ecb02d5eef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09ccbffd7cf7a5f0a7cc993defeb66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf808413a5f65cbd348b7e147a5e6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2a07c06edda2481a3d9bc0e065302455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8552031016f671c498578da264df7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcebdf67593cfe92621b1563c383ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c7fdf3ea7da5acbe85d19125b947c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33e69804355e2230e430bdec9c12f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fededdef38d5d761fe1648efdfac6c63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c4d638675ea72ccd78551a9d73754461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631daa8cc5b3c870e198fd8efaddd3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89af34e8e2992abcdd2e7d27db22116463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f283230f4cc1905e03397f8e7dcb08d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd45dd6e5b838ed0ed28ffa71a6efc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05932a215d3174548519032c33698068466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523d57676f5820eaadafaea70bff4fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d05f99fd1a70d58e6c1c4f1edd025d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3c1938878e9d9189d6c4246053bee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bf22f26e5444eecee3d682158b361470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c902866d00a439ac9c7c4aab762697b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8e1bdc71f9d12c5e019b20dec8c2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a07073524e272d9f1202e11ea3c389473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015d864820aa09cc5562d8439ffd975474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5050eefd5eb2cee48bacf05b47b175475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a109322ccfe193f26ae019ca5248d36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571471aad522a23bbb19392baf3908a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af226debd38074190658aee12739cc24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ec46f773273c41120447978c2d856479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555baedeb071e096b33788999b16271480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adde8019b9c7dde54fb115cf9a79ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81366e5207ec2ee41124d3fac09a3b39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d314d14d1573eea5f24ad769831fb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf3cb26b506051826f53950f7c5969484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd34faed05dfa4e3c11735560c7c49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf2eb40d4003a6fd75e4bf304d0c09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7a0eb1826f2c9856f3499527355ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c14a566bb6da86fba29f6c863f661488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8a333f5397d3d20f6f3cd4766e5f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b99cabd79e81273e07371b1d7ed2b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37534b52a4ecda27c2c91de1ead42a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53281c7ca0460a93134b1abd153a67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029df5d54967846b347719d9481220a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17180675956c5a57c69ded27f55e9953494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382fa3818efb02c5444a43adb744b2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff670cdc9497758d34c7f82d9e6dd6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1d3a59f39dd45f57e7a0e0a7f8025497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf8a8c80a2506f432118a4e3f15e8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941321febde3ce31ee05d47f35c273e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439cb95b787bad7640c96329bf36522500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd800040e521bb935672ff11a6f55a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5319764640ea06d2bf5cc23d1d507f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92624c3ff6798d3ae20b0e48faaefec4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a5c8735213940c516f39697fea29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafebda1e9dfb0b31ea911e01fd4c2e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8b3ac9c1b5b9e382353512f04b77f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c35ee77f1151b6aceb81e7f513ac6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9dd2a1a27f8e857003de86d075bf2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0042ccc50bf95d567753e69f069db48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c52afb65464338b8b1dfb67779b18e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539f6e7c3e33ad527710334cad7a3b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2613ef7e8452e1996013f866d0639b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b24d8f67bd89a555e03c949fa1408d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3262961a6f12f95ff9442e23799d0a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9527216cafcd0f253c20d4aa692c1d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b296a5c6a4efa4ac3a908419cf8a8a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16add204a2e2b427861b35d5bce1ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95334604482eed7be7fa0dd75e6cccbb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83efbe7d802780cbed13f61e3eec353519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319a9a09936d3090326148e730459ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5432b7d621df92ade1982a2370257521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49120735061862bfb3ceafe0cb7d10a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0206e9f432f6d3bb6a0d93e179f36bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1098ad090777bffa6dcc49f2f5d48c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61259042d655dff3c168a8a66b2060c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d942b629030c0472e8caf87bf623cf9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a172ebb73db14fd3230556c7ff971527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b806c3f3dace1ec460d5eaa505564528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ef8bcd8d59dcbc5922abc595f9caa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ad25bff2bfdac8e5dcdd7b0662178530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb84c9a9d496834441a8ae2329e3ac7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb593edf7dc379c2df9a02d143f969c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd2401d2178ae4a72fff3b18cfa5a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdbc97e5eb74dae264c20c1fa25e94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa95735da5a6264f60736531055ed8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3d20012a2d770dc4c164844959bcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20d29b479698b0ba335ccae0639472537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a91dcf36248850e159e140a3473607538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f50b59e714019b324387e080a4f6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec6312de3890bd012fe87ead777645540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd451d6f0f15d5e115dfdbb7aabffd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2d1205477e99eed3a301451ff5baf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc003becd8f14263024ba6dc6ffaa5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65e8ad2aab449150fa5b371743ac49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74396fb0c01925a16967d5ee3d6f8b21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19479962a83f8e4ee1bf40268351402f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f06cdcfa06b90f0d77eb3d77ca53bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34429b0e0dad310433eb892adbb3fd29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b18127d05bd6bcf06b59c7cf62c3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301afbb9a0274b79d74de340d6b5e2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a3b90a7df59b9f4ed0c62cccb0ea2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b186d372445d53e3ce2afc0a06ff6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e74993cab42720b3ecb4e64b87e349553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b05158e1104852d6584cdc7ee46608554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf7b4688e46637105730de408e0091555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf4ef33bcee66a11164149778a482f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bcec1a36baf42baab115cc9c0eba1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b3d2823f9ffe1d8c0026dbff4b21b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919563b48160a5dbbad8cd8188414aa1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada5863fddb548118ecdedfda2359a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80644d4444c61b8304055897594ca6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8e4dc1726ee1e4debbb215899f45f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dc0a2ee4e54376663f785e22efd7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec39a56bcc21acee5691b4a1cd67cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52c6a2584119c4c508a74f8f1a76f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e921b60553bc436c059ec399a47d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e806ea55440fafda1070ccc40dfa823567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90089614077608d021e9eb13d07636d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a1983fe15c7733c581f9dd872fe57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8030c5eec5120b15cb1922d13bcec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff799a147d3e690206a72a04fd2681fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082731a074dfa3148440067448ba9b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0378b3c6968c79e1dababf7750b52c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451155ea46d89f5ddd87951b3b5ca931574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcc42b28e28202ed8aa90cad45119e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec74826fc6905f27c83df61dd6d96ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0c56d044bbaa1fef119ef5c4e1e4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca18dbe22e5470673530e46ec500af5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508be3d7d7647a52b36eacc991b8894b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0627b373a090a52de8cb00f5cc7065580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab880a35bb0cb5edcf9d3fd3c0ff354581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61450648697cfd32288a6d224496b7f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f4039c255596a881bfbd70d856842583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8d0735ebc3430347e31effee56110584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff3a5ff0344bec45e45a922d1ab2cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d44f2c91768189eae17d089274c1d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9a138b1bde27e585303c9dc1749d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0c0d491a0deb3d74302bcf3bcb968588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb127081816d859133ca1cb0958696b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a9378e4cc545dd175061633324258590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9f02926598d5a3fb9f93dffc2f61b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca3d257c7008cfe6b8c1a454796eff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a500d730c594564896b9f6f9cee4166593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a726eef2bbbef536ea2357a39b701594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66fe1d3f5a687c921902be27f8eda4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad30803362142026bcafddd1e7fd66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ce89dc32b5ff54505a354f62c9e40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fed7512a0d9688b30e834f3199b68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fb52c3a39eeb953b49b3c670e710a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fe2d186eee1847405d62a916982e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a51a1c5172e0a45df44f75c66261e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e3c8f8e77906d6b579130b817d8f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d500b26b2af42efe1444147b7685f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f61bcc4a0f14ab088589270a3cebf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a6f1f7ea0954f8c46025a1fb74b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1050040abee80e1d67b7b360da1fb99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b19bca7783a63ac7b8a6468625fb52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf1f0b22c328c4f19990f8205df3ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47072305577704b56b0f049f8e3e3829609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b79160f43e412c0fccebc774d9df2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b772bf5e08a72a7efef27c487ee4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4010e02db3b68329fc7026d6385d4f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bf94fc74b3782e778429b151053ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7056aea9ad1ada6268a448480b7e91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81355fc0e122d9431d6b7e9bbb663d3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07d816d93f147f5f232da0d4e72fcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd6619b872c554f99a98649ff10e9d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2839a0a5cde6379f8bec690a965912618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aea83bb400a2401f26390026c5c8f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dbef677bc250a4c71114267dc147f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d462dc83b79872b8240858e79a2c1f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6e2ce51958ac53d35dd4d0600b8a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7b1f4c43f058f2abb0dfa848006f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9142b712216973e615742045d859a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53368b361c771add8cc35bd669335e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aaf2259e4c8a99222907adfb24940626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe61f28aed6f78433c53b6389001eb8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3984749e6555554b17f71b84a2a2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35b4ad8f9f5ee6a33cafc089bef1c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8c5565892b8b39bed1ca45deafb4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1982e8ebc8da01d9f0d835da23078631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b45592869001a60f1d0a42e2c9bc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215a5c38575d75aae33cd30991cb6b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608bbaa27bcc610dab58ddd484a3cf8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cdac024b934e8bd32d4a7914dc4d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd42cb1c5ea26b81aa7deeac69434b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91d9184a3b17e578d56fe849d18605637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c362a752fd65e037692dd3c10fee6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caf8b4a4e90efc64afebfb901944d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dad4939d6b6bca7ba943a52896b0c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b828d3c3c0bab61df2041172f139043641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989e64060466eff978e29b5e015211e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb385da52dd845039ded868f63648de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9972487b33f1d2ca49f19b3dac56cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c72fc0b5e144ed6be68ac59664096e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef2a68f6f984bd99a83c954476f993646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903458a33568ec547291beaa13e0e21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bb2c40948a9f26f9fb7b4f014c461648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11baacb0be420c99817d27772343053649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099d48e48e76ac4d8e2035588d20835650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd806c8738451c9b5286d9bf68efc2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4703174caf055560a10739b268184652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b117f3d4f324ef79e94bf4cf74bf7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eec4f3e623c98761f64566853c269654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eb2e66540435af15b4d31323aa9e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd85f93343d4a47fdece981558a62b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4504bcd60d919bd24328e0638423fd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557edddb2882bc330f125e2786b23870658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2e4115ad95a8ebdbe165e81a40d08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38e502c65b37f4636e48a0fd89b723660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8162f7e53709f0a64c3e46dcd91d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc83132b25782450a32559a0cc917b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305acdaf9b30e68811ad40552ff68a54663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a71ed8e31848886796846dae42fe5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe07a1cd76a98e7e3633647ba523f4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db161b9d840c1eb127cde36414ad469666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0908c3f7fe5d87eae52c5fd6dbbf1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65426f04055096d22d608c6e03b882ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0745d884e43ec5c9c8c4445fd5f4fc2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d087100555a81d549e4d6dd99130818670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bbf95b144d4d87f3cf082848a220a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5893783e365a6726b44df74350ea9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b607b4c6347f9b838c3774192d7f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b842635f6784c55148f801528b4466674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaa9bb84739ceca93d1679d7d6f733675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81135e6838bd08c17aee6ffc24d1f601676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f12eebe4f0c267a27beb4d19fa9352677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c75b58026de5aeb4fcef34b3efddd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b611d1562153db4556ce795d94ba0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ea980eae67ebbb50462b77c5e3870680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45969bd547dfd520590ea08fa77aa4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ccb11837e1987a131e036bd1e8f50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3e76db0d640471bed085062e4dc70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f8845b9183c7adc9d4596db560f30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e01beba870115be2705c07cecea521685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399017aa28a65dfb730094af82147055686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7496f5b224eb38f7e52bde1db670ebe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd309474ac2634a89f600ed46b8abdf1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51216b89ea8cfc7598ecf8ba49cf7ad6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc8c99422cefae1eea6bb16b5f2c66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920c36f12a6dd6e1e5b738a2766f8f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b418d6d3f3de6ee0c0b425456b0792692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51acdba0768770c3f422bb70f41ee6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64eab7eba0d6551acbd5ebe05a79c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ca493624cd661b9a4964b692d44a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbd5adf62923802f79bd923e65ecfa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24797e0c49dfed620b8105c792d9d76c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99908df261450355efb384c98a955d44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83322e76941f20e044c988f682becfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bc2c913e44fc0b0c52d4d3148ed12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82fcaeb2718a26fb1018db54017414701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecde9cf385ba66066035dd80ddeea5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1750c3a9ed0d9b2c2c6d309cb34e20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d04781e30c03bcbcbb058337e168ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817d35eb3f5edd59be84af4c185af14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e7747df310454a8e5819270543c6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145a178e50fb924e5ad4d36d4557a8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e0f280cacc44d57f04ab99c1d60f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e321dc573c5130709fee3a6b398bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d9907a86d7b734c9a1eca6d560cda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b97c74c87443a97b41f7b24c56bc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af138c41db020cc246554d403a8465712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc27e8970676390a73876306cd363ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7650df57a43d80ffef1ed2cc13db2d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6041df7389d5f66f7e8eb07a3939b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a731cfd075afa29ecc7aeeb5fd1d3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d2c44863595c408ede5bcf3f164a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b41d2e6e7a209353ae8e9c86b4241718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f0afd22e42c047dcf4135faff92bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b48f2ed6b11efa5ff895529d3c0a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296557e74337de54fe3199e5c9ed9cd2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2f6736860e9e33b94ad749fded9e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e56c9ba38025bc5a8e8ca5d0cae311723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719218e1b8139e8ce917c76380452ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a816d52fda3f4afc6c5e54b61c2f7b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07326d19a76febb2a20728d69f138c0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166193366962bc1af0ac6f2bbcb377dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c72f78a4a0580d9cde3471e88d358728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472408bb4aaad9416671043e7630c321729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230457384ddea11c10083ee62202788730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35239c9d7827f9ea684ec2615851d328731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2505beaf9a754775284c42f3faa8c90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5394b3c888cea773419982f695341733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6d653db4b2a9083cf0210d400cf3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b28795f38e05644945f1533ce0a62e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d317f527a03365981f2e982549624d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b755862d2b04699c450c36ea5f9ca7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea533d74a4409cb1a1d71670971196d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dc2159fd1616b58c50a71bfb5edfd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726cfd7d88ffc25169386e0f57e83de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac457949de94e4e5d4576bae950a7e87741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909be6bc40a7aeeed5de2bbdf629c15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ebef7008037b12f230a6b50e8a57c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338cbd2c886ed2707e187072c6336d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb0f0ef7f94f6a298bb7ec18aabd7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd3d09c24b00060eef4af12e49745e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182ed36671257dfcc301a1fc4578d9e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79efeb835a1be4e1a5bb686b9dc1ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5110a31211e98b79f3894ae465bf826749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1683c2e17925c48bcb00d780aff88a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c00074cae0999fcc80918f9388c1ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ca3f73ac544b0f69de5891781d43c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ece20f9406e3fa47cec23a2382acc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321fe8836f230c5f8a43ba42da842d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302ff990f0ee7ed9f20e505b966f72a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566043ac08c6322ac6189d2f0ac1fc7a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8626e546ac9b010b25b929fa611892757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7a68909ff328cd7b8fe6b51b08fdf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec87d0a5a13baca75d439360ef483b6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b523ca586149f3d7dd4e4ad5fc3d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba176218b6afdf38d50095de72ac87d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b85f47c23e5960ea785f215a331733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a053817dafcd2070dcd3a2dd95e14514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc754538a5d323b70fbb25274e151945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848c9dd786827dcc245d2090e92bc716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b85fd5320c72505f87b51a1d4db2197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664388af00d1bfb4761c4a17f74fb808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f991cc7ec826d1ff0b9e700c479229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478446e14cb984e5ced997e85aff019010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749f11785b6a9c3f63099a10a80f97b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f170a24b482606258da103776024d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dde45dfe5ffb297e1a549bb1f4de1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4573c8489eee35fbbe1e061245f89414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046ab71081be2bc6b4919a3e713168e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b0734a2cf07de4face9e0ef1da5fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacd456dcdab8275448f56431e6835017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ba2b493f1229a8399f87275f5591d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8c29453f025678e28709281b30f1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5ee9fb4bc02d5c644aa17f8a7f39620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4c1943f6c7f5f531ae97a062ad0ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc80504cfa88de150423119bf75b4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d75a4bff3a8cdd7966237983cf7de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f87d81efe63dbef0af7db3b325fab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66297607642826f5bad0cf9cd75a17325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fd912f7f2946ca093083d5496f77126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba9ff54b73c94d01e1f657b597e8a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b38bf0f997ab631683c2e9edca58bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f9e96311433cf99f6248b20cae98c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceec0491ef5c74936debbe5f899ac130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89e0986e2149df787024447c6b473f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1475abb179af415abb7beea9e164c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f9ecd1e4d7798d45788fda8d55ce333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0007866eb8fc7ec0054b6d66d8681f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cfdc8d0a845d1faa5f4cbaaa85f6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5abbcb4427d82f8ddea9849307d8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b975d6de0abcb52aff88cf66311d52a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef1aa869a59ea554299c62823502b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da32724fc1fea88619c59c2a05acd5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be2685b1ce30378d76b870ed87670f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce82a9aec0072f9f0a78300d30a68c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c8f10c3676fec475111e0601a77f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c871773be4842fab426b64c87a4fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d843d981d26e2c7912b234c7487798944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274295f187c39b8b3413825bd1e7aacb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c7c83aa7573c92b8cc798406b825346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522f2121e46720361d94faa8b7efabb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36e1a6095cced71aaa211c6840293a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a61d738e078a62718ccf77f5e427649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f7efd18f565c3a6ccd7f58106706750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e317a1046d78d5f5b094a58791cc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c191876bc327ff9667f5133963ca15052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e914a04b83079ea88d008ca9ad66a0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb17106de27c55297733827966066654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecbd1dc3595ef7757c9c0ed029c4d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c9ce6ec04af44cf1ac9f217d5d49656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395db69d9be72e487fbb98be079b811757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e3b0db5bb042bc47f15893533968b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23a4c3677458ace021f393ad3b611559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51833af5b8f53642b9b106a101ee747b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fe051d45e5d245dbb9d308411589a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0a9c62d1c48d67dd2878f858bfc7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3fac08ddc0e356078babc813ca4f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56abcf106906b8d9d05d4d400c2ff664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0b94435bb4a9fdfead5bba8fa1c8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd1b8ba27cfc153ca64465567cc68d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef315f2e7b084405e10e9a0f1339c5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1257d773e819ddfa27cdccb11264d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640932e493edbe60b72fd54b0e5965b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b5322e0820987348259295ca5438170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a151dc498447b3026690fc9bd7e6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f78ce9e4e7581a2d8ff669f6929ffb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb9178e2d002ecf086633793ca1d1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0007ba30991db9fa7889d5fdd47d0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f57047e622d66bef5f5a6b780e68f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f591593138ee0327b33d7917976fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e0ff838ab34489572788c64ee998177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ae5e70e8b01b67983c65714050fe778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7c4becaa38a2048ebf4a0589ff92079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae976d379f31fc258ab90a9769c567f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ab372327b305fdc0fdc0e6027deaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59671c1b8bda948e90607b00d1b02582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d9c2c0bc8f1cd1c04145d8d50a17983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd2ecf14dc7ae56ae587e2df6f8c4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564a55f872e653975425601e5f3a8be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461bab2727132bafe8a4bc304989f3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d9948496549a948a4a8a1a16cca0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419995de37e0541726fe5f39a69497cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e08469510d4dac8e7c3c90185323a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fbaae60ed39a923d5fc8c4acf08e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d043e89d5ce08650addb9193bc07791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cf6cd60a938da1431fbd0a46ccc4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c01e05e0f779fe851008d1dacc803593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ba20a2a826a539e68d43a0b2b09ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bc9da1b5a73bf92aa14b63e504d2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797491cbb9fe5aafbaa2c4339272e43096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fbc4c59c3ad1c4d00a389087cc9cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b1b20630d6ccce5b069266f6134be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b979c479adeac33c7b15fbc408ec0ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5774e7fcabfd110822fbd18f82d17f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fb139ef0ecef6519c69a1ee3f0909101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba1294f5eebe291dab520afcbef2aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7607cd8226bee5fcb4303d470f41a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dbdfb51ef63575381ee971e5d620e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985df511b6d722883f500f14e0ef0ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d588c40b6e1171b7304b653a054ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed056a529c2265591f2a027bf96a31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22823efd2fea771348790aeae72f8374108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cb6ba0ab6ad39ea7d2b49971f51a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55944986c2be99a1f4eb8d70ccc85e54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a20f3442ba080181ef1242c0b45c02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7362194ff477f14b5c9353daf8be4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e303c33faed3cb90e4975126d161e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68308e98fe28e503181b8983f0ae0902114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4a8651b77448f1b4cd2f073549cc1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60751f3087a6a93e034a996430a97015116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236fa29473476619502f3a141bf880d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dbd77b85dc8c0a5e101b217052a13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda62a24bbd179fd6babb66f5f572ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888721a6ac0fe9ff155665586e39370f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d5ec11e2b842f76bcdfff16303194121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73236cb5a2569024dff381ec7fe2285c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b6fd264493296c371f1037d132fed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fb0f22e96832eac8d9b85a54e3921124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f7263c024bd0076ec60435e19ceaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cdf0ae787f293b34ddc953319b237126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76ea85657f4f3f84ba9c475fe9cfe7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccab5aadca2320788823616df4762f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1010ba31b47a941919e5c03b289e86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b541c30168291d5d87f02b99ad0c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46d36800a9c2992a0de1d23488213a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7a804bb9a3032dff51b2bf6df23c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d26fdff38d66ee4e4f65ac54d2a84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a4e4c87ba65d18c097ebbd3726290134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f2050e37146ca550a87ace4a910fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f4bbfd922c7599b2393f221266ed3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44fc94687528b6d69e7640ccc632ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26232a9dd3e9c039bef8e1da6c7a906138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f63653f2af40e75be5bc3fab66f06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc1bb94ed561df90379072ca6eaa1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21de6ae2b5467827def8cd7a5983e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366800a096abcc6507bae19f413155f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b23cdbbfce918bf9b74067a36ac4ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38b33965446a106e4ec18685fe4289144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375eaf7eb49be0f58bcf3b55b9b07c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8957f123739173772a006247b626fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09594b4d5bcd05aa3a43f97913b104147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386706cbba4758c33ef5c39cc797fa4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1438d8ab92105dc3d4adf4a80a133e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52db2648d88db2bbac9abd573a16d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8a33ed63b3e3c09c7e7b4640163cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaacd4f61750dd35f59f10b853faa6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79e39456a12467d8b3240bce434095153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239774853c09105757e5c9f2d128b4f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf0cca504cf7aa96490bfd2f63e503155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c926b716a131f7aff73d98cd87a3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0ad4bdf24a07a6ad99fdba10ceb19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2330e7961a72d58d796af7fdabb5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90e7848378ee00a60489157241f083159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149d7a4c59b2d02e6b4a803154bcec4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07918a1d05cbf37c7edfa751bd0d2a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadf637de5437e3ef4c29876ce10d4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbba8e7c8ff49e745f1c4941f6646d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92a18a331d557ec0f3423e4e225390164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28db17e8520e8c8dcca18de1985c941165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe44f512ff53ea5922f6fedb1167600166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20909b00a33846a37c6ee1e17842caf0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a3c2f35937f4c701e4f414fd571e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf17f792a784b3db88fbf0fb79f2193169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4e4590f5454223bfca35934144412170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821ad7e3d0f3eb5e7bdb19d2c0b9f3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7b8265d2a9332a88aabd159a88bf3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e93853a2fc51de77466112ec96e6d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da389d58c9659186a83708b720cac7dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c3988a4731255517861bdfe851aa6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658b42e27bb24fe936ec724ec376c16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cba6e47de72d85ba6a65d8da4c014a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a2101f4f73751bbd5caf460729f96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1823d8743534572b6e9d542fcccbe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239fc66fbc97b03b500f4b3177f58da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd3dbaa1dc1b99c7605c4c6a526013181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9a39d558fc6df6490be298324cd95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440cb6fdb94dbff2c0adf484024a005183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b015ef2b4d82d5c12423eb0817eda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3aaa02752396c7e0c3ebbc470acd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c946319c2788ba6e6e2bc49307bc710186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858b0bc691edd7b56ba983f2c9add8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106de4d5c74b2ce3a7ef3d75ebec95d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258b1bf90abff81b7c5d512d34b67f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d4d4fca5759759e2278d5b4f1e009190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82425700dc2023105caab1b338e2630191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cf779977b29b650c80e11ff11ae0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5fa2c2a877e03426c470f8cfb071a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fded098d20a3b9488b10f2414f12d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4ac929e94f531148dbea2e0ae8790195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9fb1ce87d160365801bd3ca182a65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4389d21d068448ffc73470cee3bf3d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9004cf5701a538c4f91c2f247b44f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7a98464f17bc8a861d4b245ec8e85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cda4f4febe86a11f13ea57bbb4efa2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ab35c88a5c590ea17a35d889ce024201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb6dccfd3cd2f4ffe16af9a9684f89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d2f697f96a4f152f5a13582ff7a15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1f168865e1307ef316b0bf3350b91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064077297c0a718499d91e8803a6edc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086782bd46fa4e75ac3457562727554c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbba6d2a05246e58286a09367704e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350b881da313f3377fea763affa1e82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bda2017ea0b0a3c9910c3cd6f940f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816faa9e2fc7399a5bdf130f4501eeb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb7313865f0aff0eea7455ed50dabf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b6628a2f350637cc345bcbaf64c56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285659a3202a6ae06c076e8f0233d406213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82eedd240d58b9443166469eb85564214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3228c107bb021c8894406c8c0db26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87ef774eb4705fd5414402380c5564216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3e5781c7f5a1476c196bf5f7e048a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df948ca2778e141381988549d30549218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b95834bbfbe44d0d76f481986b50b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf6973b8852a75026a0c07e5d965fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49bf2a13b2638687694d0cc7444e4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162b0ebbc46d8e986f61d591756cd4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc2afc319461cb66fb4f2d35747b12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18c2bd6eb9067c7a9b2d62e3a297a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a4431e80af457863b471eed13fde5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e66e5e3adf4d62501cabf2827ee08e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34938a3273a7ed01a3b0e91173ed7636227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea299dd5245dce7bdd0ff4b102114e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52211de9f9fcb0626ecf37352972cf23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802c36841a87e7d678dcbf878730f8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac969c4791b693825ba9211bcf1be522231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3609096f636d9aeccd2f96c925146232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47b9145e2054d03fa05d8f7ab264ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde7d374de19fac4f920f3938be84ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68189d4828f30434008b0358c53e9f06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31ba322737cab7a07ad73d7c72f952236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6889df7a4c17cd6515a6c105948e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6ad78f149ef6a4c144fa69a6f5cc8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb526a8908cafd02a537fa55a69ad360239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dea6fe0310ec998bea3254c0c8f027240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a11ed939f8b3ac1f0c96bd4353d562241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6768b108a08d95c68b693b7c26e52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea414a7958911fce7b11487f9515defa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dbc8eed0786bc0968e56587da6b09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf82d31c8314d00fc0177d50071c8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940df7ac447d0195b8f66b0c05d593ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23af138bc6d356cc83627379074eab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5bc7a0b24d3974d0b704c6f13df98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226df2755c8e755ed6b282d989524b63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3935f4f3fb93d7b4a63de11673986ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19cb45a53afb003819cecbdd8ded48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438246781e37311643f4b242a0b0de1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fa5c4056e4342886591188d1d749f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf242fc80465c045392126f1b12e7f00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d671d51cbb6cbb9567d780491c657255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8ceff6e15dd57376ec684bff16fc8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85dc791e8564f43976b5cc84e61753257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abd389b68082a513f09a418d348131258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58c4a94113f70bb4b1074a0c4f82cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948f4c6c7dca48d578003ddbbe83929260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ada9c60a744d922649c33cd06aa4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600476611fa201f14ca771b526c19638262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576af3a3c19be431ef8afccdda04b997263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6b48e38b591987c5fa8b0c298bb74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33032d4ad0b7d6ba3e49249842b414f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5462ec3077c14d84a6f1aa280f6958266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dbaaa04cd463eb9ea8f5438907fe2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef617e378f20d4e0d05d0897affcfb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bb0fcf718a1b65fd796ffcccb10f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13755880b81955590a43d59f5bd8d30e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a911a0b5db8255b4a51e65b66850ba5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c35a113e4026cabdf7b2a07be5820272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212265f35bfcd0d6934bd9b054711266273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b80bbd762916408e3a247e21ae82c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caab7ddf73dda325907123d0adfa23b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80389237dc1bb19d4170aaae39d9f4b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae267245d29b911b43e6226da4059e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa8e52ba6b8f7d0674bb3b83403e88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f1164d6835a6e6b63e97eda57b8fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97de14f3938e1660972e9a92c919a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28800ee56d525f3c2fd24453b1ea5185281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a2169830e27374052d0d1fef55817282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4949e2f0203abb17075fbb89b38f00e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c720439b609ffda9876d46db0558d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4243d2b2f9547746662f36c02f15a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde21412de6c52a911bd489ed73746fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5592d9cc159084925c3fa0bf1df035a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df8afbbd4b4df45189297ca18d3376288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdc92708f6db06330d084ba2ea37b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218826bcc59d5f3d9e17a4fd1316412d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87938c09889a781b21c64f93b5159cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e19c029019e6bf1122df2239067305292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc628bd71945a25649e5bd258a2bdc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f738d41278a5d25e89bf6c3b81eb4cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526b805ffbce4560ddbd0bc691a3057295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714237c882136beb8c944d23064906f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722fd3a649e26becda43741bac12e8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e23ac1a7181f9d672f14d4254c083298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b57edbb9c96f991e6ddb2d53aea00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bc871b1bd83e290eba78edcccaf5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d6c7e0edeffb83000dafd8e411b64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8821501b78316057a6f38d7f4c16b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca4b756daa97898e6ba0c267d4f8f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc25197a140fa1a255279ede64048b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52bf23498086b8490e6bf550587827305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0bf6635a778029a51bcbbd3235db0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd2b55c65a154bf1690b7f48b13ae7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a0dc660ac64dbba3fc78e4e8f1030308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f46b21e3adf57c2badac468252059309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fff6221b7a1f4329f644a024540ab3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710719ce51c2f99c4f44c0aefbcfc79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8b654538862c2f83fe0e231526fd3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb24bfe628b1bb8c55a8fd8012bad49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0d56c523a2fe1facc157f1edad7d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80be0f108234461c848823d3f7786b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b3b6f43ee3216bd8b43cce1d34c35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac07cdde13c32f16cd87e446b2e14f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dff15a113cb8fec9829fb4e61a461318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076746e3ab8e3fae4be7e24ae8d85147319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131766a640cce703420c0caadf637c86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f9f9b9c0a13674117930d8a4fc0f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055032dd3bd7a05f847739082b2f51c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbafc3a9b8cc53195266f144223b29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a827d43face35cb5da5dbb2e82cd45e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed94c6183f537a91e771f6cbc1d5f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0220341a14a4e6fb46d58b3666595326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf9f3dc6b24848ec2b4d8464f4d0cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467cc9355c80be0152b06575734a42b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c2692b4e35396b17d461d5e10e52c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d3a714619945adacbe67a7400aa79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddb3ba2307c07fa6a4e72cee63b0ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722940d8c9f0130c90d68de5a278bb66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76598094535c205dd9a9796111b3a783333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188ed42f5fee5b2c97f611084eabbbd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f351092581f2c34c437f84a074d9662335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be7fc3b5fce070d50b71b5b5d72b0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a0048e0b122884c1dadbec9477207337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cbe3bd3c1a9eac24b35969ea05459338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383dad973ec4e2bdd9dc659835b5ff0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c257b997786f05aac3f040e9ecbc14f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47fb841dc2a88f4b3deceb90abec88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724c6b457a65f5803b783473a25fe32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fbf20e4d25e75ab5926ca58fb8372343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41391de625054e977c4653f48a83aaa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0f7da0269c7458d586c3e769f01bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572092e02a5959c4f939d364b843d59346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700879d5906ded145920dcbc4c96a5b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1228b39017f4f207ea1fb5d1bd6bd9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bd0c4e14574b992ff389d631415d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6357c35682464e3638bc1d5b4c183350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74446a47a37445f5e2ea1c15efd232bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34ed98b3fd4d4d76e39a9f04f85a3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f15b5bf2ae4928c96a161238ee7001353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2de363c6c68cb9a6702e0178123930354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ec0c338283f8791f30cc1bdc92d85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fd11e0ac69db66eb8900a7d254369356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ee8e535b734f908880358592c9023357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb0a28cbbfc93546685a5ed6cf088c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7d6ff1a9784979a480921bbb9362f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a545b9641dd600928ee43db5af68f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd38e62e4efa254a640ced4ae61b84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77975a72df98addb17acc7c8d24842e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac734fbaffb52801c401529beddb969363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990db89449bb72976ff3420e8f2649af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472420dcacc921488f6e8414e5dfe8de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13886dd2fc2966a244cf2b10d2ee00a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e9b0d8d1602e814496d95f4dd98ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec564bedd3000ebaf1afe0f3a8956cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd07ac4d21c21cd4a9a93288efb521369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd166ef38f4122396c330798e8e9b8bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b8f9e199e9d65c10fe3f94472f8c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d187081095d46ce7f0445702c371c8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3802ce3365152da06f5334411231fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5b4a39b0f29ad769807f9cf3c606b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8efa1b8ff397b51925d044c9722b5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9f4ba36d00f9c135fa70b85fa5cd8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb630096e5c47be1fce1d098132acf58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b498b14a7b68f690be0905480ae8c51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aad474d80696c1a98e78f3ad20de42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50185d918e66e8ea7fcf32ba3e039770380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6ec1be46c47f196eb4bade3a02bda381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804051a55d5b08bf559ce3ba00250c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85c206978f6c43318bf231962994e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14604e58f0c2e1e92b6cee3141112db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e09e0569a6182930c9671c730efea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d23e10ee2391ecc467bd1b5ed54ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35ef0525f08fcb38a11f12495938ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11db320547ecb000c5b0e7cc94d3f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a188605d22a8bee5310f21e12a63dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b558838f13d61c76b90f2cef8c382f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec5cee5a618f05e2784786646dbf64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90443a663c49518ce079d56fd32d3815392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057e7a78c62ab6328eb6736611b5ab2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97847ebd2503d37b479f923ed5b419394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a8ba00d9d55eb4f5c9fb8e041e051395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f16462d02c7e52ee5a0ae4f63080a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b985c830a967fbc7ff3c325f124ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e7113b859bf62d1e19fc4fae07c52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113fcc7607369e919a7f42b047c9437399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b123fc4d02d2097d786fa5b94ab5ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97446606e5391f1990802be006338bc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dade3e0396135292364f69bddf02f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a74b12827590467909f1325f5b03b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e12e08cbcbc3ca899043ed76d8112404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6ac6502378575c457fe766d052602405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6157bf66fce9a33256581ad4d64ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2f5dc4bf099a21ebb55a823c01cdc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a22aa896b19f5fa78f39f9bb9c252408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dac846a99ae3475f8ea05b0bb6cd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeee53fbefacaf95e757b181679869410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9901b7c9cec060948cd8e65e595e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff526d194ab7a1d0fc86217de1f3fa0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eea57770037a811e478e1492e9d21c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccb2e3e4de23308d03188938243fb2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dc8295c1083b8da2793ec09c9ff03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0c97beec8479acfe7550b220c79b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e5f962d3ef3f4502bb2953c3adcc5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b40685c404d9355257796b718ec7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f6bc7fd8806eceaf6ae2aeeb103c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287a405f5887d13e398d93c8d73007a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbc9cc5c37318020c18d84448ceecc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a759f8836370b857e8e4b44f62130422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413e831eab1d9d6e2a858b2cb86230e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba2f4a7771907626c9e8b8cf35618c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b60beb282cc7022d9b1f17b4ab6114425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b09b0e77a194418de47a467cdc4c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568274d763eba8137365bfb92e6a16a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdab79c4cba213931bee1e156b4be39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d8dca098a0dc2ea1c91b05f5e5480429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d367bff671ce77a60d7920c33dbab0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5f468317d14d455c0be23b11b7c1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7d478e748c184d7f79e9fadb1c8c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dd367f76c7cb265b1ad61fe9d0458433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01376e1d190dce88c74d6d236cd641b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a35f9f5e8af1392d2e57b7aedf36f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f117e4edd40704f3e23dfa797b96a35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed011a9e286087564179d375989902437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c9cd848a2a87630893728df0c631a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb93918a3d335962f7423b24c37a00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1754caf130b23540bcfbb943b584e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3044c64a4a10f73e5ea7d587fe507d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b7230a72baa5d75a4c73ec375ac9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1061e32a35795501f9bc8594062bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a050b7ce6f230743a84413b7ffbeeb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d9e73165e184467131cd811df50c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f9ef1fd5e378b0b22c9733ae768fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd5a978face46c37e256aa5eb14f5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa23cc89a19f897286270b0f89664b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792005cd3c1d0ab20d2d89ccbf010f28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65282ee9953dd1e7cc06f176dc1a35c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b95f88e79d60aa272fa027c5c9cbaf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612f90fae719d7850eed9c1e8ba8d19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2f91b1a4a9d2491ae616f51f78424453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9e55849a2121012c2e6d57a32aae2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790da13836c0e4131af4bfbc8798ddb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933ebe9e9a8875b778110cf084d6a8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b1c29f28557b4896e6d01af2ef738457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328930811207a752154f1d05b11d6070458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e817c1ca7b06d45d2790446be7cecf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef1670bd4037d207e63a67b92c3edd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbbc21aa1361ce2575c1268cf45e86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd76e670f392e544d548cd57b5b905462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae4f8b05c60c31c50f994f4faacebc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05866cc94e35e475b7c0a95300de0f1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d07d9f6236cae5ff32032f780792a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81c99e7a8aa5335685b4ca3171c221466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761842340db9317ee978c7d7b461c73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7494bd5adab6de9bbf50956cfe859468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dddd0a4c87a6610e76a8d66320116469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fb016ef7319522667a1949f360fe2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41de10945267c3fe3bc0d408c04823471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f8fb795056a462fb002b0fe1c21ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3a07480b1976e31849283ccde8579473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213638bf32845075d059fe4ec306fe71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda773c6ee5cffc04b83eb56872d58fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51cb271f6ab3278c923605b65431ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aeafb6fa836bde08b3d34e4d8950ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39fc87eff8c4d5ba172f7f2b5a04f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48c96cf3a9ccff2fe21fd71a3e8bd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1333d44279978ede44eec406e64002b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becfb0cedc077a46e018a9c3dc16a6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee237586cb9aa276e3063e737f6411a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aee7013095379f617d5ddd30ae8db9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c5af641cf75d90266c0aa0b115a95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc67ccb798fa95a09596b3585d1dee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7391bfce64693172823b60d74b88ef7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f324623f9aa8429ccb7c1b4b9405cde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942766d05092d38fa364f40cc488044488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14c4d7a95774062a926fa5d68716fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bc8e3fbf14bf1a1c8c4a4527031fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb33a1d0326b9da6387bbab28df2eb4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb23b872954034fca190a2c19aea40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa0aca1e42b06d79c1666db0a89870493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ce76e714422741a32b5d4f81825bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ea3dc713c95dfb9966e40c2c00781495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5c8a4a931723c88bb7fbec1da93b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb11ef404fbb5b4b11f38f2075019a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4f352e217904d0fb7b11edcec56e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b0b487d379ba3dfd5020b097803ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91cf9cbc171c30362899dd5f3b94eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882952a896387c0df14449d821bd37c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43855815bcc21738448dcd294a50f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667e45d8f70a1a1bedab07b42562121503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab8d81345fe150e047d22cb642fe0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffef906b1d13be2cb763eb27050379505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fc8bf3799ea2cde88273831c272f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c9ffa35f1a0854e0da196d1192543507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa027534eba206ce208a8cc5de25f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38ba6e0dd2169fb623918e8ed85a03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128471a8701d50a9b98ea18fabf14e24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ade97d266a561a2523af514a8ada65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e884390a53df02425711b4e0e47d575512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1e30bcc78fbd27ef343fa95064cfc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9789e2db06dbd947afc62d91ae5f867514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a20fc57e0741d411c14b7ca3776ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6815f2f5517c50722d91784a779570516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c8c7009eeeddbf0c00b0e8e721825517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76625745e486a02612f2c9cc8faba2b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a28a8c5e24a0537aa8a44587338f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9b56ef1dacfd6bc9573e86c473ec3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dac39aeecabaea2be7e66d0bd811d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0348ed82c18467677a65179b387ea4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ad5f0ad7c2ce9b2338f344d1c7c1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1ab619244331382c75b643703bd75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13be43f8e44a99098fbaa10e0eed04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c005378ccf8556f688010cb521d1f9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e850ff1e95935f51c8a9cbae81b084527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2be71ea816fa243a28d291daff4e38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc293cc9a4596c01dbcf5468b3daa6cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfa66d59864bcbc3188d76b3876ed3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab34d0e031b57b5e5b972cb52d5e7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dbca1f0096f78b667fd0da1efcefb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cabc225fdb80fa6f5823e672717328533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55611fe6554b7d31fa36474441550e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d50b5b0cffecf4942f53bafbae3bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0913268c2ce37e83deac8ff4e2589a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0968e3fc7c1ea2a02dbd38ad98ac2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e15ba4a3984e216d944b611964ec4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca428ce9e1a749bf52b82ca7f2335c76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9618320c7407caf41c742d93ae3a9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852804f4e230b4c45c8d4e96c5bb4ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fdbe5ddf8f80e63dd01e0d414c37d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f81beb5ceb37a4a5b4366a232f15c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391bc60109d99cce7cb27014039441a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492ac25ab1d135e5bc36c4719e62ccf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e8c24252237b8b314f26b24a64609546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b0eee96bce05fb5ab4cf2ce4ab702547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e0263fe3f3efa2cb0c35f17438215548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc42140554607e643d98565b592bb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7418d56ee585198ce3b2891e954f46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191be7d03f87f80a54b30a9f18a1756551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc952312cd28bf6451d3cfa50bc1a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4d85a033e16e0123114ffe4d38b4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbc61a72c66e8b9cb15210b4ca88eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086caa72d2722217381f8291451a6ef5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0026755b7af6873aecaec5a344bcc7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a99fa65fdd6e369c51d87043d5ad32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc60c554db518ccd05d0e2a52801aa7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b236abddae56fd563886b0352adf0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d26f0bfdd3877a6e882a8e011c8bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff191ef99f2ba7e22dcc92b8bf5b018b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38ce0fc949363591ea08f78614e1b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1821eb2b4ecc92e798b8f99c509ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e546762e472792e3dd565cadf0673564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1fadf334ed89981c665cd6b2c942c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fa2c63c0e459dd360b7e279c4830f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccdbbaf3226b8ef522ed3b3c2f36e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28be28500f63122d2e94495bc9ba9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc95308f8529279d4ad6f2d974137b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c33925d2233bb08766f6de8d760f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bba99a5bd61de9c062f35af073f644571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b99092fc8ff0a714cb627021967fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a04d64e01b60d2c25a4ca6633f5b77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e831934232a712b10130642dcaf8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530d12ccf7c1ccc00302d95e3973694575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78a4e52896bcf694142d163fc9136d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ab4a8059141b26607be654870461e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32553a1c25dfc6aef711168210dc1ed0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba263171b332aa3074231791e54f06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11d1a9c642f29313c9c3ab1bd0e75e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c03eb872c01bb0121139bb0c979a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9046b2627c4042df578cbce1ed8079582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dbbc0ee886b9d43e6d9dba205e8fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f40ec482d320a5e30c6b3e118a981584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16805cbd1db064f561c4774de349c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3719358499bab65c6a973546e01689f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48d0c50d7d0f240621d8998e664cd3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb8c432d3e0f9789cdf32fe6326e75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d398cc31ce1549eb163fb625680fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a81be3b920a1adec7d29a5a5b3dcc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735686bb23885f6db7a48d9335479e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcb40a0f1292864f800c400556dbdf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c079aa99a7ac834b5822c750f0485c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649ca3a554fa8a0d96eb86a8f5d03b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bd100f1bc38d4c73e42374d108904595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3ac06a77d19dbdbd7936cb9f85438596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89d973beece6d8d0c270755c819ab9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa97b32b6a5ed796da71e3a18c3ec6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7684a90cfd0e81abd8bf7334576d0c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66715fb2151da76e45d5b5c8798228c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268d2ba3884904b0107bddab31fdb5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f47e730a1e6eb4b614d07d17bc44c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b336013e803aac93927065192465eb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beb64ad4649add1b9c78117a317d21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd51871e00d41033eb9c67a2791f468605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945ae2de1cb601edb8341c6b1d5ee6a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7489018ebdee89ab18c4aba5167a99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc0895760cd99578b2bdea05780a81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0e1fe73431ee33c81e18f8e8b9dbe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dfb46cc1106fef58e10d560a70d21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df588db4652f62c7ed4d22972dc545de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba933c5da8a667f12f326ef30aadbf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5d4fb8e3b15ec2ae3c5399bf038a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87f38528ecbef2a217da63f41bfdc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2df4beffa9036f11a3141a7d2ec4b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4bc99da20e37b54758ef4ddd3a131616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ceb8fa64e3a65b8c4f1598c4051233617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b99ce374e87265f3d9e3034bc8255e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace3a8bc44906e7adbc37eeeddb85f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8033131c76c61b92576b3ac5e4f5bc4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c94cd2dc390c40a5f84795045da256621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd83e43fdb1ff8046d65dfc6ddac40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707ee7ae21e765d3d7a8b33b677de17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566bbe5028e9aca0da28ae3dcf23efa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3beb7933c0e069942a64b290bbb6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cf2e21a4e57d7b0d627022f1a4144626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab6780cac430a545590c0b72d16f32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0369d8ccb5d429ce2035b7fb9c65f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3577853d691e118290d6d4ba4b3654629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbfcafd2834311664af041b8d319b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49c641c169dc2ad5879e1140e3f4b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caa46a390ff610492ad039d549c64a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6632345ecf7086710e23ded3443bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e67207d6d4b557532cdb2985d2153634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10491c045ade72202f32823f45ef7a64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52db871698c223da162571a707d996636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37848d6a486b76d3f4b6627ebb5f54eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40d1a894ea5ddbc811910531a0065e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48e351ed61822a70039a3ff04f33bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab3753a901afc010fe3e533c226a67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649ae9d9e8f96806562495cf0f2b6cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2cd40bb1924030a1acc6f8c033d1f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471429d660f792579cc3cfe8be24b1b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0c1b3c4e7298e9ad34457c05877aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14136f02cec630120a1cda8eab6560a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95c054279307862770bbbd25692e93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fdd5ba6f76c2122c357353ace8867647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd120e1a99265eb902c47e1424ee4b8e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bda2c681e1f020d1858fd54f76f90649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aacfb3e20f711d4ad458a101e3c4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba04b2a3c40457d5c89772e9394e32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0906c9f6930d044828e26b65104e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f455112dcaf358efde9a880a6a3b9fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a55d2d65073664db14d35f41e6c43654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b9a28b95fcec07082cbd6f3dcd3d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a33e19603ba920b33cb4071fe4bbf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cafd8f5f21d0c13dd95f33dc0a492657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22444d507762edb98b429730b1961c40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181ab3f430c520e7aae1a67c64963e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72256360d5e923054c0ebb4d1ddbad0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b493953760375d3006c3b124575a40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaba796f229a411e68a326bc9a4fb43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0b8528790517c3ca642b753d4c477663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd104e363a18efddde8914fa32472bc0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599e38dd804ff806222a67c2fca90ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00447f1233aa8d61f992cf6667a85666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742a366798197c01ae340415571ad4f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080daf4da019884d8a40964a03108cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a8dc1fde5302c6b7748da29b32c28669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d08e80f24e4c1ae34d7d8286cfb63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2d4986effdc483bd95a3060205522671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e78a14c266742a43db4e6d283f9e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7ab3e437bf3117d1bb81aa96bcc47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b2150e5a00caf49800105f9f82952674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd41dffc5a980d5ecd658360fa17df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74422f7a8e97cdd4f34d500dcaf829676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08919e3cf05c5d72f08df3ab4cd9e46677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a605034a4cd8fc95cb49c71a6859b46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9fbf29e057b1a0bc8f544f9385b94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9f50dc2d788a4ac2b8fa0cfc58f64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0009fcacbf16bf81a644bcac973987681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadeabe60c6886b49f160ff8803221d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc04068b9b184129b9a28305e1bb4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed6d4022b7d8169cf60b482a62ddb7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258b80808988b2bf3b4cb1373b8f832685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20716e905eebe7919005cdf1477eb30d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7cf4c451a574bbe773b89688e0b36687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2d7861764f8edfff0e5ff0eb9bfe1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed61dc32a9bb4b123f683a7aa782590689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cece3c500e746ff38be0211269aa23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d070a29c501df45cfca329d61be99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce589707053e70e658bff9cf2e8000d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685aa50806ea73a42ac5bc11bb529a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ad0a6e6ddac0a4bd77dff1cd22166694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a950c188aba740a75032839d5baa9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40828ddafe9bb128fd840e2aeee7b3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86917964914b0380dcb543583a215d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a17dd4fdffe33697907ff9ebc67856698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade08e6dc379535c5fe2ad0bca4f9d3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176647782512dd12a3d2b0e1b4cdafc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09252b66aa11c468ff5bab37e3c4fbd9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd7c7128b4f82790364f2d927d7bcd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90b8cb96a497b6204befb29f5ec3c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff87e60e481157d7981801dea1620b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dda769aae75ce6713c59e94c3a0340705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b560a57bacb5494375e1abfc867511706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a14840b1847cd76a496ba7d417e7eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc080ccd1369592b84e03680c2136c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9c0171a07ccaf45ab0fc49f43ee49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae1999d7b2b9adc3ba25ddf1d639c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f857171d06fe875f2d4a8fb4f28ff5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ebd8c7aebb11da30fe73a2b912089712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9a14b1dad5cd474e6ff5484aaee07713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26e85b00423989d799ca696accd153714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60244f8ce7ef382b9d52f1b537609b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62334c4f3d6ddc2fe42f4d6eda0a34e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24216b4352052f397dc166ac5bb360f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf22c5f604f4250d350ed0b3b92ec86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b11bf2d16b530a635f5faf37bf64ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a715a723384206572a372df579f9d4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a23239b5468f997864c1037f126f53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f34b91171274e1cf3d4ae15da65c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd74327ffa6ebb23214aa8cde8d30a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42322536612243b6d7062e04e2ec9f01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749076b87bf22978a5198c8f4405696725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470bed61a88c318f939bb38677de1fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb3aa7cc53a9c3cdc0253ff5d29c10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f644d2a86a4065a4f8f81dc1d419ac8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481e185bd542acebf8a71fb9e0b29f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e8e7dd9d40250cc9668dbf997f4ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbb8b3ccaa0ca287c8fa0eb57c86c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc675f6b5ef7ddf6c4eac1cc49a1b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796aa03c2a923983fdc8848b0ec350f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82293a0af2cd191ced17de19d39ac3b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d987514e0e94faa50affd1a01d89b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec935b4cd67a22e4e0c33129b501cc8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac590eb3b4bbaaa55dba19d29828e2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb5cf0161b03dc7e65df59cbf7954a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58373e92d878cc9cc1d6857f8e91f63d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ab58625279229194f7e5cbe102361740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4cdf4911df639eb993a7fa084b5cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d66dd9c47fb55b65c7c47eca14216a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44874ac4bd0792dd05b88a9120de05d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eae3ef439e082a72f1a1c7d8177323744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a54e58f15b5c050684a7679e51e310745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793d7a4e28d6b72744a65393fcb5417746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bca2321f39501159964e8d5e67a5e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77bc755c5ca695596151215b3b48de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d49bc8a7047d2e7263c6e79790d73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e82be6b822412d46a715002bb5162750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9221e4e410c368d1c37845d2b90d3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1021b0bb816a80357bc011b766999e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c30d9877c57710a5b88395a6a3a12753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22096b8626ad4b1a1d2ba2497e6d10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322bdaae04ed079d34ea5b3716d862d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d737efe958a045eb6dc098fe6c1a8e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7deaf7ed325b8cc1697f76047687657757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faedc13e820c701282602449e26284758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568d40cb582252d894ae0a043be8787759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>