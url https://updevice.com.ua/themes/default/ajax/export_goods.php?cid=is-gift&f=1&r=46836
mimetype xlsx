--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a029f809df2fd703234b0d3114f3e111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd19e1142aad6270f21731b5ddd0932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a08d91ea1f9b72eef270818835cfaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8b30b8c2a43d39a4d32a2df75e9db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f776a90e200c0a17ff5198205657cd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5bc7f0e947b58dd6af662bde2b9096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8786fb5977628f16579838e0e680d997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932919f516913f53d25dcaa54df8f9278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e296801f35de2ba35dd9f7b814d160f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529e4da28ef6bc666c033e9ebdaeac410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea1ac8c81c6871965ba0218849babd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5d7d016e8a32897579cf04c69641012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b080e7195cfc7183ebc4051630ffb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aade48cadb1c5a42ee463f78051daa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568bde770b810548f08485fb5c028a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134cb425883143db22c85ab94d96b4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595f5a43b14f6dc930cd60574c6acab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be6727164170833ac1490d9faf08fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c20d94eb2d066d765c284d913f825b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b44e75332a98e0cff4a93f4d7b4db320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c6ef997db78bd35930e082cba790821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec3b9fbac3f888de327150ab5842a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66cfc19b582e6088acaacef6db1a7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c13d82c7e9a22cee89889d2307f3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ea8e68d893527731c3ce19b3f617a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc08f1c8e05affe5597d79129f453d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df221176dd894583304133abf572673827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f763759cbc8ff1e7a3bb4a45d249528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4deca98715218a720ed01797edd9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8880dfdfdfd7619d112e08e73edd5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fc855a6eebc96041db73ee6125db231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b166b9c7345fabe775b31ce9a1bd73332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6491b77f9eae060a3ee16d50b4a7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd11ca7ac70f127eb71233820e35b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecb6b2820985c92bc705045ebbf8cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8e8534a905239fd058ee3782ef49236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36e8bb9288f4a6ba298d504eddb6b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181357a7437f63159fb43a1f3a1174938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd7d0db6d2a92d96566b634f25b8aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034d7f948b214cf18924ee6ee7baed940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8417b16c0e794e590534deb19d8ee241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32859477592b99e615f331688995cfcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3875a28efad17fd42d30aa4e54d1a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cd6ffd1c5e72b84b19d2040fa84ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb25b38fa4388877ab06e1955c3def45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629f54e5ee18f541b98272c7100806946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d20a56a740416254bbe088ba844bed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fc119a0c1352c919df4c6fee8c13048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbf27b933f828bc8340d631d9f2c0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9c60b35619313aed519ebaa81b35a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6ec417745be8456c06334d0cfd46e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0948016b2a20661cdbb0796051dcb0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90448347f3661d25b362998cf88c4b8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1919f657c2808ec349dc74dd7715154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0e7a96a71b622baad2ac8f1829d2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3bce7944253c3612b885a46e1c76b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73e39a1e0208b3c2a4726422fa856a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bea3d9d3c2c8cd45f33048e4e54f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a130a10df32aa9ffee9196b2d0ba0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd931e8254531314bc920629bc54e3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b556c8618e74880bef233bc27b62061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd169172fae0917015e7c77318f5bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3951127e8c1e3a501516c3258f80e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef09d0342c8b2e20ec88b26805b50464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2c758a463f6581ad28e5c145b9f8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5355d6029cd623aa41a1aa603fafe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3297e5d0e2a860294a98d83ee5f6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273daa4e0a001663aae7a01d1cebde168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546eec38142b0461fcf16e81a33a23b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c335387a13f6f146ebb41d531cef570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7bd374240c7a87d6e285c7b4914ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd77887f9a33b013bf8f7c8b54ed6f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1d0684b5677d89697025e277a585273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787297d7d9855574942a67bed13c7c3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f4d14737fbf7c5c8b9fecd7ae426075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbaf58fd2db3b31ad5759197b37bef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a53c533e6250df0fbe9f90f8964f7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f414a2fa27a7122285b77ddbafbe4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d1489afbdd492ae686bde1d2248f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e3b954bdc9b5b7d8598b861dde28c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864dd6b99f4dbcf1bff3039ebd7e55481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f79696f8ff2f969460a3d457132d4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6db41ea0ab4c0b7bd7151d2c4d61083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bc3a8e6cbdd21b7e52a285db8b31b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984c77d173d506d646208fcd8a0e10185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75be5466d54fa6a6f5434b3b882c9cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da535a38dba60d3f3626ad529fcdbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4337d902d852333bbba5b1b4340ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d243cce1001d3be2e8eca232bdde7fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74662588a50f1e530f8e53089a4b8d0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3163007b48247e4a8d562896975d1c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3d9e8b8d0d494447df1af37c9c79292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeeef9ab5135e6f8561e8ffd8fd12693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d095de72a941b8dc29f644b4a9876f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf7e720f136938e3004da10c850dcc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150c38792cae3e3a7c05236fce5672496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a09fb1728bdcccda43200797ea02a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b30bc82cf8cb5392f756c2fa13a1f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03160f403e440cc74e8817f99f0dc15599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b872697de11ab46c462bc7088ffe7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27d78289ba4538894bd5dd5689d851101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee18779b655df6881915ecb8a218fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dfe4bdf8c4c9c3d817077e33e46c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcda4b0a782b06a744df8cf59f99412104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa297a2b66f462eedbd10d907aa942e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc04cdc8494f8ab1b4b40bf9886cba6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ac260cd2539ca1b9ad6b4a208e79d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb66fdc31eb8c1daa41df38073c3031108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183b9ba4e4c6ceb7664b61d0d9b9ec7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58756d3ebeb90f5c1ac06978cf23ef39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449685eb74fab50a07592bbed42dea2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62809a204c0e6eea376c05cc261b7fdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fabad5bdee713057bf1515a05e974113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73109204a5cb76aff51f67507bf356ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb707d7a19b04951c1435f082469c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c6dc0198bb13a86388a647e7e1fd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447808d384868f7e7c4e53d85808768117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c4c68257a4533b80b2254a61c6599118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d2df754ad7924d10d89364c491e4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59560075d67bae7817ada86f6dc416e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4568a3e4494578fb3c9f57beb0e0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74980308800ba5e64858865e5e2c3c0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04636f8848a0df589d6654765345b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049af50cfcdd0377c0d18aeb1fb32ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c514c3ed16cfa600e64cf07b20b028c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8d1eb6b40af38e47d7335afaa84ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bf2413baa0e571a648cb1ae11559f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5003d6f6d20cf9f4937bc4d530723e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e30d8fdf52cfa6ecb09fd59226a22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8391cd8785214f45381e2af592611130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7e4abe2a444cc4e3ad8ae34e9a69e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bce66ec150ab108c3fcadcb193a2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc15fb1b6dc8168947aa8620b90865133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4774c404cd09019498d07b591265eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc5da2695a2d932fd8cc7d91791730135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f8a0e3902724001adf677ba53a427136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381869cef8c1754d9498dd3a1d661e54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d446779beb71474a265ea010a04f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7af03ca6df6670d4ce2966c464f08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ba26fa6e9ee7450100dbbe76b4f99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61be0fbe779fd65b8d9919eec6a0b6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc9c6e00795b3cb9dad042b7fd7dae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c2de09b257f19701977c9847eab46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c32f62a7bce927e31763036636f26e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de4b498e4f63ad69eedaa90dc0333e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325f4fe4c985df28ab6ffb4eed6656d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8f067854feea6d8f0708865c60aa8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754e4dde8c1eaa9f1f1622124cc81b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01608a1ab8fbac45b0835fe00ffa5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e15eee35dbe255ef2984f8dfa9d6c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4fb64cd375d518226b15a649773ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2e918e182fd5210b354c71c0432e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3da38c9f754c32819c61ed8fbdbd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207dc4cc0369fa722db422691f8ab2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2701d55061a65c2d99fba9ec6afa8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d47982cea8c7b70d9e7dae5398593f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9197a71e221640b6bafb7e7fd6e56e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca45c00543bbe12811180f1b68492d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf969524d16b9516d8b18b03a1b810159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cbc79e457b2a7d09abe77ba92518d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811c15c0713761672299ae0689e9074161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495b3ae8e92ebdddd46fe5f16118aee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fcbeb7912ae5aae00db90eb585708163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf41c411f1ebc89ba2b801d708c2193164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee043664935b59a4d691cee0f9dba819165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9558561f066da5e774d9fce2d8f84d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57f7246cd468cc540056eee077f0bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec2b9daec40b61af0a70d47a761d5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9aecb4977680d834ee9a11a8eb6c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe08392f15784a89a6e8992502558e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bae04f86ee40f0cff7237def7c052171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5ab855a20d92bcbc63fdd48724fa9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1052d6551afecf2e7a4ea25bb22906173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55cb0802a7397e6f3f2484b4bfa6de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef207587206d69056d3619de886419e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67262c5c70ca762ee4859904a6df861a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad346306b978bdd6505d5951dcb32ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d074be290b1aebeb8c134a580b089a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55bb5b01ba4b43e8624a26899aacc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbccaa4e75dbd41b4940f6fa0a9fa4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc432a3587e9992cdbf53786a76ed5b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ce0327bcceec32696f8dc5ccc59bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb46d9f8e480ad8f1f59ec2581e531183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463eb3bb48e7b86cc37e5eee86111f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237aadb396c339569a864e934939b2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966d03f0f6598fbdfa38261a71cbe94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d80b058b212d12cd15e572c0fe2ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1470c169d131e7840b74a6b73055ed0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeee4e9f25833d1db420f87d394f5d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d052961e6977b7d2818f83f5729f74a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6b43a2d0cb89d9c05c645db8cfb8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed16997f2a705c507079f9865ad274c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447abe2f1429e059695de434a3ab82b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2216778f6488638c9f42afec82f0c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f622ea993b4b5c5d2025d14cd38171195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31759b05e7826447edb82f176587fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9a9e80d80111d96b84ac43e3e6cab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e6be2890cfba422a8b6968877c067198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6fb365f1462cb3b17453e0eae58bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd36ed5decf8ee884446d4eafdd1705200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebd4f65cba646717410b66eb6e9e39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2e5819ab884d9b536a07056ec5089202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e943aa15c35a45c6b921b185537ff6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c7911ffc252fcfb4c09e0c54136d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215db874baf212250a8ba598b946b63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778d9bb18abf40f71a505d5381059e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a9669e7aa26867b34d25a89fd13f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6494cedc902f07f84231d231c9ba13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1f02a5f0751a9b9fd3f56ec2b5aba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0c6a098bf63d1e2c1ea971cfe3599210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80abf43b6d2128902293d3641c4e46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7e6b2d3c1a3630968cd107446fd37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bf5c06d8616b300d7a7f4196dabc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444722d446e692eba272e4353c6d069214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfdbab41b433a3d236da3c5d94b19b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061243989dbb9b22375abf0b62fb0100216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f0bb3356f9bbe6fc6c0455d89ab43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3d545aeda3669e87f8a59b95b7ec0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4cec1a68df680b97e393edcb95ef8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d067ec9b241a2265f4d90e8f0c050220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994711df53a381ec2dcbd9e627af3f55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99520725b280ac55ab277679eaede43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f66588de5fcfd9d03f056be3be418223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66b7ced5adcf9edfd9ae96f15456c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d978cb6c84956725f26ffaaf3fa106225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f01ecab65401ff0544c1c4d5df084a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7fd4df21a5c2cb8028c4d4f8fbe27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1b55f0fbdae3ea746d5fcf471ddbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca4971f62b6f49048638fea4409518229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecf6e77b64abd7fb538b0488fb1163230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2c93d2326af6dd7214343714508e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc67f7c5c3899b9a619fdba5a3736b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3408a2843b201a35fb399bf02d49e21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c47929657468e21e2da9f20caa2ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471eb2d07461803d679dffa68bda1d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e847155a95498f117cacfbc3aee24c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394991baf247a92592c343b535ff9c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e2c9a576c817c39a8b5cfe78e43ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29746611237362f212f25c3a12c1eefa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b0a8ccb7ebaacfa2d121e7170de54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8c4cef52090fde38d4f416f057fea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681932f4785a68a6324d09379eccabcb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577987333893b26d82940627da6416c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07c5bbca149ca58a2c1d591a361454244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c54ba6dec64641af4636b9aaa7a847245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abf13e1ed9cb04fa3dbb7bf6fb8fba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c22b32a6014fd9de7bac33051047b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455b2518f506cfc8f949c396afecd81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcd8e89447842098547c6251a7e065249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b460415b3a5df67f5701d24d7510b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246370dcb54a2dc4032a69a9dcf7628b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc718d3684f70958efe272f21d3f3a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfaab3b9d957ad461865d508dd298d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4628c8657b414fd6ec2ac335e8a17ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b536564bfee10d71b71034a44d486255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd031b1bd9185cfef3a64483984154256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984a1a6523beeeef6d1e6fc871eefe7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e631998be9c3cc5849571de1e1ba9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bb0334d6fb4b0188c88ab52eb6055259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a7f2e83d34d3862f7357fc712e1d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5f9c66bbe4deec79b860672e0b789261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69fe0df7c7652fb887576ddd369f70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01da93f3c126264540d89ba493cee6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449536beec6e660cf06d2598400fec7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec4c0e11e39f6afca145812517822f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631f01b9de42dc4b92e8a6d2f49b6fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846326908b2fdd7d7da42a10cf4af31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24730c027af4a6368f5b7c337742c8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5b9aaf0bf6c597feb431cf1702d48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cc07de4c17ceea35ce95053f0f88b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48ff77aceb16ed3b70c151cdae81e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14b2c0fadcf0dd5de6564de012dfcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed93b28d9b937324c75b4e1fbf7bd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a533410d239a990d095c71a8ffb7a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1b31c678a8989e8e247eb24c85467275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff03aabbdbab8b132afece7b2676128276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf5c8950d7db93023e957f21dfdd0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375f777b4bc970a3664fe8380f4ddf4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baf3e35e56687a4fe88ad9a9eb24bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57b03b078019992586916092f9cd84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafafab80ff0584211897f3af49819a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004378a88eeadb2a3660ebd2fad2d96f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a4260b2cf44077f150859207e16f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e79913520b43f2d72907daf3f2e315284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f15764b4bed57856caae893952942285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bc4b028e1b99deb9fa0e61c273b14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836874484be40f2a043a6568217e87e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae701a638b3b99a12a97df2759813e9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dc338e567532bbd78875fc098f9c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8b10ab32f9dc241942b304f94a18e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510ce9ab6e7161955acf4fbb8d0d9c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c80d8e4df845d30d502e5948c5d5a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ee9ea6dfe10f858400d8d0fdea320293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd32e1ee0ac44efcd57468957a051a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82917cbeb392d38271fbe3cb6843c4d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26199c54aa1b410f760214ca655afa8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c8b0c2476c065fa2af7213beffa79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7457d3967458af5b23bd6f0c1ea13d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f304d7d5b1813f78b1ebb0831a2b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cff6082d4fffd894031742d588d104300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d158a595db2ab11ee9c7ed4026cac5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4f1ea01fde265a474c6654ed7d815302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236017087537cf1fa29ebc35f9e79fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17264132363415fca7197a29ff3d5a56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383e7139d5d25acafaabe9adc638e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2f1bb6158e960cc319c452406a6fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9f0e97b15a1a5b4a83a8d5b2397ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70226af7ece483ec22553065690538308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c57bb1925e8c51754340d207f54e9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fbf3810c20c010d4d2d36fa928db8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59942ec22db8fd39097586226e33ca6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431acd239453cd74bb9bc58fc125643312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687182eaedcb4dbc2289258319a1eff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428c7563d14726857cb0af4fbe825b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2369dece681cc4e5d16bf277afd4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36321b934b72ba9415bcead3408f49cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea51a0f63bc31bfdb355b43f006235b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3530feb4399a08738a88b4971aadbb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28212bde57161cf016044a61c75e20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248d31c599a0587c76adc28a277673c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122d42b28c56ea7375104184829ecfc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92490fa43e39a5c00006dd5287c58e43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000afb9e07046624e40e43ac9f33e8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94646808e866fcdc81fd4e7ed6b52e9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d602ac5a70443d416216b113771aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a39a87502b3ed9290f8fba0be2d3b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149294548fe56cceaaf639407b35f370327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d356ec66cc4e45b358c7c475bea603328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22f5cb573844ff7e31aed7feebbe73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b43a7bd90c8b3e184daab0aa1a758330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c41f24a3addd08f43cdabfaf5580bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff7ffe0fb99041994ba2c52047839f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3816710eff14c8fd28dff991fd21f0f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e2a49bdeed95c532ad85345b8f6a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cdc545f496736c50de18a852c0f39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69438235ee629de295591c1577e2f6a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b0de283a79042d53ba2baca6c571a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee64b8f4401ebdb0dc44ec8b0c154b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b36d9b79f33f97e46542dad408d682339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273c15fb204933f38b3662505193ee1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad444d75730f026a066a09101d0646341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0b9761b7f06a0788553ef27303201342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325a24fd5b5ac8770edf3107259351b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92a6029e4185d9f949da29ca4a0eea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7f72102253c2cfb67cee9098a91b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31485c1f4a5d1d01829e429b76d5339f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9090a46723324df3c6e49927193d18f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7056e594267ea2590734acf8707c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17b1d9009443a40fcbea551cacff8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eba667941b22981bc1a8ae53ac3f49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebee50af3090d93f18c9935677d3f1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862e853c2b9a6ad8014f6d18b3dc59f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4236e2cdb77f7f6cd771d1f43c2dcb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19152cb5f614595e28f3785b36e3add354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b76d13d5299100a0f28f20f1933486355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890354451e70603032c2b7c6654575ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c79d9197f79549e4a2aa7bb03ede5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045aa94d250d4d6bf5beab4a269f373358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21518b657dacf2db959949e13aa586ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1456515418b7cc02cbd24c98f9bbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9c043bc4dfcb58b797d1176610383361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4d53a6674b604331cedd4b053ad36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189d3b5de3f364705dff8356dcfcda1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f39fe5f4391ee3797c1cb85a0a551364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ad3d7dd18c818e311e6fc83035b0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c52ec91d0947f7ff9a04299d67f55e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5623199bd03635cd45ab1146285c129367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e71766700ac4ac57aa48b2817255b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cea9abb210b90a39ba93c5bd37ac9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd491cfa5ba0f2facf17b71e07553b58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef59c306320deb8dc4e6467a9cbe9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936668633bb46c5c06c649a5100f3ffe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997ed748b74d2d8b22277d5f27d9e7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8d23f4415baa2ca74a87ae6c6e738374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aaf03da0be0f940a8c458f7036d7e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af822290c4cb1e838e36cb4e6056b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee2d42d716b236254a44cffdf85ebb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fa534c5a8c249602518d27d6db9c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc1bd9dbdc864080bbca47f86f7fdb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72009cadf5c27a10ebefa6bda43a0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3005ab6c96185e2426e8d18ba13b93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf52e0bd5d3b8d383d90dce352497cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fd2276a7c9cbe479ae35616b3447a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea7313b40daacc6ea605b7bbe6ade7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbcaa72b65d41f8005f566c9cdd06c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc8d4775b5da3b19d973ed425fc887386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c16d2cb8166b635bbc200c4197fcc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b1859910448ff8a5432001a42503d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24a05a08399ada9fcd8a4055075266389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5922c37d3bc10eb7c79340abae53b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f851dd1886255e5faea5fcb17927c0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b73b11ca221407d099f47af1165ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5fd20b90144c3402d878b92e21acf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf5814077ea13478dd7a4d301d8fee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f3a54fad798805896edc110749b82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa9f432d7de2664996964cf0b2cd66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642a46fba49d3ae7aebf9b8b06ea46e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f7b645ea0dfc89f2739abc1a48d74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00f27c7df90b50a39b019f650b8667399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d125c56dc9d960aa597e159e2335d79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a30ad32b8a2649395606b8812e207401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cadba201d5bd45016e9e72164f9ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028bfec9649558660808ca3489345a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c686618de74d6ceb0c5b6b4e009bfcb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fa0c092e47c761250c8467e7859f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249b6aafefff4b9e08c88087cc4968d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ad8da0028c060d9369fc56c429891407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb92b371a002fe3787c2de003448be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860d178d98a5ffd4200f2af78703c3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafe4aed70a94d597b940f529a8627d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992ec0e4ef605b88e66a00a854a9c32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71515cf05d5d7da7801076a8f8de0f79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d0cb02cc3ccd3a7296b9297b0fd8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5b1803de40f2fe2a0aa06702b1c78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a79ed7b7164c43e959a83334e8058f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048468238e39ec39d8825356ab2b92f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0c42c11c293cca9245b554738d280417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2403cb844fa19243d24b462a6314e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3548ddc296fe4a8799442dd9dbd0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1024d3723c7766dd35d458920d0552420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce0cd2f81d480fc7c8cff469abb883421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98c0428580313e86e384c03a74f7e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aa98bf8eee571c0b43c1b45843fb3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f47448eb16b7154353e453e24f8f6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0ad261b77f8c569a0b9e8a30a0118425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063ef52bd71ade748046c0a7027887c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b41b0b8bfab076a1a6d58ee143334427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2811cf042f667bc47cc19f4bdcb6a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640260a01d1ee2614dedcec5f1cd208429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f831f1a5b31a6733c4fa6cd1be741430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb47ccc87bf3842d969f5ba4f62587431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b2fb61c096380e8020c1c7c66d2cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc866e0232871f85abdea9988080d710433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5da6a6b82912fa6ee952490ea6c0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfa4926ac55f5dbea4aa2bed9786ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e338afd3d46f6620c92e55d51207e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dc9b27664c57ae966f288afb18022437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b395b09fd0ffdb09310206b53f6a94d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeceaf2d1baf525abc2427dc01cbba3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489c0a9fe994ce878b57f8e54bcf3ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f64785928c09865ba1b6e117a0e02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aa570b69251de68fc3154ed447d7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67066ac889a1d6b0d5e9c8d7a72afb0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0006ca0918b3db3613a22bc7b6f11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb504ca289e7dcb4d51b35ee14ee500445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ab7846cf175642ef98b0dce4d2b37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b13f4583038e749ddb495522761799447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d736e2f5a8d9720bb0613acc840e682448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea7f6a879f4b1c5bc950fbef93e8ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3da38fda3bc1b182736ceac7ebc6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e252947663453ef7a571fff53906e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c7745648a6ccca1a3b203da6c9c30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648390af76e9158d8ab1bbd9110d81f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d1b0f5926ac0b9e3fe5431483325a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc20760d7785498808e3ce905aea1ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7216fefbdd6259eb390b2c839c468456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e876c9f7d4fe865650f2ee199d64d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a834456e859f1bb7d627b4212ba726458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b670c8d84f9e6bc26bf751b0b451b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45b58c141353184f70fd7fe1548a9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561848861e94b709f5ac3fe82e59b8be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29d9d785aa0d506a827c7ddc143cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af082b498c36e06619fe4667bc4614463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ef027544e8a7450c54164a9911014464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886ef08d2a86b2dd9d6f239ab11dbfb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8ea4fda8ac7cbea5f4173571cc080466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89014f057c86ee4d18fc7b92a32dac5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975324ba42659dab7ba973685953478e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedd496cc737c43277f510767cc9609469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7860a13f9ba9472ff6c68b3838c00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7b278765ffb3207c3f4cdd8ca9a7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d7dd7ff003b6a580dea065e8994c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24741142a426461ff64fb7230f4fd22e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82212144d7800dbd5ace20788f92e58d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a8ce98ad196a45a8435a8c81c3388475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f89f1a7d0935726859a461ffb9618476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae96ddb293da33a392413b56f11396477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b7ba29a58febf07b5b69aba24471f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043049e1fe8c980c29e3af864d65e70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910ee2cc96632f429909459e48291b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd1250925e734bc10a077eb1fa47db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090c03dc9f154e05a8b8db5e4771c9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a0a4ad42223c3d842212977f6253d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f7583d2bfd9fecaf1fcc0ce28523c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901654fb50b86479bfc44725ea4d7aeb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcba9fe66c5ae798c7d8fbe03741d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931c713ea5282bbc67dc044a146eb72487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82728c3c893d36280d7c71b387d0e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0916529e2a0b0e85d3bca6e6a180f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab74810d7d2f1d78ae4a8ac6456aa55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c32f0156a19688d45942d7625b4537491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabae61d74d184b648f4e3d643933c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc549f52870e36042e9ebc7eafaf6530493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1acf8c0447ced567f4c6b779711377494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad78ed37f75b733e1fdb06d521e8c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4b6b3b35ff160e2cbdddf298708e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076e832a5ede49dca4f602b3bf15e52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842630c80efa694b327a9b8da75a43a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29514e4a78ed3d35867b1b82e05cc939499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea8f65d43d0c926aa58be7e422092e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b788a443096f32bb093dd7d6f41b106501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f95a89301fd97512c642856f8a40b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e853d08620f269ea5c89fc45780f77c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d91892f1184d504783555c8a0adb4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce8333273f1caee78efa973b23ba63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4f82e20d9d7338c9af1142b6774db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae707904c234b699de4d82a0ac7f587b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e9e1e4c513f5b0f3d2d3bf79bf732508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65910a8f80cd3fed3eab35f69e0995ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef087bfb97948d36bd08e43545afeb4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f8a40dc9f0d53848813cfc7bad155511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b27fe180e7f6f9c20cf043318d6fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6aaf12c5186256e0d293f408cb408513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b71bf2dfedccc106024b603b2f5c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af92dbe043103af60ce4a1f4b85ba0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317569109cd0ed27ac83850c9d4d6ff5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91b8890fa7060d761be10125a3aeab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ced6ea3ce74ceff1732e1a741adb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f53636cd4b26e290e25d13637dda1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdcccf12580f246834e4cc23d7b153520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58622deaa113dafdb2fa0b1dbe05bacd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5add86cc54df64cd71253b338f6e926522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6da132d8e6ceae34410680cfc87914523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fb8d7ad163d1e4da8cd7117c412ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c079ead9a440970be4420c2383e376525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95c893aa8cca1d3b031327e56db8d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a86629f67a262789e4f435a187ceae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0112d99e9117b2734d35e67bf2c832528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9f06d8517edb5f7d76050b40f88c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550417a6ee8574eaa2907ac00513a6ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b221235611bdeed3d757b7cbd88ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945861ee9f884d37cbc11fc177778d47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecbbdebb27e762c06d1c02c17fba64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39689bd906fc53a01e72d2e1211745c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fde058fea981bbe45e2d1396120404535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95501b210f9cb7de17d0cc651be184536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb121c7cbd33f9f9a05576a2ac7b146537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27d3a5dc616f3850b95beaf317b9ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb27fc1e015993648f98f1323b661d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263435238df2aa7ea2520a320e8a2a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91f1dcad03fbe9c48d3ecf354c16af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707593ab1a470ce3d80e2d8527180e7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995d9b35b9076818f135a527dff66ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbc8210085922103fe6de1b4617318544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d6b8e44305d868307de25283c7d0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bbfc81585f3ecd3257612db9ff5b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a15fc202d85a0b430ce0f0114a8052547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb821eac060bf0b7994e5d0ece8cc16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f9d678d4832981e8d2c0e6e0527ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ad0a6b9b761eb0675a78440e7183e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e1a1b2ce5683d16d0b679725a8b8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16e26bf5ac17506d8fd5159d56c2f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81530d907a2d9664d2b5dd9f959b7489553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd2e50a3bc8f3092932484c6792016554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8c1cdbdb87a2d5c30b8295eb8e0ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1fdaa1443bb7d12a9ac100c93e18f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8d00cdc0a22f908dec96a101e9fd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0742478f6dff34e168fe3f7c191e049558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655f3514036e6f35118891723b787e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83fd89e94ae622624040cbfeba5005560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4365a45ad9ac398c436e442ffea1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b74c198e1197e37f8149f052df7b8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339985cec3509764879df59fc1ce8566563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f6f552f6e39d8311c1a239dd0dc07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1a84422a56c937a68380a5e99b667565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b0c8fe9a772712dc4ad2d940714f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d91edad7da618834f0e79e8d46a664567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55e3dd92d40131593df028df4b92ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc437f3915069dd89acad21dd74414569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543718028eae0e1018a89890e2980ed6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3204489c4a01dac655bc37da2685f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbf8f71f9bc6fc10dff0ca4792221c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb959f1d781adb107071a6c430eeadc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c53f7b555800c7568def0dc4f6e0c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe4c7b13c92ba755b8fe0beb697c93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6b707b3dc7d3ade5df712b31743cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b592eb9ba21304023f413885c80851e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c110292f6fe8ee8166a0dd6ba51d36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f51c84be5a511f28a6054191715e0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d65c34983f7d3f3757ea4774dced3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552929805b995f5116fd12a3ce6b7a47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3845b419949d9165662e132765fbdef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a7e9257d3a0d52887fd12d30c568c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dca01262b558d30163dea554538445584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285c878d6eacbf2ab273522c8103cd1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8679d79d72b639e57116077cf838a9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65cb623d995d65eae4e9699e62e4d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68993203a24403413f3bb3b66f99bd7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915c1bb5bdbd38d6e1444def1140fdc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d01c256dfe9acb9aae1cbe41e7d321590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee2aaefc1346ee3cc2e0ddbc694847591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a245eee21502ec9c1bf3f097f7e1c78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3992c47bd0e651a2be41f0e5ec535e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603196c4381d8c1b0ef52178e18ba226594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf42c7ab1103d5da91136d74c2de46c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d2d550af70a777411cc312c04d8ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff9e3003aa6e3865ffa5c43d1babf8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb780aae726b7678758d87f891d1351598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b0fa2405e868d6d310012bc8b2bd2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4384b6a8a96d0a73fb6b564286fffc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadd4d8e560d302661cfd3939ef2e6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5f6b6fb7aa3c0ac882dcb371fcf83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd6e036b0de519a659d97fa6ae0fbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ba1e28736daeea5acdfb697bd7119604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792db70a61e959afb79478f498c5aa78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386ece0ce52fdb437567fab6c502fc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7406220e64e0b82c508c67f020210607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fc459770c707de61824a7d2c73cf9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9cd3d9a77a4f74ef6a6068f67a0bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1b046a71ddb36152d70fd89025eb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77eeb1d9dae2a5950995c2fd35bfbe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e408cc9eac77e3f7c2301db70666dc0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e45d9eeffbb61587b1231ba05a42a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0e053a39e20597bee410dff06159c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f97df3df905b75a8630f69e8a3822615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb763b85beb263c677e2e7021de69b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d274c05d1eaeb9e2a9d3a37e8eb2b53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35115adafddbe931223ea898b4279dbd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95730760f093c9050a2cf57e68dd150619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ef96ac7ff75d000ce780360ae89b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce404c8ec67b93503df479c97064502621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d18841f28bc06410197d81c80ced5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1915f609f66e0221fe100a1de3c63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94ba014847a53fc4fa25e7034818b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38d25f2c514e1fab6e5ff8d1043d8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be161e7b342e58338749dac4918312d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1b0ec736948da097377e64d391d1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422b8343fd0aba627d95eca6746efc8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff416f48085c65264591d2588630edf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f052d0bf069babd7fccf7c5092aecf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9099ad25d22ae16ff6a601ebc7f4e00631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f5fda48c96a76d9eea91afebc2716632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbb38a89eb342c5df7018986cffe74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e49f1febf1bf248b558d52b47513c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6549d6335eb7979c3234c38a6527164635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d844c8b8a0e97d2345fb0de222a5b9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33d94e2e09c7e12027aa2ba5c19aa1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38798af0029cadee705c81dec2796637638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c59a46d637f180d5808b9a00c18820639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40106c4adb2fb3d9ddafb83f1b57f4fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028243414a3a2b829dc858953b727215641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edd4664de8cd5f318c464bde4b265e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc821ca986a8c1989d1b748e705c8f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf457ceff232020522a615fe0fcf9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb583585e63110e77725c2863942605645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aa1a0a17cfaaff05f39b35af15f00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73907f1c38eca23da098bba7f46864647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd85587f3ee457d4bf15eee43f0b34e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd7a22c6f433d5deb101383e553f04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f507c0d083d25a0b4ca122defcd5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c925efada1bf5dea1248b56098b0fd6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9df6be78cf007679b47f28bd5a65d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef133e64f1278a386bba9c81223ae88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa96b8e23cb583014f36358e8eada3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cde5ec38c16cef2f02915159ee4d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae6d9b0a2796524f430a3a8df8bc19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619a08f5cedbd1856b0556d557f1bdf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5e6b8cc9d2b7984361f9343a63085658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e88652f6a08a437c2ab5b6728c705659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93ca337196515ecbd8ae902623933d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7931e97d948d92ba978ce3f1fb515661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350bcd89e93be1321d32f14c3592b7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a647aff58c1d8881d1597ca499e405663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153ba33f01621e9afc7157bf85dbf48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e421dc6b4ebd24055d95feab750ea3d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fbf9e58c3086e12b38ce0464703f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fdd731fe37aebf31446082762916b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4d59509d79ea63aab065d683f56a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da366b83d3fe6b0e5da64ec37d813b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282378cec4792027e8fbb9a30e8b3682670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71743eba7980d8936369dbab1dbaeb3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e180fbdec4e35211014873cc91050672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06981874cf86d3f08d1659c2674633fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138fff9d5584b307ac1122e23bea2da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d2e7c738319f8bfa938c38bffca62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f660a1fd32e0a50e35952a7ef49d6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb2aaca7da1f106fc120cbe90a002b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bf8d56e680327264e82c6d1bcddbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3d06dedb0684c51dba59b6ab3a067679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3383a6d09362f66117bdb47ae64775680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1996290a9fb33480ac62f57c3bba617681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca03981a6f5bba21350a34cd23ed82e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f48087877a3555d1be44e8c13a67f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c352f197f031ad7f05c62d9c641b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a45afae89d92464de24dfe17782d5b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4691fe2cabf4ad7fe8c20201f403412686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9646c66c2f5460cddb46503b0a9e66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9586b730c68d9ff161c6ff84c4355688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606742944ce926492c63d3ec817cb3d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f537e3f3eda6f9255242b1b14f7a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce358256811e4b13586cc9c7b2681fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c70b807175fada0ca0be6acdcd50d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecd06fe929e157f84b64e0a1b0c72e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4de8c23452c602299b7ab02ffa6ecf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df303de88cacde144817986c8782d22f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67e235b9590b1661727f9346c33e51696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dcc9267098d986f767e2af301d6c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4a3e2f93a4ef2235c2349b729cc67698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289134c559dab9a087c0d2dc801bc21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af2647fea93badd5999e16a008623f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905a6f610614133f013281c88efb54d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eb431c8fe6367783082a103ff477e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bfa142bdd6e97ffd5630fe69b3c2b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711a1d5c97368104ce95855d717f853704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bb46246358dfff570f850ae26bbbd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d563dd828f7cff3ada8c59e0a525e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15881a7898dd48590fc5635224e1c0d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081fcf696de090814b2d5402b400c48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4f53c127ec840fc7670fe70af8f1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573776e125b7f139ce9ee8b600d197fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b76e7ee189daf6f5b611d6b56dc8fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceadf90d785b4ba1a60a7c111859e27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec1b1c92282445e8ec90cc69d67e1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4b1251d84a8613355a370a7fd5bad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84d3acd3c44901c9218771c5d402ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e0a098ad12a2c6343f0f547d9feb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515236f4b51b82e211b852ef1e1a3ab4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a033310cda65d16e1292d61dc06895718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bff68d24b7b28e4f1991ab5ccdf1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39e83e48ac8ba7eedba6a6c9bc1bb3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba146a4ed920b0c140fdc2db73de3eaa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5a13da596960babd9ad26b1a64fff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2659b05000108cf20ace73d4ce4de7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb22acbf13038bb13c3ce0b30c3b19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a445659686c28ddc3e559581799627f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0cf22a7fd228d303f2d53b9e4a380726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60a16069176b043fbea0eaa95e38d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f629db5e18a22b3cf4863463b121309728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325ee640aed0b1305e885f5d35e7ce3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0c855d958fd75a6ebb60e269035c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a449d50532730cdeb6c82edfbb859a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7edf22b3f7d7ccd82bcb661206d18732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f863b2990d333fc21ea72861d90c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9cdb5fe10008d28355ada8074bf2e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ac87d500a473a2f120d743cd08daa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e09f90c9357e9ffc98b3fe03d01ce1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b93cd0d80fd8994c28a911324378a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743998879b805e1dc41726186688106738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bec81ec46a79b49a2f4864d479da7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52567ba090fb70eb3ea6fdb2e8ecab0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795fab1e3356f527c28d4270eabaed7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8374526211de630967e67f525842a01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daadb280389ee1d7b45010137992e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c9433a28581d7c07ea31421ee2dc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369ff7e430dc82646deef99d01e0cca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae8cd416eacd9e6742718e38d1f957746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123c7165d55d6a9363b304b977bf5eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f733e415bdddb253919e14c8868a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61add9ffaf32d31e2a141e463feed8b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af852fa60b335fff82f979920ac97dd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd9e7013b9a1decfc3a68c247358e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e0550c912540d276cb9710b09f52f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1909d125c16248e5d699b5228c4587753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7645bc233419d895539146b65c0b86754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8d437f896b872f00709817d56bda0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dec33c8c997608906931fab76a07d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01513a373b9058c1436e9b495a6faab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013af0f2cc9a5101d3d781069c0e987a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73377c34f315e74538364b42da594214759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb83ba7f527c7f34628a95d8efc51261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9d3952a5c1803c62096dd379ae5d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f918d77c579ea3b29489a1b131c469e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebdd6e405191aeaab298eee14bf6854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdadd29d0182a7e4b1d841d2a0bf535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e690c3d29cb1dfe8924fea0d52f316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c8087f72631a3d3d91caa256a9db37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3ac19a6af4a1abf6036bcd8cba5dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fe50f32c1b80bddc80cdfa740b8f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3cb629469675ee37c211a7311787b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313410817f1606f7255e768bb5e027d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ef311a3c7f125d03043a031b4eabd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e1b235e82ba9a9813401196d7127b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee6cb068ca6e08bf1bad1848229e1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d2e7ff504971a02ed7b6354a6964c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a07ca26ec00eb91db29458d443797716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098e246eba3cdd55154d389dd67f82817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdda26309da607f76a245ed088c9c1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbebec9b080a150d3de1e65440d5ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24197600a73443bea848340914502bbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ca339848382cc93e25f2f04fcfc3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cf576557c0cb4709a78958799ccb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67611d468acc8c112190524119fa5c4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074286ea84cc6ee4131d5069d58baca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99f2d620544cf1043c4ba4568889ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830d537211772a4085e58d1861472ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95146000b6199bc93a8f97e3a1df05bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eaf62e9570425b4e802ebeecce71428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e349bbfab665f3f346350b23ae6a1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051e09317308021d5fd156a61f3dc3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fae293e3fa7b340fdfbc13054570ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd63c493b54309d15a2cf7d8a681e3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f93aebc75668eefc835d6095240d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c52da49964e912d903cfb956e79f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cad75e0ad74fa99d997a583f85aa335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110fa28da6c5db48df78d7d7eb10d0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81757d088c12d5878bd7b3d3b4a6fb0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2b1ab3e11f22b1f815ff54173c67938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd4d578fc96007a329a168f05f129f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749c01981be642a78f5b482aed6644640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf82045cd9e087ce6d5352a22abcc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca306c2e4c823e0507f15457e84f85642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c8b1ae9eee70db9e5e44fa5b2e33843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78d5725fa3042a2a559b9332500c2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45b77e21a25aad70bbdedd438c28a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c654fee8ddb65c1165280a0000646646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac34ada7d2af1f00f84dabb2c72420547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276991296d096691a9641d9cbff1d2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f19b3da144b79e6c4ce9d4b78399749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943fc373eb85727f2c46904dd4c9dee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176de22915514aa0ef37cb1120d081e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3c4647a7ae39fcf3e367ef659cc0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d662ad59c2ab88524e051720a9a7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4b0392f70ea38ea556de0605c447054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eff6e26f4d61dc741dd7f518aa72e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce0295507f5899ee9b22039a9c6c0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1107209b40766203d241f1685e133a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407eae3039df9696897071ee503bd0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9dd19164447610e4b10e9265bc1a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282c933a8aebfa0e2053c971306aae460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ff010c3455fdfb1622635edf764cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc333d95b259f0ff2a1b12c8291389d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eaca98f82508375bd0099d6d3f71363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ae04a55e1c239e5cd33bbb64eb33464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee739d61fd6a54bd2ffb3a7682a7c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf667a5dded11011b56850a4854ae866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282e275339df2cce2ea26ef535c9e1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8957c959b62a40d24e8db3a0061fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfcd2d6f2c91c0aacd5e2716a0b28c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae2c85c211ee3870aca4175a8f898270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bbc8c448874db5f7a2f0bc5a60b8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169da96dd61d515c14a5d988fe834f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f516960be73edcd6f0baf41539516973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b6c78ee09afdec47582aae6e9249974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7c8450cc165fc93b3e4a6f7f72c5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a97f4bd09647aff425c5349eebacec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00b8e90fcd9a33cf3fede3b66224b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2469c66f9175002a8edaf76447d5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ee7e2953b126e791bb86dce16578d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1379e4ab9a12c6d77c70503f2d20e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe99641d4590b22d071d757caa7b2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1638931e926f81d0b2b6422d15e7ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a3b9326476020da0dcd42e1f0b24383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e63dc31303013d6a5ca6c2a95ae5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631827dffd80fee5b6a1bc5aae992e2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a486d846af3087cbd43825b0401a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd75f68ff8f2ba511aec7460bbdef887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c02b92b83302792bc144be9567ee988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a20296c29f4422164eb11763aac4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6565746b047de0703488062dc0bf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f990704d4a40b0901115392afad9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbeafb6f435be5ecee87cb3b7cdc5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15c15f60d6510fd3303f8277ffc45693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059f01e37bfab0e54b3d9cab6ecac9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a818ba9ab9403f74559b832a616cb7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fb9e220e72399ac23d62ff3aa75b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fae20cd9d9b4729e1a0220e9e291297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84892c1453c7a05b8b57f1e02e583398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e878f8e4ac56db2ee4daf6aa876dfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0e944f1ae36569bb4268f7458beb7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a2fed4cbb306c559430555a48a87e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95202c2f6c9ad7c45cef438d924cbfdc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492aaef3d5ecfde9ba30c256d83a00b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f33811bb3bb31291209522038adfab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6ef33b5f2c553edc9b0233525ae01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0d554a80baec286d615887c41af15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478f5f75b9bdcfb881a35b1c75291b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72f3c9e063daa64ff660098a75b4d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f027f9ae479682bad7434217dad29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22611f638b8f0f206dca005b985cbf03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926f50b80f853e118909c4c8894af70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48e21cee59ea4ede90987310271f64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aae4683a849fd04138447aab31fbe4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef659922813b0722ed31f2cbbad4307114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc53b05868db0d1d0b389db3e8659f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534e7f25eb8a36975a91b6a2facd735116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23f4da77923835bb228461e0367547117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e63475726ca26ce472f185f109d8bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a6b525ef0695d2df33104c0d77edb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30058f4259fbe75d267e9ce393f56e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c249e5a460cfc5c9ae6a5798f01b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5bf7ee6f491effc155fe9ae6c71ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757e8bf62fe971504a0a054448e4503123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca6ce2d0e1762613803bc08dec50bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f987471a58c3d30445e362e5e73def6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db170ae9fe3cfb865097bf02f8e32f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83e4081e865dd5866e4716b012bed3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48578a00943f2aee9333dac55813051e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4698ed916a35352195a75d20054173d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d888078a14a36514cbd077eb6f95f5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdffbfd5eee8dd718750be7c8e5734b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f8ff3417570091d8ceac7971d0521132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ab3c612eaa25d976ca79d82644698133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a45d43f6df9d51eaefd57bc3379a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de3c63236153e105897f79a2562d0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84a473e8359eef4f20eb328d2158e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846e0b904fed17f8c9cadd0ca3b3c18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032ce13f22e2627df8df8a16cd3d306138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09fe62a218e92a7cb93f0a1bb197ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225f75d3048c200ae43e71d9e5965c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bae3df57a400101e594da74f8a29ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa6b0bd8b2eb4e3933d6c043260b3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67333714a58439849ef608ffd8011335143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563a889b1daa4e9ed396b3d93cbdb69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700effb1abc247341c774cf5cc30c5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76966a7d826704d480e34563751173a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc642e5b02d5d9bb1e78040eeba4d890147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d81e256b4381283664d85a929234a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9bf61f2fc82847eb852a3dac49df2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeb6217d02716f8162a4830c8a2b75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775491d383bf643a64b762e36658e8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898da93fbaf0fd1f9696d7dd82096764152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86b5c3826381657ee0462bd9a3e452153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f39065e154f06e20896a784a46d234154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4f23579ad28e74d1658e6f2ad6957155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306394148878323036fdb8fb2c289f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111608f7f859c17d2756f2418aeb98d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7b4c30a51082de0dd2a70293911e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc592e951b1ce5ed1c9f28b37797f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca4a555fa6352e0855dd6cd730da0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b969008d998139710104ce00603c06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be5192af5675fbba49bd0f8eca2537162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc201ac320d12ebfed28f0ef9a1e0445163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870733438a69343020049887f03e4f81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c038648f923ed5e24edf888e783669165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d45db76b75431bcc2b7c0e29e0a81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397f214dace5507d6916a66206518ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60691f42b2c568f04e576ae8bf1a6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c184d7cbe6c657b0604f13ae1c43b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efd4c7d405cb2b1195bcc5cd07fe39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e48970e5d3bdf71c6e8a1eab2e16d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d14f1d0b3f7b2554049bb22b0674e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff244b03286f2f0dec27d22005e64070173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28822bd17cf93f5cd2e5ca461ad6a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c5864b14a1ec302f6972205662134175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e2c42410b8418e464eb695db86b22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4adde07dc8ee3c57f5697a82fc97c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b23501576f154ccfddad07f0d22163178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6f69f3125f8ca1d5014b039052721179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b490fb538c2234e5093fb9e58227130180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada955b62cc151be18255d85142e442181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86c58a58872c77c90d759d019a6d37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fe0b1054e7ef898b3a4b8481fc5a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe9a0ed269fd7fb44532b1e54b07f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386678cd0e19eae95536b51653f9390185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ccc289d85d1217e875fc9a4086dc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d90a57cbea59cca390cf694745fe6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b2cfbd9f62cfb3aa84dfa3af87b1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34177763615a74ac7a013464ec773c72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b191db7af0fd702dd1040ea380a591190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636a24c35c06c7e1ff9acb62d48a61d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33bac475f36d765e3d922784122050192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d6a58729ee886a0167c5ecee93984193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8cd1a986df72098d92af0cef30cfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d33113abc7532afe80cde07a7bbf79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0659ed109d6e440dd834ed6a2b195196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461b98f3502afa558fa319e3325afd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd497fb87f8e15e0ac8ae5042bcc2882198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7db526bd34c6ad515e010160669d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea2b9afee5bc87fd0d629530d276c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601842e46ba14ea72dacb7352625ba4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3cb7ee5cda5101344efa5d57ed16b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff4f19f12d21fb9f53bf8fc6b00744203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7eb54706d01959171f9b073f1c752204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b85bdb07b600205a40004e283cd637205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73cd38dd29a4d4450c62c4600d2cf1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c99ad6d03786d955b2801e69f7389207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105a85d98ea8e51877d0b0d185eaee9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482345b85fe273627f59c7f6f6c7f26e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8a17cf5001c724e824f68911b00dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24dfcd43ae45f362f1f8c57f21a72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3e37cc147cc20f59d6a5bab22f840212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342788f39f6d573ea33c551114d6bb6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdc390aafde4fa0233e15936f19252214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378c18ad3c04645e791ce077e0bb5c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c2a6034b0d011d878e2acc4ff32e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeceadc8f244b594bc18eeea17a9f01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f08746c22b83a95067b5fbc3c27f7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aea5614bfdb1cf1106cb75b1c9568219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88367aa9c1e2d6d3f40d5354ca6c155a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53e3cd10aca41c6ffd9968267352da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea883cc90ea0f006451988482a8bffc7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451344d84a27c72d2e4a1157a5ccef46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2eac71375f37070d6413a87395921224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f293d21e30dad1951b37ac6a61fc1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e7e6240574ce2da38f358d6c12241226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411e34956664ea317650edcdbc0ab3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ffcb6a1a7a08c5b5d23c31dd34461228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3db40f70ff55d17d6024893a518990229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c230998634a291e7eac41bdac4f7c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142724b3c6a71e16fade8922b99b91ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5119f33093706e8c08d3cc6976874232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba715c863d60a8dbab0060faca058191233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00e2af27c06a274226a4aa02d81911234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0efa78082f60621401c928fe1804ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9273b0bf986ecbdc4be127709c7ffa3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bdc77296df3c60bf2da4971a9033c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d48eccf7b3a2951ba29b197b929fa6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e350d3411adafeb9e4757f9f523f59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892e69079cdf724133478ede548e175240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955e05f9413095418b8df3469065c9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dab44ecff198bafe991c2f41eb73d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8f5ea6225c168338cf770bc21cdf8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e555ac69f8cd39c5b30288bd49fda93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0b0e50cdff10af134a7182826ef5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb44e15ac2366ad9758410c1937d11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3e8e42f8afd63a879cf0d946f4b7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c35562bb859fd4852ac7c0047e9bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8997ed8f783fd7dcde1d9ff8a81a0fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972ba6527744fc565f03079c8716c99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf2b259fa02cdc250596f3421c0efa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d213c463d60d1ddc875f4228d1d2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a95085decc5e218134ca0ce9fe723253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c84734793dfdb8a01ecd2e1bd4d58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02ecc914ef016adad6b06e77992ef2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eaaf95faff5805332a190d119c48f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb9df31843c12d138cb5a8eba62131257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b365c78e94bd0a70c6aa961f68b148258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c04aae3e435e0faafe0b15058bf8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972923d9bcf850fd25de927a39dffe7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cd84a483cd2cb43cc954aeba72cb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630945a7b8eda9588ebbfe94331bf70c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33b2cfeb432d791253e14642e7f376263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3dd90deba26b0175ce11346ecb03d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f70dbcab14d8f9ac58a7cd87444cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d210ca8109bf2212ec46d3d4cf100266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba0c264fe23517a53860e5b3da26ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00b0945836a908ff30aff21f652bea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5972f668717e063c788e69d749c36e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcf48b4f37e85553ea10c16e32f4ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c5afbc5c9b6aafb15dbb0a64542c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a2bca227db7abb2a02754d6c8f6e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1262a170f944d56b0893ee549d66e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274db4fa6cad559bbbffa7e2642bdc9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54128a58a78c9b2f9987ce0755c0a04f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f302ea36afa7d799f5141654168e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7a150570f50255c8a0d3ecc7209e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407066edf92782773ea6ac20471dfba5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76966ef723c69e79adcf9d8364c1fd61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8181654f5f5551d14ae6d0b174e74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74690986ae8694135799554570bd8eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d33e876cbf62ae83b30e2dbb4c4de8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109aa341e35f720573f1292ea40e431283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab3f00c355d0050f94d8f62d97ef1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62e02c1e1995b88e58d45d82ed6cce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b91b41a589569a7dcc421ce68fed6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d61173c911a84281d270b59d06458a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c78a26f067aa9ddf0e83c8cd2bfde288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6e87d216867b2345109789d620ecb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b436ba3cdd6a6c46d904876c1a658fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b588a11bc320b9ec96f0a5ddda47c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152912f6a0af5274376db551cfb357f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49e5d2b096219b1d38ce5a7fb23160293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c207dd399947a0c10cc4176b40a17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1a04d2632cff8fc18201e26adeb0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942986c348c6d4f3c8a8db6c769fb107296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f60811ade9cb973b2be4ae96563164297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8fe6a0e605e622d3993a115a5962b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7187153932ac46fba7ffca8bb35591a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88827703288527ff1742901576913d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46c4baf529193abe6766325438faea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee189896c0cf4d1e569cce4a2e9d40302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc3075d43f70f7fbae5b5ae4fb2c56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de672dda7365a4725fc4edfda8c0f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed6432f44b19bf8d6c7179afef6e03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7055e318d976c5cca93d9ba88a04a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e543429012aacaa344197cb5ee986c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbedb5f7087b986aebf5cfe5dcc4780308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b8d62bfa7fc619121cdeaf8179744309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6dcb2229bf2669df5d9f1c6c081ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7b626b4b6cc029f753f89ef234a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d72f320789698e016986acd3b1d25d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2c7e6db5693aae95bbba053a5f87c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d641ddc1883377eb8b5cc17c8a43c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8467666ad815c197651914c76d36548315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8afe116b719586172ecb3fd268fca6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe2c1bde095f7e6fe0f4d1f25b8041317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c28157fc359780e13fc194c9a4893e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d8734bc5626da7fba8df1f9a4ca4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d04028c3ee0cf7d5e0eff52e6dc1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3bab5fed4b0b0338dcd0136fe7e99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeeeceb8e6a6a17cef1e695fc2458a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fec1f611c28126854c636126866f47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d39d817f94bc7a5c1cb59696d93b0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2800b0e201713b3d6ce3a82b1d570b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e7cb82d6e790d4a0a235a08b28599326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edef9de72edc29ef5307322ba08508327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53690a3384e22f7b656a40d1da19fc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0cd9ce1917f55a7b9a77b5cd9dd85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fe54d4b014147fdae3697070dd4fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a0ea309b04502258eb45737ada443331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1044d8e97c17a6746c08ee8159f434e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc753e379b20c36c8c6e658666c7e191333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0de4f9e1da35b5952ca624ab4416f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93713fc612f74c243d977911653de2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2093e8823cb74cbc79be9587fd63ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8c4fe5478e4aaa7299813ba1099bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286e3485cddf62e2ac7420c9873eeb6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db4c36f8b95efc20b3ee3bdd7360b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16554c63e75ecfb7c1f2b0dba333f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ba2f1a566e3b25fd1d937bba68652341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da653e5c91532ebe09f8c5dce4c2c8df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85ef6f93cc5e1d70106caca295102f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b14e40f12eeb7b9c9597dbfe3b849344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c73d2b5f25a3d24ed9bbf7fea929e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1253810c5af27b314688882bf9751346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3cbbd1c825995868d9281f4b78be4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0dac8e06b83f360e54ab874070c0f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c434cfbfc5005c3229e0f930b4ed47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358deabf6d6d36e0812e9a13134852db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f7f4b7c1f06df6c0ac6ef0739eb82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e30be11175ab332b6b6d50838ffab5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7e1e2268e1efd60036e15257a0680353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60a8ad4d31120fd4154d9c042a1f0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7492a78ee38565d57495105011aea5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f83eeb6bc65713cf92181c8e4090e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73733e6f92e113866dea09720edeeeaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517b0e886ba619ad7abbbc4e673fd93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac778c05b139cfdcc306ffbf90ab58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262d426969c4914509073f22b99911a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8664646b8629466a27bf7189160136361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41039078fe4d9c8bc7b4ccfde6584f65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0c9b3566ffaee5111a79c44c2ab70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def673ac231a094a557c6ba1415deca5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ed2796fa7878e84964272ee067d0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebc5a7a79d4c8132dbfb502e7d9629366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7bff4012d685b30a295d9b72ccc98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f6d5d39c9c527fccffe0539bb33ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a1430e971865095ebb0ca6cb4d097369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af83a32b6a8e5c065091c36112693a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5947fa2dd132e94ecf7e1f7192b217371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabb900830c8b79adf36efd5549a063372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07b6eb6a3106a590006aebad73004e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1656508f353b0361bb9cb997e238e2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f587ac9161d61c927144391cc69a1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa4d3b90c55424a8c6fab9dc797149376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c29f2fe09c96cabc764ce580b8187377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b064f28c2dd4211b7f4a8645a6a0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98377f3566828ea0d9663f2525e246ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a117bf85f20e640aa3750e71d3a82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86aea146ba37220547778f337ebc9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355bb7a511d9828f28030c61121e01e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8c038baa5cb9a523be26a96d8db94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ba5e6a802550225b521b9b2a19613384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3205a97c029d2865095e7bb08a11094385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27946814e8eba4e2101452043b165160386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16597f1fea36204278035c565780e653387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fb28b8c5c2f9c0c2c46d8cc37c393388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0896ebfa99d6326141c089eca9ea5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf46891ad4a14f90211f57e05cc6ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fe87af1b7ca52da1f3593b8cab9a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555ad3df6ea71df6f386ebac40d06a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682180a88e8acc0c3f4ac0406b7e303393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fbff83bab18c9a5c459841c1d8c80394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decd59bcac0d9d55e5570e6ac419d5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7f4e27dbefcf093090a3899c73700396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484e81a0949e543316b590fe20efa91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968b045031767cd5be0a63e2e8a9c43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4baeb778139579ddd64595bd12a19a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96350ea2de520c837aa42706b45129400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd98da9ea93fa7a8417628fad75c58d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3d74bc8a12a0feac6234ec995d39e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32edf6ee186ee58271f30010bce287403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97e927850d92a1ccd5d08402ebf51f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f6f462eb85f3e0020795f4920f15d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cf1222ee850d284d56682b406ebf0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba5aa8b91bba4dd68813a81dc83b3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8f076623be77535b0a31ca38ed3f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57b6ae0e14b5a2ed3700ebd2444774409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db9b89a6cf68e7294084204e1d9a7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cfce0797c83193f906d0d7aab5e21411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c7be8b542132479c3ab3bb374517a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b120d11dab4878ec2f578eea4266fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4801fe57105dae2d2a328163ab4c155414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398647f56674af7e403c4e222335ef3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfd96f892d84c3e14f8866c067a220416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb294af592031758e241907051e4f2e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393f0ea4248d0d2a4f2149710511211418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e40306947489a39f4ec3065840dd47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0aa5f7235912000f6a21c7a614889420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385274f669fd0b02ce0e0e1c0fa7a3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f996b90239dbc15b1664c7cae2dd62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e4abcbe29753571c92c5cf73b71fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c442ac3e31c47cbe0c13076248df2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a9f50ecc676b1948a81bb6f17803425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4940f6433c9fb9a8f063748446272426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35d3cab21d82f93732db9c0b9ce0c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7deecbd1df9cf72fb628c2086c4b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511e3bf60437298850e213632dda183429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238118ced53cec57c9b44a22a6aacd53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09164c4664b287b041952f2b5ba5f32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbf27aea75cb4677dd209c32c5134a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b89da163a4789ea32a552e54c2568f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ec7c0a11708d411c28552c4b2f889434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca31de1cefe7e14418fb6cd3fc56851435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbcb847950f0c6d825f1d0d7015f9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426884dec532e8275ef86782f845c230437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da05fe2de011b225bbd2de9856b488438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f1bdf49012560fa8680e5507e29d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71dccaa0066054aaf49b516ed91b94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44da5fa355a2fa098b8a1fbc3bef90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eacdf15f996feb39a5cda9d2c94612442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb446684192be6f1e917147cdd4d92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a95ad69f2cd1f05695c917c0a070a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18532cd3dd51437853dc8e40b3ca4e5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b73e5fa23f0bcf3199f5ab4be05fea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd5ba251e15b5bfc60b7bfcd3df439447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024abe68ad21e33d01ed2ec14f02fb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed57674ddc3770caa9fbc0080e44abc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f459d2d36ea7fa797605a77e880c5eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8ada62e545263386f391f30037a81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc493693c4142b99b18738699e2f40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575c9c7f8c542238e37af37d6ec4f74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26414aea823713cdd04bdbead200420454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a901bf4957e7fa81d5a60fd409374e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40c73137eb289defccef67548757b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860ab10226aa8b1afed5de238cf538d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0cccfed0bbf169d56ffc0757bb294458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6540387ba4d144f2328aa000e4c6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e2f39a692065a05909c0d93253f22460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396394c2f91752d497f9eba8040c624461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fe4865104237322d95ed61dbad3fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a72627a8693a531a74f3dd2a383c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e7b4843aa218437c18ef746a201b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774d380755b917e4bfe1b9664f2413c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c57e5a8f0a7ce68fabffb7c849310c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e32a66a2e25d54820666e8e0933332467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a60bd1a47e7eae0cdfd26b840610e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ba9003fcba182409e264487353a32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd3d534469cd127f55b0bcbbe304a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fef893a6cac44dbd1cd3692152370d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e8a9945896b0ac5265b65eb2c6749472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b4321b319b27824ba1732bf83d912473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ed663e9a0ee74f3016264779b645c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f356c6d3b66e2aebc8b897f7abad88f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163b21a3098664f94b40dd5fd34b03c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020bda05b2aa56cb9e08c058104e72e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e23a2f6ea1e8ba4623a95360128a99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a7bf4ef25700a8b8635b518b27c59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061137fdaffb7eebd7636991873b9b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b5329fe250484f7692cba1834fd89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195e04bdef77babfa04db5ce6490367482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a6ea255d72c587604dc8a139f65b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bf98dcb8987ad1159e217f84c4d4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a42be2a9542c9b52e6acd9a7bbf5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e72d8d6446459d3abee2d52193454486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a972001d026b9817973a77944790c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9144fa583a6a7bb74eaa56059e92b50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16401e0845b406cd134b886bfbde185c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf544b9f8651285c4faf730fc5e412490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbe6c4b28e91749f4116397c7c8165491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a052b1396e8b40cd047767430b3d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b571f966de9a2c6449d161e91668c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786888107d51b1d237e772f7cd4d857494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18f9f469657d5a8cdad7d2c4037a72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c235304c2836d8ff98073e19b6058496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c72d80428d6399b701915bf9568327497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1a0251c4b6e131257baad04d3be26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f11bd5133e64d5af9b494e090a6075499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4fe6519a24f39e37d811afedc4a83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786597a5896037ac1442958a86d1c5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791a5162345a1b20c028bbd2bc540ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747cec152c8364d0b5a8035ffff3c84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2928d0ffdf291f2aa549ed1384c5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de7b31389cc1c149752c5bdf48d454505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ef17207575061ac4acbdada417464506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905381f6055e8dbc432025c01b823bc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94155079951d7700b28a30772724f833508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01c088d092fde2a19b66aaee98ee92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815879e9a6fbe7354385a12005f53611510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e2d8e82b9eb0edcee1a8a25d19657511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ea8c4bd2a00bdb64a859c59067d35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86f84a733027414ea603461006ff71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553eb6f02fd28cb7fec400221a645c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e54a85fc8458cc565725a0e2133cb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bcb03d340ccfc48b76d8cc950e884516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d3ce59b6670c2b11cd84a192df4a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbfaec0b2899159b64a9a7620380e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd413ad86b3f5315287016172a55e107519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772b752b866deb426b7573e3d64d673520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1685c063ba5953420c1470a4c9aa4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d3d85cb2a7fcf3e721c5523f2de3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6368bbd30b5861f1912a231bf246a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634d3d1df6c8628abaa699ab601cea9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b730b760c158e8cc2dd72226b7a9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba6f0538c872f7b96fc1ed9ecf08f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ee6f8b45a159d831861d247546e18527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0a0e442dc13dfb488085e10e0037e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1144e54334160a8e75e2bdd797c56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e53922805a109fd84501b4587f430530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99151d8686426ba1525601c7c5ee2b90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819347b7103069a621b9691f763e342532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f355b8baa8d102a22be633ac89a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665881271ce5dee65c85b1dc92cc0c75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21717368c5a4729ea9eb6c32b219aa75535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49e172f7b2c1c3244f4c85d9ae1b2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c968d4fc18d8dc20d10166b63b6cd77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cea82db5d2104c41958fe46171426538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24e38a3f091b13fb32d92bb07032f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa842238831c33e6156ef6e78184f28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690456ca28a777a07561a845bba27e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb668a774de032f4d330ebe2bc5735542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb04f12ef34a654b0329c957b9d719f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6934c82d59188ba372cc00685003f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c8b97ad3b758461dc081b7ef76ba0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece78dafb21a05a3767971b31452de1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c174ebf44cd5ea754c946bcd3c0d12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709bda7f44e3aeae51e7449a74e5293548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fc9a844ad2c250b0a88c8441c547b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbe37b2f78bdd9d303e2be35636b21550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67064736fdcafbd58eebfe55f32dae68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faabaaf7cd7908ec0b19372e173403552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c710536ed69b653a98e1db349d6585e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b5e891bca699c3b98d3dd6b743012554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e98c9fc7f499ad236ddb9522dc734c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fd8b85094eeb37e063997810c05ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e98a50980a353f0fb5e694e7d8537c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b0bfaa801be482bc4f5097977a6f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448ba8338a39ae0b5655a4c56d9c97d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0e763650d5810610c56a37b486d2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb3fb57bde5169f7bec726739de359561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29e4f054de71f270bc86fe49e6d6c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b5402e7a6cb77f6b177362e4fde3e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e2148482941cd7ea269d7ed7d8533564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294c9a1ea810de5242f490e1caaa57e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36495a8cb8015823b544c558845407566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6000458c9e4e8745bcc3e3a5762c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e48d895c53785bde652f7818199525568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed442a02a2622a09988488f1879925569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9625fa87bfee5ab3b3e7a1301e6043c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e099a46629f71b4b69ad0d8cd35b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d88232c9d4d4c0ec24e1878cd1bd13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f090e96ab41e88bbc140dbd8c48e51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750fb96465156ba9e7c199ad2bd831c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e19ba5cba63343c80ab385d975c3b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a8922d7f527938bd014cd27893907576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4d2f7faa342e50de27b72e85fe060577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ccb8ad22e046fe8769f8cc75a5399578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d206f8126721f867c112f5cd5cbaa04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbfde85ee20b36067431ecdba5dad4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305311180b9891bed766b9a47f2c94b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad30c3ee84d64dc877b97cd04c295f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb200fabaa7b2da749d47688c87f43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9d0996d7fcdd03ff8d1683f294d80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256e7795ea8cead93ed4fd7f1aae6a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e262f4501b3f85499109a60a4cb8cdf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7be57b7f77f249582070f5246119d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b3f71a1f24cc2e56852789474722b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d39d81cd4fecc02fa10f545a3b54b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8f133dfacefe5ce89c7b7f98d8d49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c22ae7b03bf0e97ca799c5580def8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a226ea44d55bee6f5f8768949505d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ecbfb1f6e4e351eaff1ffbd69c779593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6b42ef34d10eadabf7870d6d4de7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207f6d23e5257d706a4fec6117a6cea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552b6c13d49ab606fb89127369410a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34651431840db29ecb8924bec9467cc5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b517a71390cdfd2390cc790812832598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921772077683947056e67f43e2fb78e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335d8b1e7365e662d88279653b0a795600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52702b7aede255048c335914876ec8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31452386864e12c948dcdded67fe0c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc8a7fac94312ce64f934e1a495589603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138edbfadb2131afdc0b3b382735f9c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78b4e0bdcc458f795704e07af58035605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9f55e8c2b8ca177d0134b0268e924606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dce9417c3daf8edeeea3d23b63013607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac726e95ee3d182e82245928ec4408e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a963619c75f3720186bd5ee7189b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda73b8e0a24b453a6d340faeed53624610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87b83a2756db0dfe789f4ba605992f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1334e160f8f225e80b136c3388b5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f3fa9d50c80e07d6b203b06ff644b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd25dd1fb93d49d8ac1746de89c38c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06419bf430828115eeb70d6f414d60b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe6350b12872451a248e9401bbc440616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81fdd66d16a21eee10ee91af36c70d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40dddf2f61b73ef494ba95697b9a9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6265064b53e0324c02527edec2c6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9a97b8164937fb527c0ce1603a2f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538b3566eb72830be8f7355fb67cd77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daa3a9e4fea5dd3037e3333072d93d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee782a8d9f75987035b405216bc152623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b39afa01858b8b571dbd608e7f731b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb88f8ad80b552fa6dcbc59ff13511b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f927231c68ae741bd8c87b27eab6d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cef2aa837a713ebdcaf1bc644a46c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f1f66ad9016739cdf93b73171a00e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431a40dbcf30d5038feb28c4f6d1941629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490062ea98b0bf60727adf620e32b04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71205efb6c040b0d742e55ef7a6e5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e26304ef6003f8d480960a5f29b8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08f55e9737d4e1fe368241a0792e91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbf8af5ce3cdc74f6637ee6b306645634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f475ee45ee20a1f95b17c223e67939635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa3b1115307ad9b9f1857a32a407c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a953d11788b66ff47837d51faac89d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad366dc5e1ca8bd4330a56eeb31fdfc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f609c0da921f0f84a5acb1cdb95f81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f10888bf71245517323190fb0b6f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a0168efceb258428bb0881224c77f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e7140279fbafaf9a4ce63989841e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a142bd23c36d92ce2f83803095e78f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a2063a1da93a506b5307f8395f522644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb911062bb15eca54a1cf1730ea8bfa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dca367df332f80c5b8708907d58fc6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59fc4e0cce34b7c504bb6e1cbfd33c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be823ca0d6da710d7c1d76f9ca3686648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b1fe18605da1404ab6e290119663a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979ef5d1ca5f971b27beee8dee23d35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714b02cb4beca2266b49fbe1414b595651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c3acc8ce39501b9d87f797ef589d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4deb3e7e99a4856205b951e8d1e8b1c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d87e9b7a052d6bd776bfb59673527c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbd359b359664596fd8b7f648aef51655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3acbefe53e3fd16d11f708c19b811656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac20db931368a3a24d8cf8f52b0486657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056e91454cd9c911875dd4c96e9627b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe27055c3d658ff4bd128a140cbb914659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fc21a3146bf4777c7cbb0e5f536e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3639951d64c100722f35d07a584b03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b6329824a9133c4c2d916f4bb4001662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa1c6db053ce20ada50e2eb6a303a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67b1bbcbeae181ba28cfebe7a1d76e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba080ecfc1c41a2b27d4f0caadcdf66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101b577086e3691bd9c1c070fca5568666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5c934d2de13d9af54a418bb1c2b65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b32369a3b38f010d7dde295f65c8cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e57da247feb56e9cab30ff21ff1d8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab873a279b3e77d9782b6b65bffe7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a787410331ce2112e7d4e5ab561cc9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b5ab672864b03aed84a9e46deba37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d057c208278e74d3011e7f4bd2353a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c363f531604e7f1dd8ffd969181a5d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a22a5dea6dd4dcdc8a68148212e88a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add762edbb6ddce2d58d48e9fff969f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13cc7641ecd7cdeab68c00730ce938677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301c19676cffe4710c3f6f25a56cfcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fd391f87868b27ef38d8ee3cf7b3d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c17f77d8526d5de8d2a8d628819a82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61671b073e1faf98eada9e305cb5dc4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c79324c23cf4fb2d188924cdc9a53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2769dd1ef14260959cc8cd2cc7025683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2454b45a1dc67352939d974f5b1e85f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b9d2e092ccaf0241409a019aa01d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24219fde0630fe7c16dc12b2c055922e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e677e24d48ca6f9ad806003e96aec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e518c225c0e58ab33a48e3fd2cb84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbac3fe87c3b6a6b1cadd456fc67a08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8f1a8d95419c86c092477c9f14a1d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae61439a54c16338f4cb8d362e5287691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837aedc762534db0856686a929242fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1de13ec0b000b8d80c52781f40673693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30483a02fdaa7e09b3d5ce132bc2d1e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836637a04ef850f22feb7d0f1f50df1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa3078f02d7304312746e3ca490b72696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5d6926e4192b74d4ef690fc6b0479697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b99614b22e48e319ddcd31a390bc3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57402d4663a30a335a7768370041ba1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d000a86a0d11c31f74ecc7933ab6030700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9e825137e6c454426096f363e4689701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86c678fc64637e1740d4377a1fb745702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34a6e5334f52ac4bd5e3845fc42145703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c4555e2ee82f9ecef2f9b331dee4a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd463d9a16bac471afffbfecef9bd92705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c16cd5c2a8ea360084883396b4a2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bc374f8b3b50bef564101c7329779707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b68d053d20ea835f8c56f62efd36cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83495d439317beb8df9b966f8d4dc4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda767bd71b07567f04353d77f6a41f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12bf63f1f3c711b85eab61223bced3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a46db5020c6bb1483e2dc59daf85a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fe5bfec7c12409dc6bdd2513c5563713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a501c59ba6c1b3160ff9d2a2aa64717714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481ea76073cd398854e9900501f3b25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da17d1899c1739594ace109c94308dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae429e7927ef856e772420091581590717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32eb0ac80656df3f9907fd4ba526e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db5d2a990100060ca566f19ec7cd36719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a17dba01eddc8c4fc14f249aee7c96720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0b84442d20ff3aaf8d81a24fb0e4e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33fa0857e331c008b005816cae5479722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be541bed397334b2640b996679fa257e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fad1fcbfea47ace9f4e3c636626569724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e51978425f3b6f6ced34795e5cb1d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a1fb225c7c0664d0b4740c613f1ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67ca2cff3d7187ec7dafb7149f863b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428f6d2c2c1d297dcb105eecf224802728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94139231dd14dafcb603fdf04917ef54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b438ee56809e55785a83a485da9e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ca491bfa3af44b7db51b5f9517b0a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4d4508f0c791586a6921f25613ffb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982036610934231ffe3f1bf4a4fd91c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ba657475740925c707076ba63edbc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31316d71c3e05d210d23017ab63e206735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290775db94c5559fd83642cc50047593736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f7802c5c2f0a72b02ef864d1b477a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec413a769059bad4e53fe0ad762e8bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07dd520e6cf7d74eae361595f4cb8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ae56299400a83d83c260e698ba733740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432774833bad33f6c5f877ccc69e5bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cca5864b973edde023c25e453376b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1498abdd80cbc9aaf3fbe08fb6669e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f50179846a8e486dbf115d31552308744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27e838e68a6c592b51ba835e304600745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666afea52b5534ce6783532fa576c2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff822abef7e65208f2d0f1e7b80a307747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd76d2c0ccd429c608fc58f29d7d3c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f29729e4c48e1e0cd8e920a95d0589749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19485ce59f407437b032006c4a118e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792f641f7a4657848148d7f0b41ed0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7714c7a30f758e84566aa48853c1b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ba266ff6ff7eb2fbc62867eba645e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>