--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b3158a383411e5cdec8ffe4aa23f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede5a346756f16a72ec4287eb6649b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028db2999178e0a0229446ec7c2b9e353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d603c197d7a2b3aabd714f163b931544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da54500734388c1749afa85baa73ba85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff847ffe4106f6538b16487d407fb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c6f519bc1548ae3524cbbacf8c6ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8322f4e4cffc89a59faaad9664a7cd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e51779ed476cadb73b443d9da4f5469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59b2cb8880c2193b76c1eaf00e947810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5a76e703798297379664328cabd9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcb1e2b7a93003a6c2172ae55ac40812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70556bc0e9cb56983e50aa361b23e9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88496d171dd9ac038ecb38bea724093014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396cda1b534c43257f75231e839af6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02f65740bb8a5ff9fdc85d027c724516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9c72c507af4ce6cad6f74715033be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932635f81d9c613b9191790f8b3f5e4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da489683a24aa6503903d468fa3448919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c4e7b6c964fdad053b2817e1e3a8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26128f2d3e66d2f8b1b625be9df910b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575c4853eebaf193ce1c59ad1d06ec122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4be9b8baee3627758b95aca726b2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215b3fb9a9579dd0c7e71a2155c4cc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed8f8b622e8b639e2e5eebb812722d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a7242867b0267294c3c98a4286de926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1156dbf77ce2ad4a9cbbd17710cf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6c01603a0aac4a83a97561ba1eabf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72854aa99b0f41828a1feacecc0754a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edaf042005eedd09aac0bdcacde26830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590d8bff144fc50cbe04600e9b1a40031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a453710d47f54891c21bd40e6e21c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82398091133e904c7a0928e7d3037ddd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72010105129efdaf8be5ca834ae166534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdad0633e85bea704feacb3041683d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb156a9c1683ab690c2637da499c9e6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6649e86f5ad9694f0a82b1f20578b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42445a46a2dd835271f4249d6824f5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35005ef2afe741aa09d133feb254f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324274071912dc6d796fe6994b0746d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a636db4eefc06ebb1785f87b0feae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab43a96a934acd775887bc195fbe0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ec8158a3e4bf52b6aaa0cfd8dc2a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a1b1c7991aef7b235c568c6f669db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2089a2ffc28f988192c72a3747243e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1d311069761e330d05dc3c6671f7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724048e3e630f15e4dc8ca29f4df587947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619901b4a05fee898a6f00b8e48953148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55d35e0caec5369875145484df059549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6ee8e1ac037790a24c63d0cfd9fe250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e156a1e17a451be7b56561a235d6f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297c2f781b989ef8d6cd718ca4f532a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78a44e9250d8c8981a5d7965ecbba553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade58885e3f551c0f9637d2f714189754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13721aa694903d9b29d41f0b3637dad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5a9a8c638790cd1be1eee5ebe9c6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c730c942061ead25ceaa984d384089757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d9ee37b9a3da96bd73e594a536c6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab831360728882fe17aeb5d4e8afff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4eccec7ca0c1cbeb89e013041619b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14a9f3a6e2bbe9459df46582ab1fb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd51e6a6c3dc2a2221c5117af21906f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63c5b305b18cbbfeb952deb108894e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce589d450163d669827e17a67c8b7fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbd96c8e0b4e9f9d6409d7c485651065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866ce3bb2b51faf1aed4c66503d627866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be361b94b6a1788ddde5cb53b2f64f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10895a90f349212248ffc26c2649910f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4c0257fe819c6ece4db5b96e69ede69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0e08c5ddaefad15e5929f1c677a0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3be25dd01ae3ac29340b53a2bcc2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef802365ac9fb4ea264dd3bd1de3cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9466ac57e3433a7ff4f2a72dea5f9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9d1f1740de35379b62c1fcbc699ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fa59f9b2d74b0465f83c6d31ad48f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1c64541604c75599cbb8bacd9e48576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3de2ae43a31d657d1ee19cde91f4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad930705bc8a82f654ba50c0a1e72e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c9c1f52609e7c45e3f778aa74a0e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82843ad28008f7d3e8b7727c451f73080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33474f58ac87a1515c4669e6ccbf0f3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dd00198b3eb0e6e7459e46bb08a7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b1b0aa7d7723905319ce691224c4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb966498d8a72ee3de8f1166c703f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad71a6731e876db952c5cf5eb69dd7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c648d9a2b7627a70a80bf35255ddf886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7ddb6fc6f459d4433c1ca8e8bb2d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd580e94a6a37d0542a4df862b562f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad42f556c0cc4a7b9c6db2f280d2e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba717ab87e5b53d44459d895d77b4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8e386f23b16eb406297f6ae2e469291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bc11eca6acc926f6e7ee1ed14249792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f5c4d928365268de1712ec2dc60fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ebc653847f7fda7b3529607a96dfb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee535263164eb91013e478d997e10b4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e437dc2c9e7e291ce3dfa3e09e20aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c4cfb2048cb7a58f86995f91dff8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56cb9f4d8e4a10e6279bcd7fbc189b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292d3c4f01b6bed7e0663a8e9b9792099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49ce71ae8b26c3b23c4bceba127869100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fef401100c89b29ec9d9f05fdef7a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a5c5a0600690d4a2fa07ce692b3be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7e0bb219e1ca0b05a989ed057bc0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f674d2517df778a8a715bf60c013f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e665b920a392ea4e7f8b1f45010fe4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63df8ca80e91b75a1c799f3fef7ba37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad04aa2918f86cb10f0b92d26a7106107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fadce5f2da52dad566ba5a9ad39ac2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42db923e8e60fbecd98dce067be472109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbea449547c11587e8b8f56757f3a44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e54ae8ac945b8a03d492d868d5f0bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745990068b41f3f9857ba74c2c3a44a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464ecc4e2db9448066291efeb257843113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dcdc6b1744dc4bec3d402dd12b967114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a77b7e68830733c0268b49cbcc90d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b1f821c199d207035af3cb67e2154116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d1f19cb3e0cf40e9d5316fa1c978a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a336430b3b7ac21bff1e59aab315e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8eaa2cfdd7869bb75533d25d0e4e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea091f4ba8c73213a39634507a04f4b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97235f65460a931b7dd650b6a82e5bf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd07055cc55f20877d26be484d10f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1555a1b6740cf15c668c0111e3edd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dd268cc1ae5585395a491f4dd6e8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c10d1f88771ec63a73e0f66524d7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e945493b1c02d825bd61beef4c70cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cd55bf9f16d65c2ce7c4633d45672127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf2fddec4fde708d33fa67d5b993af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b51c8ffbaed4f73000ec2477f94d2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8acf28f1543f918cc20adcd71baed4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac182f14d97d91c37c2893b559f82dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a78ef33000fa19055d7f3668e67f70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feb5f9112249e8bedd128c91fb8993133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecc1b3d9e2a75c494f287612f93c1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f206a7c377feb42f743d6cc6f4df9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f13ace8f1f636b94f421f0df8fe953136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95f862534f9368ee54564d952465f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e291ae12d93ed49bcf8c808bc284edb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41a74570d345ca4d4828d15b940312139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f12d28fab5ef4fe88a2b4ffb6930c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fd275fe77862216df0cff2396fdc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f0f29e07199bae661f444ef6ecdb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4730ea7557ae42ccf136282f929f36f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71eeb29316b6068f13cd557de814c28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac46f22319a59ce2a0043c37ab1bc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c31c7cc6ca580b67c50d77dcf46377146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c1685c65444e8ab5c56c3914434b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939131345d55dfe492d3e47fe31a5f09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1f3b75d1c66f75c3b08b226e8f057149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3825f4c4e679589771ef7996c3ca9af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff29a455174bf8521267bfc63cb03e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb52dbdd0623054a57ee0f824ca383152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd68010c15ffda9a2fd6a62d086b353153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957c3f25cae2e7e8a2b631afb012c4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c65967e9525e965ae1669200f4e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9840aea09c524920a65726be00d725156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032a4700d0ed61fdd134080608098de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba1763bd06f031eafc02379785fe99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f55bc4a7ba6cb8b104dacd676911ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35947dcddd2d9d0e524e6f5b2d6eb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f746499efb1d8b0e07956550607e63a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde34376146d16f04b968faa199571ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882a3fbbffc13d136cbe14731132dd0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522743579f40b3f1f5a68d8b990f20f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa385c745f3803295bf32728e9aa8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272155e429cb87341459eca2781a750a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03441fd04286fa6a2a5ee771497813d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eca2d2fc20b6cecf46a683350191b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b429b850654fffd1f3ed05774b2ce2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742e68da76ca6bcfa66873601614551170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a0a9f0bbb95a34142357c10f0f48a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfc7e4ad628a1656f9fcf59bbfe970172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6bf98cca70328ad2ccd9718dbaa48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f4e416b12bdee4dd0c0e2047fc784174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65696cc238005eca5133e465235fcab3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7187226ccd398c95c2c9fd24c526e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673e5c7d8d8935c93dbe1e8a9c0d916177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0de3754a8e9d489851ee63ed8ac21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e390381d46c976384ea268540cd9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d10c7b395af154a07e929a1c95dc4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46aa2cf0a6a661a420cec477b65080181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1c976b4ce4347788344bd9c3eec1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70382be303faa046afad7729fbc9e77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0a1b46c78c4681dc04edff921fe0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650522f9199d439100243d9acf88838185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5bfc06dce37f735ea1b368307068a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541f90e4f79752bfc47a095b908c56a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59dca59579d58331f1dbbd7e06a4f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d603100b028410c1e94565cc3d167189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bee66d78aa856b2516c323ba3cdcc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1567c98d380572f7fb127c5063b71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c9080663482097ef8114968181ea1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aca9d5162573d27f24951518eb17b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914d0cb403161b8b16b2c379faa62eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a59d6992360423d89f9c450c953ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684a68cb242220c468a5278a5fcce14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daee10bc99be58e5426702843aa83b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd2f82876fbdd33808991496697d49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b478b42642f5d2743a27ab0d19c5aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e726bf76558ce49b2edc7317f031200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab853d4eda96cadc5663c72af4a555e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508281c1133badd5dcdb0177619b2f28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78df568433f11839d7dece6ec962d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9f84c9fdc10652e189188edfc60dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f7e99dfb6669a1559845aa9cae5d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb06b60158c16df5b36b9c3b7e7b3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c09ba881fc550d620fc2053df8df2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29de7869477e9909791e35b1b195f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978220bd898ea9954a6230f86bd5c44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18112aa8c595c656b2e267b68d7e68b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc146e01f12b290c72a9a43dec75be8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed680faa298370abd90a0039047c4b41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6b482fff9ea1dcecbebe65acd80c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce1bc1ed8241e37d9973c20737c56c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883ac13e0352afee9687ddeeb413737215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cfa62f2d271119ed32c125823255f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63d6b45a9c2bd2b5b6073ec9ad2d66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c99dfd8c0d9864bf17d9bbd5b67f2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828f88c2aa0be49bf5f1ec35d10bf8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0fcc21de0a20e02b297bdd7e1f728220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86df4a8456bfc119e442b2381cd8980221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98149f04c34454464c786244ff8185f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34651b513ab743be4295117ff8033c59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddb5c2e4f1fca2dce1ab5fbf0779b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcd971f14126a76fbd2ef7e88d8b18225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96972d77d782203949357b4298367512226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd89f7c1fe40112563911485458d53b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253a0f11c7f74cdeb90ca7bfd43a3c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf7150b316190737888408b9377b10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466225d57f5d69293de213b1c20a4e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54241a940bcb954781bc6f9a1de2f1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e9518f8eac909a171ca29122792f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced6b7354c3255b049c33dfcc631d30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b172b841c6e28078f669f0e045d15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a7e07664d28d22ef33a3995aa6f41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36eb97c4ed1ce87669ed82cafd0692236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f5cdd1047db746af56562929716c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de17f5e4f6b76c169111d574c2287fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885e7531ce507c2a6bc70e7cd5b459b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad57d14ac42007b6566185203607015240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e64a7dcde47228fc3ad05abda9a78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4016e242b037644e0732b0a6c294d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6980f48038c2c9e61dc62d9a56fa8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c175db9b3a06bd1888f648a91a6733244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf071501117d57b6596bd62773cbb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1016a96295289eaf047ac44342c8f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3550dfaeef4bc8fc7576b6e8272ffe4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829d81e00c7c48c6901f02fc21865cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd0e4b5b73c95fa3af75df67d9be55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cde281e2cb404a23fbf15e3d08610250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aad2317e49d47ea354a07b2856dad4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b75937c56dae83c81b0eb3738a1ff2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337698cf055c5b8505c80e1e8cc525d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf3c86927776fdabe6e300607396e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf82efe0696cccf9c3c5b2a69cc3752255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b467bb0034a5bc8f79199553a1cf8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635be2a8511ca0a6d2a3b6ccf0b2716257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ca27c7ba6da1141b7a5da35fdec20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb0dd982a4e2586e75efdfd4fee03e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4e5e93426327a52e162bd2e936dfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137cd8fdfe23ece09135f82ec2c5a6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1098b658150a8ed1dc0a62f43c12ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace1345b420049a24928a8af3d00904263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6791abd7e1b03c71481386596352037264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938888f01f673c8a8a93137c9317ed7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b100e76164d744b8322692da5ff28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be033e821ea06f28edf4d5ba9cb440bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075b59dcaf23d7605684383ce6f0693268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137888826749157ce5903fff5ee244ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53f853c79b3a8c64e903ce80b0e3ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e22d58f667d109a257bf020f8157d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b74bcd709f8444146909be795064b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9683081edd59a696e431417a583eed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8d57bbc25233c54f96143d5856e4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178fbbd1202dfd2d7aecd3776a826e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9422f7977b3451a8e54ac2970f45f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfab15cf37d7b467d8004f6ad9e227277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcfdd3b38f266e7307fa3d46c458a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dad1ca99bdf24dee3404d343e5863279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e31d8e407a9ca3fe48122b4ca113a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d6dc294a9e3406de6b61dc7c99409281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b41fa11914fbaa329ac352a7bae6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644038ab9c559a943894f1d3a0c0bf9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273e96efe9cacb952ee74cc63227f54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802a240ffc6a1ee3f8c56fe396080a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31792067e27291437f06d745d9f6d6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab7c7cfa39aa6ab983421d466cb171287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bee54fec525051d8e3351da3ba95c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e334622e0e11cbe825424f8277bd35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ce0bc72d5f1422c8cfb067d9ca71a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca9410d80caa444feaac9f352c3b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176b4a7910eb89a58ae16093ffc3cc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d443e08993c534e31667dbbec845c92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8021ea6a1bf91ad18bfd1ca7a12ddf9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118249c8136066da3345f309ef2e5c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bcd3f74b3b2432c6d8d4804b2d0dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff98d0f74a3fc47e5c5add870d43cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47f9e798a808f4e9697b2707ddbee2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbefa8b7cb812f69a9eaa4601d77d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99df137dbb2f7c1e4067ebcdee0ba7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720b3196c899d6a36377d010a86e3f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5d54551f94ba79e7fedbf9a29d071302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062337e9a8482f88846ba19bf83b453303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaee7f9c6817225169b3fa045f56ca1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4863efb903e2995086716b49f1afe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd64fedc40700f8b9a7c88c3b9c275306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f0c7f683162c5fa0a6794a4936bc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa86a117e77597b0ca21ec1f1f24ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26d4f4904418d86b6fbbc0fe58c434309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe92aa4671884d5bcdef2e2b79b70cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1acc65c0bfeae02857f322a82bd842311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd7f2a13acc09f4cc516c2721cede4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095cfb38ba920388cb9d5b82b4cea3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f62f01ec470c8e59230783627831c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08095023f033a4bf8aaa12ae0dad9d3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af7451e84872cf0a7127c0114c6b63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab585f7a0c77383816534246f92226317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaed3624108eacffe1eeda5b505f9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedda0f0706f031917356fe8ab740a32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f996dd894975a23de99a3f68a8158320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898746ac2736035d619f125a7b2f6ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e17d9944a78cdc36c7c7785275ec9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99431cadd3edcd390a0a9b84d57b9ed4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0fefd063e76cbd9986a542104f42e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a581a8a28e6dfc90c2cae0339303126325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b860c97e13deea4f188f82cde4bde7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ebc052eb2fa9bfdccac3fcea1686327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449b9b46c2ca05d41860245e471db15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decfd04ff445bfa1ed7caedb81d4ce0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711239c9ca7caf956440753ebfc75d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88c4936989ce10e1da93a0c1fa4bcd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db152a9b1f4a8668ed892e83c3a48f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08b742acf665302e0044283adae59d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fe22b31882bff2b0c48470de904b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8200b0e10797e3bc25ed1f12b6c50c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e2053caaae9bffba6a869f03b919336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02c8c2a132eae5b63f5fbe524af08f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ee50955ecb56a2e5c4b28cbb84109338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af3ea88c0b4e6057b3a5319cf8c073339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ecc448c81619e1f96d7c9ad827ee1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c63b039b8c34bb8b4dd31996db50f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018ad0abf18b40b3c69980ac1321d06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec220f80e39c091e1c4aa7751d8cad0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e6b3b4b2658e268c64e079ffe8e2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59bba733f0b1f0a626870181abe940345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a8dae098ffa22055ef17df8098859346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02367a2f3020b87d48ad8152b48a33a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82035f174f937177f50f3b04bae374348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e18fa05838d54ebf5f29a4f334538349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63826fa6c5bc49b250fef855f22056350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948edfc654cef5a627ce209e826c7102351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364c4d40ce50278ed042cebb249cc77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d69df16291e347fa8228515f6da8c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8c7e3f0e9983b00a50f63d0890978354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b795605633f6c63cd9f8bf7b8c442355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfbb7fac970349a6220070f46c50a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed5a5fc15cc2179d787c3e4ecf0fab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80516d7115ea8093a47570273ecf27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c10ee5444cd003dfcf5745c974dd74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c15f72b45813e50d0120240599f6e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217ccb4d133b925b4fb8c40f877902e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2465b281af22587142ba0632ca297362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb53a04ec2c84f9b604e8c9ce57268b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05c1bbc4cb6141fcec4e39c3a4dcde364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8b37aa8b1943ec2faaa1730b1ac6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff535d3bfc5e36c751bb1059283e57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3abc7bae2feeb868f4d5273208e0c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9836f48e3e1f7a7437392bfb3380a24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cb670f9cebbe2fbb5de555eea58b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dcaffe979762e2211f3bece0d800f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1512449b7aec61ed51180e4344cd3d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addead7af6a9f3ae760f6ffe67a7a13a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0f1c32195369fe3f83e92d87f02b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2c858aae58c1589dd63eac2f67caa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76619c45b126631bc02843490ae0c3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1573fb33537d53b376a4dd28c819c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f91b17a2298b9946803cb88be0d7bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079c44d0e67be4e530d3caec89734d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0078899c0700ad8292cec2a78b3e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d5d33fa47735f771cb7c0d9978193380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac35ee607450b0ba3c333aea1b831ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06086bde453b5b92b791adf9abd46c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50ce5b27bf00057fe07e8c8f29447b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a1cd08cb7937d778b4bec610a91ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab73f8023d06013724a74145951aed0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30085894d51ed28c55988f0d0f334eee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39c6a85105161f85eb320c3255561e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc0974d6d63f55f82e09640a2b72d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34191a2b7d73aa7c81f3409b7137627389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b7dcb4232e7a7ce276b8754f0b40c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98e42414e7328c657eddfcfc642bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b31a2e73fb33c876cfa31f619dcd54392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0ca69bb9c94a92dac56ea4f28af27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731fbdca2b27e1d5b58133626ad3179394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ec2a5f8c4b2e0e93dd03ed823a4c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8171d84efee08881333dbb3e54a5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251da0dabc11f3a4af92fdbb17668397397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc402930a6682f6402abb4752f554276398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8844e22adb67cc655488fda4ddbf7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb052f9b915e9347bac2d16e9cee4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51c1b603352b9f7a404b95141d8793401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379a5b0945b665a1e63d0289e20e937402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51024d48919f25429318d8a9ba0ae31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc17f11c245092faf95c5a292404fff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1a07317a698bf6f561e13b1b7367b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500d42b5262bd2f659071a1db9ccb3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94b1340aec9fcbabc67d85f5c9679e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9240c3c3121bd35099da31ac95207408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1766ed33e584a3e3e0746e3d16e23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f34d99be5b40f5d031fcaa4a0cd85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486c222787571c9201c8130a16071d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec586d12d8c5c13748916846e39d175d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8297c814c7e47a6044c6b5f7761f4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb7c89cf3e573ffa5958296a26148a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aabd759bdf28e408a65d14eca12ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672fc889385bef9911a3e02f10089a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9c1908f2a166cc5016016bdf60b69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a80e42a19e06addd45c3942e69772418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d79333b880996872e9e11fa389e46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfedd52b3ebe735a96669412c40832e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ff504841ffdf4cf5157d6b01b6129421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892a609f83a341ab92d645a89a15fc9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c76b8e196fd83e6ceb97816dc7ea3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174d3a3566fcae748084da95fe619d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca2a05b1fe9cc7fb90e9cf3b97a52b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3f1293059a7d15f440965a54fa376426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ea84767e41133a4889cb55b1b92c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e3f45eb2d370387140006007d22c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46fd7fe636a0c9ca8ead109551538e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610285925a89a4ca65db0e65f493d37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7bd6b224904eec489e0e6eb6ac1de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a93838ec41619f3ca69faaf62ae67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8704634fe4cc8ec679bcb259d53c4ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d25bc1f7f6b230b6437a4da023a751434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa869c92b5c21c293714fef5ac9ac2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dee629037d598c140399dc557d7129436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c726e0dc71a6770322e4fe0803453e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6260b16fd10b4851e859aefe7d480f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77958ac110c390d046f49d251b30e081439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991dd97030cd26151be032a6e67dda4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f4b2089850df1e0ff1dad0d4af2be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec763cba453ca8f9e5e507e8ada698442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b804d3212c17f30585c6680d130668d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c09c8898b3005730771d0948e40ffa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537a14ddaa468af2e1dd8e7f13182b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117d174732cb81fd0b01b8627f140a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802a919f7cacd24f3b94b4a6fe165e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a811090e6be3fd3d9f66aea24d14760448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e576d0c43f8b45797be5bb34e73d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52502e14f9efc8367b2edd05bd759f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5dc78cd279173ebc2fff30364d585451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c190ecdce6b3b8af9259f0edb36df2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3c9bbf629b1f0f3507614a5d3e693453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603493c969c8ec8ff827a637601b0fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecf91db6e776d0ebe73c0b5244072f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64c5d192e656b0a78db5b3c4d328fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47161deb7bf9f658351bdc35769c142f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a298834a67bb5d0d9ac80d23816e8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497f5a87b123e382c271dc2190d0e1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be136c0e7b321c92491b17129efb76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa92b8fe118939cf36120c1010ff2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454a37135cf4c2445131c127d9cb832462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83707fc8d54d3b9c181d0c5ccd9d577d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb09b684d9a9c8f2c11936285d5f0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ef11839c3e63466d9d32c89af86ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73a01ce6b6a9fa83882a6ed723d3b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502dfafc5b1e71cbd48c94d464f3a8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f997f45bcd69ebc8eae1bb94b007a99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7155a003ddd40bfcd802e2317005d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80700fc1ed04365d58b7e32bf69c69a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e45463375a0bf10d54a650066c9451471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71038a807cec5a4017ab1445284f98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9698efb718ac865a008a4cf41cdda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1370794405c163993e20d0f3b050e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fbea4eb063237af7249c69920001f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c97211c76ddeb123dd5db461d1c5cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a538c4d4c2e2aff167ab8df41824b24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00627c6d0f3313e2f9dcd38639314bfb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2d0601c2b58cccdc3015880b41eeb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e5a832e8ac1791f671c53a44d8a01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c661d3329301d9fe7e54f00709e0be4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1022e47b7a1f598619af56abe2c3b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f03b6ad2797e9f39c056121a268237483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c310d16d89eaeaba1c463e838077f45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54aa60ad5b96c4e760c114070741c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acb8550d0feedc64b0ad8238d54885486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd672f6b7b5df7c303d985341bfc15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fdd8226e2e9280da7665a1bf3eb51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349bb10bba1442b3693e1fa48c3507a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629fe3b484040e91a4948045878d15f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ac85ce015c2f6be18c22f64d3c282491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77cc391dfd6bf217f78702d0c5ba65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aa40f294ac151f9f9398440357c86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441dedd12633573a681fa7159fe6002494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c293d7ebcec9e43e25eeb6d00132d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141066293305725793307c1d65288223496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cd31dc767fe9896d8d75add0c5867497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d001fed6995d0e7803b260af0e1e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec90fd59d5c6d38fd47e4fc5e68ec60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3863a5e8feef726e509a5f677772fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33604375dffe512ae0cf2c3dae9375e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8546e5c735c1c5185a3ddd4e3964d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116a8090de0f00dc400d322e1159b0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1967a4fcb348b0717ab866b9d2f856504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc8d82812fb9e5e1bed09dac796e88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b3f514663e5bf0a518712734e58d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b6feae89b4633d872a2ed8145e9c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12da9c89d74b2efe4f4323aad01d45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3eff8f7f2f2bd30c2ed1c17bad1cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d925b6fbcca65892075b3cdbea6188b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21984955a8c4e55d94bbaf201f191e01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c11f082da990d073ec2d6437f6b1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27084136e6a217c90a69ee81013390f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cd9fd7ffdda09e0f79263def7163c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc8979c98020807e20fc24fb077d09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8b85a17a28201a56013ccf1fca37e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b489d561022fff2adaa0bd25e816aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c04ca00850585faf828d1a6f23fb4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5cd0fe93c47b72f068332b1d38666519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e917695dc3089975b13044b14384e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42da7cf462b4401398368125226489521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45439b8bc56a31b6f29648e466fcf39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79122864164ab08196097aacab7b7b45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5184a99c114f679d737e1f75309c58b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b33bf9576e990f269108663f67bd34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bba2e5f51c324284b3d3e18b226192526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0937ebf52cf3c3a79016447698bf8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce3c5fbc6b5cfdbf876b6de97c7930528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77152a38fb821a34ca7fd548a37b3c01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58ae98f78c3af3b3b182ff4d3b3ad2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908791270111c3e319786f61d33f492531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6884f0951ee44980d84ce51684f51e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80c4b5a472be7d3590a4c3befa7426533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bf218482d2532e355ce65e66bffef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0cb7a7eb49087755b10ac1db9691d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06216cf945f0b84eb45e23a3faa03e93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658b1f051a1528ccc75a5ec8a0eddc7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63524e97a43643baacae170c9d44f13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd16a84d5e3aaa979faeb8a4ca126c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c87157568c2ed9729772eed6800d0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bacbe0817180ce243af5c0a5d48701541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc621ec28aa5b18a07ba44c2daad593b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523637f6a84fb5894a28826731a00d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf7fc42e47e5096bfd8f817e23422c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a2cdb894b5c48abf5f3e9021c51af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac5e92dde67aa85e6cbc2b2a96fc2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a266723259fa2832a3064408c1cd5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bcb5c194fdd3f51a0d78a52c58be4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f317e06588070e2f5377a44fd31e00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42af814b27e024a55abaf1bd9d09c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0fca9ad7060d92553f6f441656fae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552909b39f73f56aa917f1fb37f399fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a71c3d0adcf8edf66c71f1d4423c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf2a13f889878f4ec0e9ee63f47e70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786d28764d74b46c9dc9965f88e1037555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f121d136d2f3b07d42159445a0d28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8717199dc3d20ce7e9826e5090103557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83290620127d0848c474551f0f8e0307558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb152edc7cae4266b1aaab326b348f6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f394d03f7c11f3780ba9f8ccaa71a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66be0cb9ee7b0e9097109ff99ac679561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205010d1965e8ef64bc1cb7315f451d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49ecd7ff8e0cbc1e8427e29d753bbe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aa9087664bb181cb37b18c5503827564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53bec059bb75571b7dff013600b859565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d48d44657b6e0d7d62ae8fcb31e3f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553cc6b03f29cf2108459bf02fc70ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3123055c6340262b400686241a808ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266558a56b17240c40154636b293a81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed9bb974730f16df73ed3e70a57188570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947cfdaceb3210db4a218c2701f35a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5457ada55be156fa0d8db4a48311b26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06808908e035ff8499d93fc659621638573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70740d77ae78f1447bc8cec39d7f0297574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800064b7172fa296791d015e0f591015575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c780cf3512adb897586d66919dc01c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98e7c23e22407b02bfcc312cd52f17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a74197959b55d006e45f329d71e01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597d34428bd2d8af148c3a07a004a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45425c82b64ef3ac8b4229d6528e89a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d6789d606c2bae4563acb70045dec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad46342073da0fe5b2964066033e9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9e7167d8df10fbe91d18cffee00b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeb280d4e19c473647cc4fb0efa326584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9ce3047e4d27202ab8b9b1a095ebc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baab043b1a9950772141a06bc4c628f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ca9ee45b6cbd2fdd52dbf45b1b4dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e66256271b47d6a22073ac9585116d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264b590daf3d63ef785f570abb0f683589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5f20ecc336182341c86aadf0e1a90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5527268dc06ca4b43e3c2bd202667591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6b73e8cce2314924d1b90f8ea2aa4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687cea820e4cd4ea1d75a92c69a4d8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407beb0cd257d7eb51d33db18a9308a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1d9e5a09ad4bc85acd34895ed0ee5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99277ff0628fd41a79bf56258ad236f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e27b0f9fbd0876dccabf2f4d8dd386597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77cf4763f2499a2e6b8e12b69a0f62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d571589191eba097d4ba1226fd854599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e39c8184fceba5f077ce28f4c6362600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4afacf5140cf839492874abf7cf4e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371c25d24fbba84224661a2564eb608602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119c0e7d548db02dca8624857b8a80c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f13a078fd86df9345829bba2c3ad76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a66b0e08c0b4952d0880ec741e1c6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1e097db7487c751408cac0f85bc4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489c8d680ed5a09581937299b7e7c9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3971956826130cd65bbdafc4ab44508608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb159b1c6d48cba2f42515c4f0052ad5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794ddda071b77e8f16790fc71d5b1a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac163b0332637816121d5010620c99e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec86d10bfb303d2e384b9c626363142612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042ac9e7088d24c2efb5cdbc0a7ffdc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe56b8d64931b8f433cd9a03af6731614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad38356d7c770c3586fe94228ec995f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f05b0d523901f3c93a37af2604b9bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7598321e420b8ee33ad59b6bf632ed8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e862bccf7a1f632753fa7544542d01e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff592464b4e51f3615671ab74afb34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942d8a87a375d1a399753b1952f5cea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb6e3ebeaea6929e85d353850d78c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f231ef7568a187be8ff3018a0ed1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3985a468613aeabe130821dd6314c13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded37538fd1468d191f3a77c4eb8a69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb5cdd17409a4b6c0ffc839b607ab9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb541740fdba184da99c05a6dda2511626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c3841a46fa0b5dda7afa2a5662521627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e5da30ce6a40f8c866bcbff705a59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2b6d400f067e42fe31579121b62a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f70ef020862fea3331a0ec4324c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff58d59e64918b4b8ac340a74548c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaabdfac8177a6b39506448582c8a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ca42648d313c9f8b3fee65beccafc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eac33507eed4706c098c518b21a400634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7cc387caa2c3268bd5bc94a209465635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b380b91e9ce8a243a3a058c7cd7ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb260539f7b50b3eccec02a52a9beb64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045816ecfc248420b0b3cdd74a277a1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f33d56b9498edb2c9bffa8d1280c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fae55561dc2abbd2320b0990c9e387640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba5ce853c66255e9e48fcafea4a7c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542b683ecc3c1ddbca1dec117fcc598642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d082cfd3f30c7fb3047d9e28e8119643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f793a82ee9f81f0e5c6ea71c4a778644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598763792158da6d345612e52e9d278f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c95cbb50eb961299b5de7b76a3d83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f984d2fe175d8cf965b9d4135854358647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4f0e1c5623cb9d1684e327feb5178648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e3dc61a9b79318c577ccbe898026f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13057f0e82adead0792b9018eecb50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b1dd774a00d8d85103f944281db19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d28a6b0c5ee16ee91ab34d964a90dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a8651ea3bc20bb893478628b65dd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5fe0bb939b4550fb34a422ff26a30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21519900f824a43c1a848f5ad00a6ade655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455320c8c0258acc62b7a0a53982c30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bb2a0395c367f7f15215d1afaf2cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd808d5c51f7130ae0b701fe162704b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56545ed6cca473e86dba86483685c15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520cee81a0347701a2ca8bcf90500cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa455ad6f5a55125d9c4f4a357bf6acc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af93befba151d1d657721a27107e20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aeac10d188157fdff9c728353bdac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c254011dbdc2d1a3888e344122e09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e8ee05be2d4b619c8660ef0bf2595665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55fdee76ff08bdce83c455a84e16fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122b99c3370f6891cd71dfd3e74c815667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fa519469a1d906e5e117d9776659a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9cda52fe36d8d2fc823e1b3e294af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceaaa72a28e859f37660416cf56b56670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af62c5fb025376b130df317d29247c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdb1bd4dd9d6ea6910fc8e1030c3cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cca86317b3c0cb64f9dc2fabe50be6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a670d43af1f1ffed5fa9fac758aed60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25767e0f4d2aed958bb360dc998e11e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b42a8fd68d90a0022aaf4d4ab9363676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdc158b77901018db2b94e34325f41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ec17e4e10819b3c40cd62f077527d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be004a42aeb358f22da7ca4134efce40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c440841289f17c744c3b2934be599e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0b7678d3b474197e4690c4102830b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfead3877005dbbf4e7b0aff968acc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22c75c4f3a9ccb9c9927c174969d78683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bde1c7fc04c24c11095caea403ad0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513c6a89619c135d1b7a6b7fa11426d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b3233691474fb7d89e38484ec0dbd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88331ee835158f9f4b2638cf75b3e57c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9573dadc5ee0a52f72a26a3ecd2660688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114bfbf95b7d1ffede4b66e1d313d56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaa0599d0977e01e1599d93184e1d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73558e5ae32304b8935152cda316dbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d4f9968fee138e18a8b26ee82e7ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b547903afb44047ec2c772838e8b3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5e7eb8ee52df9660ff93579646bac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f046227a789d357cb6b27b418d5a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fc70a7c2f7d1895197d9cad3d3066696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc769afa582d7ce2fae6836932e06362697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb32227139692f36d682e55cd1c6136698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b2be0bf13443a5d8bfd8882eb4e8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781394d716e904ef2ef01294f8f176c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccd57c0855aee49475dfd36198d6fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223847884b04e8427b154d3b01a8fdf9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca81acb192d59e6c280a1beb9013d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa608f4a584b457f904820c041f63309704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e38f77c8ae45a980ae720df3f5889705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dbd8f77c9bed3dfd18b3e5b7c3c65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f4611a21019ee2517987491e418bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ee6f59dcf1558c9f345b76d86dcbb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1bed8496513845ce1f1314a00f163709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9f4696cd4130dc699c0ea8d3b0444710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94d663496e6d0b8bb66acb2ac0f95d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55a21077ce6aac84ec3a1def158c54712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c48adcc6cc4683416307fe71e79576713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf43ad70ea0e86bef108504a7d74e73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c720e8b531110d426d0402047041d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb53b0712eeb173763c1c68a033de1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143624fa0fd646bf333ec539cf66e544717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2c8c293f08c06681affd1d1d6e87c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6a79b48cdc774770c65e16aba09c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162c9d1ae180312baad3e9f2ced48fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15ff7cf9623809b96938d8ec25d8bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c05f93c802140c851ae9a9e139677e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb518ccc49e9cde14d55f9fc6be6205723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82a9ddada1f404c07880d6fd9e2445724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3433bee7540df77ab0f4178315e723725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e1da319ed3249a13d2b72b0f82c36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aa004817f50cdb5c73ae47ecf4732727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d107dc3cb5f41958f4177e2c0f6a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a0417e75c141e20ff35c1839dfea3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d56713ea9f2abcb0e159f777b99ebc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee954e9b437947b1b1ab7cacd5719fd9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124b73c244a7630f045d2a5edbba9ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d969766a5e90d23b581ac7dc1e1c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f733c8a3ecd89586a766a74f565c431734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f209744e7f766cc7c90883c53184a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57005b5b5d4f8d0c69aa6038ba511a39736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c3d4367a8da22a84dd4a41266ac6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38c2a4d9d2b48d9868fcc857d6f09b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33306d2dc2c0ded93a2fe6c80871497e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cd8f651e37016ff16f99ea6755f73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207d2948c3aa960910541494ef73896741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc641b0615cd84642dcd5bbb8ddad5e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90888945b25dbdc331863b2c24c3a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbba3629d77a5f24039d7cfe7633c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344085eddd9d843e0d8f627fb551c193745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7af7ccca669beaab6fd9d293decd7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1c3f772737ddc0366a117275253fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f704b50e428a551959437af7a9bc5e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c190f4e6ff4c019915c89cdc04c2a56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19246c04decba4c06a352c43f976235750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a3735ebfebca54be220431243c69b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb54e2c946eb00f6068244b08d979e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae1e22d6f7bc5553b2cec1bf6fba78753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e2959362a708196bccc51198bfab4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dfde1fff01760286096ece1154a5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc00dc5c9b6a78a875151fa0bb2f41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad18f7e2011462eedd07c3596c9a8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8072426df61bd2a726459d4b127392758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac266b74d2566c107f856c571ef15c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92c5423a995c25b52f0ec7b13181011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c499370934a9688f962e4f55ff415542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964738c130e80600bee5ed6a7b9b14c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32622c29c91356f2a7026fb93b9306a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddb84716565d45ba891a2aabb51b245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae201f89f129ff4259a5c2f32db37b8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff99f5e080f6dc216fa64e0000edbbf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c3f4a35a3f0a1c28ff58c5ab64c8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a3b9808ff68da50f78f77e9a4485b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba48b7b8a63c450e3a1c42dd9f603410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c8541dc500d8eb5fbe336ea34c51311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bc950d5444deeb0287f007ddc9ae512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661b08f6642d4b9f632432d5cf5866413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cea38e356dcaf563e0323c13c9bf5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8efa7e935487722d720f566b6b12fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490646f08b5c65ab0af036c0dabe92da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3383fe344b3d08718968daaf91700517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dfc26d4f333849c6332e0780a930118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bee49ecf0de2a156b9223f5dc3922219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b263bf6c158060570b294d223f35d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6358f82e34de64d317b8fee0d8feee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20f821149efb62a27df789f7e8204e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79792e129a2de8f920b4c8304dd1e12f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240c817b57d1a2bb22fe94587db284024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296d6d250b09cdd5df4e5957ac3bcfc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6e58d9878859e6705f0f25b531b6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100725f5a0eda9e02670c31ba46494227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf57683daaa9f9d79edd358e9a90a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b419d74d04c88fbe8cd2f7452f26dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb8ea03dafc2212da4597de9df2b0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268925b3e0c439c328691b8e569193c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662750847016783c69b41a210810171c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741763f25a11fcb2ccab8c239d0528c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400911e9c3fa2ee43f35330998846f0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0a325625caeb07a7472745bd9232435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17fe101260f68e00d3aeb37f1fcae236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a3c31512b7d5974ed4248acf2d3ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263adfcbb9a9dc78080abcaa1e680ae338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1850cac13f5a55608a095efdd9e2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c14fff9bdfcf43a11068c884fa0ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ca8fd2de73a55d01d5eff505439c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e10e165ddabc0b42164e5cea10522742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbaf17e868da023209aabccf384e7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9fe28ffe742afb675c86ea242256644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36138e5346fc651339c7da2391a0bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271625f133e81cc77450ee4310d192d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb87a73092f5d8ccf3d7cbabddaeb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374ce7f0dfe1ce6a57c6f6ada5ae2d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa830dac9a5478e6bce5cb711d1861d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e08829b9f81bac2835e4048d3758b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f5a88230f0bacefc929c04799a09051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38708d4390bbeb8b74557efdde00f2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219cc06844d7bfbafca4ab8636ee3b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f759380d711d0183a680b5c6a980f0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb535073dc6090cce167c401907736b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c393910026a9a5485e72b485fea29f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb086aa34c16fe4f56445bdee29dcfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f43bed0842c74d6059b40dcc0eae1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091a6bb7e651f7c0acd2dd312abb83c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1b0fb69dacdfc9c8cb330ac1881d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9db1d712ade10e997e2e29825a084261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5988e13b9159071431f5b38e5db506962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe310fb180c08702a83182b769d52863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf1174d09c781452308a280c68e80064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e162440bd2a1105b6a3f0d35b790165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b073ccee5f3b4e60e1e64a0bd8a4a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb04c5cca9a824f55e100f91c94ca0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6038b0fc9fcc8e5feda3b3e70a943968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195c2674e98a54d03dda447c9da411a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23a4227d231919c6fd911e749faab870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3ccbea80346b412ab088ee1bde29471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3f496df645cd51992ac8823c3b7c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b529094af71f2b0eebbdc3976e4148373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f37238edc7f4a9f0b998e9f1dd3a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d15cac81b5b68140b54fab0ba91dec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dbec94aedb0a145e0a402eced794676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7c99d5a02ea909ebc3d22f64d4fd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef635c741b260c1bedbedc7420eed8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc543b632e87e8bdbf05ffa733a47b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a27bacce80004b9f775c8325f3aea880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573a67b8fe687fc34bd85a69943c09881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fbaa928b2ed1834bfc9c980bd6f6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cab213703c2b4179abff62a036734883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de29cb8a4f3c0e4382a0cb005c635d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652a01a021566df65ac125c50d4732e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a8a667d0e47e67edd972a32e86b4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6ed8936a38206356a1bccf702b84087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a6ae5ee4aeb066b9899934f844e3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bf5bd54d0fcf95f984cc31ff569d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059628bb365517d3371d5aba657c5d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ee4913af750fdda3f27048f238c6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880819cc73f934a7ee951f492728292092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b4efe50631879e9a23f589d3fc5ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f6634e7ad1b055512ae178947ed7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac1c96fbd905b0cab87d3c2c464a5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20445491ccf3b64ef4a7a3d1114d6b6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a2af881c4824d218a6104c6f6a6ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c92fe999e30237ff56e414c4bc55798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17ad3772ee82461c9191d83aa885e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3ac38b2ca620c3dadcd466f1892db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cdfeeb5a713c308eba9d708fadf54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412711f182ba46fb409859bb4ff611d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d5de8124387a096a0b5c4c50094cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb41ec3bca4440c9f8915ca70874ff9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069a617c7b2261696929f84de8249dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ccfc07765a6102bbbb49bce6da7e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1546f3f1cba18e35ee4158065db16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61ca52367c0c76c766e05885ffa642108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f289ff3fde9887721632a196c5dbc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49b217ced8658ec0dd90520f9b03dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dba7101b3acb0d1ee644b4649378c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea285240bb2f896d91dfe25b18311a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cece9300fa1d888b5be6d89e5e7cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a58f46e5304ffdc5de9fe97ebb4ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64f7d219c01f10392fe36388c2e149115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9d5aafe2af7fcbb10dc0c439418e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88b4e83b8122476c6e558ea933305b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059108acc22a5dd4cef2d2e3b9ad5db0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42366b3038b4d11d5b408120f7ee641119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde3228ae9c2863f3077aa8ea78a30c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e084d662ca308812acac0caff9b79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3563d5b6156c6cd8e251f09856179c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18181747812aa1c6cc0762b9f76290123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b685edfb4991b00620eaa85e6dd1578124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7864f797b043ce7489f83dec46604125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b550f8568f4ae80a8dc91df9cf2aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37accf6cc43f180647d69c7f5a19d64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cace665fd3aa59a6adab07088beeb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83a7ab48b36e25090fae2c41855716129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36777e389c88e6234cf96a25fb6f0bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65ec422b67c51136e975419e53ea17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ba5589f697cacf5c130cccad9a4bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15340fc43632ee7b5d29e25527a30d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a698a07e5e1393d781e74654f9461134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075b5634c7f1cb7099ba8e0daf0df68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bf5f9607e43f43b44f4f38c1f5fd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffeb4980fe867c6bb44889b74ce7b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974d4a9109dc77bb8b0ac7d67a2f04a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d567a979b37c3b2d5304499df6e8bda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d01bb505d5531379ca147a2c1e807e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ff2d65b4e89c8d87bf608f1b236ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d9a6a54f2002d30b108743f30b0b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3a9a3725197413c69d086f9453854143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3499203dc08be1205046c68f65d4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977946a0045c408908eec0c623f152c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e68767b4c0cc2f889a744ce2288b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87e5c9cd7f995a9ca9da2354828659147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85121d37bf57725715b9ec32fe3b227148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e4ea1d7eb9060a34a851a6be92f1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9232845603cdcb3d470363c4bfaf365150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16d34080dab83e8fbe0710366d3cb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1099af975d8595c4aa3e7438ca8bfbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4f47b1be173d57e72261aa2f64bbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3b7a0895094f5ac24323e768053b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6d9d8f41d814a529451346e4a035c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9fab5d9c1bc64931dcad97e3e466e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309274ace62b0ccae0da1a4b9c8e41e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b444f3b7bc428cc3d6a439f71d42a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15c6fa7c19d3e86c42cca7a9dfc5de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d086a6bbf35ff050db0eba0a8294f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ea255e2d26c00a0bcf2cf0e2446fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208764694be0e72ea37247ddf4b4ee6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810f2fcdf5ae67dbe013c5ea4d17806163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc911901a2af405cb31441f8187f4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d6baee3e07ab025bf33fed6111e69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88873b1dabb663263c28b5f5d2153b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ba453f6118e83e2995a92558c2a9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf02e6ca1d56c2bed8d61fb4610518168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36966481442a4c50ad696caeb3b9eae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f11bc178798f1c9e9f2d46369321d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819bcd4fe36922860605e8b54beeeee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de2e6088cd8abf37290c9465760f24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0562874f5a7a1f64e15050d092ca9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a0a895cfb6ef438a8bbc945700a41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fe60d159b936e9a2ef65ff40c3ace175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f20002dd1213d5ff78d281582ae1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193fa593622a6b1eb411cac868bc46f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dc249d528c9050e10d474a845dcdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70cb1e161a23007812f0605851acfb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf3d701cc6cf3b25344c85aa71714d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66447075a7a0ea91b567901c3d44841b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de96d242c1b04c0bfcb26410390d010182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60395c8a3a3d5abee3727a62973434183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10cb6a3db854fd9d588078f001fc5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a976f275d9a04f2aa70dd2bc5853b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457105a0dd2f6dee5e81d1d51590295a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990920f8aa3cad19ab6fe5253898dc89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f7f1ba4bf0bdba7ab4bc7a1bf206b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88098aea9f266530f8e7d450fc4081f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23967973c1ab41c2d4aeccb46b2ebcf0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9658b7fc2627683cee786e3cb0b590d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e33d888d038623ee5f14515e4a7078192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465be5a68cb67857b817b4fe5593cc86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bd5f6322f5be6dc2d9f84562fb15e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d57edecd21775c96a4acc4c6087ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae309a305686a718a7c573fcc6af433196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73bce591d5fe50191fd2ec660c9dd3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c01365ea45532a5e6c80aeef4a46d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ed950fa61df242ebd6099d50108a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1f8411d4778b3d1fb6a11ac5b2908200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcd83871c9543eb91737f24eafe2d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c45599a32a17314cd09ff62eda9e84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f3c7586c78a77b96ad8e44034d30b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc76dc09deb76587e53ff0f70618c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086c4656ec8336b403460f9a359b21c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c59cf7a587452614ccf49f536da3b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173d4cf94e5e98b8affd66debb19d21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86e7aa471eb9f127517c8e343da841208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a540845e2816749cad2bf52252253209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bde7dbe672d4b1ee54a9c5927ec66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce59878ad2116e58b1b42751717513c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fc2f4c7f3f839a4275df2cd5ae90a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7df379e734e4857483226344729cb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b41bb7373947ac49759d58480cb44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b414703ac50467f59a208ab418de9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341af740efd6a2512c553a971f7995af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013a3f4ec7e0ee32cf3072f31cbeda0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfded9ca7d694b50a507c64e4bb7fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1263681b46076936758798085521a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8499c769c519ca7a0926c7379fc3b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6d5bf57fb3ccf3fa91d64252d66b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b1d52adb0fba0ef42de88f1e8ad6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb455c702cb2501125191e6ca8b3d8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf335b10ad910435b2cbdba8f3df0b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1e2788f81be5848169865a3275cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823e164a4fee4677b0806eb18456065226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c5487a3ee549a482892c61a526ab2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda1d1f5500ad7712b90be7e36c2884228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b6cb9b83a2923900ecfbdf4f5af9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd80644f5c66fe966762d5a7f4499f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d3768b6fe020f1a28696f390a31cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cb737f2c6ed8c7f45674edcb90fe6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfb1ccb1ba3f4f2481cbe41ad07110233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621370d715f4c60bcd3390a008b0f95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3474420cba076e486b652c35a44507d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615598ec80a8923b8e397b5522147ce6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175dab1c8586287e354b0684c0da75d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841197d985b01863aa8062585acc058238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f3653248c5f6e1530664cda65b4ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469e638e775d2d045853ecb746709ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f75fd527632e1987246314d87a8e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addda1f0494c430082f9a30844079bb7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f13b24a7ca8ceebd791c583f34685243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5e1fc5c68eec76b145655e3d54dbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e9b109de57162467fe0c235710cce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe985151a036f701bda313fe63fca87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb1c8bd76c12a4bd6c3249f516ef38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0ef6d587e532425c385540d36d168248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61980a2bd4b5457d03c872f08a2a913249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26946ed1f267f3fe8685f739ae27e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6d4b142eb6d6db095f9a80d1c2715251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a43b614fb19c1ae9b0f0913901349b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c15752cdd81529cff603cfc46ec86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51d5c2681d3fdc487a229e2b4875ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf387c2ef635d19ff95ef23ec137a248255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc93574f635f708121d46e05018a7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115600e9c80501d6e67fdd44d8ed6cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952af714e2506fb4be646939627ce452258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1283d18b92bd0c90a8ebb5c68787b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e2c89c86b718edd80e3f2f6a5f015260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff82fd66b55733f841f93b07dbbffb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b716c4016a975334a829e4070c01f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e34e5df756b5f374670cba8da06781263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c095d6adca9a22de970fb177456a854264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dab69a8caf544e819df651b52d92d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e33323bb3dd78b04be03542a89aaea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c10be38c7d9ad68addf22c4cb9033267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605db7b8144d8d2e7fde867d9e4f3da2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ad9d906964aaabaf42e4a0ee9fff8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df58b3e8a3ac197615a93c226c775f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88305462146e313bb1b3ff99d02c9f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad315b1ee43143b1f17d471cc4d4bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaaae962f2c8ccd3f1e96263a55f94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b816c95a1d048cfb8f854f56beb651c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6114121c6f99270b90ddb0e19050e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1c5bc25116162409dd7a58ef5540f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03956b3342774c4a2b70d313312ff70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acefb5764256fc6495698c60a7eda1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3802de5c51846fcfa92543638593c8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636422a68d3d81d41f550f8fae49f04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054b7d317de08c5f241871e75eb0f09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14690befa2279e25b51ea1628d1259282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450011829b2684b1c192d07e0c6086d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61411d6db762997dc05eb77abd75f795284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3396879fe7f90e2577bd3247b1865285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8851ffb1c4dc0dd1544bd9a35269d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700208a0160b3cb74d6584020d80554287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba87b081f77209e0be82dfef8f53240288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02423d00b2b11caa35a71a326b391c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78c4597b62e10a9266e224d0d884a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df29e195907005362ae36276b4f969291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab59a4c6210e93ff73b911fda3d6aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b78b818c45c084209475cd4d06d5b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f60023508b31b317346284bcce0d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a3605b808e35bc1322a74e590a409295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cd5155e9a03e844330087aae2dcb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea46d4341520a55cf593bed52f421e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e53c8f235aa78e49eb14eacbba96a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583538a12b1e89c0b1bcda2ef097a07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3baf3baa0f3ffe4982b7904187fdbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babf0c688db0e37b93fce7fc904285c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e6ed19857045fe9f0c651dadb456f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ea55eb16d83c50088466faec93f09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e346408db778d34b6b943c4763ce634304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ded38649843f29f6364b9338075760305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929759462a746ee7f337abb8cfd223e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348c9be1cfe74a4d01795bfe8c31921307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04601354dcef71ffd3bae95b292c7a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f87e680fb37db44b70599deca2a09d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190c64aebe85b741ec9ed0142448582310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb4075bee941e1a608db6ae27c2c3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b304aa5914f5c572e66908cb7ace65c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d072ad92e3920456373004cd5fa671313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1def510b83a3aae97bc24bebfe837314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a483b5aa658745c2da7dd859950c7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dc733cca699a7f3180a26a6bd190e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31957b46a6ab6a206db4ba23523a8591317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ac916ae794f0600344baecb387b2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f421a57c1b9d7ddf688b52124d4f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fdcb8f21192f6593fef85025b19af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90a8d0442e9a2b1073c68b2ad6f6e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430be1345a85d46401df807ed755800322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec23ed572a8a4d231ef02db9a5e1fcb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa12e5adc73fddd25649c7f60ff884e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afc7bca3451c5a3b5204e3b8ef51dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7bf7dd039f0c76ee5f397f4bef501326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f646c934eba4440054da89740b1abec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a23b1fa39fd21e32f45a7392873bcc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfe743be7f0d9ed8332089aa9b1d97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e981be1c7d4f45a73c30c652c558600330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4001cfc9f832a2d3e76bc574df9ded7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae78325b9c98c90f0606a761c7c6b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44306dbd8663487377f8604b4632ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b72cfc6212ef1064de9afe6a62aca1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17545e369b48149c40d0c4314b5c0a52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759431cafced08a12832accd938b3f98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3972cc41b1061b2e2b622389843d088337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cb5a93dae2f9950c6c02683627915338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937268ccc7cd34807216c894bee40382339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dcca9428bca967111ba42492a05a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bca90e263519a6bec9e233161b753c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ed2e6181989ba531d263a20acfdb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ed8dc96ede319e81eb0a69fc31396343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cba9e9c2253798a34ab2115c2d4301344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17289f7af347247869a09d46a058c59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbec17c6a4ec132502ed0707d5987a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2eddc6142d0200484a2a47fad277f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9db61d5f312a3d9651c5a21649a528348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780455d1cabc5f685b2ffbdd60c25e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73a4d0281f0d87878f077623c961c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0f09dc76b7631586b3d775ffb1fc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9749bd432612dde0a593388fe7d7243352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf74ca0cd78fee0cc1a9153d014f96e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577937ff5b448356622bbfa01adbb6eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bf8839acb8bd54c91160e41256a52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7278425a9eac984dc7a43903a0f3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd433fbdd6968ab5158394bf4775c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b40f9c8d81d78b1b99d43a93b75287358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ad659d4a584e7105f4740fb44e022359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c566a5899b05b54fb5bc6dc2e12206360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dcde686512bebc37da7dbfb7596d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5476164ee20286efee796de61b16c5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c8c6a278baf7be8f1ebabdc66f671363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc67a478263598107f780b5d54957a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ccbccbb1de5f879e7dc9c9cce66be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd7c64c5aa5e8d6c3c1078a8413210366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c9ea88f0de22543c0721ba3880297367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8ad61d2e2fa73515992be2b81fc86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bc942b8d6ae340018b6a188dc124a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e79174d105d5956b545f610539b63e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac77a864fa7a3a7c1907baef0b1014b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6568b5b0ca396127b7dfe1f5f9c1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ca8374d2364bf71247036071f7ee8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd613af33d66be6bf906f053ff2109e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5b45add0e1e8412a000cbc6576e3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8f3ad78c08eee76a1c904dfe4cd69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e64e677ab5dc4e9f7eed8586c1ef06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a868de4b2ba3684aae842a45672264378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260000a97ccd19c12f350e3cef11de0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2036140dbf3dc43fc83cdb3113a4b05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf11a4d5af19c1518ae4f5bf5dbcce7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cbf0987b26ef3c8bc9a0dfb90f63d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5f3d7a518e572ed646b4d86f005cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b2228589706a7991d3f1dfd84db79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a8ed23bd6f5ec5910cce792490f9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d232b7122e5acb36c33c79d686eb47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0346b8602885fb6a3009058bc9461387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb3806c4076835cc6f70f4ce9887bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecda0404fef53da888560e0bf614d52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf97182db4d9bd2912266bdff4a7668390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e9b26fdc71f3a26be1a66d20c3f16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f80056810271a6bf42bc4486beccc0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217a787d86392c959a714d253214374393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dfa76b3f40e972ca8c3af31bb36f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337b1bab32f975118ac98a40010f24d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fe1e3c8d572ef80bf649b15610916396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38467e9fd185002490589e92a5b69216397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1bdd14a081027ab0580e79ae7cdd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed18430d7c8f3e95a9ed28479edcae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3debbec59a8c0fc61883d46c0961a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed43a039e12b7755d0f586426ff8df8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36689bdbb23fc6d5d807c02bda77aee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c07ffc6459fcf43ed948be9d2b3bb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efba98c88de1578d7013d8666dc22b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091cbf9d7fd31522c701e5a43c5df28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ae04307d2801d7414bed6a40fb336406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab780a022c9ce2a9af4357b261128f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749f63c40e8a08a536b2793a25f6cd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f648615a887005aca56c75bf7edbf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feb13f8d31ff6e6b1a33ee24d9e3ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52bfafc7b1303bbc8317989ba279de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89c3d46c7d56f24de82b5450891783412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bb5503a80a4aa5fb423b6cfc874e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04049a2c0b34e3ac1b845b85d136b6a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ab7b78446bae863d7a33747b28cb6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52b796c04ba671fdbf812a9002aa33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932b4cc7d329c71a9acb00c05fd9711417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef4c1e8f3aa0f68620af9edf83bd75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dfc048603e67f9bce4397f1187de6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1911b2df3c4cad418c6faeb4d7a7283420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851301c97d46f7cc5f0c163a05ef127421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d2193c494cf1a8363a854f1f809c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b86377458411161850b4694d37d05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dced58a4f5b990bea7950692c72b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9cf0ed5ae37d09a6a77dead8e7131425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08ff01d88fe6acff5a0cc48775919c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4413df78af1a0ca27bc9b8fbbc27b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adeb3b629d1966464c4de74291b267428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f24ed10a906b0f1f515b764c57fad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10160e51c1fe7c64f35e7655e73c261f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99b294cb26736145843cef84361069431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4a14bfeace53a85a5940acb522e40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a96b5b60570a6a2ab1d071663d443433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a00c2ff4fa58759fa9b9f9939c49f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4b3aa2f6a160d150b9b139f52551b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2dedfaf85ec6c084ea2d79346d5cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb862f5cce670f46d9a9f1637a126a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c18ad62757bbbafa4180e92bdf97be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611814f6664c8d7b3001ea928e6dd878439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5664859a59b01c6e537d8adb93d83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be5bb2986a2ae02fe2e340310b202e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58336ad05127349902f322e832fbb257442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e271551df0787801dc7fc64efcd6414443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffc49d2a575737716264c39c9fc326444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e73caad6e8bde1aa6195bc09df0a86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59da755b0d70bee7e7c5014a895d343446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1618176f811b71c834850d8efebd63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f02cf0c11607f8fb0f4b0e5fb146b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a606f1075f714831c721da76987f00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad80b61dbd19b5d739793190ae62db6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c6419c037ed6941c42674843cc0f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a2a682d1769c7280b33842092a66f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e662b825b576ff1757ae0bf5f05250a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99fe84a205247102d0b57dc1fdc888454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85750e233207e50d40b326daa872969e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2705f42a405f568215588bb0e7cf03a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f4ac45ffe9c4cc25306bc6809b156457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e580e3873662f6a907a9a25013e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6c6e5b962d3316731e4faf729f663459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eccf28ae4d4e009bac3675ec30a31b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58450bd7b2ae8f43cda288ab4821a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e81aec1611f1f56a5c208aab3cf3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7dc04c5612ad8da60c6c256c111c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8830fc338485c79cefa7211948b15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6deaa691af281c1de68252fb036ca5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6296f8f7102eea91ab256d991f417466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93d14db753225ed9da964ca0933d6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4867166ada2aaa332509141ba596d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12afd6bf9d69dbfe2370eb4623e87ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323860f5793122954f60a3d6e9a3b12a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fc61cd0995bbbb503d5c34ec15dbf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5b1a4cf3299171647a3b1125028bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631e94a7093e3e1e5ab62ba40a1085c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4be6d27b9108edc87e2906a2a2f8ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cd1e13823729cf566010096cb8bf0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74848b3f8a6a66654eec68b5b1bec6f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425caf3d7190a7698f5eec0b77764a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd1942d2074ae3c98f49deb8830486478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85797dd7c32476cd953ef70044b6e6f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fb31b8ea20fbfe6b02f4d0e4f9a53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a35618c490eac46add41e7802c7a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49b49231917779b7c9e0f50258db98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43be3af710477ffbe1e1d9317d96ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781144d645ad70da34a66b0bc86931eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2abe1de32315719cdd66ee0115c946485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d94c708f7735b1fc70873099f67790486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35baa49d124288f3eb215c36428e6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca718d8d14eed97ad2c3a76246022e90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ef1a2405738bd8fcb3081f9b03edb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1360475c7d949a60c1abf057b94f9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fc57b957ff13e04595787f6bda44b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dbcaa5b78dfea2e7c3ed60a15f032492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed9ad3b04548019fd4f9f9935b2af6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa195b836366f5f364ae9c8b55b0ae18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281dd7d40efc66d818e3efe9b6af934495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7784798a9916bebdad3b97b7cd473c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1501ef192fd723caa9a344d03aba9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15523fe6f76602df73fd63a4e56c39ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86778eb4a6de2e02bbb8354b42bca62a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e94a512db98b480d94fb4b114c215d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1387a2492e4cd152268a17e3bb02c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea2d8e2b49b5aab14abca1c92485c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258222f82bdc75084be5793721328a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af11c7718d65709821e4cf6967dbd4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1a067c390a21b9b6a9e1982879748505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167fcf77ce1589b5a6d9d1cd03da0c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f581c646af51bdf3e3e4fa0248bc89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e1509c9803fe0683abeb40c687d62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c6d228e11ca5ce6935b5fff30818d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06b8e97f8cd3d1ca4a935d5bc620d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347f532291e10f23d89e938216b5a8b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8580c2edede79c875d6343741ba526512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ae08513c17c06b99a566a35489ab0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a61c838a93d8992af5e502a812356e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13d76b8661353ce3ec66014b88a8fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fd84bd397f534196eebcb75a42cc7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee854fd6badaaa44a0cd6a967d8069517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bba15e15928ec177aaea8b5132ae18518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c56fbb2c02b2a2643f3231bfdd4e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942cec1110147eb222a5ae5d2f1f492520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2402363bdf388b707cf84207b6044521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62d3157ab8eb6309f9549a87548970522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9280a1cf8274310666c8a014b3d00523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ea4f022a2340b78d824aecca8b332524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2b2a36209a9701d43780c4d895798525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc2bab4e15f8b3c45ff58931ba89fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ba07e97133336c191680f33389281527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c187b7ee883ed0e09f1bb33674632d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89651e0cf9a997d3a31b4bf2e987dd5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad214a4220bf8801be5ebc15dc9e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f03d249fa61ec3b17663f77af2c5c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8150930ca70c4f58228c2de4435fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fa0fbc58f6b2a065a1b0e9d82ff48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a4857484f7c794c8901e95252e15c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781efad71d84077e76914259afe02afc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c4dd0566c909f6e5bcbf41ea0c3b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201e478c489fd40fab3b2d1ffdf61b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270b0c5397d33157b766909c17db769538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f549ba564e8ba6850596c601975dc1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40015472e75fa57c5be8ad3e8db075540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a9276e4b9b675eac86d62561f2b27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31898a7ce00df8bdc19189158736b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35661f38194f7987a9c5a669359030543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee761c140ad688d34a1429e6238f0c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bc63e9b1bdc40ab0fc2e47c63e3cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c824d259e483a4cf33378af223d3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce2dbafe5ac7a86223bfa590505ef9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11878a5a9a4654f56b7c3d9ecf5ce5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6d029f76eb8f19b85fa9881a3c115549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6674030bfc83381fad88d480409111550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07ec4b53fdad6de2f2b55e18797a2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fb92dbdcaf297918235c3bad66453552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8d3b1466e22ce707b4b6613ba912e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e737f29c91a7afef0e7ba5d764050c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eabb671be3271b087eb46fc787fa41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584d44d2cb0e3e84832806b0d30fbc4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d9c008fe5827791cb1cdb17b1e6d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f9ffa3327cce77e87116f8f08fe1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c8ec5d13c1a9eecd04cc0b5a00abb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479728b2f745435ef208234a1059e1eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd30a99059a0ec31124cc30c69c29e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007725a9ded71005754bc2002427d57c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52c6fa1df97cd79fe6bcca8ab855c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc1e672ca0d52354c22e182f330da6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0ec77bf4cabff01f24dcbff981819565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080ed291341460e8bcfd66aeeb07559566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33d5488c7f99b0f3370a2ca1836fb8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482b3f4025875bed127f9b62f33719b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afe8d56659aa87ea468a5dce238d86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a194a23050cb2cb870a6fdc7da22db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9e0cd212fec0d9446f6d69c99aeb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23739a4cd0624116d52c0b46fad68e7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993777de73c60cee556c8066cc5a04e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea6e902c58ccb291b0e61a8a2e2861574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d28fc8383c075bce0a61122efbb56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16734e478ebebd770ef9aa4d27ded4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ba462769dedfea070e90fb5b09de7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff697a3f97055468ffaf2c6fc776f1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dad25baf8363b3d2d0a1a1915cd74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e207e8677bc61feb9c4260038be02580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aad10f2a305d1042618b6680077c75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14852675f34bdae13804ad53096d1e95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875ee6b2c6ffeec2688203ebbe3f7ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e9fc1c05813436188efcc2663fb37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18043454a52c13f45249ceb16ccd60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c55226ccff4472677c5d786d6726f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3567f97da4e45ff8c831203099508587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c416643f3557a21e9aa04828d82ca61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300aeab2ce640a6deb5737231a083f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bea803cd998e082c7e707c8fb051d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f9be5b8c7b27becda66041f920587591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c4eefb659977d51c616ae009ae335592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b0f9b4608c8c088d8a7ab18cf0624593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc91da8722711b4bf98b9a9eeae675f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757651a96cb246c9df22d07075f30b9f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdbfa06549191cdfeddcd187b4d196596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d226c2f583b86cd1c4e023e4f18ebf0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b14f24eff9e7cd7cb56cabcdfec437598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232faa0be7fb903fc6626dbb2ece705d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca217e1f2fc26f364b6899b723cd43cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c700e195276659f7ad83271cbbff8d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ddf3591b461eba15d702e1690517a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60856ba5c80cb8dc1257935aaf74508603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d931c850fe12ae4df93f15a421205604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aaa2a71e855f834dad129f233e09f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cbee0090eebda911bc4ff527ae345606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f616e3281e506233fbcad8d4c3902607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760142c63705aa2b32892cccf179c9e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38679f1117e2d09cf21eb2f3b5631e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d3ca7007fbf2b7e94f51716ae76c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a4b5118e4c0c853aae3a14755f6de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f954471d2cd1bb54e63ea4df6c8b8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fcc45f6d93b842172774707aaed0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7405b3f8b018a0242dcc855025bf7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84f33494c5c318462a2882b3aa9053615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b988062a2ff0990ca315c72e1adeb1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff8352ef1d90abd31a2a4905ce963c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076d0a2da4f1e6cc9e4a87566707b7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f17afe2872f154ef4ac020e86ecf4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478d63ed5efbc8d43d2e58a9fbececc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78069c088b3e4560af8eb8975529bacf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76b7f77e0eea8f2a2d385efc8cc7c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491583039acee3af8da8f563dd88f52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7630827d55c0fe6e8b390db74e7b55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ca23856bcc03aefccd28f06eff4ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fd38bd4438bc8013065a28d2ca514626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbadb66fef3874d207a7249b53a996627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeeac3c33fb2e41496182611984c65d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a8d5954ba4d22b518a9bbd4b2abbd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ff73d89d9eccfefb2babae4847c19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827ba790b9e561d2ffc567201f367e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84922869dd331acd73012eece0215fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d76a49ff0988e63cdb488fad3d7852633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baf6d258b1b1b6ef26e0665d0fc936634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c60067d4c587ec862c00521d5b6cb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb992e7ff27c55ce341cf63db7f396dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeca95a7a96e5832ab67daf2f619296637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391839b16858444b2e06b1ea0f0746e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af7a9228955fa4538ce799f3d62d6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be711e76a615bd394d13f1fd8983d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78229f163d3be8ebe03efcebf44b5104641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fd123fafa058c63c5a1a53dad2177642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab32338748d157d293442ce6317109643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae2988a6045f54dc2348bbbe110975644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753366590559a66426b1e2ffbde85e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5c3dde1b41f0d3f785d17fa1d00a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b8751ee907b2f0b1d269ec736d1c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd054f69aa795d5523a04322206706f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2468be2d4dddd19fbb9a2dc622d8c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d65a6f61cc5c61df66ad9fc402d135650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ba41a1b5eaa8fb33a635e3533e02b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853a1c1b115be36cd206d558496c6a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb8364dbdb8ffdd4e8cbab0e6d0825653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2767cba8219b04ef0914ced2fe273654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df60bdf1863505b02b823067d2ad84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18983b6a3d51904b4b7287e055fcc438656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b208670116f36fb3a3b3d714f171ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a4367270362aa9e95f16460cf20d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7545f7efbdd6ee7ca35c782d985001a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fffc33dc1f46a8110f9921a563429660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fdf586dd953e598fa4445731e51d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff437bf240a8de5ee24dd13a9d0fefda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4b8f9503aea6ab7656420a2e8b127663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d833e9b1cb39bedbc5efd7b9d6e79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8a7e35a24f6ee5cdf9c3041fc96c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116fb1e4f6c0054b36217ae2e6f5955666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186aeef0d9ec44fb3e33b3c91d312ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130fb14205ffd5a864fd89f00ec9b29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b88f7e3b5c1cfe1921dfd9a7946ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21493e4a4fd91fad4f820e0aa35ce533670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca86819e235434cdab054d29569aaf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fbf6f3684dc0235e9368d76b8409a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98b6933a46a67015105dd9676ac113673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b959d3d55b86ebc0accf589042167e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e3cb8d69f65391b3b82c1a4adf878675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de81a41323098dc66a41b0dc1da6287676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85fda7aa6098a05f027ce933ecc775677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a01b588d32ed2c1f9ff63f86b09913678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b0d65fd9df9084460237e9bd7d94f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58fe64a4cf861700ff0eaa37708f30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802e19a4818bddb3bfd361315f8e1b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6c2cc292897853158a4e05f5e9864682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4b30a55c256bf6d091c226afd9274683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e096e720f42baaf3ae5ee13603df55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ea578bb7a7b4661bafe85a6461a7e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11d1fc4838fbc8a565de39f56fd8de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccbc4b944e221df1fb369e675e715f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdd2ca2f09b243068daf277642f741688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce1f8398050f918d562bb4d4635297689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a8dd015ee8acad8c0c5f6147d60ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e08fd3d1a382265220bfc933a79c50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7554a34460e1d20e085cf18f16c093692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f1c2ba61fb926cb4a5b467b6425c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ae8a69ba4f53ad3a37006c80e7f13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097456b1ab28fb6d0dcf36362e5edad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4adf9d38ac297458c0923bc1fbb41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3bde878c3e46b5ad20f331dbfd311697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e9e53e961d261323a4e3e35d52aff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11434022b7a11d4f72a3a45908d7945e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df4142481f7d47d99c826a81ba7048700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56a5f29e5238d61f78bdfac7729aed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92b4dcaafc21496671b923654d187b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54da507630f66cb2397ca9477aa959703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a18ab3663bcb23f74e0cf9ee0a0a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d07a939dedf11a1ce16168ccbe775705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc625e1a2cefb3475fd6e9e489342ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e9b7bfab2f6b0580802caaf451d0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e743a4916110efa9b76b3d7f8767e44708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3386d9f2847f24dcdcc691caafc404709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3dd771f478b1a77eef765c57b1116710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1255f2557ca4785daab4f389f2474711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6291fa5f5125193f496ca35af4cfac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa215e5878c395d6468d6d08deead7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc87b253590fb837a7db377ece5539714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c03e82e24088e67a8e4579d9fc10a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35679ed44d919931781028ccf101d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3376bfab0cf34b15b737bf3cdbdcea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad945ba3a2fa6ea42a8017b4563c90718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3def1b6f61d653bff366c9a7276efe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34021bc264cb5fab3e0fed25efdb09f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f02ee14f2a1b79eb4696337c3c7ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcdccc7254294c1227e0a62c05d66a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cf2da5e5db292f8474f223d21d6af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8631db49c1a324caf8b6ed22591aa0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572427b24a36ace932901e60c92d614725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130fcb68d7aba70379647c4e7259ccf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7e37238508f94807d771df648b0e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f80a09cd4b8116d5d3a79dd0fd478728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea47a66b87661b8cab7ae613c5a43a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7ebacf394fa8e676d5a3047caff40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e6a7f593374d2f05675553ed94ca7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada819222fe14cb65fb3f3aef9aa0684732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfeaaa31e384aba53e3afa7dc50cf0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0cec0ad67c3bc3aa5cbcc71468eb4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1325c54689f21d88db17e736898c03735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82300e295bde81d39ff6b6d7445864c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f781bbeb24562978f69100624b350b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd59746bbbce5f24823067cf0fca88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001444f0403aecbc04e1558a823a98c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531552d1764287e33eb73533a2e16b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dcaef1b1ac7eba19402971d2c56e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8be3b022814fa26c21a3bde6c0d3d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5752e7af01fadc722ca1a304ec208d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46a98ad9117b6b978491a40ba8d7f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a59a0de15921327500324f4dc3d87745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710cc1cdafa516fc1db7e12ebe3a7a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d475fd98bb002b24fb9b18ab93b93f2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db366c3e766a99cbdcea089e91c2e823748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a7fa77e98e8a6fd3964c5257c9fd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a32d5b12a1314edfacf870f0b3bc3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ec4231faa99fc5bd8b524ea434be0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35912f05aa918f8993aa9c25a457e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6170051f6c63326fe9dd30caeaa2b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9642141222dd4cb92006cf567f157754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e3aac78fdeb4efe430e3f7125bac2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b11c3e0f9de09ff8cdc1b8afc1337f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996fd659ba598eb0a2add029c6bfe7b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3e2960c86a1b75fff3530d21b92ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aa550ea2759b2b6f830ebdb70a43a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>