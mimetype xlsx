--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ef57aca112b74dea2eca25a2274e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6ab3c89299a855b08d3b4bfc6fcc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39928394417a814aced7b0f67242ce9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff763072419c9942f2f59bc5922526f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8443ad0ab28c9d440a964dbe8c0ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64cf16756292bb91c7fec3a71a7d3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce05f0254253121d232cd38a37a64827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99599554f018c30cec0160eccdba3c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8c5e5d10dc20b3dee6de74fc599579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351acda0a676cfc4ea7202c6fcbc8ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e5177475774ad43f95e95d661acba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c34d04258e2b66441e3c655797cb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c81c0148424ae62f9a8a18167eb6b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92c61b695d70c5a4c466961aa00e2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1266a59667e8c166d4c8141b88699915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067ac3fbbb91c74d370faee6b2f2f5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69235f9d9db81933448b57c193ca548a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bde750cb390abb0dc48ed44b63f31018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bdf61e0048e35c5959f704b52bcff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90fc720c692830fc2104099ff4375120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be2688453f1ab8ea9ee16ecd627dbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f207224aebd3ccce7d1f672ed1640a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25995072f532b5c26fad930590889c6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4747188b8defd8675c2329e83a26b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d5453613e4bfd91d034aefd86c69225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5426f70e5eb28a1a2e300c01e974d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003dabcb36c791b0e9749a686feb4b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cac95f641105da585b41658e37421828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164242baeec4d0b986d8841d2f10f05529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209fa9329188113b338dca0897a689f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ebd40b57e7241a6e260a38a9b864e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43fbc94bad2d8ead586470a9c2599c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f79af8f91737884e3e2bcf90c11ce733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da02a90d91d7aaf1523879d9d2aa82234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcf8eb0d2838c812fa0aa0dfe669d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc381de5a3dd7befd94b03452372b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c289db0a947b3136981f5ed62ef637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f421d5a5b245a1230530cccdddfa338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760981222f8e07877f8c97a64641f1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232516d545bb03ed72b377cd9a705f1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da956cd390a4b3defcfa280f9e70d8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99964d62163dc35222e874159cf4d5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a26f3a24255a223df984ca5ac8492e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c77e7a33c7d91174448a5eadcf54644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595327edcd9f520665e22827324c2d0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aca3f50ee3dd8e892acd98a5f3b4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c7fa6fa8fa1d1033042d6665ffce747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fdd7c664bc109ca311897bc9a6f7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bde677991501128b856b78de017fff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ece9f3f54f139bc3dc7f8fccbdb23350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671a122e022e04d4e2c436453e116a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bcffffceae623401578d7e934063452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd0906bbbaef7065272ce09028f7ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b677e3a844d28583462c8454b1e7a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31ca7d1bb977ff6de8d0acb80e384555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1be3875f01b2f23b14a2a7decaa8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc1fc6ab4febc2a5650fd88ad27e4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f298421d4d34698a4706530988270758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e4e43df852106ffeefafabebb6da359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1c5f81ba077a42cba3b8cab85d3d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a25eb39f3415849e21bf99e34244f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd5f9a363d7437d7105891774845ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dadbb9a1fef60e4bb881a0b20429563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262f3eeabcb8a9e62305d52edabd22864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6ae3a9d7e8214fdcbc873c7614d8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0261c54715d8f9e1ca2f2d66e1ee1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58752fc441d0c84fa5dfe46a467b65fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c64ba1ee4e67fbae5e66ebbe6883468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94629abe197478b9bd7a94da87c43569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe35a60e98790248f30b9b795427ebf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170b5d33537f1cbef6e7139d6bc135371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecab8821501d52c899343d318357c0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3e60d5ea7e3075334bc5d5ef8b55c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7da31d4c71d94af9cb20a41baab2a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b305e0d7ac77d02e80c689b27ba42175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680eae7102b5ca03836e277456e2ce876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04db634cd704aeb53d97460696089977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422e79b71ef3490b4b872bdfcef1ab478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9e9ecd574219c6aebe4971dd26a3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6971fb8da1c31c7852bff875281afc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60eeaa391b50e6556dd85f7d27738f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f1128bb633c75b6ff10ff2ab86bbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc66a7f1b8d9d4df64242dbeee338c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da5ace99c7493b7b668afaa4953dcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb69ea5d60b5b8d3886a126aa87c07f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784b3182feb649a903b574ffc949ec786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bc31c6e468274775539c7c13f00b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df4735bb54185e486510dbb597820788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbedd8a2e21416aaa798c605cb04a2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092714cacc09588fd9df9ea49c6c04c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff9bbce12282e15d7da6686ab7bd1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b690df3bd164726744e042837f94392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f8dad524921b8554c42f6d8b3923d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7a4d4c00554fc9a599db4f68b2a8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2d24e5f413d6c030670ad2d34e69095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b4166917b6a988c1806a622a328d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cd6779c534918cd998530c3185b7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b66fe58163f46a6e051d69732f47e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f830050a25a15b2f7abf17a94fe154199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d5cc754279a3b3a13aa5eb4b4335c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06722eb56aa32fa36e451b71d72c3425101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443af08a22e04b17003b4b18d7ae473102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507e7eaa8a0f8b78dbabb335493e103103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afae70d1aadc056437eb2cb982d4575104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ea4460c2b5438d2c41bf604310398105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c7025d1c707b3e66f0b4edb8de43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01bc8693f9ddc787f3aed4badfff8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7152c4fd37eb2d284aaac8403d99a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fe507f3ba805604b64bc0d988c7d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4533591bc70e7fd5c91bf0769d3836110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c0277aa63a5140f5fe3db5e1f9657111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4c7ee3778ba761b0b60f9563c4b07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae741215fe382268d54f2d40b049ecca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d733c7dc617e1f51da9093e22389c93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5cfdd97c99d9355686935e8272c8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca2d6d01a5455fa2e915f3db03dc03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051e08484570cca7855ac35a9051703117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30c9ae65c55b541fb0a54999b36b22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd454cfc66c2fab7f48e3ea0bb27362119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bede4b94fb449f4f2b235cecdf69f1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a101a649a86011fb2c989f6c757f36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3ebb4507f3c96826937b89a47cd9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8a860f957ab1a4087ec88c6eb0e38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc72c139f039daea0c841f25e50cfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d6b55b8316e085ba8701b6309dfc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27f806a8b9cd37e010b82e96e86d07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f1145fc1feda341ae008f00d86991127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d88382e6b4c189826084653293503128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75ec1c746fc58ce81c16012cd2a7b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef44be52325494367d74ae0cad2fc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6b0ace296b6e480be5dd4b1be91f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b4cd050e33b82acdcdaba4ab8992f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c7f9212cb19202be50867c5e75d72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcb5a528dd03b248940cc1b96edac6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f5785d5bac90e52794a42beda3623135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dfc419cc5fe98037a4236b5d5687b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3f957713b995403197265c21b7877137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab21d278b0f493465fb197037a860c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33db5d0ab73b673075dc2f441e0491139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819890903b8a53e1a3f9ee6deaffb37c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c0585d5567de12b9ec7d92ba9f05c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b325c5b96096c1e9500a6fef02b9ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c9fe16397a43993a3bebb1aca4149143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa75b6cbf17476184b247a0bb7f4cea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e548e51630a010c1f3417f50089e86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b95c96ee3343e0109de2a37023a019146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85feda90520e6e6ee55d672e5660ea6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a994cbf2b3ca682a7dae9d83a1bfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bab2fbea65387a42391cff4bc4807149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cf5fbee30a1d922ea70d591383484150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47314ae319ba23fa27a15e30f084d4ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c255b61cbd975b1c82da70482d85d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2593e77465027693def23f162ffc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1461c87cde130b8170c62a404842e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437525e3b8edb45041afcf723d354d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e118a2678031533b41f3a1e2c4f39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7106fd53ea9aee26d9ef5f8cdc86c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404911d540b339eb82d2f1ec9781527158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1670624445dfbe6d2438a6df5c34208159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78beb3ad89ecec8c51703c8ea0a5d87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c5ef1681cbb856e4a6a7cdd46e088161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf185a428dbcb815d731b93e342727162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0f9495bc80db2d8e55b00bb6f5511163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15637988a2974917bb483f97a2b8ad2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee670596e63735cac0f0918b0c07356165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f2a229019b2b319f9eb83597105ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70548e065ac984deba5976e47f5b6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62312be7b53677c2ebf0545dd991bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224930ceed33dac9fcb0c22e88e6c88f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2cdcbea3ff83194f1b6dad0c4fb89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a2fa02e69bf504469739f824f1bdf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895129b7c06285e7b1364fd7cd9813c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96f688cb051b7adf2dfc8b7d3c55bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d722e35c445ac216c56ba422bec1e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a1e111eeffbda78bce87060cfd107175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2f7a0da40918d00fc889e9664af8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b101a1eaa3663f2af8f373385c00ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7face07e8e4bf0ee7804beb7624249ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9b2b92109aca7573000495d8d1bb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a4b2c36fa49012d147f4d12e4afe7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75152c88c4f84d029cdc2ee6f688292181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfadeb42bd97e68c0f32a034f4bbace182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbe6df193b5511087cfb6d6e4effaf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a484c510801d761cb30cc4f1423d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8241c422de13ac9d549d58640a6c6a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4783b2df7f7300beff1c68f658a00df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d7b551d2b4ff26aff425e3ba4e1a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeeca1959c2c8ef59a2cb55df79adf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2125c73f2eecaa7fe99f53f91fe803f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc721fe37f503de5e026452605d9a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321be3f6f13f3aff0333b8202e72b2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bda17f1bc6eb373fe83e116a4c120192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a746162773d4cc0d637d5839babf97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8e021b7f61779469881ef1d3055cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328e6b9ddd7390cd0834d8981496deb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e55a30a1c83bd894af60cec6a5646f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b30e84d36f47dc606e4f8f9a073a58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586e9bc7debb4c43c4b3c5621889de0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86973e29f7f317fd7005f19a7fe06334199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029de651edd24b71d8ff5beb9238a13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b208734dce379bba4f21847df5358e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25598218eeb9867bf1f855fc2b799ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f7af784f7474f457b87af882cddb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395829a39f52926c858cab1a67cf45c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f4bc4cb0a58c59a68af013863a725205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a300cb4d33b00698964e8bc116da0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dca783206dddf4327063d9d850563207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad46fc1c341291e746644ab31c562e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d23d6bee85cbc988e50502ab27181209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f92ef2e0e9d499b6ad64fca86925a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bb48ae9887e8893f5ee93d0fd1b68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a57ab2bbee505407768e599ffbc08d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b107ac2bac5ff5c5c69f9c23b3aea1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63f9fcce5e5c500ef847e9181532f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f1ce60ead5c63b4430562e72985fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4af1d0a4488affc2282ba09ec8417216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87edc45645d9325a3331228805b222217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62188784bed1a1cb1e76fb2a2abc3a5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983dfd86ce49aa5f31dd8e7f0d3c61a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d58d8d964e7f0ff14712d921b688cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b782bde68a85b608a56eedcfe0b190221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e743366757cb20c725674e6d13eeb1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf32eeaee1f75338a4e8f5ae4929015223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4ebfffec8c66d7c7f86ee3155d912224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c16e32bdbd595a380b2b2d792b4b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb153791514a01a8eca12660f89625d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b934f67af297df8bae11c37415b15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bfce1bf4cf6ce56165d7c0eab2769228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faf83ff0e31148141f6cc888bd945f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f6f82770ea2705d0c7f7d726d16e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced104f9ab18ce1fadce05fdd36e7ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554236a17329e01cd92dbfd6255a5fc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838a31b4e530a2435d6eeb8d18ac712233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c542fba24832b4c9716a740808a34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560cd96d073b102828cbecf1da29289235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b5527e3921308f579500451ef9b0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60411ab09fd31349f595efa39de4fa0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f759194300ec571b3d14561c5e4ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f52614f45901af4e459406ad312d38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22dcf049f67b878b4fca17fab4ffb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab34bd4123adb7973ba56aaec6db0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f5c74015ecab50334a5910553591e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002807e8ad775c5fbb86f19cd0b84c38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14747d43414f1ed330c20da1f8808241244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaff511899997c619ff0faa0bbbc09b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b54f41f7012905da86f9625f6cb38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80b1c4ce5ca3a1ed18d8f5ed2df734247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bce6669ca6b6004f51b2d09c9bec6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14847040fa3b00007317622a66ef85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cba89bade7a1164307d329a47fb942250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08989d7e9ec9355eaf22e778f2265193251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7738ff3aab6e1d4ba7faacb2ddc6be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a593c3bc9c475c5802f6023f0594ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf14adc80f43204b8e7b71252880350254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f9de1d784517c1c0922c720f79901255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e89debd23107210fc9301c59552fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7efbf0b6c271fa00c1a3fae734cd3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849003985845b75c19244fac61f1837e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3133e2d6765639e78bcd3b9a3796e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b7248375c2f58d3f20a016658888b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c757fa03e4c46fa8d01c8f92e3f5fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef694265610f847a4d1467760d6c7d61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abb703a7a3fcecb196506b39d53db7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5461b8e632f3394fc63d4a54b2a93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7961d385f0d2a5c1e17934f4b6a66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b39168547ef1c7c49346a4227cac7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602d4208d54f9f6bbbec78a1c460ce8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ba4d2a1e667dd0e180be41378d4af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18e4e9be5c1e149c9b46b8551af8ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7da2d171cf827357a1e4ff0f40825a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f553b69243e9b742970e5e220005ce7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accffe72d116b2833a05c996db4e4b93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b824056fbaf73a4af533d5723b3fa6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433569215b11252b43d922e1bb7548e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3333d71d499cd968bab340b6b90af5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25149a0c17d3d880e55a6ab0064897dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f69a66655d59310e62ad812c5fcd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2d3c6c79c3490210f76a27e1c1233278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8d57eaef5619e058ebe82a0f293e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217eb2b0044f8a007f39d2a5b71ed98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f97732802df0c06456f64455187bb1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e650c02fcc976f6a5bee8988fb8596282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926345528b5e60a44f283deaca6fea77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30bb29b2f1813753af661a83e5b2cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1ac24ecd228817784d008d2aaacfd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318440e45a700e75d42d123ebcd5480286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6396c849dcfc07bc05497c1f40146287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7611338a16a933bd0b5da8894d17016288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb5c4e8bac1d81620aa8a9fc9b30e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fed21bb404dde6e9716b531eea4d51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf205c7e5e86c20cae933538dde5bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e22adcaeca626e275f51649135428f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8830e09b1781179106b9f99c97299e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fce5f42db83dc9cd15bec0d3b86d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36298224d6428b478081ca50727c1d3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae3c56225412c6cf21b5b7865d2d5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023861e2a37b18c0b3e39f0880b88b19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3546b5b1aba442e951fb028d453541f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ecd0cdcb89e96c33686e7fc26c59a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31b471cb4ab819631ac7ccb13a25b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb326f03a14e58487a5c0ca29e62ebef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa348d6e3d2dc7615925a7fadc11cd6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022492d9fa8b914fd3aed30703e8fce8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77b02af169f6891929ebd86a92d59d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b2ef5b9ac475d80d981f60351fe74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f65387b182349224066d99fef7cb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb6a3e4b369873cfa42926f9980205307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf319856385d6be7efde40318390d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0de7f588a6e119fc2c258d4a09381309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af246d5effe4495e6760209156e2936310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800444b90524369bb5b91dd8c867d94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdc56e1ca0434843a794e34da69a18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1230d7cc4a86dbf9057296dcd72e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21583f0ffe4dd80aba4db47b0c97fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d572ec2385a59ba3f69f01e83ab588d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52376b48e59477ede32fc4f035bcccd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd50fe9351d1ba11b644fd33d5b184b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ea1478d52e61343b452aedb369530318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90620bfb67f488982346c87554b9e70c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863a7c1ef17bb69988f3fd80f6dfc96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1c9ce8144668f930bc7338d85fb04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b96983672db66ce20978b6565b6d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b285d98542bb829fa175b264f2c1dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff8f7f82e1c93b9203adb2aa1053b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c363019934cd1169f7dcc44ab2219c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec41169bbe4c8f5b36910d86e553b2d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda07941a731939a1f0c7f053cde1a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfe82a777d33b22042af62b02c95d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e700d59c7c92b02f4fad000eeee654329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc324e636ec0ecfc2014457fa2e59c0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630898ffb6c367b0b41d66ea1a2bf525331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4a53948c156887c324bdce95c148c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79cfecfd16c00ed770fddd05165479333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c3d0cc3b9813b3cfb82447c566962334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d07ff8cf123e130c5d88cea90f3e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c4382f2a9b314881344d39755a425336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3cc24dbb4d15085ab073809d302c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd2b1519b067976123ab31d9410e37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caff2654b53a72ff912f0936df938e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7f696aed41ac34219ac327f07f84a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca3036bc4558bc8811e5f1404ff55e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902b4d2a0b3e522fb0722b5f402686d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035f887766719fc94ca043f7e984680343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a56d61689250a5f036912853ee6f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c5af85bc5d0c62f042feffd61bf04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1ee0cd6b530d4c32d3938415f7d59346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f09bcdd750b9f8103087dd7c07426347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e67794c2681e7326607b2530cb39d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ae936410daf4620f9780bc0422bad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b08d5c16e50995d8dbeb1531ae8aa9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448f7725d83a4d721df8e426b3b15d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee8824f22f5a1af46d63733e4ba835352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f4a2ea964af75e438750a7612524a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4361e19e05d50d215ec7b1357ece61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751489ba88757945bf5d25d6a4eba0a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105909de7656666c7b0fcd4a83680aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5665f4915f3d7933f7c8d034d422510357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196e972f82e6c5c3bb7da6b755d6f6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b393fd9efb103f004d1921d90a877359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26ca03eec4ae41918aeb76cd3e70ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb7dbebf5e2425742a9c034ae908b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68988f0e03b4c41e7430259a68611d2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410106b017f70a216d6bba533e40b287363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34c66c56cdc3efe8bf2c3f93effae4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b6e2ac42b0053ea31a629829c7535365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6f1d04dbb41b2df90f789fd717b83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc394953f49a241ac3a8e8b8bd33d814367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4e69fef028927609a04a85245352d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ca6f2df3c4908ed93215e567de0ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca29af211fce608c7b5d550991f6a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c166641a6005d952381896a83784770371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa47fc1587bb5d8fb9c6c19b343ad7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dacca90343e246274b6faa9df70957373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ae65900e94726cd073c644e7d34b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4753d76427855af7563f5060aeba1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1481fed99645f16a1145e403cf82d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c394fb230b7c538d56f7ea94e4fcb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f80a4b914418ca8d966768d27214bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f93751a7ffd743e0baf52ae27bac5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ea4639c9c0e8c8141ad5586d26f5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74573121f3610e5b1045692d34aa3b14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6db12c1aa6cf32c63cf2145f77240382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a52873698e046c5bc32681f7398740383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200d2886c7b66a03ab4c2b66b302d2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc230da861deb5d065747472d93342ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46404872549c0bbbbf3bb9cb2e90bf7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf8bfd3b6cd206edd6abfb522a0c39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc11046174c8416793e736608c7eeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7ab17e201a13f9147cea6ad0f494f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d56ac69096b03b7591fda3d704de94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f17f6d5295c9e0cc0a6e7a64d50a54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107ab88ccf00e1c3e4fab86bc81d243392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cc379c30cb9a486c44767ec3b8d05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4bb0c2156ee4dc50b29d6a10c16d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aab7966ab4d9832afa8918f6817b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39308fb4c1df6de67ad18b50acf28d00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b93667824498f1998d9eaa9d0043e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f850c3b0e9dde9291b259e8932103398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9d306346b5863b34d2688533def0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50bcb0e838366ca2abe242ab274ba5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf4d80dad77e323e4ccdd0faba67d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d1d6b441f0b326bf3182c38e73410402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe5c83fc1377f15be636ce6d3f7a70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8355c570379bb251b82d126429a85b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4689e08b13570412b8d4a134ae823405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d24a8d508c4fc210fe9f9ff26fff1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4013a1eaa021e592ffe899e72f4ff53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502e5770d5034377ea0442599bcc8d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215549acfdb39ef7a0c60f914bde1f39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034e5e54d0f108a18e4fe769a603557410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffd05b99dfcc01704791e37215c42b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5ebd8544fa45ccf55901ddb07cc55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd02355152561a0278e2f04b580c1e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b23199062d8509cc1e8257a6ed7839414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e186ebb64897f6ea71a94edeae3bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795212e7bcff6d11c720d5e5981ff7c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a33f85ad2ddf584b10762712ebed4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc15db6c867b5e3a4b597b3e53a039418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12d6f48b2a61fa518379eee7d58775419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46026040181714818ec97ae34548fc3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3727b4c6dc435242fb1fe5c853ebc99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865430c7beb1fa175147c0e56221ade422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5635f052a97fb9151afdc169c68c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca7d718256273fd130f10c621a8a16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2a355d8d1a8b0ed933e0cfd15ff9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666dca57b9e6c1fcf2d1a870c1a4b3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7708a8cce7f4809fb90caf150d0c96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b038f6ae4e1922552f24dcfdaaf8fc2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b9b2aaf321a8ac159e0e0e7ea60ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1535f3aed33cccb94f81a73d0b50f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657417ac70ad4a66d4a90120aec36921431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dd05436991cb15b487c8186560578432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274089a58a51eee940d02a8eb3c8e09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c50b52f78dea81d72687d59da3cb1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3977b105782d34e46e91bfb449b21e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cb36d2d4e420e78f8d411baa13086436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e3e1c032528536a8f3e77800c775e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bed72b87dc5efa2934e4f44883300e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941680a6d867a0856c22b4c1cdb79c13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dfdcc9fcddd8d5ca06285e630e769440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f7e6702aefb54cbbc8a787a3d45d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e6734b11dd453a72a04b787a1e634442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac26a36de4734d44364d8fef5c709f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad462f834f6e3e269493255796e4e304444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311e45c7025acc750f3b4d3fcb3d5d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52dd1cb9bfc4b4c8640cacac6cfc45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11584f2db67d26b8835860fc2b95c221447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafa849f535ea1024d931de7a9fb867448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25443f3c776c63ab763b3873c707fbc9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0bf417ffe2195acf233b49220d262450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0ad60d812abf296769385af29be44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacf0aae53078caf0a298d6b56bac78452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72895b02a6c6797c02171a1459962c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cf9b9896405d3c5d784bc39583133454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ed12012c3379974c468da697c0594455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa6784b51b1b8111ca43a24c3d156a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9ec58e212a7db56967e0c624255c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c265c002f27192416f004f9c363b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f2cff7b90506fe393a83edfc928ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8517f8facbb8d7ae572872b4cb1ebd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd97cafc36d5a72a44f3e719c9ea11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71a15272c8cc7c036e0fc5c37cea91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6fb408029323a687ac7a7903739ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc91acaab4811a06a8b9105db8785c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dd41411226fa03a1637b31f882c9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e77f9c09ee4c2c60c84565936859c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451a372747d3fbee824053be8578512467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2f57471f789592c091ab02681257b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71659815f835cafe2d2e656f7e9743f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6087c1b1a7eb25d8b5cf41d495e57b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a6e13b819a5715d918ba5219ef2c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591c356e8d7e8d3d7e0ed85fb05a0c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34316003565106b0a66e71e1af5129dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822ad1b277f4b28f9f568a8ede994b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26516874ded902c1d024985719995935475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087587b18f53bab5e69493eb1c2135c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30898db49d993bae55f040fef24d2de4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75509d08e635f0545319425e23ec84b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db2648b90b1108b582347e912ad42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0d859ab5dbb1fd989a4bb27679d0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878aaf682fef0af0d2900ed36d7c8ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44efb702c67cc34a06daca25db1007482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8899f2fc475f898e3e6b837c770c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91e65242f4aff3615dc22c7984fcfd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d122a2d35a271e11868c6900eece0f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c264746869607e68251084fecfff51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c86d546284b00760a4bfccdeb976ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dec6d873cb619a3f12e45779120c62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3026a91c812087e55c32570fdec25489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59822bf6c2673c3ba246f9b80e584219490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b8b624a98b8d75af9d3fb75adc85e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8f6c2c4bf9b134676b520f00d83ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960591f0060b1487dfce8ec8f757081a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f1c8f1b5a1fab251b6338e0555f31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420eb2a34c7e41f884ae5d424ae93958495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2975c98b7e7b779b5ea433cfadbdb84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde2057cabbdb47381d69a7be2ae916497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a369b8f17592bb6dfb96e9361dc91c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83fe51e9a75d36ea68749cfd450ed3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b88cf831d5efc8746107f01ff00b26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312a3a76a6a7f0c567e07f6e70064f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdffcf3f3c960a000820015f9fffb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a4135a732853862f84183df3cf0fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9b08b1de47f4fcb69611e378887ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd8921ba76efa2a32923d8a90cd534505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9729eb5dd514373b5b1c1b0a3d084b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71492989d321ddc3100c3c5c53e028507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47cf0061002cb5f43ec4860d531ca4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99c4c9e74874e22fae336beb3458e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843c8bb4d4454b6bd5acc1a21d92fa9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0e3fb174322728c65abd8ee116f52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8a94363b794d60372d5ddf931af3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a4a7b0482be219fca25d6f40b76fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a9e8880cf3219c441c9df88e776c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd321f4b7ce2e60ff23f38750e2a85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5cf05ceab28f35d33c4c56bb17ae2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142f151ef8e7f05e174f6c93615d293517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1964475b727e894ad4c529a886e4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da38335cf657810bfd5aca8ed50d34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24560ab2ab3386cbba1439ad32a14f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eec8e16b65a30b364754ecc83e340521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d9cde1a72136e1893d14907132b65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e94c094ce2d45bc31f7d6c1adc174523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb67d3688b5a920ab4c212e4bbb100524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec99484760e1bc5d631caa3a9e96bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58b86407e9ec1f78e879d68efecc94526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7236703c88baf360199d5dc47d241a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdb6609d0848256afd11f4416c182a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317c8331e0240a073f7b8e0b2d78c4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4274447e089e6ddfcb5b7739c5fcb18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d5acdd2db555de651dd2697d104a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd623e43191117874196fc4e817be93e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd3e9a85c05703a5498f2f72266e1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aa58b19b49988859d70a43b50a0e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b326abb1b4c9ea1ae45bddb25bf09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90557be62c387a09422176303a1777536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cda57175474f208be0053ea25a219537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5d1fa989627b6edb08de83ab1111c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cea02c6a85057049728a5972b98ad1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb844658800a472e608e6c0cc66562540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c7e09c760f54fff59501664d86ac8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6463857f9176ae4ddced14bf1469945542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca84c0edb1ab0e06ac66a7266e091c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77456c270a3c84321bee0cdbbe8bbdf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b44537119e3e42a98054794fcad0cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ae1af7149c9f3fbdebec14e556609546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcb17ed8ddc8f207dde95746b3bb57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681558f9d4e45546ce5ce458e22a58e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29107008f1817c66a819e31f0762066c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154c083f05dc835454b446407beaac2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12976793d811c509d316a20c01fdeeb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6974c51f14b8e2594a229c8449792aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a6dfcdb0be7675218d360b8ed24f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3158e809eabb8cd690752904910486554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f19276ba8ada407a3eef7ef94cced555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab53cc07d40598309c806e4b199886556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864d3cbaed33cc65e5cb52150b2d891557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6650faae080e8e454fc9fae927ae17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de9932cf890437d4b47971679495e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c00040f4b8081f7ed20f425aa308c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1543dd6bd0537cf48075295d8e98181561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7452c023d38764b3310b935d78bc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52ccb7ebcd66ac6dbafea39322f97e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf929f30d18910b325e088746e88da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f89bb0956aaf340203eea67b619bf7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c953eea093366ddd5504ee3ec0d283566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44ec38a3d6b0cd9419121cc3cf841e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6afe4c35efef1a6cc84a59196744b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e468b6da636835a991206c47a1ce36e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ac6b768a8432d444acd8fba98a2a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d28750355e6db93410ccec044be7f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6a26553831d385c85522d1ae13e9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04341e6c4de53b53584404d9f64920573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecd26484bb4c7a9e7b66d1bd79921e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f0eb3404bc23330ed87cf2c29effa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a26abc242301d7e6b1bd5331599af8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e609c1f55e1890bbb3126b4dd21242c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd761d14503ff0544f9eee952aaf2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ce9b08977be478d54e59886820119579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60ea0d7f088fd6764ecec63fabd5aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1765e7f559bb91350740d700f68d87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666379ac954ffae706ff8bea3b92806582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d83dc2cc41723de8139f3fd7032d43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc898e1df8b29486deebe7fa4be4e74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde515b49284f743bb1f2972eb83fc38585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37608bbd29aa280f10dbe1f23d775f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467a192cfb78b4fa9ae8d349078c501587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6739d38fe66541b2aefdebdbf235d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924f95b09e3b17f6729207a6f4ebe80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347394e26302191edd47cb6c22f6ede7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36fc5915176603df10dd9843aa774b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212d0d50ac4db1fd503bb7f01ffa8cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893f1653d2c1cf1ea9287052bb5a740593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b751467c1763873ab857a5f07758278594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1257f1a2b50fe06f4bf61c435756f36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d569d54404db890411b8fd0884a5217596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981bee0bc0370cb1293a4e51946f01a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d231ecc2b69d4b6cac1d5a0f9eb0f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203812dac0bd414b0db06495d89d164599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e07f6f5590e99f1efb2c316472b16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26133ec6e8d7fd60eb530ac4ded4322601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2b174f8105a0c7ba1f50758f392c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059b500c059076fbd887c5010db188f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b4a0e1f9122a3677986911c6cba64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c945c5d533e61fdf72ed3092e60c15605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6836606ec304b653514158be6e51ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7865973da430c8e4430b582bec04ce5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486464f6b124347d81a8e9b52a72c8e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab789c0f8571783c7b5a3742f647f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d267e371473a5b5fb36f0b3b9cf94cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94df65ceda14619476cf7573d783850611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc966ee45f65fcf323caa55986a922f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac6612919555aac7b9812b525a9f7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89beb73897d65df3fc8dc10d56a9b8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56282c498ae8ccc0bec6f5e17d6a599615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1071e4328121ea9079cd0609036788616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429b3864b0858ba1ec9621e94164079617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876c19173efdf4521a5b995882082e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c768a8d8388880f7237109ed8db28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a4807fb37306c787c15f8e2d50a96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fb1184ae9a7c72c70f70b7b245816621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a1c9e3afbe74447442eceb27aa375622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2dc0330714c875c03ea089e905e9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36472a35b5cb4bb9ca40bb804418c735624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82a78cfed61a47ee5daf5b956807ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb09903fff1868cd552630d98a12b32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74105fa426e952b15d458c4fcb680499627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a42f7fe6a8689fd288c22bfc03897628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc597f832cedc6e5de8018db1c074c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8716cedb134248c4b9b0e7778371d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae902685aa8a6f9eb0e1b3c1ddb37865631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7897a643cca116a520eda4ea5d5d06f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d1c7766f3af82aa2089a97aeb9d13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94632a2f13b1ffd1820c5281071a72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee87956f07a7d17088ce8bc7a275ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe6c80b4ab324aaeeb810ed93e7250636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4245678664e28c6510ef4e44ceccf7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a509e00704874d87c812733dd7d87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631305e39a7e106e7961ad3ff9ac217639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f43dcfa4c5891d63e94fddd7b977e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7df7a15417e72e7d7b8769e42d0bba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0012ec1560e663fafe3b2bf8df3a79642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1c61c5952892d7c234c9f5a9cfe99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a30710271dfd28b29ed73bd51a2de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91ebbf0f0b6f1fea3e83288e187449645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698996f74165d440c9488feee37bb50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45403fd105cdd9d739e3f6de190a0a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d4851c552b4e8bb6abeb1189ddd63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b291c78b423474494f1c84676300df5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5adb78f4b0635f028291fc336ce26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689d73f6217bc978c78dd1874e0cd29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a716a499cb3d32ad853c400d7a65410652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc960d463a050d2536ee2cf4d9c8be46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11ffc6656b883ac81146d9094d4aa8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0f020508e935a7461efa10c2ff607655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52459e1b9153f2f3cf8cdf66a6b828656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa6d80971dbcb7e05f4ca5e2dfe494657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b444b0c12517c10a2faa094b33bea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93db5e86d95949e3b8176094dc00dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90729a2bbe4257464d02ceeb728c0c22660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4ac18adec1cb0275ac25df4c0eef5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f874e949d6c6baf6319b767020db53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f979bd055b3f14c40b861d858e26e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1184f94769d3fac1655fcc39bf019b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31102752e296b8bda837d0f14479a1c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d436c8ec13d9d4a7a89b35bbfce592e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b53b2b0fbfa3ee707427ee00fede7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6849dbc07c076e7459688dc911418668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bfbd5e90b01aeec46f11ba517e75a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57527898782f1f630e68dc59a230251f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6998cea43cb55ce650552b87d9efdd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24770ea53ad33bc1bc24da2dbb5d986672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eef751cf2d120c891117d1b073b85d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf1f9defc1a6667e9a6e7015c248d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f16ad6f6b7bca9d812873e9c5fbe25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73892ef333d4aca1e4332d38f1ee7e18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c11730a01a329295ba35f012bf3d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b95d27c3764c30affb13a59a0c497678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64425bacc6b2111c0e519a645c368b83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b829173f6be46ba0fac94025d6e7bce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4cc410c83d37a4e34796082e9d6a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629a9d6ee67111a009cfd213e4a2fd4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0ef4774fe5d972a1c89561beada1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686a8aa7da7cb5b3cbf2afdc4864ce0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913cdae9bc5274f291839d9827a4b43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10516bfeff38201cbdb8447c57909770686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b9cd7beb8f8dd1cc75ef424d212f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660d9f028881fbdd49064c3ccc01915688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab285636f253291858aba1624a913f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f6359cbb3fc6d503e4ec82f26fe24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191b8269e97e534ee70822e563d62ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344bdd08ab596df8a0c13521ff8fd36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d60a8de1d0c9bf29e24de2089420da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51f4f07e1dc84d605be3ef1b945819694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c40fcaa696ea3ff50174ce28444ae5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655868a324bb3297885c81158f080eea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fa06cef667432705bb5bc30a53a05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de1a9814ed93d53ff943a76088b5fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d88aa5523d89087084b939cba4b7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e6f1f8878d9dd22c4bc9fa9670326700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0046d7536e2645e5623540b899881a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8903f21049f52ea6bdd58d0eca187fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2abafa4bbda00f80222b4846b1153e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaefd3c994292c5bc7e812ad7f83edd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68c1ef652c24cb292573c7a9178c5f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d5ca37fb2f7aa3b9830c701094121706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264b6defb8e4ee29590f51095835515707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd106f294b196e1a957f4c269fcda8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bce9cdef070ac52f03265f0e763f52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d15fe267dcfe3c8932c6b44747cd3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778156a6f2c62759d47299350d4f1171711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8a580740b150af62883dbe17d1e38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e979f1515cfa32eadb015982c266faf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770a2a9a64fba05d313261b90de2e23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa894ae64de455260b572230f79e3e7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7670b6523cff0c24e0fed48200c05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc3a9686a752166d04c59f07890863717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a9208b4e632a00fe41a948d50a466718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c595109647332bdebe8b6cb9835da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59fd3e691111c873d71426e2b7a3a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14e20ba9aa1b4226299045f17102f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ff00938fa6ed9458fa594d2c40dd2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f2ace557cb177604ff3f171bdcf74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e01fc9f553f9f71cee64397d6a1c7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e60c73d03c56a68e9dea600867b81725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a37bcbcbc2ea663fb8f42c518ff0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cd0293d64064206abfbf748b4ff34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd255c6a97ffd4c9b5bbd249bab825a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264100776c8f38f5e27e9c24a321e98d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02316a6bc32a43c9986807e95ef37028730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c432ea6a83b3b08e57c3135766140c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adbc49e22e351ae6682019d04bdc25732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e535edf483c4068d9526c5975356bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecd3f1c38a69d5f9605133d4e45020734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5842dcaa1af104b94fa80fbb464df5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e6b3953b8e30f17e2e44c2b7ad679736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda273c58fc289646b26f7894f08fd97737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dba99beade73860988c7528de0d43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a38e2851397f4a6f5f0eb59591371739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a38ddd932414c9cb5b63818bd389c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b16e298bfa169e87198338d1e3db38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823d07c901f34d297b9c347309be115742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d37196c035ef1cbd5967b895bc7a5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76de7c227c78866c17876d248ada76f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eea3bf35f63118f500313bf1c8375a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29737f0272186851049f0254a67cd02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69118bf96e463419a1e30cb7b013eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68999c8eee0a31566102c0e90f8ea1db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af4abf6e00959d667542f87bd6fccc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d17c580eda01d73ce9e80776f68b5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e0d3f3a4dc89417d6111a2b1b0712751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fda899ac2042492cafdd3c1b079f83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be33fa3ab05d44283662fa7949c7b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242188dd7e99b2f15d114f778b5c97ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6681f22ca4fd6ca9a4d18589cdfe73a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f938aef91a0dace0b0485883d41edc8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29142654674f6204da162036aff4174757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332bc8b3c5808a07c42577bf41ab6d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277261c8dad46f08bd98c7239fe8dec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b797b17d0a653536783958e6941101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b399f33b3c98efd2407e0d98bd6e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6d8f4ba8fd5fc10334e3b9dd58a9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcbd71ebd1ce78d32ed24b0487b11f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7dc4bc3d24dbe3dd15e1db15cde235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27228e3b6df57f488049f1248e0ccf146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14d77199cd340465a6ebdaa875e5077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c260c6b025e8ad40b9eeba99932e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65a48290932ccb4191f6b2365151029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88fc9426983c700ec6c63eac8f250d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c018bbec76cca657f1be351abc2a8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f4ab56575c534b61ab58187ab21de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312b6a0925c33dd5d18e9b66ffe33da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53b22df00c8794e355a610ef09cfa014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b2bb6299387d290dea5b9cb14bb7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd37034950ca0edab5ec9411aff790716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5baa50ea2856bbb827f7c13c01f7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5c973e1c7a34488944273f78ea2ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc96b52ebde3ff0a8867ba36addc21319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00001ca89a6928e624b4df34ea0f560220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ac68b5d3fa418c5c7851a47a61f2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc8d5bf7b7714c9496984b9f5a147e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee642951dd9078f1e89ecef61374d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51e5eca85a06e14da89de6eaa6c9ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bac7f788843cc345225b0c5e53e3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908ad0b774b5c02cffa17adf8e3893026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2893adb573a9a3ef088c442096ffc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9bca54a93b59a397ae091732a88c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b50c521f8d26c8f1587b59e4193e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b457e364f838c7eb531d555f7486b7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0330dfcfe8051448491f2b459c8417d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f17dfe1ce08329946624039dbee94a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a0d5c52b6bcc3fe459cb47f7e52bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fda8431cfe077143a4bde92d2bb70834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae1b274c88943be02f8a5f1efe7f7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568e379c4e7e3c3b07fdc5d3548469a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ea0e4619e5a004f744b7b986a2c5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f43d772647bccc454d891773ce25138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31be8b17b7f4c99d5048b8b871ed8e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b838c8a8d51a7ffd3fd76cba007d1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc557ab8b61b1b7a27f4a0fcc57afb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3be3f296ee3ec5c3bc9981c1ae02042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9037b3599531a3537cbbbe31e08d5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e89622705f034716e563663e1355e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df2edb20bbe8a11e6587cc1de7787245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f352ba74c7cf7611c007d3b5b83f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2733b7bee5aefe5a828f85f073d57147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6a7165c3342ac92e87d1e9e7091b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acab9ac4407959f9dcb0da4b62fbcb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e5c44f35b64c34f2755dd69ae891f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeed7b025fc82f8ed9198ed33873a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceff2e25b6f57e6b9cdfb668d82a2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdede534e952a1a2b44d454f3296d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce08a62bc84159c1962a0a07117e0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1faef16102749cf67fdbe5ef60912155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19f7eeebdef648eca193f57c0bc34b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be15cdf1a71b127a4ca3224158f46457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4832ff335c6678fffe1efcd08aa9eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68593ca4f00f7c9563b4843c2e9adb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab11489044c1a4d10a31a7f2b7c7fda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd182ab85148aba01719f041c700680861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f810279c12109fd804bb66ed6796acd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79aac38f866158b5405397c5ffb80963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571534c3f67b6d67689428f6c2504da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad90d1c101badf5336c1594505c7bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270be5ea6065bd3a8de233192c1446766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb709e7910095b3ea658eaaee2ba4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f34d4ae979eb9b674c0c61204e28a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b932ba12020d98942c96c503bcb6b2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc628a9826ad91284283f69ac97c4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4560a55304cdcf1a05da5d5755b5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e56ca58d3944be554bce752a3ce2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce01cda441d2fa9c3e94b0c262ba16a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ae5f77a540fb105dc74379d12846874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d387b3aa8690f672de708fc6f2137ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271212145ad843284a5de21a6a5e7d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977bf895690da90f49b0239e1b3640377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b950a8b3a06e718913784ee577cdae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c6a4badc3aaa75b86e835d4b8dd8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a40f141503f7152fb8e833ead3ee3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1630f596ab10d9f7c704bab7ab83081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e586799bd6b198ec61b50ee577d966d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5391fd2c726dc1a0146baa4fd231c7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2d8d43f611638d2b7d8e2395b021b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf6dc293bfd3eebefed66aac607c3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1203697024e90ca27345ae927a781486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8c51dce0cd3c318489dd7559e478b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7d223f4993fac46d4bfd722b75c6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3a3c45778d31db46dff88071dbf1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d504977d4aaddc3f43c9e956a0e2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625283a3396382120691ef3c33b7b7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c9f3d2eab2e54c896d96eccc23f9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0184eb0e262c47a99abcaae47630f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce554e4087e4b211d699a1ac8efdf494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eac12bfb35935c7ab30676c180f4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73f19f7b5f2d1d4e3b7157a264b89f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafe7fe266ab51cc1a10a29e081c98197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d59663b0c7a61aec02a5313a7c2e4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262520e639fb567edc516508270e28399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2640729629dd2e3ee95b6f0cd3a0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaf9e6fb575e5ca0d66638e40165ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff555eb4df290e19d7baf60b403e2411102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217469e668271b2d83320c139f3f4d0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c085bce5ab8321f569c3b09709c54a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b4bdd926499b2554eb73235bf8388105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e2c4e11964c11c7cec5638e40d70b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859c02659ff910e2f871619866b6548107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2a59d1e8a03e649cadc9c4f38abf2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600e6932c70818c49384cab11906da0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff70967dbfc50cdfe5bf10577df44c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffafa9ce271b81b077dc1f03d763616111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912aae8aee2c0a2d90dbe01375f30911112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64314c42354b3fce878188bb7f6243e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04453130c681ec4e31117f462774ed34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9492e644869bfe3fb797c7f645085115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd1f62d16e8c7ca0ca423ebcb7d9fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec26b36492c691475bf18e6208961eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e037b87b3bb101301aaefeb17e2c51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9dc55a1c81461a402eff5e4169969119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86143fe24e394ddc5ccafde6a6a8b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173f4299999916220ad73db78d441ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacf5da8577d9031c639daaff22162f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6f363acaa58b4301fe562d06dc904123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f853ff06ae4a013434e59467651c186124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf8ba1b0794eaacb5b75eb6f8e73d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0768c6441c9d27f931553b413aad3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843e455edd3f1981b0a5d378dd49040127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a3642ae5c6ed8c9fad947ca718ddc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83244c7151f4c24effd368d018fc5746129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eef5792c274e17acc1cc8fdd4d55fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431b9ed8593acb5303ba5e35ca05c45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872a83fd373d4e1128b083b02b92086132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eae7f0554e6df285395df29e9c3aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2437e5fa9c234ca5d6233dab4a959134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d064d6813d058a03edb338b9c11b7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cfd677155b45360278cd1cc7ccb40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b9063cf1c139546371fcdec38592e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852674280327124b927de8f09ef2768c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a639125134748730cfbbc173e41a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bf6fdd35886c2aea22a60e398eadb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d31eabc4309415cbe53a0c87756bca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020f72d99ef97e173daeb25b9e3c330142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704e6012819729a95ce12a36423950c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e31d2953f9e30c56a1f600f42cf68d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b80e1b42d4b4aa3b76f0dae154647145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa75e7d9af53adb1af6bf28064f14f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2716e735f405a86fa8be6fa6e1edb5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccd57713b623c0e6acbd9185411f78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73531cc7c9c14fe377c7e5f87a050c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa3a6b0975fae226c70e7213d5be67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d00accd77a73893c5212f9fa308e32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674423bc7285d8500a82802a59b24d24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c10a649f4ddfb5017d89be3a57cf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8299e37ce7605b641d5cfffeb737d1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b64f4329eac7354ed23a25d16da27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58eb0f553aecd32a401c1e1ed884b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549ff89dc3c9db31e07af9d16bb8f6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7bd1da7c7de632d973dddfd53daaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d926c5e24a2bb0ec70296815a7c3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4522c799c3361f4a029a0f59fb76f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b63385c7b832218f5d102d435b4198161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cea33e6f8f72eb688addac1c2f791162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67586506ed63c7ba658efb012ed1928d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632f3b53a5b04050c0211e42f94c4e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac8b37b67801db68aee7023c7646a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f932d3c664800cb2f69f46559d3be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c00e44164c1fcd244c4c8966ae641167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbd2c7a1b7dcde5186ce1f784163cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9878c583ef175842b40fb4ccdc8e156169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331db8921f7be6364a884479864c4f1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232352f27471e5df2a93f1e1991d97e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80375e78be575e6e7339df03bc3c2b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5d255d25f7257a567932ac225bc2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8834606ced84b259456e21fd3db48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1796504ef1672c2d9566e82c6f8cd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed74520af0e6315fb78da16e04bb06e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44299ff6846f4654e8f39e1874697bf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113462326bcf07c11257c96024b6cce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b0a48ddeb9ff4bc73e246fe0cf3c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d521c2936d54249c6265d6c2ac3cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2925985a33f2b6ff86f26def7c8c3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16649d299b1ea0896ca57201be10a108182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb95e99e439b3f679fda5ba89d259db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d1b87358358a454b54531f98075aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7496096eba7efc6421a031c7ab20d42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee452a9c4e4a731f6dff604af245f44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3d7abe4cd0876c4eff5186c054394187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c2929cb4ea94458daf0980ea14539188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4fc7b189c92e5c0e870567497c6a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53d547f96962c85cdbb26879b7766a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc89400ec1b20c591c201a56ca4474191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef9ae211e03217fb07418b6ff71f7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026e4e4c07ab93560b55b25b96a1ba7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9618c92b7b815c47e5cefb947dd1c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6a06bf142f999f3557695cc3c0d93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a3fda720efb2b649161d94adea82b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239509d82caf1625ed9ca2041487e2b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ffb7932fcecef6bf7684f42aea7ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5084717b962d2584151cc377635d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b982d74187cbad5ab5debe533c4c0f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7b463de72206289f9469cc9d33980201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb970e3173493efe9f6b22c1bed378202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073030e8c2b7e226371d1f1d61cc9e33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccd83288432519ff0b91cede83166a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a8a5d1eaeafdbce17e86db8652aeb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9476df0b566e017cbc939fad17616206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481151475b4ad6de6300d993ac4f6a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e39814013665c659f4c70fabd78a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2ee62d6b4e5f769ddf19cd4e9789f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3ac104604df9fd3aa543dbce76cac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9544234600135825a99d30a11315e4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270327fc94b21813e46a4d2e2b6c57f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4761e7b5d773157205d81bfacfdc58e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8de98284ccd09029f6aa032541f160214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a2f4b285e49c465aacb741974b777215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4fd0d46e0177533708ac7a18793d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb289776d90a09c56e045d51615aa5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dab794af0dfb6516f5cae293a6df64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be94ab39c1107d0b0de7f40fecbef88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44949bd87f8c4acdf4915cce145fe070220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deab0a06c695669e174fe6f28214279221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077d33f3422a9361366636fe4ad8a2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ad6933860d654d7f1d915e41233f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4d65799b5dc31ec2784277456746b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c82888f4c3f2ca1cb8227b72c3a31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017807761933b3444c89e336ae2e8341226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a73217f1cc253d4a475a4d55c5bee0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac3ba0e5927236529d26c6a7c9db1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bf592add2ec93ed86077364c87403229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39c7b97d252fafbe0153f6333d5d46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436bf63e5dc68babe1735348a220293231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730664931c91e8ef07661233e786457f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ef86af5a802bdbbc1ba4fdd510027233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022d27e7b33119b1ecffba15c493194234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbae978d2d65c445b6a126a4d9fa01b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450117bc67ea4605cb7c0ebb42aba98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cdccbd8b28204d9cbe38e70d8d1e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763c71c1bd0182a4e85d6d90bc0bf6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c780e711bf06f729e05301a0b37c9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00028e741a1f9ddd1088867586330b1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0d2c5cbc01e272c144c10faf46e94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2f910353b7917b1ba6262deaf2bde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174de5d30f9ab46392a90cf894b04809243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9f7668d0401b5a2faa329150d8089244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d97f937b403a0a982b9cb1f892ac5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fcfab2ddd6895a5a85228c6752c50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d322d15c308d2b13685b1385cfdb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f270ad042b1cc11f62ccc9ee6c16b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db826b974094df2a5662f198a9573b67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5b1334eb59592ef6beef43a4fa40d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e33adece47a511c4249fe4bdebad97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6340a16ddfa864b4c8d9eab790842252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b6551da48fef92196a8d79413bdbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83978ea38dec7746bdcfe7344aee43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068af88ae9c4ff687dc93db6c036ed2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0389d5630d923c8e23c2c7f151d66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce61ba0d20cfe2189e0e44c87488fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06be04edba4041429b1d27d1f58a0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5fe2266eaded7c5eba8cefb4a5862259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75622cc147449ce007fb9d17ef0f12cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e280f14dad7eeffe6edf5149047d454261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0288e0a86753a1324b0331402fb05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c960ba06da203ca05c866199ae0fa99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7a49501ead6b1a824a948954c962e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7a32a8a4e30f5abd4f718bca76a24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0586e0c4f52e17273d65eb5c6179fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8f42cff654ba81b83e3dd682fa284267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a42ddf6ad9dc79fd506d2560e1032268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbe1ae43c11bade7e0c15f3476832c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad8c332a54c7dd829a9d3496360644270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a3a36b34b7de03411eae7520a8134271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2411e71322092f3003f8a8319c4c93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e52351b74bc55517ada5ae971fa993273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff015111862f040dd709bb2477b401274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0f1f18153f7d3574ac3ccc5f50541275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035aa063eb6d3a2090597ff1bcf3e23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeeac925038d01996bb787888af02f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be407a06402cdac98514da1d202da41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9822c164fbb5b30006bab3b83bdb72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd912af8a84f25ebcc4bbe3a7e3be7e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5773d1626b9f1dc832580dad75c649f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42175e1dd6d434505845275a97080ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab846c767096c0a6168ae2325a14b57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4882e8f540f1c7a128de2de96a8f0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d199f4c35372c989692700ae67cc1d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ea16ac986a6b3435b5c5804a707d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8a01ce912c80107cf30b8fc1626f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f1d5f5fd70435b11a24c829f6f2e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f974ebce32e254dba22622560400e23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874b2ed55e7c4b4b16120ed707a8b15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a634e501b2edb58c655a7011f26a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf052f01ff1e3b671395569675272404292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a42059872405c68b4d246ae83877c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f08472296f2b2b7611041685997e51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad005e935b375d4e7cb7b078a2e3e63e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda828c44376aade962594915b169d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a4733d2f2c2ddcc3c2d3ce0728d9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24023a8b8175123a64aba6114270d36b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25804f99ce14062d333206924d34a52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6180dc7c77d33158bc001c8a00b09d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0bec8b2877f96ab86a1bbc1b3d1f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83671568a28e1acc1013a77ad64232302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4157a7d4bd558e0c9649e37c4be7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d1d5eb17b0d92c85f922aca4506a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8be59034efe088170326510694f78d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcb0c75d6d8c0a038c8d999086fb3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a29f40e166df1f7007200a2c799fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfc9cb51702636b3664f2e9e5543a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244bcb74ac38f9342b2a4ed330441ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c72b9394274b8df827145c364200d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fa1acd6c5dfc772cafa930ef3cb1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072cf7558337999be52a55c7cffb490312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f5c4f0be8884bc3361d70f40c112c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d954f8fb70cc3a037b5d34379e1ac07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12c0ea33afc4d4d538beaa8e1f2a52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927e6df9a7fb8d84e504e14e66d4014316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548939fa1397840a11d7acc1263027d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057633cd9b26e015484b6bce27d06d58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acab5e2dd53de80459605c4aa1ba8cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223fbad069f21988f272331d29e6204320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf034e8927c60c82cd4d7a3bdd322858321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfedfcfed3413accdf907b4f6a19d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26a41f59af42506fca1d954fbbc594323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4aedf5097feeb9fe3cc51551c1a68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9513d6ba73914d7bdbbec73519153f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81262fb6fc542f122ea3b56dc8e2ebb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8709461e2385742d5b06f7cf131b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a078206efa2bdd577143c1bc8b429cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e747d764680bb2d14a758bfdc30742d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a191f86c173dd6789a7972b2978c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7fc697d5e81dc4bb86e392b744244331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bcde6c09d461f733e629e210ad290332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8473a75e86371e5065ec55a16e79d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5aad722fbe7ad4c60bb4cb4d9a494d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1decd09f6998401735271565149b8bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c250aff4cbc1d1b19fd2a7d1d168de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cac396b6a347e0ca310a75be61bf3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349ec31820c38d6c846866da4acc88a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051da8ebacd4336e5260abc2b81cbbef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a845913a42d016088b70f691899cb56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78450182fdaf87bc692de89563a31996341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ce4e389a531ce521de748015b967e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430bf18346d006e781f6505ee07810e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ef293e9001bbaed54f4205df579cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fa8a6dca5983aab58a7f41825b5ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171a97515bf5753f4217e9b2334d4dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97b545855962dc6f8d82349ee0f0e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7c93e899bbbe9f49667d8fef468e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934f12d86a8d7aa8e245a65a3e67868349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a246ea888a41039cbb629c5b06c3e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcfa8629543c34c3937c6253baab77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155a015e006d5969a24f9ad8933c5b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad28d21b537339f2943efc8993bfee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923096eb9b3fbe03fab930c55efc82c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45618106f189f74d50f5d3375392954f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d64d0ac868fa12aabc196352fd6cdb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f0bf305c917116b2304bc0c9b90cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217a75ede390b539793923432129868358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef958e4a5413cca6e661780d4a945b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93b3b4e592f9ef0f595e0a383db9fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e1269748d79259f3724e396d66cf9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bc4e9abbdcfcd2835063aa5f22dcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8c257e43145697aa5df82374a4838363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dd261779a10139a4bc5784629fe6c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf480842f18d1323ff9773af0f2adf9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e7cda836f4f883a0a05d9e8d51122366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80523f5e6f3c25ed14777b6f9e85228d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aece0a5bf87e2ce53b6f8781b68703368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d5ceb39b6f6e042d35750fbb17ae8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ebb60c9652cb12b3363e04b695728370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de7ee8b1e0a3e0d92a89760afca56d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dea639355f9bba0e3be639aae0fb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52f0bd1cd2c34883b055e1e6b067a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d68118700fc47da98a54c6f3e22853374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958ace83016ee224c5d8dc4fcaf37aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb81687e92da4799a5c8fe5725442a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe26203e7330189dfce1e8f0efb92c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc72c2c7c7b1a62341d47e99f72a75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bb90cf6e90c91d823623d18b29342379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9ae0792513f8ac7b719b60545c63b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58b1256149e33e38cf46b8040e1fa7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249fed9418694a262f7ff07d449a3fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cf6d2f51f5e9652107f2a02266949383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a681e9da58e9ce4983815763d91ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f22a0e6f882bcfad7cbe06def2b1b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0174a46124bad97068996626e82eb6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce4597c82dd55b67e5bd3dfd3b61f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e968e7c23d8e4bd8d0a15649f048d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201a9543797288cb15c4aa4b487423c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee62c40ebcce08ca3b07176e8d8d566390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01d54d1f8ec932f8e822c8497cfca4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f64c1cc7d4d8cf9b457780a344238392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce831ab3e33e40bba9e5e3988f04d166393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d7dac50a167e746ad8041505e5474394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5abd7941d2a2bb49ce0c3c2aba29a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcad9c7d12ab0daa6f8ff87b9f84f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe542206561cf2169e52213a4c85807397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce3783a94d18e607fdc12e78b62e9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8bce2ab1da0e6bf980bae850d7f22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96116c06e69fc1c187d960fd2a2eb0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4304e1b823a43022b54570ad5cab5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01865d765b17432103949b8d1b1686e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b657d0511384043e7822efa8bcc67403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21ac8fd9b1840076e67592d43ef8f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7e34a659bdf4e7b133ac6724c2952405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def585bd7efa3b51ac342ac4c1582cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0acd77136ec1512f81e3a56c1c1630407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6579057054bfea0c50d7a61c87cb50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841921ecc26bb7744a1f9763de526c1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e7e5c3ded4fab52fe9fd2dd537f07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239754a7d906cf3eafa314242d39fba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeca7a1d57c55c30cf8ef1dd19c0eca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325342fdb598ea58842d02e133291b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bffbd25e43af8fd55ff8990db2577b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2086588641e3a579a5da1d422c63a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0fb245d102e4e688146d90dc77feb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76717ef6c1aa1e50577d3a1cfc266479417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec9494eb0f03d95b71b54f8f5245c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502c5a9e046b8b3154b9c74d75bc67f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312c07f1ff66c8088d87f042f390452420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8de03afdce244444aeca22c1b2e94c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9025a303260de6d6cf079527af0f49422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310b148ccf677ae4f02684ff40e5e23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd91790c126aceedeb297412a1ec5d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddebf0a54528258f52d447eec73c715425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ac1bd38ae87c10a2287a084a984b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb06084917d6a4e085a3a6343772fa0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ecba21e9cb0dea1792d2e1e4ccd6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a55107ccd887abf87be43ac3d546d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785186fe486e7e8ea30f1e8dd1266ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38847792d5358683c1c800aff0a563431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bd1aac74448d2b4ca0ae270da07e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c13222fd7690bbf987eb73301067dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1acd857575970e750df944c1d683b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153700ce01fbbab1a16166e1c0468a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16bd31436d071d85c3e81f36878a0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbce6337ada9b0afe3d896137443b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3502667ea6beeb38b4b9153f18cc5cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb700683bc1adb323347b081b3d519e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0a26cd399fed41f0da55cae994bf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7a01fcf36691902652b2a716d3753441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2016ac6be044cc7bd5fb9e92a695ad5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d99245c8133ae5c2c2cc3bc3b8fb6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30313280f4541141506e60a635291f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062114afd00d6cc56a82a3d41460a1d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512fad97c6bef7840a23db95c7cbf1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175783b40d121f9e46c213dadd1cde7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b3b4a2947cad6e0c81e535ed70724448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fc44c9bf348a9cc735a1c673f7950449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ca0943eaed23b8787eed65e0e7121450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e21e296d081b243b3cad9389089a35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484525292f41d10b28f8a884d2dba748452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e0837c5b1983842f613b06592bdfb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88b681689d864748b365ce5b9a3e4a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a5a69ec84b7f8868a282bd742e5cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4754e2791f5fb27548345557b4317456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3e826b55694ee94809652fbb3c062457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd83b0dd0e53e442861190864dba44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca64f69e0a68c9209a4161623d58cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9f36c716410cd9446a6006aa98318460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213143a5cbfbd1f96564c7045f5d8f6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff89a1a820c61601975b23a11650ec2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db3f2816c1c11d549165d39f8f2af0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1aefc2f4e644b47e2cf39954ee2c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adcd1e8e18d4af3d3b5e65673da6b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412acf1951c25c25504057e657bc036466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50b4c2dd683dd5262e8e36273dbfe9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d403e653632efcc2c97b492777b4f90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742fa25b28ab6b822fb070f2b7772e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e7e8e1d913d47f624757c403ce4d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf67633253144856a25207c9605b73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62ba3c0051b99cc5a767f49833e53c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29968170661d645a2e6b8812e3ff81bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7ace6363de9b5d09934fcf04db3fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e76f2229444a1a51ce928f0ecddd75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42014f0f68a2cebdff5cb788d174beb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182ddf988a7099a95ed92c84eaa3398477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471ff1fb0ed9ba98d5ec3d03f1d90d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869571e97f79ce3fc52e20fe289de5b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22c2e9162924cb10ef5aeeb54dcc18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903a645e178eae6953f33f29c90f287481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6876caf86c99f7751194045bb8523da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c97ce4298b541c68794ae5886f2f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add9e8616768e02216d55e09f808753484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9988a8c1a885869532fa7b1c3fa981485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fd5f75ed94e52317263defc8b574d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc8b3b6ac60c39fa8718febdf2db3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adead9e200af33c4a5d6d5961eedf082488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8fdced475ed0b2b4bebb19d3042db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3b9fe3d4c50d49cd566d69ca432ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db02cd24166134795e54b95bd084a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8c46c0a3d792c55d8a9e65eaf94a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13799e7966a828480b4f64713b847ae6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4df8bba1d2b25939e0be5d1eaeee99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608859142b28b8878c0cf2af4234745495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b90cb3312cace3c11a80cf53045a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f95f66a74142bf12320ef21650da0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b9ee70d42fd9a7a4e52d96677cba0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df19be71516ebbea37b1716f5fee945499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3a452c1526abb0b5118cb16e347d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb64383340a4256236b2aecb78bf2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4fc149c332c3670c807d522dd96fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c771bac32859b9a6e45710094e98cf3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360fa3d205a3ffd84665c9680445f98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97ef45622e005a1a1315c5aa1d494d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecc2531ff035542dd6fac306cb113e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54327cc242071b7dd4006468ff26ecda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02cb740d475f037460353ffa3491af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2872e73686c08f836926e568edcbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d094d66b496f069105a5a81b898c926510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5018f49ceec3115b5fe28207328830511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb3623c2331f07850f41c9f1408774512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc82d6e824f1bd07e74e015e28eae6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004fd0f2a5bd5f9016e36362fcb14ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23058e37c417dbf6477386f28b91447c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5503e39d9b7cb22065628016c1c6ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf5ee79255a58d9ecee749ec8ffbc9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da10f4915ccc7af1b16f2a20bc0777518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ed706f2558b6a396009b8d47e42ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4945e000bd28ae102567edb8ae134520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e085b7f9f85fea724fdf9b369072b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f90f7ed53e32edd3af2ce8b90e49e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1832a272f418d50b2c17f597e739d71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908701233faf42d0eb13bd4d2b32bc9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebebe293a85d740b847d838e213837525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612149f6a861f3d71dd146598daa37c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93adc93d61695196cf2493c441e31d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9f524b76b9f047d513b0f8ea9a1ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd8e9772049cfcfd9e01b02102100b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d987441b2ff49ccb7daa39cfcf710da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4041c62ccc89ba7d222384aa6ea43c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ec9333afa169332dfeca49576f24d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a13ee713355d1d6279941874b98c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a66d17fcd120d82ac4a0429b2a76b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54802e026608650b1ee42032097c335535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf511f56cfdeaf5e3fb7e8106cd087536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b17baaa00e6021f6cb0986f4b78d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7c0d9a1b3e3cb649d5190d2fadd29538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0886901e50e96b22713332716bb873c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9187a95ab5c6d1b8ce00b09d3f66b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9278cd06384b134ef91d02bd501944541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95990cdafa58161ebf6cee1e93fc2fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3b3184c0080259aa52b6c71876339543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6cf389636096396176d8cd531ba5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc31ec1bf6df407359d19e9994dddd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9bb83225506fbfa5b2752637f4bd8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6635916267ef509afd5a107582627c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0376b022638cca026915713b4451197548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2229de0526850b4d891c6fe69730b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07f56b723cec7ca824432c64424f76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7059575a8d41fc90edb7748f5bd81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b9094c7ea3f09a0aae248786d40e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de3db5da92655abcdb0ea340fd6822553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53c52e94f91d9af93d97ec15af9c88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d2909918984e395ea4f6c532a3a31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899399da2e22226c1c3bd3b24957fd52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5f0032145ad75c56b0369870bc59f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d724a2ab8cd639e2e71485b42d4f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96999a6122a269942af2386582c471c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f84ae66842f6f15e9ffa67ea22259a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0a2beed4274422649df86e773875b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645174673ab2e500479abfcf7d5d223562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f9b6a3abce19bbdcd2afd67383e48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bbd6c09623364a04b9068571b7953564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d016eb27662ff1ad5a958c238fb3b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df91109873234d1eb0b0d4bb59d55de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bba1c0137c443c50c21a8c69fe4125567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165beae4f7452a57ca320ccc4ae52002568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba5e7eb1ca5dede0583aa2b6a03dca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cb2b63a8f922b3efb31c7e584aafc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180aa76f19f7687ad98b6728bf567b30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de558438f7d5484147e27725afd32200572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805df83f5d8146d7a99f25c47172696573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ace48ee2d1f793c16de645d84a922b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cc19e02e50dddeb6a2edd8a61d8c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645e08da824e2dc406b6096c8de4828576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226a2336194dfcc3cccb35e0bc1bc88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657dca3faaab3d3754743919a3f2da6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c117fdd0daf8f61e21bc39383c798579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba47e6e457d3c55bc861598c696f0cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feea51f5b2930bc54274e2cbdd1d23581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559b65591da68324c1c558bc532dc7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac9d41981d77aa4d6a605988406506583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b800acc663c23a31221f527917c66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aee2c0453f5ff672f6ef75c0acd521585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79d0959d2326812be0e655e94455ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c2e5ef68dca0347b403c4a9752e5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb78b3f863db3a1b1102b7e918086fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d0024e59214afcc89a4459a606b0a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e3f500828d77ff25b888635408a1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab359afe6b8fc949d41b23a0f24231591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09824dfb14909a2f97efb2a99fcf9d17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b9c781c33dcb55744ca68a0fd57d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f6d82d1c414b46ac8295efabb6168594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d12b9091b1308b17940f7611dd4901595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916af89a34ff81cd0b8a655bbd929f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe056cf318ab8dc78e601ac1f7a9a78597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1db8ba8592ef06065bf72362662a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9b33a938c1676b8bca2043c495d17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec9b59cb5eade763028894336c3196600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c745c2a1986cdfed4f3cee85f32b3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0789b274e1ccf38636557cacd65743602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62743ef20674825f8bf1a36eb8c7d689603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844a85212d68d0efedf206f158d8046604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad00930dabc1ae5b06d5f99ad45bc6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a4eb9a135fe405e4d24a71bc9937c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022fac7343b1036baac03b9f06981b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159873edab95be3595f237244e1ddf7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789144ae7a0b908d6b816c3651f30415609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e6db1b8c43293cf92dd4154032865610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7438a957c553f224146b5d7cd81798611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781c5a63f0828b682cc41a824ee1518612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8226c0919fdd46e9e23c550323f371613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261873c873939d0ba2c8a33aa597e0b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658da1d3404cad3eca177f4b58df0960615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82270f91a40824a1a6a4ca45f6a81d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16c538a10c73e77f6765c4db92272d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1199810a42583f86ef7d8cb97cfab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db53f2963dc859977d967a822c2121b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66450db7bc4d3b3361c8355933557fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91b88153a07d2cc4808aef18856fcb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697dea1f087a315a46826611b618d74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1aa0f2eac7bd2ca1773717fe0087e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aaaaf00fd3189deba9a9d521b1c21624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11b6e903dd767ed4e1be2d52964428625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce408b15c4823e3bb99f460de618b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ba14efbb19008a23ddaffadad1d51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f98e216f0a8a38024940196e30cfc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac721ff5f8032f9b15941a41a51ce35629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7844fae6a0c0877846a4d3f3729eb0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006c405331af35c9bc9ddd008901658631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4774327fe9841a918f4695bb684fd19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bae7f43e075c336703351b9fefcb5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2a9c37c875234f69353ddc4ad30af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aeba0a38eb250b8b8e262bcdaa600635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48498ea6645ee62649e638a99ad244cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448abb1930c5493bb68107a2610f0270637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12318a6073d23f675226577f9bba70a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016f32894ce34459bef8d10aaf37086639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9da1f285bdc515de935db2d1261d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f538f35913c95ecf5049c3d62b5750641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711b77cb3226cf73491e665439696bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e01061d34fcef4cace59d4812b456643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8605be8f57311efab6c47f354b81e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3312329c89142d1b7eb5857ac27df8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47792359ee1d8378518cda12563aeb1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f11a0a8978b05f9816485b78700015647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642e52baee5ded63dd3120cfe84bcf0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ad25b856910a0ecb8bbb5ae71e04b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d00d7909e81ea7c50c3dac2339fea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ef9f9631968de383f9d82ba169c7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858acbde5331c9e7ae4cd181b8ba34b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa967ca22301fffe0eea41048db0a1d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb201c53576e8ad6cf8744aea0905f46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976557c9eb1748e3ad4af304760f644655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6cf14fa5754069f94480521b02eee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e613ae10f126c3b6ba3d8522fde85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582089e160131e31d566e5fb618af52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f56ad9528f8551a32a7acaf71bb86d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933097f6b5e6fe680681a9baa0a5913660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca57bbdcff7ef6ec69c68f95639d40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb330ee3fd99ed09e258474f67d9759a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f767631118c7c96828871ae9460070663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afce71c2d8b48f6036f25912d3736b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff8a181e5303e157c7f395c2827e01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f8202f450fc90b0d58a1fa8683618666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a62015117aa72dc29e511c955d5de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41be7b938d0f833bb45371920b5dd84668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6465c978119fdee96d64376d787e8a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c74a013a9b3a5ce965b033b34ebc5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a5778a3221f2cf3b294a8bcff9c5f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c4fcb6b697c9b28299c4088a19ad8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126e5a1789a92a395a1882dc06e421b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220842fd0c4773a194c7df61d865e4e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756b6bc2d5a8e8e42cad10ca2ceae48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015a6520cffe7b0e9dac3420c72e8cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f83a9961bf89c8327bf031b2d886e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54766571219680c9b48a5b6811eb58d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9883fa43c5b142bd7cf2afd4e713e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60a61fffbd0d34067767b6dbd400f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22430874d3a5d67a42e376588f082841681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb962b1a3dfdc030f41e006c8c78d81682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aae507955cfb7e1c348102f32a5b3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa4e7a5e72d2f244cd4d2ece970739684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f5d3a9364446d11a73fdf133e0f9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd675770ac823fdf94b8fb7f36ffd0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48b1f852bdf0999452c41808e093ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a09e85e38ad1d1ab1dd8acffafb25688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffb51f058c518c67420bb974450570689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3164e83e74a43061541a6686b0040d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef04f84182aaf19e1f885ca254d576691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda36021da505fa3a6b20eb50a12adc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2df1f630f96781da13b0d689c445f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f21eca2f166ec501a9e6f450f16c8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a4e5b3b3e391a9e1ca473eff5aa1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda8c1b6240c4fa3115a0a90948d51e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f32db47be663e5e42210552f87499f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f425dd31abe1ef4fef8b4d9fe847f62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352147e9243d906e3ec2664c31f63a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b51b24f951c6e6a8f0c80039391eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0971a5d422eb55549c0a1e2d5ec0437701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acf29fa596be23a5093e76e500f4a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfde9482b91979953bba4594d3d2e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65e2cebf7ef6c5b59eb497bfeb339a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f3d6612219177be08f1b9e6e10e4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6c7f9ff5b05683fc9d3978c1bcc56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dec5331f5e4f5eb88c889f6c62fd99707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7600a9a0ba11f71ec75c439027d6cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0c72a2d6829407d0f405a84633330709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96f8a45053981593ddf00350434cb2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b3de44fca6950498e79cacd8b696d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab301103f372db0a15d3fae73651efc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a463079dc974d84f357193202c491713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942486a39b108f42ff5ea05170cc2dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb68828c4bd3075a27cb344f60d579715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484a56bb6c347d4d3861f9b7b3c404a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7cfd82009797d30eff1931399d65e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7974f301d429cba0be3ba02f44a93c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab80dea18ee9bb0a1a0741372878e06719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ae062ad34ae6ec451c10d7177b707720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94f55c657e1e55e8ffb974377f0015721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3d3a7a30778ff6aa308ec8d052a11722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ccfa3b7ddeb2267e8d1e6eb0ded05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e52218dc237aae22bcd4d8c454139a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8590722494f229d05390fbbadaa4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65116678b0c865a240bc4f5bbb1b4784726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf45e6289704807bb11b78fd4379aaa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799be3d53b20fcc021b805831c849778728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9088c0b5be6d7da0bd951da682c15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84a818be070a0a81842ce35143c5e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3eb544dc9b12baa00ac3e35e5bbbe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fbe23790c2ffc267f660fda8cd870732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41efc58085725ea67683881e3a345a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36056bb69bfd391689a48a424f8e6a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a85656d08accc75a890814973bb25735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79156fa8a5a83daed36916d6c3113d95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b2d5b0d1e84bc61b079ac429c05ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e78bf2b65b726de03acd77daa97c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c74dd1550b2047d2117ea7bebd001d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd348dc1d74fc397866534081e2df6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54339093276bbca29b2fc17ee3090274741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf9662958de99e13b4406223b106b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85dc2de9c6909f94248b1d11f82db6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822e5df5a8dd277d6bfae2fbbc8e866744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8328a16f456bf41089bdc74d1449d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94095a6ce74852aa06fa0c04332c39a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f2fef92590a09b339521780836d83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f73f4ee543836b56a99f5135c2094748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b050843682970c9e457578d20d77f27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1100892d49850e429a4f9759307109750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2139cd6495b9c995fb912c78d6bcc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a4a48469edd3b583e63a3841c6b48752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d24842bc69d03d5553e128d3aff349753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>