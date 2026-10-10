--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032516aadfe71b794733d93cf2b23671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02a88498b5e5e33b16e5363d0748622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8983def9405aa65c770d38acdbb81c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4059aac299a0dc4597dae038d2eba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea459812e6693bdf9e152082f46233755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d7d5412533368d36a4885e3b417fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b377fc261ca5c0ee086ebd10be939147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bb9a001cf1c110052619abcac67a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c798ff5db1dd5adcca4279d14f60e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6194db3ad054e4f6fee969b551070fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70317e534d05555c28cae0c3f94f471f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d64c0389710a8eea4f95ebf960101312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4593751454cb8e7fcc9d3df58bcd5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f377e82aa4dc68d60015f2668d49714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675307844011240f38b3452cb31d8db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d0a7bfa2f2fd8651c0d5b75fc9bd516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d801b9ed9be5fd8a6ccc321f66abc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfde1767bd7e4bf030d56e1681687618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01ad6334130253456b7ff13b4bd67019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4caae0a414b452a2586ba200176d2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879105f652821be09af99647090ee6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e56d3881685172d3459a84f8d397d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4deac0ee9ceede60f14d5f3f2bd223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dad4a3a59fd7d121d4aa925676c6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3ef914d4e74d649f6c06d9af43c1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181c3adc4a1c04e89606d55a0adbd7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05547ee2b3af21c81aa250a88751e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842458b1a102b243a43e58b9c5d160328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a6fe9f4c29be8a9544671e04bdb4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b14a7ba11fe54c9dda9dbc405df64530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a66303c3fafd6a94cb2c7fdb02f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33530899b5168a39529d11b572367aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951d71308fe956d0e7fe0cf8747993233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7b5bab64a30c022950bfdb178ee5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f842438236cbd50868fc52829e999c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f441f748e51675a0111b3c23c454e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bd12e9b4d33179499b71e45f8fef737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29a5359f917142bce4b731d7bf677038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b3292e9c526bf886e4055eed80db339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96984c63f7ac29c68800d47b9b1b8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719a51a919d9da9bada7c27a55276ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9b1db8cce103bf927e68cc500fa8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b5b443edd62db72bf9fcfb37ec9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6ab2c6579a31a8060d191cef4737244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a0612d162653ceebc0ed43d14f06045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec238ef7b310627abd74367fb01aba3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ea8f393d448d4acaad32e9b6050e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff940bea350816f7889a66fdae66bb6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb40224a88f8e374974d2860aa2d1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66dd862cdf43ab74c4060c57ff82fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc73747c34e313888d0d4d1fb9f90451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36206e1585467b25e0445636f8e77652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a771799eecf35729a3ec6a265119453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f6c8a4cd413b7d9e3fb69fb2455e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ffbeaf9d81601de0bf446a8a2431955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bc2ccbc3da77e198959af49e58ac756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742664bea51ee693b63be74c0072b09457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41762e8f3721a23867d58e10c41ecc0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e15e0a72f45819aa1d98f6eb4ddf7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54050ff6200f9052d00098f830d4d0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bbd06192cf2b0c6a62348f36500a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd913e5907f650e640a4275a1934e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98140f1c3037e65ba789539ee999f7be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424aa8d3892ca16f8dcd7d8488ce3f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928b8ac55e8efafdb6f706d0d8c38b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f703b09a9b980b39a364fd7d4138e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d025af525e6a21f14f51afbcd1035267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a47f441d5ea879fa946e93c49f0e4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fa95a1d2d632c145ea01fd85cb6f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c3a3d36c3aa0bfb3db8b25facc62e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee42627481d92fdefa322946e6c82d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673a13db8de3a940a9c350c0c4edf7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde73c5a199c63eb2c4c71de6f7f759973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91195edb72d2e0258338c49ca7cbda0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac3791ae59a0d1a834ccc9bac37e4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9e064cae6ec64f6e5d8c46472808776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d1769cbabddb13591920e74b576bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac80655e9931fc2c52f59b3c5da51778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610e7b8ff4f143fe4a7558e85391ad179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5977f0953a8630ea1be5f0e25649dd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e8bdd8896151976cc52277a677e5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4a2950c024c4103295f4a27f2358f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd795dd5920c9e196e79a676d949c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e37b9743b7aad89ad74f31e1202fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df564c00ef79597463bbe693873775385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b2b2cb050f795dc89bbad130c282086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5664154433d697178f37d6f51f699387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71d997735e332db7e5a3ee2e865a3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dc87d2ba8d062488345d8f4dfcaf889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8484be7661c2823f81f379cc6938590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e80761ea07200aa760a68709d04bd491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffc71c1e63271537ad7662272c9d6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e12638a8f76e360264eb30db8ae1fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46480aa89091224b845381b3dcfa4ef494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e047bb9b5311dbfd7d878d51c6a8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7693e3503637905b8d9e5c54306522e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d78371ae77935df419ab69ec03d93397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfa04572c8199a730d92e66db9227d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee525e44aaecb68fbcf5fd6050ad70e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344559dceb6b06f1223383409d88fdd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbc7f45cf9bedffcb55abaea71f413101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51682467b5d63105ac5d33b7ffa71010102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af0519cf2f88baf99695df4356ea3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce236119f6cb81963f03fa7eb9ff6eef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a71c061d2a62613e02337361d7887105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134aca2ab8a6dbd4a03ca5aad063988106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ac6f8c8642c9886a12cbe7cd2b954107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d6397cb41f0519572453a791c9c1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124787e395987af515127686d325ef9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625f33e7aa21b6a85525335cb7f0871110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf65225709eab6b318093df835d01aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68b19e1485033b7c58880c68a102e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5dcf994aa543aa9f0fa6d791242c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e760ffe4d8576b4f38a7b22c52edc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec47f8bc9134941c6f6294501b77a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61307791163723669429cb45f2bc7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d4019b54827b0122636f2d2bb3d58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f774f2fcdc04437aaee97a701fa114118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8983292049fde5d064a38cdab68f73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374eba7aacdc2cbb41560285819b236120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a3142e122c73a952806ed4e7f9bf3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b105c6bc5aca37cb71ec363b9ffb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b939a7728d70b0cac9461b8c87d18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7622600f3093d5db03ebb611307bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ac0badbef39b408b81848c50c2a89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabbe70a54c8f954c692813f17f9779126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019c40c56920155da81e4bb8166cdaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74c95ec6374ad03d32587c703c5c90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ad1cbe09008c3cae16beb8adbee44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ca7fccce64a43e93bab85e3b09bd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d306533ab395be3d188bb23263e8f4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286ba19cadb7c745cc07d5ed0d89bfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61794b3ea6ee43f7586fe214a7e5d577133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3f374f586fdb6b081b0b1f88a6c8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c32de7e6ab9d30dfc9909ad68b0b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bde613160fa4942dedf1fead915779136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3176b357f238ab9a1a14fb15bd8539137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e348e179c6fa975f0c1b16bee5545138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78432b44849c1bb7567758ac54db2491139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e4e9c5120dc2c943a47251b627a58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed9f75dc8e939448b803ee1163a90b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef105e1aadfefea5556a93f67c232185142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3456ae1000e6f907fcba532479b3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf1487e57fb289d8a598397c044b79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061ac55926dae211f2a040a98346c6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463538f662425afa30d2956deabdeb96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d856ad1a082c80f08aa2c6f078c5e0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be2af921c9e0eae8aa0706a3dad50d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97193c5c0be051243db63671c78054149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10ce96282109d66afc958fb27bfe76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaecb8f1cdde9d6f27ec168202628b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569e3b09845d58978c4e7876938a484152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77956c2eae477fcb4451025082019620153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec6127e3009667c6f17df8357cc1be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536387606e593767163f7dbb95e072e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab89c10453f69a20dd0827cb7b0c022156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6daea2e8ec9b6b25184702f33206e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf141e6baf94a95be8955f7024540ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b0d20c17eb50841615a8f8436fc3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0999a8cb94e7fdd98409927aa847f4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832baa0e2d57fafbfcbf9f0f71bfff6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cab605c1190a9d0bfb71561adaf0e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde545f472c14782fd4b9dd0045fa88f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7364b07305b32588f7d7843fe3297164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00127c45732aa83d721657d92484dc43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a0735a8eb7eb94279c8db7ed73e29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5ac5a7e4e51bf0e7fde6968d73074167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76d18265993daa3e1d3465c5346a8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d9dee10e7e7fdc741513ab765b6ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072d4c726a215d4be5241a15b75714d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64a45c7669fa19d32fe7e3e12d89dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb52fc2cf040a34cc2ef0d9cfaa315172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c178db6bff62e07dad7b5af341bd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d090685130242ba18351a62bde8bea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257a80c5ae58c1f4ff0ac1131cba476175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f25023f270e9648140a82a045da3a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82edac296d3ee1e3172447c3ba2525177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b2abb73b55b94477d73422284fcb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccea1a2b26e146197eb34012974a4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0777a7ca45dcb616fce147fc3b9622180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cd644e085dd57a1af91769894819d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698308d5cf5489ce9dec00b91ca98745182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f8b5b9da2dff0b2107773037d1867183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fc3a8391eacc7cbd5d694c3a2c8d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f26915aadf6d0da3fbd690f304450185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02ea9453109be5b7f1a082cb3f2203186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d7852932795ceef9f9df9d16e01e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3806775b1ecf7a9c8533f2115ab7c97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a98426023a5ee97c028646320a760189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da4c101b046cef3164dad4b3861ac2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418bfcb8f490943dd1ff9b7adfc5eff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007000ec4e294132f117fdd478e230a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a2655723d32bac2fcc6d58ac60d37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838c725f16d4b72684804be0ae35f93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63c83e6994929c3831ce4bc9590065195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82276fbfeaf304cdc91fa39bff565e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fa6cc39c7a1b81cbd10b94a9c6f46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69455e9db9bcb52154c7eed7d7f5035d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efc1a955fdf10be14f2a246d170c29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5afb8c505a764fccb9d26be8f7f28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066887b18609f253578b9e0fc00fe7e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfd8ef9466a9b0be4baa14e8484506202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50100acf3d293be7d8dc82343bf11fbe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bdf865dbedbb642a3a96ec9872b8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f1a5827ba1e74467b3d386c3cd6da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84af096b8169c62d5f282117882f175206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690818100f8203fc33dde8bbacf9f60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aae6dcde6b970ab067aee1752bd33b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115ce65513ea19e3ac071221df5494c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3e0f0765e9500f8b40896d98fb769210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c7b6fe930b03898a8a1cd0a7ee076211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142ebf036b321270e0bb7443555d654212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc55fb54ed1bd469239384deb95c39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf2e1a967d376babda8214bc3f5ed1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecff85f4551c546ada25eaa0f498ba0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c6a5c450a88e37a0a8bf3ccefb547216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad2b2aa67eadfe850ea8f39d4f2d0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb44e57f34be871a2ad3c83afa4578b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc93821ce365d354e217dc9a3827c2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b2e0d95c3749e9c7c8186caf04d11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e074cfeb6eda5868bda5b9e7b161c39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e157a08edcfdd017b3a109e486997c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cac1bb376193e6969ff9538a1a9b09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dacc22bbda5097efd599ac9e528c15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0d12d13c04e452cfa9d1d701f0a60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebb6af06e309bc13f5a7aa6381a0b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8cb010761779689f4fa7f5da6af54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a0fe5da9ea249561f65429932dd9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41449608ba4206e119244cd799f3390d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1612402d84a6decce61a1e6bbc491d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a88a57c1d0a4c462557103f177dac2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be9bbb0ccb7b5f236ef0aa9a4e4290232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49d22fdb37a53f4e9f4d9b545b75af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d5c30e2fae801b2912eff222efaec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a939de8e01804623e4c26195939fe6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4da7056f9c16a7de26301bade33a10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083cfeb4e6628400ba2668308f9076e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6afd73045fae6c19af9862bc924b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3801eb1e24d4c5c25785785fa5f8fe3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf89c185e0d482010cfa62e20a3805240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784311de0d0f3512293cb2ac5a6a5db5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb0d2b3a9fa7bd09cb5eb8eeb2ed25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34b0fceda10f00b3d3b547cd66a7ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb798ccd4c4df8a2713016f92233d36c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2750b4f9d79eef3a578706bd623f9eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99634b1a6eb65ed44dfcb9a62675e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc5d8abe493f17f58924e195e15bf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9039174c51bdee06a9922993183570b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e484f16192ac570e9bd59667f91b069249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad87d7bd3b27cbfc6f5f6ffd8785ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f744eba9e3068493447f72f3a31b6ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea654a02eebeda26ff4b73a63121b368252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ace2a67c7fb24227cfcc89094ff9dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86e556a02675925a1ed134550cd30c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166843aaf406f5c912f5dae7b0f60ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb6147d9f49503ab340aaafd8195e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da83e5e1e1d9f612ec0944fee0afa9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5107d38599a7587ca1ef796eaf32310258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b8da89ae961edc5a49af162e290ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d934c5eb0867b7e507afc8870f07e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f726e13234b662c465a4ccc38a83a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80258bd2a6c4e753d5fb9d60545648262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46f5c1aeb972dff4d4dfa42fee0748263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c86d2c53eb31b8d89544715e170c50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09573e09bafe9de86a73782fcdaa36a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41852a8c489d2b54f30b526c04b603266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ae2cf9c968909b21357f220104fb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bc8892a14f6e6dfd0c6d4130c90c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39285a4d76d8a1b96801d06a8be74618269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce0102dc308058db621d59ba8e24f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e213048c8bf4172751a9e62d65be859271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e42ec8629372fb84228bc76eb8efed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07b5b726152b469f5a522ed650e549273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3080d36be6a269a502111b8cd8173e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576290d530e3683e1d01e41db64bd41d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe5860dca5395010598f743d1f86a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efbe1e61cd48bc490a6059e48fca4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123ae8a3b272d33fb22088726734dd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dd6afb6487a90ed2326441ce7a5ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8434b8493e40dd255c4cafd3b0574dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8042185a7665040f34ce65f3021f45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94df66fde6868c82354181332be07a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c174ce4933fb3efef1f4664fec2d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbde9ad68cba1937fe6cef7b747527284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86251870663e1dee25f8f0935946bcce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79176ec4c20fac5c60611c16da95ff3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac3be4609ecce3aaccd5782123700e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e0c452957b64b4a58a8eaad3ce0a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a3a8b9285a6468ecd9caca5ce191d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0d3337fa7b0c4a7a07487b2cda287290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cad58b34aa40bd9129b52a5f341670291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d2442b2b5abee3beed740dd3e698f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64653fc3cbeb4176c4fc60e0c412e3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5f90f285b0176b688172d315fa838294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ad03c1af4f45661fa3ba50de04850295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401299bb2e3ac4697a76f7c13325b1b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b52dd31690663c71ad2c9409e49f11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd169b2398a9d8d340ef94f54ac9319a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc634f6b1575e3b33c699c52a222901299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422341b52bb44f189f661eb583cc8a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278e726017bf4b6fa1eee8fa0ca8820301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b982ed7569579898b0f06987c9406b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857c6c56804b385c5ff01b21e63002c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193156cf20002c697f32cb381f53ebe9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce41c8aa60864f53f0c414b5290123b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40496390f11ba042a040a022a1c625306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8d40283a5ef4d0cf7964d6e8a57d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231ad16a773bf4bef41ce6f8627f837308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0405dad9b46862b9ee3ef9234e7c21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621d9c8d5373cdeb4b01b104e94c8ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b78a79dd6ea9ab3989e984ea53648b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b46814591ba200ec956b05d24364b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5eb4fc9b5dfd76d4ee5254cc226d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea72c2a28b62757c2a6f882911b5ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeab68418e9ee302ccd97bfce58e16b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde50c4d258906476a0478f81738425c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9c88e85100a3e5556464a7dbf1595317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239ed0029c1c3e8d8306f0159bb99ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93153bf2a7f8e7a08a7d28ffedbf7ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847df3e4f3bc5d1142283a1fced3ad70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6632d92d8967d35d85dd004cbe2e2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac87be5b245c9cdf91cc3108da7fca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996051a7f9ce2aa64182476d2e3adabb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecabbc84c35fb2616dcdd8d6de9aa66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1bae3107256072790a47593508a47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc03e04a7fe313d625456ffd5802e4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2576d33eb678cb262df802b36bcede8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f78cba05e04f0615c339a062db0de3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a01121fcf44d7c2227dceaf80b9da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04df9e548f8318812cd44a7c89760f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0bba423e22f2358d7345e9883fe9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e38daf2d8c33d2a93a92cbe62a3900332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c75eac4ad556c7f33198c147ffd2a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539d289c32e7f6bc28e0f1f02fa498a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bf7b3e1ff6f6ce60555557b760c5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419734162afdba5798c71bb2b4bf24da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb47a9511607afd9f9a34b7ec353418337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d82185c34365a232eb02fb089f64f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934a454a1907ed2c7b6714d2328ce86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc0863b05003e957317b980d09c309340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c660d4081da2c6a15673893bf9a134341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81accc29ecd5a197744d0675b802eb3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca03071cb5868e5ddc4fea53ecc65a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80fdaf9743f8acc933de0cdee9ad2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e4f2b6e945ebbbb43aa669f258033345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a520a5bd6af52ed31c3481a032438346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289a38e2262d7e8c42eff14bcdcfa5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc00910de283f500a144a0dfa4ccb3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d0422591824986026d9d5dc3f4a77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da67d51f92614a5f25bd9bd01b08c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972f0f9304d28f1ec0b4897d1f184a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b873453c5a077089ebd534979d2ad4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83bcd026e354318a2c85a3b84d9260353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cedb17101faa1b7b81b7c58a12e197354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ff07ca8cc13844267433428936fcf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a024470e9a39f2ab302b61cc2252209356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e951e31c1114bb3c090a59d7b9c0bd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb47844cc58bd548275b61f2d686e7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c37e983f276472be93228a1d8276b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bf121825e63dd4834e08dc4647512360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5ccddd04b970d57841edf82bbf250361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3968e21b51442aff87527dce968bb2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374414b92112fb4cb419ad7c131e4b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82544e9d019df2bcd625be6b0bf37e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae132bd249080ca3aebe3f5e6f1c641d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33224906bda9350b956794db84516a9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193242e44cdf19cc4b96c4dfcd2677c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c215d50f8238e3d092d9bc5c0ab90f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a78498239792061fece4bbc31bad5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80effee27c6dc0dd6376d082054618e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecdfac0b34d5b28b5ca21d67156eaf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7fe0fa4497ccbe745e8cd7d9fd363372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e5d9afcb9dd9312c95e4427f0a1f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e65ea1fc14de9e45473529652aa53d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f8f96f79927500de7ba4c06123c60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9ee279444b9658b15cf394ca943f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057206e6dbb5573dddede6da0246ebfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105f258bca968ca28f4540779c85ed6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bf33ac1cf3f1cd9a64db2c9569b76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bd8600a1f75b893c903897bc1c238380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1c4b746a97fb301f7a5b9e6f050f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781c31057e377d721d2b9209759bb76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce85068c76b9fe510426e4e77f52163383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619280908dd6e0b7e39bf98e44f1206384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a42722da302a284a0b1151bc61cbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65693b176ed28d5e1e0b7049f098c579386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46d8ff19f451472d6aa22019be57e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431d6e2b8a2d68498278f92894c8358388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967e8c2cb20cf8f26ad40b105f5aabe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3e880b3d0cb977e93de34a96103f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d2f780f9e2d047a70234f88430ec3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7760976cb7ebf7668016c69fee9d8f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd6b4e3ddfd4f01e58f0fcf1af3db6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c76aff377ad072cae1fcc86bb90c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426bff0079964b8bb61a3f38198683a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85f906c77d1851779ad339459862ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29c1de3fcec46e2c31c43de4dba771397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbf2d3d50bfe01eb32fa542d12dabb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac676df073f3f837e33daeb2aaf37b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52336bfcbbbb1ddcce5fa5a8fc9dce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e1a6dc0b41eb94859b453733c46df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795be3997a028ac6625b5f70c3e078ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aef6cbb215fa9fb5ae41baff5d3a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dcb621bd7ccfa19153caeb1c7ed08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780b52e928d1181f02090c6f33242c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbddf67ccc48cb105902c8aef5ec9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21f0975339f990c930079a2f60dcd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d16c289602951f140058c49f5029e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a7de77f4659ab8a6af8aab1d5f69f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65c6dc608455cb0e4265b966bfd487410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad245ce05ac10c832651fa40aaeb0ead411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afea8a73747ef390c67dd912e5381a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1b034a7399c3a45ac87c5548c7984413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b009dd7eb4bc84f299ef81ac77e890414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a697add7ef24055c27a7379e0d2f47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ae47333c9fc4b6f7f30be38069c2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79cada4e79b8135e6845c526cb5807417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab88e58ea113d9b35f28a4459dd675d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649d2ec70a3531dafc7cdaf2d8ae81b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728d1154def2c6090c0d29e5c5872af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da74559e0eaaacca5f30e307e509f41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa821bd17118b8e243c81051d8ec584422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e06c4b09bf77e3d1d6d24443c59da6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bbd394595761cf32c2347953344b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85748f09c1077948ab55b5b740bd5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995c2fc8a9fd35cad75f64b8865ab49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd402b38a4bae795bc8b01fe937c2388427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bc3c40b4c7ca67fe7227c1b2bc977428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e89d96652b247ceba308460a50f1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320415814ffa238aab8ae5196225629430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd74c894e2969fbaf72251ef405e10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adebf249699b430cc73cfa3a32f5a0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6a4c9dfdcdbe64e3322fda25615c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706e6d888feaf0893065cfb564c198d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512f6dc0a3ac1f28809479191b0017b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9fc9cc267b14ad9ec3ed03619fcd7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e5e8e67c61623f66139c9e34b07cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9ba05f0e4efb0560ca5f2740b7f59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390882d0dc61d7fb99d8638195ba2055439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6b4d2fe2918aeb054f10d276fa2f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfa8541914e003af91dcb0a3e7ad7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75701d38a3dbbbe2c877460ffce6e9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffa0570ed29abdf1e43edc37f24bd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da99e6c3a9ac65ef84c7ee038c43eb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ad367322ace5a0d7b19eec8289049445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec506c4d07bd670c97865f26b2d1086446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb722013c50c5289184bb0f4458845447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2a285da6c23d131fae9a889b0374f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a73ecc73c3222431f3263ade4ad7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45afadecf92d5b6e1e38f2d63e5b9be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98daa7eb0c66edca4ccc58d0ed6fbc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116f7aeccca9ad055fae0c71497d42f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de927c6b4d1d2f728cebf83580f7108453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27611e6d4ec258763cfd0600daed181454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0d5c898288b561f3c61c26f0fa2d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980a1f78ec25264283cddeb53b7acd3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853a0502eb8ba020802ef8ace8a62a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724ced481f0e68e46fcb549f2de9e0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed2af4e8c0af4368d05fdc83e898a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d89bb6fd84b3963f13463f5fde3117460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd5d4b5596cbeb033a5edf93beda3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd68c5ee181a95c5b5992a9cb7cd73d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70199d977c111e8f7ae9b70ca6c87d39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393046d212dff3885be1b88a6b18fe4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1a5a2a3d928634927953381866081465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94685124cbe4ddee10f4140013fd3cf0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b2b5890121b2793c6a58ee8b84426467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc5e104c37bbbe001c1958f4aa709d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4a8cf58fe0344b7e85d3b3df7f7ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a377cb740b18eb2f384e5a98b64213c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450e5bb13a887d27ebb40cfc69ccb2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af03b4d32cf49be2a2a8c9385190e3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5195ad42ed738f8da32592780d2988f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cb7b13c0572848d575e524df22148474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6fb65f6c1337ee9d5e3bb03d09b2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35effb97c687c451cd901dbad28720476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fc7672a2f77714c895adf8471680c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5e0c50885fd0b520d192cf2582fc2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab85237bfc17be6c8160e75dfb50460479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f08d8f1fd6e165ad3a9bf1ffe59024480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650356f5fe08f4c2abf0bf2e03e15ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900e6b8ed37218fbdcc1ad3c223d1af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5c93fceb0cfca5c2e340c10edafcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da49ebe5b906626e53dde57c5f3959484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48701a126a99328eabffc2fe0c9bb70f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b42b8dc3ee62bcd93bcf72c8b6100486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb736cd8859ca0af85266bdaacf1a44487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e0755cd57298d7ef953fc3eea17cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480781d7c1a23ab5854af02a9312bc07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f9a8f33a5dccda99a0fc0e4d334dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f54dd4ebd2808b7d2b06c5cabecaaf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffcc2c94bd8bb86b85afb27746f9ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957bd020ad3a13e1c192b1a09c4bc88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066084a7dd67d6de92f4e8493586229d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780a6e191f58f718490578cabd54de4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf452878fdca336cc062fbabd3235fb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08504466474f0fb7b256e1f1952916cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c3facd8bfaf06f2547cba2181c8b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a64456066ee00642b64e3f845746f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fee22bcba4309592b5fdc34e968b6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996e2cfb1e224d639ef9cc337e1445d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ef6cf3f793991e0ce4569455ab5b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c63364bc36ad262b1cdc1ed88f323503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbe1601fd6e541004fb52ba3a67209504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a16a1e6a65f3dd87877466ee5ec88f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5778a7c4066589cae09afb2dc0be9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b424cc5da5e0f81198c13519ff285507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1de88302f43f3ad6864d40d5a6e1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adbfc8947f4f3d95dd5a8165d0b7a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede47713e8bedd9f8d729ae44d572c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebac161b42bf595a27e7e00249ba375511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786be3f0b85647827bd7d7a853127c1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d21f1855bc829409fb412d95518e45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7645d10fe34d1b21b7df50e8f6a9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a9656d9fd3b0f88ec69523ff5b8d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f352a381718d47a6e2f6899580d37ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fd9349fbc9d6597c39175579b7667517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d38e02ea9aaf3c02d94b7a0461261d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c0117be41c31db5a6322b4a30e123519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb83ee5a7644413f0aea817cb9634e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df516c3263e3b4ff90fb322e46ab8c66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c7b9acff7ad15eafef1f59b691a2d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c976c2b3613cafdf06ba6f2b232fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69db428fc4d919ad89249625cf9f6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce7e4fc9d1a59b6ee1a44dee4146e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb48822d8e98f6090fa06d63741c8f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8685a69e6b3ca7d19a32fb6d5a424b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d8c384e1d6b08636b0703ed7fec18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3965bd7ad9178ba962e90e46c1218ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c98e46cc37ac5c95e8026ebc7f683a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24752fe305c019fa667d43013b6fe6c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b78f939152145d8494542f70f080532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce058a6b13a8b8dcb79ffb11b1a9a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b8cb774177aa90bf07bf285370274534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547622dfcbb126eed7c207e16b7f3e7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093851a94f3abaca1d725d3036b1d44536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9def631236d243c4e50103c82640bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4d2436ae0041916b8904e4363528e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50cd8de234bf062fbae47bb9d6cda5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68987c3269124df0f44f16c677e4da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f6fe952f52811524f9407ce55a517541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d87d2d96fe90bd67d23bd48388e906542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f7fc4eadc5cbd2da618d241dd724d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5065e644785fc23ef3d11e3a20a5b75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f33d3704a7be5f3e65df30bfb3116545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b6b57dfad0535914225f09831f3ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a893df38d83067118ceea2200daafa3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04105145f67678948a6f492ba353ab1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f2777a5f45183ff87ad0612bc44f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69357208bb7f6a987379890f7d85eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cff809027559d2cc9934df8a9820c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2558faca9c3016aa4c333fb9585f7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9c9dac87f15a942ac29a0902ffe45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f503fe070e84bd951d9bbff4555904e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363accf7356e8c711a2e35aadf22f3b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12210c4bd170366a0b2334122347f80c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb211e81e0532de6377db71d32f52e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5e5624a17250f0cf322dc5a7a90a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ea4468ef85e99cb6acf880a350776559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e572e5723774658b81a04f5d027995560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c7f66b6871054efa4763440cb26be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4ace6ca5a28844e98e90587f0eb70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbd5e414d724fbfed65c94bada958d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd29a9cb3d0c584cfaba96d5b030472564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00a2747137a6b60052c560ffdf6b3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a9cc190df7e63d235504d35b24e05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943d487d30876b00bc4ad2c44bc20aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250130806adfecc7eca8f3cfd130493c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe5226ad9fcff1d7b853d786e7cff7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0a0f0203d3a2cba7e5d37bca2ff9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd592f8b0789e018aa3349c72ef1cc1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59654d1771215612d690ec42236442572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a778d90a925fda296e214d54f074793573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a2ac71442a11ea22b9c14bde749cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d70262cfb22a8bee8942d1b6b61da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f62827478869b34ad673711c2e75f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f736e9af5abb56456b3ad5ca97f2153577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda66e4c6dab3cc21a48322fe1676506578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fbbb7986a3363c89c7addff13a0f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23894ab3c325a38712bd8e85b34f99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c35897a1778012af0cfd1ff294fd45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66b81026692d01b84ec003cdd059bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4a344d1fa27c4a3e562786ca1ac0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8646519d095e2399a7852edf8d062584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef347531fece22eaa4f6e81fe192f06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd7477eaeb124a4a6e29748e99a04b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd675a854933cbf1a3b84c04b648bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73407f7fa5e8676a1076091f4cb9d71e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fe5b9c8cd945a9cbef126c005f3fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112ea31cddf36ec41f39f9ad1e1f710590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d793f8d713ab76b14e3d71c4afdd00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa62b2eb09c86357edd9822e6577f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0682ed39cba3659fa72b94cd8b331c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff195195e1cd01ae15c414dc01c602e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ea04e205336df0e00e5ca9d206c01595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ac44ba5d5d6f75bff05f4d7deae14596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984b4e71735301fd21a5e6c40aef71d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dae73bf421909631113e97d7256bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6783250fc8fedd53e42e1ec51436fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2adfefa9944c6820c2102799fb6410600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b66b51a0e12463f5532b2d419521e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33c02363db5349bbe17be1d27aa94f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a39b4bf2aac7b293a42eb54425692603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad2378c4c5e3e0cdaa6d32d02ba8b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628cc9f04c653f6f3ea80538df2cadc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3cccae68f7487730e0503f314e14b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91209a169bd47876a3cf1c7c1c99a1b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c55f21b2a2c4f738028cd8d7a908e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e4ae9600e666976f34b3c88102ee3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca6eaa06df1bce38037163e897241d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af792f170d7fbbdd66d3681132699fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac4f4e1e452d2eefc2c6099894a2bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e28ae37956212b8dadf4f9ce21e31b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46b4743718f7ea3c6c923653663865614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8c630039ce9016633eb97587ca77d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544f2e13860bcbafd73bed3911e5ef4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc17ec28d28b3ee8787276ad3882366617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32872328fda56911915b5a4547d4becc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15476c2a494c2fbaba0bf0087f27c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112aa9c475094294b0a88fe972d7fc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5c88c2bfcd79944d45a9ea24d0fa5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac76f892d0a63e1e99ff568f214708622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fec08d0ca42ae2757d0ea6c701b1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89276356599f0987a2be2f1c4c861a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a232c01f076d8e52922ae3dac62cbe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29412c7ee9aebcc03069aedc940e7754626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a907baf5b00d11fb9fc0c6922ab14627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd11250b679846a8d453c47f37f345628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b738b0d43857e74394bac5b7c8f63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad868beced23c8c4caa9f5a84096f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff312fa542389cee3e1e9760625afc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df4f5143793807b915853f5ed18f2d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eadd606f60e71b7297a08340ddef90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21ee75fb7118e1dd6ccbcf2b9c1ce8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d501dadb98f23ead4dbefbe7dcf78fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b35097f66f565d79dadb80719e712636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3e1e9ef9a3ed1726a399281fba9db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9a4b5a9b0b6d8efea10888d834a40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774726196f54c3f667f295fa712b9b79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6bfce0658deef93796f92cdca64a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75581b552b624ae242c33be0cda66b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a22c4a630f464c9e03772de53e749642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1baf8f2ed775871ca426bac8990ef0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a743ee65e3a85cf832b3ddb0c786644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab8f5193905c748fe2ada1de76645b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4099e0297684832758ac2ccd56cc51646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f80eb113ec29600ede0f7fa82969f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a05d5ac308ea6adf39633f7a1b69b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ee6c9d6f08ce726bac56b61b5a5c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01a64109e6d6d3c373d3aeea6beed3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04eae8534a9e186b9b023a6f46dde4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb470306fcafcfda625c59c8c3fd5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fdb063fcbece968295295c0a9b9f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03838fe7d5e49526055901000c3056654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc037d8bd411215da6a95e138112929655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f11e041b396b3bca4764042a1526b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77086a8788b1535c7462dc2d867bbf4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56f58c595d81d5877f485b9100a0ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08da16829b25e46152b7f327e413032659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f5173a14a0d63030323eaf98a6153660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df537ce1ea686777b162f0a819e3829661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43592e68fba757dc771f0ce1f3da63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010817f8c2cbcfe74234bcf82519abdf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa7c255197e93da63f067e044781c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf70ccef67c6dc58989cbcae902c97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74704847b15ee1de0709e0cec3a61445666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a44f5a91ff0b6d156635d733afe29a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b826537d4cf07f2513a3b4527e74f15668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794726fcd1bee88de1b73fc6b7ffdad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d808ad1260129e71590dff68992e8f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29affbdd2a324d791a43148074107f4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b6fb977609be59262ac3aa4916489672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d9501d9129c8f94c1207f779c05b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc26479a5b066ccd7ae9669cbf84a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d79768ff2c60652ce7e8c581dc4f26675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d46462fa1a49051e07c14a3e38a71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390182060b5afcd40b6d5cc7303056a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1ccecd52f1dc3a5ca11c86aa6949e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0054ae34638a8b5c450a63102d29870679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646299c95fbf499ff7676bedd630cce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62b01c6eddf808727d975a908d30fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223c6dd3db81b454c95c9487773b9dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cd86977f628a19bdc17f9410259d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05739d2525adccc01e1c8c58f3d780f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313b17cc336c5fc2f2313785d711985685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7d6953ed6586cb1e04c2bba8f07bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7866fd3ba410e54c5a250c6f06148687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6284d31378b4e37d5b285ed12f4030688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1679f1a2bb75a452925c9f98b4731689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd813d1738245fd3255b5389dde53b02690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b7775f3bcfd52bc8c3ed1becf71f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d262071b0f416cd35c3b606c56024f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741bac8b64ab0da62e88bb999317004693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3a61966422ef455853722073566e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217825b6e75c39441398860e7aeed68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37161a9ea67ef8b6223d032c09ea37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf539cd6f5ebeac33014744a2c650a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f1a91981bf2435b9600c953be9079698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42575a71e1817f18d58a5bec5e91a965699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9819e19713d3649c3eb6fd580cff0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97d67d9ad0eda7d6fe3d7638e99dcb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db545c1a02fb60ce56d5bd3f11f9863702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2c7818a4f17b221e10ac487777ae7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fec02d26e8a6e67e8614a71be1a397704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bcf78cead7c0e8d2c4c0b110609a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fd0c837b43ca95b9579b0b0a94223706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494418a66378db6cf14c5e532f557300707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31ef31875546c8eac094ed97bbce13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ac3e5457bd8bc715f934dd0b398dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3362b6bf3e4ff6839edb553b8a2a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28256d6315eecd984cafc17f787f4362711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820a4100a1151885c289d9ba2978f0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd4a1578fb40bf8a137fb91869e087713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522477987d3994e463e55c8d0a82c43e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fdf382f49bdcae3814a3d9f206fda715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4c65ccb6032d687a6d129fb1f7e72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d377e8cca174ccbec0c439d27137e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4a64a259d33119a88046222f8ec7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6297bd46789c3ba2e8ff67cfef909e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c65eb93514ed69680c1f5393fe2b2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb21447c904d013999b5b1b833d81d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b71e3695e195cd735b911bcd4d5e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102539cde3f5599beeae62f1c516985723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878018f066bda78c615cd9f262c6d13724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c71febb83a54f82c111ac09dd91d52725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39a680e61372a63745df41baf3a72d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9707586feddc8649ed5a11cdcb6fef9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e846f0e8364632eed02142e9e9fd4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a6d138da0532d7fd2858d3f56a8b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d960ca6d1f27466bf6a5822f0a3f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a828d05646c75ed41baabbd8da14f45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5054da0e709c69938b8e25d79d8ebeb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab0143ce952d3b50ebcbd7f98d0b47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c83f5614c8a96c9c7cdbc591326f0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19c914d11ff8c325c27c1fe82db35c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a000d7e4709f1ae8201013ca2a533736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a5f285bec73d7ac7b98297ffd9fe8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bed50a9771c92fc81b50caab6ad5f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324d14a5e9bd959a41d5ec63b1501e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96468b64ae9a194400c01e23c3d93e00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b3dc43a6ce7af94d11628052735d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8a8df51824ce7ad3ffcdeb0fab3fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1477fe92ea15e7aec5943495e0ebb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b419b083732c63cab6476889cc431c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9792456225be692d1103aad79c973745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320fe1eb754503297086dd26841b972746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305abc4f0c429aa7009d56d102fe296a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d83bf642e3832d1cc4999b57a72f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625c109f3863320a05155b573aa88d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbb2d5bbc5ef6da3e00ee20c131a6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485d4965510fb9a0570e4a7c7dd9c96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3060204eb53a96d2846914ba6954e97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3edd4f725033cc69466278acd155c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18006a597a9e06c2cef6fe2ca677dea0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af3141deb92255fbed14b5e62b9126755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5869a8e1649f88c018c0997f995510756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e067ddf246c2f3617a648c725d9be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35707e146ee0f51b0a02f10d0a5ab91d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84279baad481776daa4d4c212202d3ec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfa6a3ea7be07d7e68c0bd4bcd32e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac678d3f8835db811becf35b27d0772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8363da1f75af04a6bfa9b39c4df3a3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8452841dd13b4487a80f6757655ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063af46c1f42f6704f543b234e5a7bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b46ea7caac1a20aa738076b5c7c606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892421ed3d10e710eb539cd7da5bb307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7d4820212800709e991e92851c8078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dafe6283310335b8e145736b8ab759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e3a0e23ff172c841bcc966e853c2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12ebef83b4560e6b53d07bc53229db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35952f8c6982ccaa61a0a4a3a0898cbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a8b3857f115d633d0edf39c1e3c4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f6a2de62f9fad4a7ce570d49964e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c9c501b118f6dd3a156fc8d9d6caf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bfa19dcc95b9f12696c1a9743061116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a009bc3925410410d82dbc84fe828817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51987f799f91acd3c15337a8ae366f5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95846ccf614934333d4c37d61e8c65ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c691e5ada5283a923de6f7ce169869a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ecfe01f8852e2051ee2b4f2c2e13d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64a9e1c3756366331c5ade3d957f8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49155a62cc5dc8982313ff5d687bb49d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb16ee9ce2a1b12ed95e2c6eee7b9f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68f8992bfddb864367aa026fe0b5c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b12b0e6ff9652faca5678a3b8990826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e2c2538550e7d58510a3dcc2d91d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb675460923347719edcfdc4c7429b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489673369c3bb79a1bfa06f5eff087629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddda4535357141c5e34fe93ff2c99630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80087260afc61e84be0c4290b6b799ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac10abb5133a9655be5fb5eba3abba632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ed45abca3b209085f40c6ff1a1d4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbda517d3e0713207e212a82bba30b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3503041f30ff2dcee2331751fd4aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0eb91f72f1719a1f26fbdfca0437f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a875ad30adeadd1117c1faeecd108ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2841803f3f5e29700a1949f769a5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36baa403b312d1561353109b05b1f3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac6c17717c3a009cd767968aa635fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8a6d07b872c57f5e8594c5ce5045f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902e620f5f115a8b9a65a44fa505b4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6139f4824f71da47e692875979382743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43ff329dda4f373fba9e6bc8c8196144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292cadb303927921d87cab8ed58617545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbebc4889d96a2ec0b9b3849c8e2d6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748756b7eb5a5075732524fdf1f7832047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd177452e3b1481d665236e8607c8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f409076cb14a2360afc3400ec9e9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47fe65525738c9c3f2d8ba45304ab650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee80f8d64f7abedf68fb4fc447587151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac264381dcec9d4b2415802b7d65c9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78105cd29a90efdddbb8c8984e9bc9bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f44ec2957fe7c29d97826c12b2bad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607310c7ef2d932b15f4655e03f727155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ab3fb83f1af18350ab9e7f44b106856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70d008feec358cfe9bf40fa49edc4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be815b1f15ab10d19d0c3a8411e6a54458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6abe940abaea72d1ea97562411d7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229817d608b40eeef1d243cd2cce513e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872f5ac1860787a5b3d558e51355e4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae02c329bbe7eef370a6eb61e5ec6ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875c8ad6ee5e3aa72025a5a222e709b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d85bda02e2e3eeee5d07c00197332764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c00300bbe7d51df3bc750c0d193f2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858349df47e168c5c8d4aee447e7411c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441133258d37ffb0b66d58ad7e52ab067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156cb7a83a94fd0144a525a45946b8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7514e47c7881f48d9792bc51c3ab369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbe10113709a2ec2151a2cb75ac71470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4f731b294f3e0e47639cd5fe9a63971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d417081f5c1bcbd10984599440c7a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d6a5009bd6a2cd65a2863fb45086873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628d6ef7f2ac5f816790fdbcffd430274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d6b69d511b9a52e243ef404ca8c3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f6c460b2a9f0924a9a99d0887008876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28548124e7c6570048d57a447b71ac1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ff4fabf63237b3f462ccb1a9fe78d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aff192ecd5a5e733e327b683ccf1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a076d454c595ef6feb796c827e3b6d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdbc7f56c75ee614c3a4aa52b2bca281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab433c198d39c855a924a0df156245a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901a7aff6b103337f01985ecd91455483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feafd20bbfe4443e48ef16786807f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ead0fd7efab63974b9359d153a717385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aedf4e862d193a42b85712a9bec8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed479d1ffacd85e0569cb39c7a070b0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312b40831c105fd631fe8d3d01792bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e28fd050897785424a9ddc697c6f2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee85d0b4ca38414ce77504e6ed3e1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab3ed31e7402aef7971f0e41655d7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153b72d4301c4030eeb8da914b24a5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933305fa7735790d231f33c0352e9c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ee0c148dab5cc73fd0f1a0e3f64fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c535237b439e15ca0f34619d0a9bf7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850588bd2261db2d9c99e94670a3c9a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc2dfa8945a06d9cb586d8f44be9b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb21259cb7b22b777d5daf3e90960a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ed4ea2b82c76528b9af02d6b6f26199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c06a367783fb8adde121d4ab81a4db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8f5be0d84ffa8ad027f6d19269078101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9e0ca3d9de03112ddd59cf99ed698102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f151998fdf54559c50bc3064e2001b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bb192dcc41143f98ef036e57f9110104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbb7a04a541b213def36ababc99f15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746423fb84cd261510cd7fee9cb8b02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697cadd5f0ea235624e1859602f4b86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d34c180d7386b6b1dc264f3fea464108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9741aaeb35abbb51fea21bab6d59fc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14da3bdae81605652d11ccea9575c5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb952be1878fcf324c22cd3cfd0182111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08495935b8f6821e425bcbf26a103bc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7426552cb9941e5a1305ea8bd4cbf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1b3cb3d16167c022721de2c543f12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aefd220fd6a22439c8eac0f51567cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e9eaa7b38c504e5030d5c17bda38a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72f552716b8d8a676073a69162a2ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d21d2e7a2d3caedd8e41e22c6a68f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c32b51c92195d364bc17ed59429c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2c703ce8e9d1ffcd6dfd87636bd4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419a7bb8fcb1d672a7fe587d80446f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddeaf14927e012c7c2cc9501df69bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea8bf1fe50a323e52ba5b76f66a377123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a6df42111bbdfb7fa43f4bee41c57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e337875aaedd51f473f0364787ff103125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18462a932fd1849c321bacc0e4a319126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7bb95cbcaf75346f258c548a5a892127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a3e9fdad252e76acf37128afa7dbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485c9652686f9fa79645b42c0aeef7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d3e31a17e0b813b595ee65ee38776130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36a01d4ac01b37caa9e0bce10f1976131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1f238d7cb13a0b24357cb113bccde132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9c1decb9af49f8b6963097060cd39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779f4326230b7653f22ca81117b478a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89222fa173bbfc97dfe8706c7062596135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190a0544b19923dfcca12b11e2ca4cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dcd4b69128ca8ef143d6de34d3460137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7052de3ffbe4fd0661f1f6bb5949c0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978ae87e17548a917c49f4906f70d2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529b8601135e8109d9bc89526bdfbb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82f8d0a398a5b0078be6fa51440175141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680736ca34962179e596af0482a3f98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d279a0a2c383037cd2f2f1fa3eef372143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92957126e4d9a3cadeccbe2d9ca723144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd1a0c8b61a80d1d9116bd5a8d731c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578cb3d6f2fd669bcc90e8c50a060e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baf497ed141c6c129bc0677a40cc29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a5452db1457f3dcb2a9f162ea19c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96bfad5d0ad48602fe679e571c61da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d73ba8d40e36c3c3b45c2cd2fdd9a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1d70d64b048f90732e2348e11ee5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0f19e125868e64619ffd9eed697dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b2ddc46f2bbf6e353eab6bc6b9064153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaf69e453680d129bc1aa8ea7dddf0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dc28b3217a6d16bac575722618335155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653c47ad5d6dc9f4045805afa1e30e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399d0742c80a1c96efc1d0505f1ed32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57b7f05e815d90e2ce4ad2d1ab162d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d585f4338f28ad3fa247532a2a141e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a759076812983821059032790a9cc2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b17dc84dffdc729d355d38ffa909ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666fcb6b448587961646715b3230ae4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191b5bc56155cbe019af7d4997fdeed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505c3ba3677d31dc0fb8a968e0ddcb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5b244dd383d26e8b80c4fa86182e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956b51f14963bddbcda0a6da37dba62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e422667e782e41f616599cff1a6ae5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43178f882aa6980a77dbf0b125ed7a57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e55d48941ff2f7a4bdf29c1b9ec49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a50d5496ced27135175e99b230c5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d492f912f1e94a27735b3e502d3cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297a7cee594265afdba249bb806c665172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb057efecc4a656a9977990bb41985e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295699cfbc2ec47339bccbecb6ef8a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf9ff9faa37cef66bea03f2d2a037d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12e1d61038fc4ab7c3b1904c93a8cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506f4e85ac629bdc5f31f933b89ff19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f3c8614c9aca430ea4bae64fd1c5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f58bea1da5e17940eaa7359d90f84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd459821d4222bde14e22912a31d128c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc784b13fa5280ab6efbe894f6c3c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adde611694e7dde0338ea3e408ea7fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467096ce454a6582e63aaa0e24d2260183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b0b9d4071dc0a774d29e28091c420184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d6a26f514ec7cc7741976acc8737b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1891ebdd8c12f688e91f5f5b440a22f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f708a0db5fd3cadfffd52caafc4fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e98681358d28843ab5c9be52648eb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddf1b71066f4be3a8cd3b9ac74e71b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773b34f2f956fa056ec1b05bf2c8a73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e510f48a0f45d56767f894eab14cf7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856f5de674e931b2d302785ca4c843c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78a23f1da283d258f08b85380872ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37784bbaf8936f57db8f4ead0c6793b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50e390f3d475a6cc1041b0f83804bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07707d5bb2134a28d93f9c25239a258196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3394c97e2dfa7c272afdd12dc6b72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179635329d496f9a52682d6cf8e0b81c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382971cb2ba79621b69f6ffa06703ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf296f32ca36147f46c8e4b5765d56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3546f97f0e3537752d16ef3859962d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025030961a8eb3a6378eb51f8be688cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6861e1a21d02e2c3c83b8d824f9eca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bb5c5ced44b925ebf6b9cfec232b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4fc033cbe6613bb7068d3e66a7d1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5312b22d0ce25903c204be9fa328e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed9a2957debd139d7d0b8d68cb95a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4c5c3ce00ebdcd5922cb43be67e7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3a408804d100a6885e1edb9efefe1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac388b8f7727dd58fbadb66d15be83c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c975d6dd65905af08f7be964c6685211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c2e27c4b3340c59f062347caa60d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a1a9a326ed7d936838e2293ccf102213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c263834640f8b6839923269fc834fe7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8ceebf270ae8dee1712b96a5b9bca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882702650a794932b86471996c7ad937216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a02df7bac1bc845f2d7e6b021c9e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4850be0fd6d6adbd5b22e30ba9e4b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabb97218f298d50e3135f37d0a3c73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd7463030dbcdcdf639fbe9bd20da0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54728224fcfc52169a4d330ccb1d7fe2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc5f115d2a81ea597df11af16ff4d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594c37126b81b159c3027084f48073d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769b298d6ac52c2f6c7a79805b5ea7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd533ecc658a17e9dfe302fb5aaa5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701bbbdf9f3a38948f391c82919b211226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eab4ca0013ffee245ee34a92bf7f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daea688ddec240984145412db2e562f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ccc45af609fc2055a1bec818e7809229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa04dd1e8b187f7dab5e3ac539ebde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4b158a2d21fa49b2ffb72ade03216231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d710e82e33d7d3860927d443b2098232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c49976a08f1d8a72740457357b245233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2841ad75f1b153fe2859e218d578000234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31864cf81de7926f2ccc32cc2ce21b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564a42a0097a0b24467a8f95b8b8fb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48188afdea3f8ec9e9cb08bf0b860aff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55d413b67ef216038db314da7c65e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d12a5e8d650d799b04239c47b474e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b45bfbe0bdfd2b911c548cd611bf9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f56e480606bbee4a8da5b3646b1b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd7b624903a8dac8bd867d0c397a5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbd1b8ff64fcd53d1fbd74de4bf31e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032427d8522457b97a03fa52ccd49dd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed86c63eb7dfabc01bd21765c4e67e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c84f5dc5bb4957c0ad7e14d278cca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a5cd5794c5dceebf951b0e0cc4e36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dd8c613675245d916aa09188fa1ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19866f645a8506907d70d1b51d99da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b954a89ac8f30965c791b03579a28ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb99f34606b8293c4a17140cdded8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0102091bc6a6939db0e7ea55e75075252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae948f95ed499111b47386699dfd85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffe298d9f41ae84f179e2bb2fe17c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7fe3ae84842ce915427e7d77a5af2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b7bee083b9e27b99d4d1dbaa06e2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52285b1cce8163de1fb0aa47474064257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9084268577e1f46ef76332862ec87a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d69b1c8d1d1b58eb67338bb83e6e68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed48af5ba01b0ac6557796af663ca71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd617a3d54b9ed2c32bf663e55872df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562569f98aabc9f4f2a34d91fc4d396262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642999112194efcba4997bb08f340e12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067f80ceee91e993d4fb5a2477e79af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f64b305b18c3b653b6d9348b4d4d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070bd2c382df5e7c5bf8fa1902a8d06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65ae661763744b9acd722407f28f90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770b56aad71d5245cea1dddb2bf0431268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57ea83de88028a88432d3dca54fc45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364010d83623ae3ee2dd94ea845d3d35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b954370c456af2f0c3a3c94ab3d4fe7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989551a90d0a4ac095086191a57d76a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b22a838106f7a92a091ed9785bd9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331a46a4dc49863bcf62e3e2f195c74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537beb6501969844016e6cb0d478ba4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bd6462fab8f0c48f7fc012b3c99ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df7a626b6e301e9c2547ce737985f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18aca5c1ec9aeda0c7770b5e8caf7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eec4ca26b7dd64779662b8ec55240c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d4140cb3c5b39acac96e5fe2f4c08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96134ee01847c34d70dab261077d2ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2451c98dc7c6fbd2d0b575cab23a47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39970942ede4082f57c5f0fd17eb24dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f11b73bd45181a5eee5a74bc3bed50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a4fa1e75ee909fdca83cee9d718ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dea1b62b6edfde0a26fab8a428fae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797861f96e2b798c36a520283a3aaae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8a260ee4719f27ddbe263d86e7e4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757a49cb8544164fcc6798de017f6bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d549d953d3e1404d70acab7e5776a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08d5764beb373732010ca670608264291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff963fc4893751f4659d185f13d2d34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72005b20162bf4212445f9b93636f243293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955fc0c10eee81351ced0efc4eb6be0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765c2477c6e328ef52e075683cf5974295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b2d4ac4caa70cfcca51c07bada9f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2e0765a5b17a430cb00047f2ca09c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222ccecfe28f6fd73433d5bea22d570298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd0c889b251353d2acb15893426c58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7518aa439acd1d6310b4dcd8c14ec57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f3a69efc72283841e7eaae37dac5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829247eded37eae99743008226cce83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c86d532c5f5baf80492c3cdc509dbd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebca04b5fdabc7a5d72cc2fa7e839d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50580383e1c178f6e3a5f4136cc71535305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59e516b1119d298d64071c0b817462306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85081a7f2192e5d8c3d1ff4f8bc20566307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e5ba3b345163c0d09caa339369050308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa78afdb1be3fd1ea56c43a90e0d43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1142eb9850ea8086361ed44cecf5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f1041388e88b5a29a096ccbdf3787311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59aa67d0ed4eb8d5a51f5569e1fc5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917230bec54fefabdd4f707263a11e54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6295865ec480f829480b6cc3bbd5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109812960ec4e9c65a7b9499b703fe7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269205c215ef64d6dab21adb58b4341316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da61b2079f4cafea6e130e732ef555317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076861d7d121aedaa015cabb4262d36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e785d2c8985cec0ed4221d6f45a22fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2c1852951c47e78b5c8b667f2338d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478d5f03124379662e45b4d82ad7e3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6dfec3f57a66f6ef55c1c8dd6ccd4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d712b0b792a35814bc8b3c9afcb28c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0ab14bd92ddefe3b626252535d876324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98e276fcafa36cfe0935ace679e325325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e295668a58ffe78cd4f3874f133e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd3f17d41ad2d375d3b2d39fa5167c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42799e7de2338a425f94362dcb728698328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f38bc281c9aa5924c9fe15b686439329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e763c274271b8bb6b1d4d0be5d4624330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62e275f4da196ff200646b18d6dae9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5e72e8b8c564357fda01d65e0453c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1061af8ec84f49f8974bcc875ec4f06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8f04f5200af0ee06cb02d29a30983334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617228a3325a8354a4f0d3765f017a20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cd367ff3b2929437ef26f6e01937d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b324bd680489691c384f0dbc70f39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abaa4dfbc3b66872c80c76251f1af3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d114a4247b2cb23f13608b613970f4b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f815ee7db05b554390ac8584278b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f04b3d097552a34c575176e02ea68b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824518fdcec0d53222da5766bddce1cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966063664fb8f8c291877695580f169b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bde07ba5852ce15f6337c6410682a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eb7e685df29286d1fa72dccaa3618345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f062cb89d496ca1f5a46ff1463694346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a289054f65d9f1fee6797d1a633b7d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8169fc0c80ebc699fcc07ee2402dc8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba4450b6c04dae7f6b7d48895983af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41601741a7e6f70f7885ca8e16b635350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d9115a3285761b8d8256017ed1c00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa7c32d3d8df3ab1053cc0de2bf19b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab356dd5552c581ce0bcefbff964e495353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b8c3cc78a0aba451543133f766675354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0704ebd6e84bc9d2af64dd0a37a8ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f50c000c190ae797e7d273865a158c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3de94c1ea44a7055fdaf656b2d3c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1e242e0efcdbbf40a95cf16c2c075358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cf16bbe5135486007fbf9e4c274cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c62907a5d9be9aa9e724338329e216360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a21794f5b9e8d1a92ae5e82c52f90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67624f3b7a8b551e5f985be3fbfa44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca0c3204e5f856d2e3ac8bf3a7e0a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b5097bd46b5c4ea8138a68007b100364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691550bf5d17ebbb828541ae3ee997c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcc980232e3f2cec3a10cd4f4fa13a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff30ed00bb16699b236d46e8cb313e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c47361d8d9b3a9dbf59a552134584368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86364b6bfc84562bcd40cd4ecd312b91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3530dd0479321c22b6005235517ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0769b199185c2310ef95e3858c5c206371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd88b43ea56e8c52d9f0e9c061916372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd94c95ded51b00773b8593e3b5fad3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2213f7231d72abc1a4b4768b0f89dbe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d952f32a0e5635c976c8b92b7017d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f916fc3190bb698932d43ad526066db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84c4c22e205a02ba21c57ee3373802377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70862f86b500e87d58b15003d3ff14d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514253ce7259a25a30c7db2be942240379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122361f5fad968257443bfb8bded8035380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad888d8206e9c97cdf029c9928eb51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979fb958a7faf2492cb3e411ccf56bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cb32654142d6177615761a059fd5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17157efc867c17bf385f60d27c2045c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289cb59f8729084944039e46eaa53ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80b4cd4c1237b40eaadd34e8d67b48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5130488f2f95f7840ca6c3e427dd3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610db125d0c05aead0f6102846773549388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56025543b4ce9bd3fc65ca6f8a56e30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca04ba61e1a472a616af78227a5a374390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fad736048d8572fd74fbd2d3332d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edb87ca20fa9bf1fd1c599ab86bfdf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdcb1b0584378ea0ff79eacd6301c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6b98bb76c39929f8432ad5c6fa9d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32f3ee409cffce6693dc10614c4c0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14f4f2458bbe44ea3225338563f63c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334345a19278ccfc14a9ce0923de951397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084797ac9cb88c7872102383fe77b6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff2a98f6dc21669f55ea6d9055a22c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b35223990895b2bd90ec791b25f934400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212fa4de09507a797d7f70ed33584ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af61dc99735b5277dc33b4d3739dca9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c714793b706ba300ee930c4208d4a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694cb8dafb626545040b617cb4c0a6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad210f0cb8dcff165ae5ddd5c4f76fc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1ca411d9eebaaba44278c7cc157d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd38bd35e0141bf6771c265406a0b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc637d8a7b50928fca65c49c58cb1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713f644eddceb171bb7064f2ff5c1a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4cc911c58fd3f14fcc95132cd8c77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700699e1e9398b639f07b0e162836e70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d51d4ec550e33303d815dd0e59849412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac91606d3829221cd5054a467c176f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921de6d4f3741c35f681b23e4ada359b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4b7fe85b84e3494aba20a3e55749f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159753e3b670c8754ab446d2757d3f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15549c801f4c71f1fdb402a05d393b59417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676f37904d195a0fff4855c16813774418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f778fb7abdc0c3e7030618486ff917419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e9464c86dfc6ce394e46c9d9d759f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea168c9288f7a76ec938c58194367d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fec5920ae487f8fb3093f6b38a71a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56104870bfcb6eb561c47231b19be82e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a63a736a4ae5850aa87fac3e5ed4a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c870380bff22e834d991d5145137a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29256d1c34fa07aa04bdd8886c5ded20426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85555b37f984d5cee39c0f921411e0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e29311ca9cf60fce206186903fe8b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58cdbcc32e7357b24b2629b1d9b98a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb3c8156b07370a7c3ff4e61e977d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3989f16ed5758e825b04dc8549ec622431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93918620937ae5fa281c2a9c0263ea6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17211a7c7d37195d65b54508dec99a72433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff93a1ad9969c32a1be5a9787ede0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9c4381d0728bfea6b74ecd9379bbe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4773d6c43a9d8a610fbb11543c3ca18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677dc31f30efac750db4e3ae5f917ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9f29229d1a6e10e6262d025a52842438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb55ff06d89b26b54cd92a13b1a972b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaac2ddbb7eac9c53a78b9899550099440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe504f6c4e53563c0602b358de242b5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d4394af1f65ce671d88555cf72849442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fd6d90f5859eb165cd5a75ef9563a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f92499a4719a9caf0834ff7bde82ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780285f01ec431edf6c1975c83ec08c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801276f5ecbdcd65e063b7c4533621ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62081e70ee02af683d2cbc3c070855ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057ea8af5eeb0a37f389609e10a6570448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff22d99d956acd1cec433990284cb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7c69a00a7a88a0477e0533e696622450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc261e05c0455214e8cdd6c0d5cb587451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67563004e2da882b46b35f99da5471fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe684546cef5ea5c0c8c3251e2cd1b08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d55b014cf362514651eaa80885b7a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56e835203f2317b067c2de97843fa8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848ce5a681a94a86bfa8df127af4df2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1628f41e4f3fa36f8a98842c924503e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb8604a02cd28a8aee98b688b62069458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529e1ead01475e172f5c0f82a77f76a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8017e6aa18fe181b04888dbf8441dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c401536d5944633a83fb072071527461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33d1da0259122ca1665e38e72cce3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53b54fb18e642f7e08284d440e2ae6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9521c9946d2e651cfdeb77622d9cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc94e66e3590829796da6f58809e772465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3493285c72b1244c29b49af6effad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1508727438f623c1bdfb792a290f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1072a3487c0731466515f9ad8cfe1d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadf96d42aa85a07142e466e1b4ae83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df59a065001a8a424eecce9b6d6b949470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39062402120ddfadbe740694f301b64f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81727ae7c93d1c037697f925c4cfb1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f00e49222d5d4fa07cb6ee67e4982473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6f09187669f3caa96d16b45c37a16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8aea379b83835dbbe4404e9915a04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52525a150a42e665eeee6409c9db6f49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ccfed551825b80a9316109839942d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd1241d08c554def0cbac733e251c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e722af3b19d2e884a185c898b1f90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50764c9235dbc51a1e823e74e9456821480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86634839c00d4c0fed6f2a51f1326880481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cda1550a4c17b9a90cea25bd27589482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c60e7868312f4fe7b65be091609ed1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98187dcddce87bc9f8145b4772bc6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71aec1439b2ac5f12b1a02fa8a683fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aba127d8e1dc8ac1ec336f3613318486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef118c8ef2fed5f3424726e0e17820a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49411c6bf97a7976b66137f61f52ebcc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949656081a6a248dba2da7f12758c7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0cfc6f46af7002f71b2239f3d70fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356f7443984047edadd3a6b207a5c27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc01c82230ddfee8855b122d59abc0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93d1b33439a1bd0ea626db4a88c234493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c86eba507f69570456081e87c6133494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b842731effad0a6b7a3f48224ea3c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e538d456c445b39500e22bf335d0ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6443ba1922c8c818b127ccf94213ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199207d60969d7b4c678dd5620000f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38520bcef19c3c8ad39be10aea71ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bfb7c08171751893d23bb97e6b744500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed239d9445399b49d04abc2c738775501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b43b4080bce4605737ee6f33449c8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47e97b8ba2bbf48070c974b2d04c32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e095e1850eb4dcc07f19e5f91bdddc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8660134f7ea6528a73acf3454fc4f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75927e96502d08f27c99ed2fb4f35f97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274f2e02aa48bb5ab039c5e466a6e50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8e1661328cc3ec48808944b0cb993508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31c45b2d9a55634533cc924415972d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cca78a94f291699b334a6d18462645510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212e5204acafc6fc5cf3768afb08e08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74ebf191377d1c1c92661b798cad2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356f9739267c7cb60705143251d5ccd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345bbe7f110c99f31579cd473b6d96c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1da09d9e1598e2ddae6f2ebfd7a34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a4f226355822cd68f32a2e5d3114a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46e59cb10ab0915f82818b4ffb5e36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7a3a238a4c88de2bcd5b2d2fa0357518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a082c92aceba945316e425cfe529b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc8310f3f422a4718f21a38d4dfc10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e9448267be50774f774fbeed7da6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805b2193893fa544cd846c01993cb89522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c81002e53c78f2d90816a17c395294523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb913628b62c96e0d2dd6ce24c2a0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a979cf1438fa51f6ad231b154cc30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dbf3e2bfb5051b577626944f0eec0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f5f0518dde6ba117ccb0a1ea38eb4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107bbfac218eea38d64ec3973dcca18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485a5d2c4754bbdce8a731b2f25b4ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496784d027761f86d107edfa37e23d0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56051e34c276154648d9aa1b59d15fb3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66146e7c9b8950dee410197cb59587532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d1ad8cc2790a6e60d0e832ace9135533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ba6ec86d0644e19a0eef65172770b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dde2ed21860ed1434a5c8b3f2fd3b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648088b6e7798f364e96b7967410796536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576c1854acd075204784df23603f899537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc782cf2bd7addfe09616af81e2d2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeaac64768cfad6e984d25fec5ec65539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6c8a0282c24ac0bcfdf1022772dc6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51965065aafed3afa4534ba7e75f9aaf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faca936d017b4d6284d7e693c697dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a73251c6688f0b12c7f648a30b601d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994744b7cc4ae9d5eabf77aee574d6ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02098468fc6d1b896dd499ed0d4976545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd86ac98f15df80f4b4c9ebb1e09f8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251533dd16e6463a7018ea4b79f927a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26d847eb66de7bda67ae96234e7209548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbebb5278ecc0b9a406b779b9056a02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a157b9be4c7d2df23a4dbae9201757c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bc9d2603fc9f90a37ffaba22c3afb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f95234eded464c5e07d75218a2b39e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce1b5fc60a1e99c7403cdb20bcaf5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1781bd23ff3790af9566f251f75280554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f9f3cfa9268fffe952e05c6b4c677555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc909bb6a0e7e2f8ba03d49c4854e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe0f652bfe9ebee9c4760ac1cc2a34557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c01ddef7572c6b95669b810e939b03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154628e15da13277a949f0403f79b4ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839f21a6a98a99dfe30736a6e50920f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c31c3898b460b71cc98c4eb2966676561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9ac29753ab9d42e1b67e45524e676562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5b12d8de9bb2bbade80368cdd47d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5357eaa27ad67d53a39d4751b1cdf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0974bf61df12776f87fc69e112a03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60463aad9277a6bbe6909f86f7c6927566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5c8e516b95633f46949c7f72322ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0ae092c57ca115425c0fc807d1166568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79d09cc70ba3639f18b36e90b19137569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d950aab01e3f1914f7d956fd449ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a54d24763d5711b3710918ab6ab0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8703f19c054971b82e1bb68dea54f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696252454dccfbdf979e4a4f47caecb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee3ceb86bfae5aee5c7d229258761d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4e03ecdeb7e2c567010fbd92c52e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413bff639cd2b148d86286552b52164576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a45addfce961fa00c582709897a1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d1cd3dba9df53665773f684a2c995578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdd142ec5a14e9f61330771fb1a009579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0469ea850bad75a06a68902b6740089580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc28496989984699eb775b413f96d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825fc12f1ba1e0f9d4624382c9853a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb2f9489a24884155d13c82540d353583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83ce6cab7c62faf1f9d96f3ebc53d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485b8a91619a652a929fa7d62e173d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb47033102e8202a10e47342d48037a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696982cb3dccde5630ad59b299e5101587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f7eb2e0fe92ba4c93ddf9cdb49eb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6558a56bd329e15501f05cfa4007a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb1c7f9cc9bafa3062f53106059e72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f29215fbf8558e02bd773abbe1713591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1c437928e26bcaae1fc1c80509701592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069786cdb9d3ebae11404068a3e1f3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400c388e6dcbc57b71b8dfcc78fe599594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2803335c35b33e37d5d5376ed670ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b21bf574170e5a825c6599d01c881596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56486c6975337b30d454ea0f6c40d9d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a4b2711248ddb92684e15ebbbd2c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3c5440f2bbed698f491ee8e9633b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44eb5314ace79798a89ca54a34764dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf6230213a527f6ad15ca1b7b004a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0278539b6378855bf4632639042dd3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e40e13ce0894b5595fd03056c31a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866a810a366c3eec0209d8206e26e21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b65d1a194cb4c8a6f810482a118ae3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ae96c99cc6110e41f3949ac6813c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b2d87c562604e9d5842f407fd0d33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae4eab4c38a0ed252d2324fd0c5144608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6755a3e80b2d5b3ed6a4260de1855609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7d631c012ca76aad8e1556750f621610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbe0f998c3a8f1f528b0a9130aece0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef264d385ebf200837e4f3454cd629612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d7fcf19148590063062c2021d01b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83075263fb1a6d6e1eb8dc8f9b381dff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488fc1d90742b5ff6726b9abd4379bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef88f437bc33157b7619f6fe02d746f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5162a35ccd7614257b42bd98d1d47b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385817cfb019e9a7d7e02a04e6b62e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597c66a8fc26d6711ce0b37f35f511b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d570f3be43f2cd97881cc4835747cff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ccca9142f2c8efd20499eb9a217df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98683ba29983251294074f22efb50ea8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f91b7d34ab9428ca5ae2a9b005125623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c590d5c3e328a8a7ab1578a589d22b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24943540069a6c99b382bf987a371311625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca56cc6e2917f97537d4689325e797626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdb84c2b5e95a00c27761ad1c2a409627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c634460abc912508e4dd945a65908628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb05a8f560bece59fd6c72d250e1168629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f91d1da2b5b3d7ffc716e068eb398630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b116095486d1b077036b6a470b5eac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541789ca909b9e7a15337dad445cba54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e67bf5d61288a62b0d8054ae6122f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a282a4ed24a66a36f03c85367076820634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fcf9d3db7edc4c56621053b256046635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74aef4c9527ed1f1a9b95f444f542a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8732755679ca946eac2ac46696c5b09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08ef6204e3844076e2ed6469aa78af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0797dcf4a6bcc75e67cd4cd37dcf38a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ebbdfdbfbeb45bd57af7a32513759640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580e867c241e6f8f42cb300d1d8ca26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65fc6027a26b69515f7990b81620d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11856e8661898088947ff044085dca82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d38ed9e2b3982e89040e7676cac63c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a838ba156b3a6ddd680d9bfc95139a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cc6af5bf3da389cf10fa54aa022d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c03044c4c1fcc277c64ae8009a7a9b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751b3a191326a0d2068140c50579fff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f4093c651aed65e40b8f26a808a99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247aee073aadf157aa6a3a1e4cdee18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b26ac353dec7e56f1a1da18f3f921651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeedfcfc955003f80a31d575a94b2bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df49dda4165b81453f41147bed3421653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f55fff0ec1218654fd54c261105a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45867a4b531fab0da00503da4d2e186d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc50dd936fad0888d72923a991a233a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6a8a819105300484a6ce78f9e272a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccec3127fd32b13ace9a095b9856f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4cf1935fa0294a376acad8d7bbb18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12433a45412a8183336769bfc9faf25d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dd81b7eb95779d55d3e9347719872661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47222c11c3dfa2e2da1a15d545565535662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769ca31fccde22bf638d928643d00ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0076dfc1860401b0a975039eb12dff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75272eeda7efa764e578a57e84ffe38a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9f3fd9afb3c6e67f0de92637714e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde324cb2b45be63305ef0d46c857ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cea90cf37262eead7ea2df33cdc18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547552dd83304d953c2cad32c2d0d069669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8675e8ade52a6606cdc61ac897c7de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecb933e692441285f9bac6ca15e356671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fdc98c1ab5f449fde7062b23fdc48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97c696b82efe4ff5aa7787a6e5281f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd66e3bdbb024db4ceef619806a4314674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428c515ecb91ae169a967e6b8a54209675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0fd5bf2dc3441463b675f82287c6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26031240cda9f5de906221968c60e58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80798f0760ee1b0433ea12570fbf5028678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78b061180b322d25772c91b3eb9e78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1a0af8ad0a890b809eb4a5c1ac024680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f4eda615f1352b8a363106532fd42681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca5cb62d82d8e8fee82d662e339dd0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f82578fc8cdce0b293c046247f6fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e991e3c16b7a01163fdf19e5485165684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6341308f46c40d4fcdd96cbe9969ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8425ffe566fe9e91f19dfb79203d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207b5f07c1d14240ebe79c2137dd1f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3568c340a882d4123439fc32d61cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392b84cc354e0f424f55dbf88eb3697689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a53fbc44e0f79fdaf8dbb1ad14cd6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3271153775a34dcd4213757dfd92a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93dc28c2499bb253bc1e579c302eb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2611d14009ab4698bf3862571636f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c998830d07a52618fe7a4192489eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c06abb986f6bc60cbec6ade41265a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc09c4e1fc2402630817bba6ae0b77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc55b6e2d9e951cf347a5abc98ab25a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6843e8d8293e9c0381ba1539cdb6df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7746e20f1db85b54f35c5d2f146d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b8779411d862be9be9f6d9e2f66c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b888a4116a41126daeb0561a92714c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23716bd416d166a23fa53e35f4d5dc6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec75b60d3ff2fb851397a81d63cdbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71451c69af67ac71d973ed9a6806e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5282d36b673c72a1fd2b3fc36dfe4b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee13b7fd2b60335a3af8f9e02896cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12d0b18ad90c90d40d7803bef71eae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1fac858539cc149a47d5faafe77c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa7e331ade8ef85bc595a6376a239d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde8f3e8f7845f7964085b984961eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d14b414d46b43630bfdab187f77ba7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32404b31018d6f56fa723c62718ab800712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecf8241d3b5ae806bb3e44b4b4da83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebd4a9fc02f1f52cc9b3e6793a9196714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6104b61c1d7d7c029f9848a841ce3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d8d494484d5354bc0b6a6fbb5bda3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd337652529e21e8c6f218a7d0fddf3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cb7fa89a8375fb7228b4bf58a0c4a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53b561df25b519b3424dc248dff963719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c512a336cea639c2296e9d0f73dd4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62e729d75a884a8e177458d4aca1d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29a9d4cf99825d7210471f7b303d02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678686d071925d2a6dfc7dc076fb8a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a8c2a3bf3f34715dc76b2a256ec92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324b280e0e77075d237f36edf2ba492725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8791a14edf220481f3b9dd124bc4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7342c02af10b8ccb6e2a8f9f507835727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cea0154b3d6b07899683847cd4ad3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165915d19b5329669da6b7443914ae4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30361f4209b22d85f2ef796185f07a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd406348db5efe5d2ca76bdd9d881f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a4aff8b8cfff3f587630cee65ba6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45470863c6125cccd7f75f4ec17fe7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53835a00b43fb77bb9cba26be52028a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050f4e0cf2b05c2c02db4835795741c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe803bf8543d4c7a72f94a53f757a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205b34bf848d2ca43fdfa43db6634b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51120c439967c0259361f4e9ef7a8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f962a2c4055d1200f0bd4fd5284c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b77d3b5527a8c4f602990861f00b34740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13568e52dcff59adfbbcc85d4eb070741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d14a799a93ccb31faa49d4335d8f41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb01df45883443f86bbc93868bf5070743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6babaa36d942b257f04888088f63a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce1bced9a137ec2655e5eeb5de2bc6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55eb320a28aefe7fcbbe71a112ca2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befd7f2774b98ae36f0d30176b9bf08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297548ff599701e6f25b7770919b1ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47a908384416d1dc8e843815a9d7f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ee7996a1e57502edb9ae82738ac01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68436d142f94b4f12f62906567d5bfa3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276ef77c968291fac83a732713d3c0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b34c03e53dde75e7c3ca2ad75e80d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671c9805b12ac8f780709ac2f79eea7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba70d7ce15f2fef084b689966775a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe5f19a3e35610a465fee2eef37f71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402a91356fb1c259b8cfb9e368001f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef163c6a070404d48dc0fb39de6a0e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcc62fb2d5ad62df4ed3bf1fcd91ca759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>