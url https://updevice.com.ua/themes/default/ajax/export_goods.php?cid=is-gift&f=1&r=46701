--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e723791ef85e86267d2a8ee32bf6211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ec9a39323577581f10ebec0b0c8b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d84bdcf707e125df71752d0e985033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e1561defaca7b55cdddfbdd788fab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94b798a69ebfc515648cd0471f7b6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc03bb98f273c29a7d3eb32a6ad133e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51977e248b8419f4a7b826d0e176bb367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63dbf58607cede4efc05cd2d24ea8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f026e74d1228e8aad2c90ca173e399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e571bcb7631ba8d56d385bf7a174b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c54bbd0db9ee259babf656368dcc1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b586283efca3749a07ce6755afbab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708dd4babb722ab48efbc8c59798e7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa00728a79a2e6bbd34765fd2257b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e307a151ec3c102838690e3f807eba015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f33ab778e3649e37b1b0278339c38e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0167aeffb66e39308de0f617dfd4ccd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260f32faa94c45fae5c0e3e99e1456318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02e760dae754c8d9d2952901d655ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a719bf68efbfe4c52dd9cd7fd89b6a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75282d2c2df46625aef61ff86b801e0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c594e770697f0fe38d529e57d02ce2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5082e184a8e1a2069ce97e056f42123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef678452002a8bb14a901af4128a9c1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83931a1c1fb2037b22781dc736e18b2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe6c871f4d51f781b6a6883e91581226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6869391a293d83ebde9e640202d2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b6170a2ecd3f3c48a3910747d947d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff02fde52759af006b4ea2d5a080e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13da1ac1d05f8e4b7aca545a502fb0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d48441c1c892fa5931452de274d9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc321cbff7af8f9aec5c92243d79bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5c3fcdd6ae854de822b3895e8194b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a649898d3ce331ddae25d784e3f2a9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f0d7f789cbd44a0d1f1546f936e7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7b734ae223e9ccd3e8344eed8a4b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea11f66690c22056d721b137bee18a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101f8dca8d7e46f9898913e0b01047938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ff042e17cd67376a5ac01c796eb8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44385629f02d481c85b64d3123739140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c61f97a8e370c0396ca6ea93acbe041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390ffd4f47651e7bcb3191342eca4a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00483de0847b076ce6755af0b08d5b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfb5cee23019502618db6ffd0e14aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112314261bb45ee92817b9ac7076fb6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6adab95379b593dd5242f5752404d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84caa5c7afe10e1ba4a1e295249d4bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb8785ce5abf022af40c5e9df16ffd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3297afde3f1f7863259059c3ac5e0a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953b1d8abc336f7d9c874148e3c2a4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a788a568fed4c2b767e7bce6015e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf198ac102fdc918e9e7574dd3d8edd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848caed71c26ea1d0e3ad06b4ed569053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336045b9dc043e16ae756b04f85828654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aac4cec2f7c4fc0b5f6a28c899d53d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341de79d8d6de39bbfa51ffdb2777f3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77058fe147ac7de4204e0d7355810957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2117126592f4169df9aac93d23390f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9ed16f399b31992c265f889e2f22f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383f47168847ff46ef0d97beb92c90660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059bb2cce0b27374d030fe02b27d46c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13122c7791d639c932318f5c25835ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae5d801f097278daf1f718150837c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31b8f1e48a3edc689ac51d6a54129c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea594b55a552c3450076548bac34f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b34204892fc2405be13ed7553afb6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274a0d36f11cf10a75cafb8dce43f3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869bd9cb97d3cb9b1aa5774e95e6ded68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df472752f883c13faec3700cd27d04e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e85f3952dbc75b02a2ba7edfecb9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb43d3a30170fe8f9029e4af137068071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f16632d1c7660a0a4fda16afde352972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005b2f2c7937f567cb3cc7de5770a5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e18eadec0c0105d2a8540888d49e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8db952015ac686209e2ed09c50cc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62147c40990efa11f6fffdb24e2512be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee806d9094d75aa1750ff1ce807e8ecc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e13fdbdc0c7d0a43039e6adf03a1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84bfe18a135913198d5540a35e125f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe8054232b43055e3447e70bfab3ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2de67fcccb5ef73ae7b4e109b25f8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9366fc779d76f879c6077ca7edc3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979f8ee98132ee0966bf41a4d8c8e8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12aa7a43717b5c8cd2714886922b7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d31e673a52dcb203b0504f9dcc4c9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36789a57fbae7c5cb5b97222f6d283e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fe4a67c5ec5912493cb0b9d44f25787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538a7d92af6dad96a6c326758a47f6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef08b0d9a70adea96bb82117307858c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a28c5f2667741a75b509476dcd38ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a99544b9e1e14ca201ddf33b31e6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881da5698680671c3161d43628cddb2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9356ad35e9bf235d083611a0952f6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cb6525d2d44215405f5e13916905194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1abd40bc8a3c7a84ab331457cabe1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935635bf3b1621bcee4fe802f78413c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cecf27bbb6d39ea40a43e0ac0890a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3d6d5a6cf54dfd04511d3e5d4807b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e200a4766bc34fe827d8a404e9fef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d98d8677de38a59ed1cea1582462b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2b14d3f4cf643da22f0349d3ebcf5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4256e055b200cee4916261ababb22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093002cb380764bd72c89b0fd0c9c9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8ed184211d4709c6d54cbf0e311a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671112c538ef6b5385f92780dc669d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b848d76355ae4dad9e5fc51805fa94e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384e65f515685034433672c477b8176107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ce7d09a26c6c596517a41397ed750108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feae4bbe3364c4afd3b908d0e65ad7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2901d466ac1522e1a3a00f10e7b886110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98252c13c9aec47fc65d78c669ca0cab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c21d0a5a00a39e60a3bfda4cd1ef32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db056dd514401856e6c540d915d74c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49257bf53902821494c77824c8f669114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93dc7790ed322edb082473daa601d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d1230743c1f565a670ed426706b92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe15a2f1621f985610ba03db13464c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead1e7d60b6cd634f6ded1d1fef5132118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fd65908797a6cdc45fdf51879d3ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78e711232ae4d4d3a300bfaa820a6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056f8e73de56b161768cc3ca6a54225121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f3faab2263e3528a58f56d2cdc4e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1257232044b95c7443390e0975a43d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c255c91d7ff119df1e51dc7b4daf9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca128441c9e34603f0a4747c741ce9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be666654e4cca601c3b61611cd1d544126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e52632d023e89ee270a8f51cb91c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c136add88a810ebac7a1eef5f301c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e66aff23be6106c0de94f2544d8a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf3fb72d86088489c3ca5a1a13eeb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa9c68855532d59afa136925b6feda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d45b2a4345ef3b4239917317c6713132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eeb7dcfe9c0a3fea8222cafddd406133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d806b6db9158dfdf03fae67aa49d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06669447e197cac58254c25e2e9dbf63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946d2e1a3e7618121d136195aab4edb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f5200b04e5051d35902d5fc2a075e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09d1d1ebaaf475003a233f1e6391de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358686edefab30ad6bf75a067873b80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ef3f6b8d50bf3ca28c49beaaac6a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb776e2b43e108e5f4673c5f652090b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda635023a6beeba336e3d6de6c69c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0169a83a1e716f2efb3dff89e618a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e70ed006a3ef63b4f11694b181ca7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452b133e392ce6fa8dfd40abfbc7ec0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1876e0273b7234c39a557cd9f27ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5c0856f1d67cfd17f9ea90c38dec2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a0579ba45fda26edb36e0b7fed66f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d05161e038af27350432cde82dd3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2044d50c2326286c3f4eef366ab93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0194ac28e477bd8c9afd16f08d716ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159ce06405af30d8f7d870936a72ad3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998adb3614019a87cb4d9f51a150393153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235a3a2e3b0291e81d16c30ef430d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5341dfc000dc3c29b9f9147fd98daed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496080fe79c59d4cc8672ebc0e21dbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d5626f4ffcc7131852daa76af7ca1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b7f11f0e6970ba5ce1fc1c13bc364158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85cd0d4c0afa5f5842cc7ccb4b6130159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5eda73fbf5fab29617365a5bc4dd20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcb87bc80210c89bfdb11a3521018e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8b011b66fbba59e2ebcfc485fede6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031b10c15238abba1da7d442b5b4df5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eafad676fb2b8670cda9e7085c2f41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661e94a813f3fdfd75227e876bad702165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7fed266ec4cb55483da250b29d313166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106b52edfd937c0f81416505aa5d9b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ab3ffb0e841c26772950273e2fa4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de46c86b6e3f429c87bdb9861e20c5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f97f26ade515bd0f3c04d210f60ed7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258588ca71fc67b538f6e6010bc84bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a20fcac1bbc6050280261d8182a3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea892c5819575cfb6a786bb45662c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb8b02a8e0155566675e6d86bc75f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e26c5abf04a9daa75b70cd29f3e840175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f69293603077449b1c7747216d35f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf544630b367b2266686a510650530177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253813218020da12d8b62344e5280a85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d552d9c50843336de85e6502aceb87b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcb8b9176015b18e30fa7ca92fa6e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76066c184ff68bef11e2d0b674e160c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159741853d54fe5add5e5bb7882dd9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edefdbf471c5fcf261a2daf825226e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4bdde5efb76e875f08a1145007632184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d233142d58deaede77b28e2b6a330185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fad6456972c2be29011244b6f75857186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8415114763a9085e943fe002be52b56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f4fa7b057d697491b68e2780e7bb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920553e52332bc3a97d430f5624c4d99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b4f02b4c9a4334ae483183cf01a4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f06458ebc40f667df6f41ddf5d0ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f25a274c789f2f1f0f833a12324e37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0b5b1bbef94d0cb1f84ee5cb6c916193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be66db84bb95121cf4d6ab0aa0a276194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20dc43a8499382eeec6f1aef004300195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d1bc962271c0fe8685a89d9beff19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773309bb68817f764ab1c08dfa155bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a23fd70e4e85d855db45525438b034198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e699229323eae1e77455825d5ac7e9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5e52fa01a3b00e5ae00c6cf65c297200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955935145ecf32ab45b0abaf3e7330f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3181a6c0b226112b46284c41e6cf99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9267e45dd83d0bd078608f09fc215203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73024667c208203b6d96c31b1dd95db8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24729c407587578fbf2a41d2f810e100205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1979e41845eb48e7a9d1e360521d1bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7e9d498e29c0c48c1dcfc9d5e8b8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063461464264632d4310a3c830b1e587208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88c1cd0dd8bd1fe934458e02a05bae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f6898a9132ca890d314d187e82b31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaa8dd11ab18952eaa0187f0559079211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01edd15ca2198c8e96b0cc82f650788212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634ff0ab58776108f97e190372e743a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530504c60de4a642ae68df8c5dc1b0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba63bc57415130eaf311e921c78c4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3a7af2420469939489a4b9f6df751216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e7b5f568a5b547b2b1df01ad6901d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f9b71e9643f339ac82c1a505954fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c72b053288fb99a043eb119913fc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9b69693fe87d973798b00199260f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22da8b95dbe2f3dd719b7099931b1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af536690034a86a484b704014632c954222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4e1cbdd65dcdaa50b54797136e3b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c366fa358189ebd1894332bd37d621224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec815ab24b4ceabdd7d346202c6f47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82e06b12cf23e3bf38fae4ea06564e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0083fd98dba3ad29b0cf7d330c3dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48397c8676bea05efd838a8d6550484d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779dfa156438317ab466f481b57ab41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8054ec3c481dbe8b6378826a9e97ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc67ae384181a47a7f07c1f25603797231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7def0b78a3e420bf1fbc80778ca052232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45bb17eaf16fa8a3f4992812e966e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e543f814bf4e6baf62aea88e1851ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4132af13e2e3d438e18c17c7512be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5a661bb9db8543da2373c294003c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79da6dd22894540f7fc8e4d00a4f244237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b29e3b2efdae66cae2d8e865db786c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6a7a74590e96fed424b2ee2fcf094239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cba70c27e533e5f7f016109b77eab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e361f1c2ae2213a4cfccd867eeb17b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10057503f590f86cb14833acb47cb101242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6758fe73636b2f17a66170c8e6d50a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e624b39b3e6119961ffe8f81bca8e94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeb404a7f7c73d846b7ed14323dd44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2cf38a05990978b7028e1abd33257246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc18a2f900ac1aaf5fda8a692816831247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cb9844c64367f0c31858e06742448248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182e3b2d19820c671d7ac7864d7f9e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deb750a60c84638fbc4c3bbed87897250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47ee8d0fe648570e60b5e5ae21d7a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb2f6651674b34f6dbab584b1aa67c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c27120f32fdfdb0ab810a47945ede1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec27abe010b4ec4f223f04fc7c12b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d827d78c9d5aeae06cab19815188c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2173f4763b924cc113ba3cd76514a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1bb9e471c74e0f60beb00508a8f66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084e8cd4d80d4d79b7f9e25472c68d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac465ba1966142915aec916cf1944be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75621c3723f0751c86b0bf07d55113a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cb8dfe09abff6872d3ea4bd83bb5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cba7fe723dc10320080fa65e5d29f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ab9fe1eb696c1a6f120df5497329a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069122c08ba65a8048434436cd6a0a76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b4bcefa439bab3abe82fb1fd1f5e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb762b2f759312db7e102e554b750e12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f5358639751f3b487f2321e5be129267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2419fed7f5bd3af291ee7b7b1d09a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa52a94b909d5bc8e46a44271454b5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f852fb5db390ffe2d5a70bb954cf403270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231112350241e415975b75f68cdbd2ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df23759d357e29f532660481692b551272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d610e3dbb900fc5ef960c7fa5a43fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd92e722f96745ca99c6c22b58daab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66007a559f4b89188e2a9be7fb2d3984275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a261976dd8672d8da8a7a1689a0db37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b0d645f7cd072df90450d220fcf5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362a78a90a41976e0e10614f657190e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf775f44e869d07b462ed9d5b7202365279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2a7887d81f62f847608e62dc4de4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04141678a924fccd70e9cf914c9353fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354610191f0014edf07f48639d492f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654ed059fc19237445ccd1ff016febd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7b2141bbb13a1e201d0ec01a3d47b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfd9c15ce056c1ed7b2baa0991b250285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca367acf91a4a2f6f383eceea94ba9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4686d171cb1683e161e0008325c9e2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ba37264949a8b0f99dc1c659f11df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3385871ebe89674fb8f085d90e7a67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1704e3a5bab183efb5ad6a0165df9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee77ee199df7ca802424c1160e8c41291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307929ca023ca88a3dad4fcfc90f2a2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9267cef82fe0f74c4ab640fa8f32e1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb670d5b4c766b6937e8dccb40267c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec558e9747a05c0c4aebdf7274da75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7d4fc364ff6ca0b3418aa86aabb60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca443240e30424920f1c87c2f231e401297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c75169a7c89881106ff61c098617d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f18d3b570f9742327f3167aa85d15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ed27f6586590a7dbc1cf0ad3aa939300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efbfebd995b82cab92c564274102f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b97824375bdaaebb9ba6628fe35de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7948c4679d5b0e2d8c8dfb44804db0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b7f38bf9c1300188d599083b709ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7192f59e40815c7a65275bafa5ca4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b89ee02cae9e63b87659b95a8e3b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12425ebb6e9cfdc397a537f7defe4319307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135c27319f316154ca412e8497cc934308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8452132a5ec0b979de3252ea427276309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d206859204dc29373992a1b1f4ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f01c9d1514091bb555e16cff9f6f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab296fea47be0289774ac12ce8dde7f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c9e38beab75e9f4cba884f277fb98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e24f2072a6983d7e2e30f237c562e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cc757f452bc74c8fc7bd5ca1301e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1a1ad4e9a2daf490dbae3e759bcbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebc24ccad0b0c9da4a721f4857f527317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf825b88380abcf2db30388fff3a62c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cb8c4b24361d5328d75036dc4e87a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665d5023355d7a6692eb6512fac878d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee43753eb8f4559ca86e2baf40351a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f8e926e5b1878c78b3ff102af544e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3969dbcd0b8f338177171c3302f47f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1115974699bad76e1c9bf156eb530324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6bc2da2fc120d63e4dac18981e457325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9ce12237358c9710cf16ea39538a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced926d0c85d8d009344b127680297d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5507ea1bb309310fd8c6fa929ff875328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec385a8827c36c677f6c85a2f968ab2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf006cb88e6a033e479f8e2ef9767488330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4d5fe37c75b7b07744b1e054d2952331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80111208c39608acca21dc5f19266d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0d6bf7bcb78524811196fa9d5bd99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5428f20185f3b0a28b5f6d6182863334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87c85ed4739660efefa7d5075afee7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340b33ddc038cf0efcc72aa83f02cdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca6ed2a9a4a554ec660b08ef196f4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c368875e17c3f4fcb3eac087aa90e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668c3dedf5a7f7a2e061009a5310cca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f54f6f21cc894c848365b234e4b7e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbf526332daec7a272beb6d9eca0ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f762880136ae1bd6ac0030c1f7c2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5931885556d5d98026a902b6ac6e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34fd74b736bdc56dd7d2c76ad7083b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770d39f4957224d6507995e0d380cb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d23ff834ce42cb308845b59d5fe68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b892ce1c4638962c0ebd7ab378fc0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d8d44d10930e6f01928d2a9b4d070348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c5220d261f588e18a9a3dfe1f6a60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7f1786e4ee21f59b5587d5cb56786350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ef6422b41ce5a571194b3713c31c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8981617c7bb2cc89092e3e8e67f3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413e172b69eb3daa0987ba4a312c73e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa7a9d7b6c518ff3887bbabc4ef07c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac436b620fe59082f42609c3198f12a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd80d35954d7685d3f8da2a394f0e40356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da3584ce6b2be292623f324c6a5a71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baf28fb808a72d2b9df3d2832a3db6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d180cc7f68e920a88d8cb93e8e46aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908c0cc3609359195060fab8b99ab11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce41affc3f800c5f601ff121a1a9ba8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469780f84905b98bbaab309676d56e9b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f563a1c216836044f024cb7d1d4cff6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614204233117808f0dd77cac1c2e7b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb5f3e2e12f218b18e5f40667a0b4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4da851a2e98a0e1f8c33408e98266366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0245af9300fe7abd118c4798b98469c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e8a104526e304f41ab688f253f0dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d60daa717722239c0e26c14fbae698369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ae8cc8462ca2060c28aab7ac931bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79987601ffea85a3b2ff6b1f6aeef8e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c99c24c4253282f6a536e579088fc3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376e652b809eb7d6b606a8ba882ff85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472555a414e7ad64012ddb1cf4af094374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb23cce2c61df100a7c3a141d3605b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8dff154f0b0867e01756cae28347a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783a465b346dd8e2b0923632a1f52cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c50c651d2a37e9aa36308226892d9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f89e82d5960328c8adca44f3e8d8f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46864780ef8ddcf5cf00ca1c943b7e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f801349f7ce1b487f9984d23a7e950381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f524df31577eb5a881f03e91399a1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12260d726b9fae7dbb5585da19c7eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f015f908203ce124280ad74fc046c59384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd901a73da74998525d05e8cc126ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71323e69920e4624fa71124c1a988a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1044f2097cce3c36969cd9621c65498387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121903c34fc838090704c6518147ee6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866845f0353f96c138247c1e78a5317389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38de635770381fd0817d08a0e86e4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa37d9fc79481572b78f721ba6f222c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd0ccd3f7dd593a2421f8363be8398392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a391f03b06b1db67cd216882210a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee24181d5e6602fcc03535a3203d7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b27709a1d1609558529ba94619a52a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019da6ac2b3b16ff331a2ad7b969e5ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e44adc8e6fdcf23c45bb8f4a4be7b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370d073009fe5e37de05621adc470a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b456ff56b3a4c91ff86c76194a0db41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9f5d0390acd7f53d4c17cd6cfefe6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45df9debc599256805441e5c8b7204401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820239eea016f0b480d531700b0ddb0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e3b8c0061275b9aec37fda8be1f80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7dcc06e5f92a3fa21a98865b3ed8e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ce011f1d94e7710931389efbe32bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130629133e3f3ca309fe7c8d1ee9a10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03be8b6a68a231e5abde04fb477733407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d184a58f0092631f579bdd277bce3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a8094bb17bf1d3998cd2d0b737a75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce28d8d2496b4adb63f9d02de11ee91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c41a5fed377ebb849b3192a916dadd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318230c679cf48fd254473f687d7febb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef8fd58dda75d55f1458d493d998dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc31c2b1e746084c96266c57d84606414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e8eb01bee5a2b93115f5b39453ebe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56720085db916fcc314b3ed14a4944416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a0b085f9b80b16583b969253550d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885002c9a36138b5afdaac118a460083418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf78d7df9a91807fee50a4154eb799419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce601e83b039029f82b06a571746982420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8066c27af1e95b2673aaa90a515523421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae842e1e51b87cbe5a25cf80698aab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ba3edb2ccd3f3d7a52b76726b05c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2b14665be438cd9d5eb087970fb0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b759c11f538e165f68ccfe40f24fb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b844b978a4e7e3b6e6e8449f795b35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713694c0268e8dd53bf3438cde0eb3d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3709cc6326f91dcebd718f735097a05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bec2871c7849f68ffba0bc9f814aff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0bbf478578cfdf5193425051fd3b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c18ff8dc39106434d556d67d80cd94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2ff9b862c1ef786e5a79b8e116b95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93039e2cceecd8407b62f87a3cd1fcf5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d43c769a6aba96ff79ddf98afb47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c64f317936453bd03bf2fe48493bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4b3ffe29b1e9d8af889651219b225436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18912885469c13428c4f4f76d096941437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0027ae6c25b7d6986c9acbef848733438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513cfecad316e12295276cf89088037439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32c30e51985e8569acd67444d21b04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50102a8cb23799e376ccb7103d4142441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1849730eeb34ff8cbc117e4d6ed29e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ca7d0e085a4a250218b8b3a758286443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bd7f0e4da8a95d97b34e8b8c14aed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f63ad512ba3fff07a3c931cc24ec3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca29ec52cb947d6965f2b4457ba9a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a8e3744e193817d9cf4461f4b2603447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02658cb18149c284d49b72f384be7443448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd503ef1b898568e7cc6df2be95c95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c356c1e4eba6389b4525394cc3ac0bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c146bcaa233c4752fdd31478dc408a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4068b09aeff137ce72030e31c16d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fdd9cc130cd03e5ac1f9cc65843ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfb6b51af705f7348497521be39048454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79545ba80cab74a1b80daeeb711dfaf1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808e563ac440a5b554042f192341e24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04ea7810848564d6f9ac0680a93ee5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff94243771a1ff700841c2c61efe49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b1bd58daac804d0b8aae05cb29a38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0f5948e4c2c7e8336456348da5d3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65f9ef199d523578aee1bead4d8192461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdeca3ecc9278fed10ab3dd935d2397462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625683e5857ada93d981b54f537a2f28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa751d57c160bb4f0b6605ac190ea5a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45924d439c42fdbaa9c2e56e950950fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4995c497888f389d45dcb3b8417a5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0b81116bfc65bd23d20a82ac9928d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdbbe1058befefb9709b1038006267468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13103cb46f7fd2c84ec2d987a0980ae1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2cfc15934ae6df53717a9bd44ec06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd43d450210232a9834383686c2017471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559ab5b8c0fe3de4fa469c8cd57a23e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c26b2c335d5de470aa576fef04acec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a1cb7f69c4c107d3a1f77d5ac973e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216413cec8623be01c6f0ddb9bb62a37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8b3ded11da9ea52b85e2f484c55cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10d3b2cb6d0fb1f66d0380bcea5821477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6f08151c19c58281438ff48795563478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb9ba0b3a9dafe95a0c0617d684793479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c6df4dfb018c9b34ddd859034c008480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774df8d5004b2885eeeecf9559681d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240d056d55f1eb8dd2d4f86bb5dcc8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4e3293d5eb1d40ef4e8d873eb437c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5006f4ffe83a98ef4cddb82af6737484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c3f3eef47901326f031ac97f40959485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5755ddaf6a41e681b1459c3b1805a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d46a9c1343d61baec54df100a21f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae226a1f8004bde4ea1fd4a8ef3ad2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1875b71f64f8cbc2d4be1c5d2a61357489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14432df9008de57261f06e0d691bc3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2fefbae6d009a3e6c8d69e0548fad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3363221346a0cb82bb123605feba49492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0f42a5b5d45601660b3f2492e7dab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4e7e16465f05512cc0ae03da4e672494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc667055ac0a99950de0e0670238cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867e0a2668181c2ced22228de20feed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b183971c4a4ee69d8ed34bd6e4cb9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86f457e5a7297eb4270e4842426004498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9acae1fe4b8928a674ef584b43b4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4625d21addaeb08f33f7187e8a7f003500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ad144689e0937be46926e4f2de5a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be028522c57ab1a010e472bb169d74f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61897bc129c908ee0d034a7265820d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0dafac0bfc9b690d936352f924f09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eef38dd31527798192f36b24e3562505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5e7e3ee213d26fa017765151ebdc3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa1ee1da1d9fc55acda60cfcba8ac3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b13b27515da8ffb92ac397e8822aa5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd571944eb7a7953d68b98b0fdd914ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69da4e925cd42a3f2c4d58ba5efa04c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc29c3bddcb1178d1b805fc2ae0bc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad87df1dc4ec49b2a827029d016ca95512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862dab5cbe71964f43bbcd0d538d6f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e4580dd6e3de4b826205457b39c15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbe92df4f4d8bebb645dff133a83e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0784a4a1e801a8818dfcc6e6aeded516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c4a1192747ed1ffa30ce12dccc458517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f1704789afa411d013a2d3931ef0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b5765fea2bd9a6281c0982c31db96519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6d65e9d4eb2675f413da348914584520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53afeec9986dfbe4b72c5e023cd4f10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79564ac93026e20ce8467cc7a8372f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ee15942af80e394a5f2c5d9523aa5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf308f77e15cc93b56cb06f1187c79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d87a72a3b6ef368fe3ad75e88f678525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da13a9d1fcff6d261f502ec673ca74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d7e9fab0b97c6240e3ce5b71ef4cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebb8ce2de23f7c3893230c793ced1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31536196e4984f6c3769c153f8b5b563529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3823c825083b778c56d0e820a68c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756e9436d16b1ce0ee180081510212a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d176b9c8290a97f3c5eeb97b054ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898bd12614940667985967df90fb729533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e15ed1ca369e67d0d5e3ecf6813082534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b38a9ef1bbfaeef83c9239c324bf3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8161283eaf8fead82f4219d8293498536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1b048f9544ed8a375533c2c029355537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4a03c9bc6dbeca9fb5692ea5963be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdeeaa216694fbdcbcfaf561691b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d156e44824e7a6232936dda9b5cdbb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cb66b3cdd28b99eb17cf39c579376541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc06cc74e2d75502d094b324b6a62e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6c3e90f3beb696823315ff0d959f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb67af1844072f7bf5ee861bb8d2550544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effd509015a2a42f844e00309ebeb6e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9bf0d20a4dc24b7c5a02a436ed839546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72558a26a5b14352d8fc05827485fc0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7a53d2427a918802244f9adb3421e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193529f7773678869b32dafe0c316eaf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4010e51afa2a02deb4f512c53cd0ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655bbe4eb85e90b9376f276056608c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b910cae9cdcf0069254f224b24819552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f9b08383bda4bb25937c000b3313b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b9bd174504597bb88788a57383c4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76d6d770286889e87759dbda44b7b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb3674a2879f56f11ed683b6c003ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561333c30b8b3c7c243dd9f6a76fd84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86380c560c8412048200b36e3e4872d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac79a7736bc8dc32f92476e9c20952559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51da6c64a2aceaff21cb005d46a387a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3accccb71d271e726f5c809cef881561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5472cf634455ea88c5bc60134783229562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b0c154ffeb6ee09d5cb513d94e80a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b12948b9417dad0f41b52655a640cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981cbfbe341a7cdb10d1b6eb36297cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a492d488e7a23684ed23389a8d90ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f0c7eeb97def702bbd58f0dcd78b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d86bd9c7d3c6d861c9253f54b9c4d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b104da5285d114a483ff7fe574df72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cc55662e23d9899c8abc06f7c9fec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b3f2ebfc563dab868472051d42ef6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea9a55546bba92379f5a0c6ba31630572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9d40d3be0a734d2397490dade6027573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03dd53b82570dd5519f50b643ea111574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8c1df3c1981d0022c99108c6fd451575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c52cf36883e54a9da68b183e2ae26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff7c3d2a918aadfd609db81dc3b635577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda2dbc73184151de6f38ecb18deb87578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25786f6b9a18e181f6141fdfd08b4d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b00d86348ed2ca3bf14c072c92d9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac688c500248031bb2b635ebce1c4108581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d014cfb340d620945d359acba2c900582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ca8bfb552ac17a0057ddbe1f0ddad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a33513d0fec109901acf5dadd9420584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615c77711fbb3a392004585e2733143585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42484b32e05a4b24ab6d0221001323586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6062f91b8a875692d977036615ada587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5469817afba809a727c47fd081be3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d300e4aeb822809d039a780bd1f666589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82844e77da7d2ba2b7c226a8490ff513590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df9e2b42cfc0d3c123ab0db36e1b2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ac1241c3ed78ddf122745f2d1840d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49b590dffbecfaf3d0a1ae4455305a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eed1fd3780adb167f9ee942e3f6533594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17128748f43697faccce7291108aba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e3a7be422dddacef92ad3469eb901596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ef8d54a29d233a1512a865ca02169597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0b30a3bd2e9a6da6b6e5548fdb5b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fd3669a776fec8e4fe0ccc77575fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c1843fe70c96bc0eb1b59dea2da34600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58721fd790fed0fb80b9e2420c9e497c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043d6ca1400399c415fc551712a7de8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42216163a2d8838fa5b60be805646a5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60204641ddfb9d7f6c91a849e2a24d5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e07977091f2b64a5c412ed99606aaf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13170532325a88acd9b5c6bd0f8cd8a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8269cfcfa9b1b6654e13943610f29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d41bb419a938b2ce4f8398f858723608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cce22788741ad24fedb3ef5991562c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80e1d15bf5f2c48e8c045298519414610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e9a631fbad194d4a42a220c980f06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a427f0f2c2d1ed471b3e439945d7fae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc9e919fe9d8d368fe05428419641b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe07a80e7e16f17bab0d6fdbe0b87af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f28079d302533d3fce73b60c92dbe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748755c205e771d69704a63d05d11875616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29627d5803d043ad9a57ba56e694303f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209f4229b7cb5faec507fe758ce13b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4064231ff5de43323476c28c5bac5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b42c954b2ddfb3c8291ba8c55b250e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b008f33a7e7a206500d4a5f77e15d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61022f45906919d2893a8e890614895622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bf40743cd312f76f068248758b036623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eac2f9be541e816033f2d780a176ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c03bbc68d87bbb1870336533edc493625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24b66ab08de7dd07adcdf9ae55f62e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4299de85e1c06bdf887ba8b7dddcad5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd057b13d1b9a8c5309098187b1b8a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d8e2be451ba2acbe2fa9b2eb2df85629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7589d41a54b1812b7e58057ba95c002630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d021b1423cb31a1fb577fa139911226631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80096e8ebad90bf7a1889eaec57fe10b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a581fcc799664f577a92afd84465a9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a36d620058d3452d25d69431f312ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106af3a7b93903dd367809ca7223c9e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1a926bb118199e9ec4b5de9a74552636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a76b6efb7293bef3cb1a0366409cc1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b62b3e49d1462de5a3224d0301487638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50165d6cc506851edcfbc8e8defd8a92639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5c879331950620cdea6f855ff24b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bcae54e5e2abd8a513220877fd52a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d18669c3dc27ce56cd638a60829d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606192a17778d2d1a9c816504539111b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f0c30c091c889c8bf4b7475f1f2d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63d7e702053e7811edd7905d2aec89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bb9b5ee9c10cfb39d5640110da246646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9497b000de997726e9055272817ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643bd5534681a28a95b58eebf813b5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a052fe6cbbf484b3591ae31c09a3c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea6438260ad9b573d31e4ee06cd656650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a98a051907d79d1a848b0ac423b55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64023e0fba3a0483ed52797cfadf5fd9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e6dc2b73a37616915498d40ee157f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdc51aac520a7500840c8e2e07f5f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1890791ea5a9bc1dcb6a2219e97db3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2af67040e05bad5da91f276c76cb2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766eb14b433f2841a0cab49acd02d3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1c4034f6b2d7f18d623ad384d3f16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fba22d60ce07e3ed4d74bc31ab1292659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e593f257319dbce33c2b4f568a6ad1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2064264b9855d3617cee74e3f4e2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3bfc90bccc29c0e47fd9204bd6f7c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a65793fc086117739b3b1df195a985663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e30f127a672195fb895f88def13f5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89281eb838509f5a541db5fd816a244665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6537f63e959a5f4a02208604e5507a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146013c263354e8362c2219914f1168667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18731cc5eeca86494e64cfe2970a0bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bd5dc8dc61762cdff1a85e0ef8a51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cac11c8ef265ab2f25b7990461041670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562d7bfc5a6ea8c483cab32c2a8cc25671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aea17de1cc6dff1bef2435e4be0db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61eb62d5b5edd65fcd65f05d912b97673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b07e2244b29b45c47bb1dc75a0715674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba0d971b8e29e7a4f9a2dfc0975af7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825d3905f7f198c9d6b552c17993da0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa928f048dfcdb6dea8d0e75012ef9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021349e37ca9534a55b49090ee755232678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43217da655950a5293a44c4359f6b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca00470a53886761d03baf6fa97352e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd60f4347f0bb62f9e97637cd98b07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e9a52f99898468214d93dd3c359e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d296f85778f421103e48c84ab0993683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdf289b3d8261fe24deaab2631f796684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b3f93275d10e61097e600ed3df748685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a2ce5af2a8ce690964b0feb011cf6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1823cd0241f98364867ea8aeadcec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801effceace092cce215f9e324454330688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e676b81236e590d5fb9b86d2e956edc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98262c1cc99e59cf28154f6a209b9528690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee92588cb9483cdd86a6f384aaba603691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ca4d9b97d87690b61c75f9b32560f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d197d7c537f1d9851c6e2c2572b1c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecfda6ad6a13ba4ac7ceeeaa4876d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a51a295afdb38ca81d83416f76ce8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8178397af74f8dcf62e0e49a1351638696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17007cb0dac127e46742911d7a9cac8b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07628ae7bba0032cded65ddfae3eccce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91fc267864f33b8149070a82166a5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e04d5e7b38aaf65f7c1ba7ce80548e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96054ec15c5af162e68e921e55dccba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa37a5c689dad0229bee3b769ad4ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539127989d589fd65413f5c01f9212df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98580e5ef765f2cf9a67246f5c241fc8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c54a728c87ba301bb2956159683a36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a007bbb5f4f30381822f87a4e9a9ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35ca0fa248bb99474ec253c6e0c22f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bde56b79172112f9c0a5748a2c3a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64112722f6c7f4af211d1cc32df33d43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c7662800ee4ebceaa460165390df6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a8baf77b51dbfd8f50fb9de233b46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542f2d6d9e75906fff99ca30402db08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb142fe002eae29a53209175c985338713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e984d2ebe941cf21c090e2c130bca60714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35daff78c9c53beb69e934de1a8b7a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64f86858aad7e2fcc0c0ebe1643b0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb0fcd06554f29202c484e092889a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818da6ef656a5d26ed16eef834a5b5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ff64a5ece256dc4610cc1d1a5388e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf760bfc6640c6138a917e7ecb6ad1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8305d733d581bce5f75b14a27a4998721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0216cd8871669601164479306cdab20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db6192cbed1b9a3e2069afc308f942723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8502a640d44ad9a1a2f822521d7b874724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf1c299e5985baee5b7d2f5f1f200e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b848e443685187a8539eee6cd7f41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c25cb32f7df002a685f2179eb2a084727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fdb4f07a6e16a1a2f08528064a6eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1ad6b5949a99078236facdaee1a01729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb0f17ef8370fb186a25f2c9f035b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e74552adae079def35232644826b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f552cb8e32fa17671d2b11c66981cb2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a59140fd80a61ea3878b750bf2253733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a0c5ac2b301f6942eda504ca2e2c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edca35012a9afd6b52b6db2d24558ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c235360d179561d93cf4769147b82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b178e3585b9487fb6fca0ad86e1112d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25c2ff526bdd037e65e40f508183a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9bc2b92ea29561a26b82415a3c75e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4f46ce5c183f85cd05024749745c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e2692e304a75f364c457dadb3485e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38580762f84b971a32e3b0911bb1333d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c78b78257287c0f4f43ddea27e9087743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7691d4ec763e8a8e4a715630c4869744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211c420036150273cee2e2849a495f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ffe3f147743a2477a7f05ada9246d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8587a6a2fc4ed6b3a7d83444081f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4043516a01b4878c9ed9ffb7a54342c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9347737f847d090e3f610c5884b6a0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f5db786151216515d2e6f7eb12564750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d539a14c8271eac7c2b4e7dcd79ce61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4104c2753bd0c9a5acd9ba9479fcba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62461018d245aa185e470044537dc2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5ec716651b3fe9bb769eea6ffe000754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ac1a626d094eafeee031532993edb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead304070407828ff7d57f730f3f28dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc061947ae3991c9943a6e69e2fddad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72254ec6439a35ebcbb1635d9d660fd6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb58783cd5fd15d86cc6dcfb1031012759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ad1a17ecfcf90b0ba9955c2d3d0101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be8e0aab610e37d79f1c33fbaaf67e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d813a9042d968ff15c44dd612e6de0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bef8193a17b514980a8765e1435b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e5cc6b4aa17b7c5942daf0a9dafaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255421a458552532673e46441801ab76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07ba889ae8c68995295f59955029757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dd33638064b48cf8536da7f503cd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18401833f2847dbee91342a3c8fadeb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b59f8c7c75c71d0882a9ff2769bafd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce1a7df1405e79020d4bf97efd1f8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d748335a9db9ba987e16ce2709751a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a1746900d50a0467b9da27edff89d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33804e9da1c546d55d95ab90cef638e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a77524f7b392a151ab808d7395f8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f499e0705c57175b0db35cb22afe7f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0ea914dadaad4e204d5e54d454b7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069034bd9a5ab0bddf4336be26e1d9d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de93093719777d0fae17c865d2b461a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c839d0d8c3f005f34162765d1da4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4ca2ef34273680e954a1a1d200c9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12de32a2a516d45406a366bcf99b5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e167a2f46c396c0abd60bb51f68cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143e4170fb04b9eeb7f78297a3b0ce624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430063e60f15683e84bad9cae91009525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19492e1ddf63a78f97bd2214eadbd1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f4a4921b1494671e9a722b75a94dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31461a37394795f03f6d429e50611f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4455a28de68b374462e8b0b149115f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c9962b3c164a5b59287131238af4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758aae34518a7d428bba98825dafb1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eef017656e45032803c3f6dac6149332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18450861361ae666f3915454223706db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9441b884ca2ee4f62c962eb881ceb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a96996dbad59d3f7eb32460913dee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae6695b4c7b323a7fa90557219eb6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f39481d8a27df850beeea138244f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca143bad5793af23d63f24c7dc4d2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19540567c4494470cf68794d53eb65c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526278a6bf4f7d11518d649ac0e28ea140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca0da5d81ef0ba5ff5acfa9c24ee3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcd1ddfe43d6995da5a8b36afbd27b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c3dc3e814f9f163dc36102b67e3d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d7b42280213e0e03068d02847c4bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81b1d4209cb17f6ea1e673755bd34c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f89fafad3c2f5a5928919417eb2e9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02a3089dcb26a2ae0d4a864f44643847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bab25095723d7eb7b1fdd47af627048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f84113352c6c303deca660aafdd9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a53a8ee6e5f7be8abf8b32e6a925c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507544674939dcbe7259a2677685c98751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d323f0fdb8257123644657a95353f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e9035905053e5eae6aed897f6f48053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f9147ed16f2e83c091d46e4b34ea054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56147184018c8e9c4985152dc1e84d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c55714d17ff6da111baee413d166b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374c845634e32cbabeb72def50ad18c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc3891385d5085e14f7dce4d09304d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a33e6c1cf3ed67f27f7d43a7595df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd50de777dda2846f0aa776b93e6ab360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14a381776b499acf88943b1b6beac861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cc1d30134f0261ad0276cc18d6b9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be92fdb926a56b3a648b9ff82baac5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e33f7b89f88f72f4046d0ce3315e6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52557f0cb019355522e1c2283a5f4a5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af53c9294660a895ec025ee41da781466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3403f47eaa49e6fdead70509954f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6418b4a42d0fb4fa5263af3ecddf7fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8decd5d553f4266bc88df3115874cee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060a5b9fc0b78a9777ce03fda8812cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b8c76554e235b52e5615e027d270471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7ffd64eb66c6a62823b4ded6c6f9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bdd171fedd05c0d1b8bf86f18f44f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb37e0e47da6b6e84060dc188ce53f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c952100075877f3788a4e73b45b341475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b1876c213d0c92b5973b4c36e124f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd043ac6af8c2ab35a2c7471477d77c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ccb5c146c88a68939559428d345b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2f57ac52fe5b88dee4dcb5552d6b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf919e4fcde7ef030bfcf813616075c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5315553310263cead613237fef061a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47757be0737a9c89098edee453e5827182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ca0ee3a31d979d71aae8eb7f8e50983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54deaf7c2ad1a5eda622fcdda5bf4b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b058dcf223b797aa2894cd57b82c1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c02762485ad35b3662f4b1611356f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dd8b36985e3526f6d2a38b11cb7ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174640f8fa1d125082f22a1f76ad0de888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787ba9091b9a7369f2ab0344568081e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0897a9524ef389905010a94288efe590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e6f039c27c7053815e59661f1fcf491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b90f4d53c57b41799b7011e0327ab792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f0ff3e4caae4bc98f1d245c34dff993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280893c3ccb81171e3a1a38b6aeebb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf06573184f2428db458b5a24ed6bd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be6274aae0419a79db6b4c87bc10ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e0f95f6c1031065703c2f202cea7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a30422dcb7768311d7d72e5ca6d0ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caa31b973da87dc273aa08adb84f9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3db218ce0eb2c905039b899e0da1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72da7b69835db615f9b18f953bd717f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859965eeece77cc326483853f9d414cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c4b5397b62c5af456b759a29c4b4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f8c4cd040d310b643874c42fb0652104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e161a9e5164e8bc30bcfc509966f3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bb05d31dcad20f8d69e74d1f05e66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159440dd4ef095520f2126ddca4c7b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fde06d9d43529f58fe08687c523e1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39bfc13b5c8f1121fe270db6a2d8b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc17f14d19573fdc2b8587caaaf8b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63981f8eae6e8cde2015edfebac63c7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6420433e8a26cc25e0a22b6963d56d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546527f5e7ba4e6e6fc88ca1a49771b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295033b53319843a08f0b7c58724cf1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cce178e37e337ef5ed1ed6cfe2737d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b642045d4968124f836924cf37de52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21321f1309f77f76d84ea9388d02d00e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0afa1113fac62f13437cd5d2edda03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ed0c615f66aa2a710e62745bd2d5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ecf939520a6f625e15ff37aa94c1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854de34152fd1b0565d394ed8722ecf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a8e5a0ccecb2afc2d3ada4cdfa565122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80404e50c5d181da28e74eb5837eea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cd92836e7b85285930a638649143c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf340bef1c9750a0cd333bdd0c63656125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8368cc04aef08859b2684b42cc58232126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f84d29bb3af8fa2f0f07c683e87b7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34200b9b03b117c0069f4a28ad6f275c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f7a6e0acc274d673f4a7ac83e48d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0fea3e64910bdbb839e0da4a65ff2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff67c39575c712f41d9c0d2672e86d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bb942d0cc553afa6e525e91cb426e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242cc52d615705cd1393ddde0e8e758133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f2c3985e224cfd395d92b8f4309e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f3520a85073d3784c7f2825928804135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc96480d016485f95fc409fb479da48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44a985b8431f62efa47c94e1fa4c11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36442b5b38eb9851ff78a49ed656ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109a3277ebd0bdf6a5e44d54ba086cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a754df2fc4dc2899ef38835c467e7e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5c6831f6dc30d72794aa2f1e35029141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a015ed11a1c447c377fcc9e65d635c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb973fb19c3126924623ca84f11397e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d95d417df93b46dc54092a020e3741144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb414e5b0dda1ecbfc14784e53b1d737145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc345c1acb510ddc3aee9a77508aa1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd20963646340075e205c36bbbf950147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eabcf766b6cb1a0e4528b5de673ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b1b9b673cdd619f1954e2784ec546149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25b1929bca26a3fd9b5b8859e2fe6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858e562cf915d6f17c772fb8dc2b932151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3766a1d584312d00dcafaba2db99137152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a878b2eaf625cac8390abdd43273bdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81606a23b76f6506db07c7c91ad97e33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b0ddb21296e6b521d83441eaf2b4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbe4ef5b5f07717cc74639f8ed2f6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf132cc9d46be5f1d62ad194f59dbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea47009e7bef097b58ce97dfad47f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305d21329283c8a59a90cc6bfdeb511159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f644108a76ef6a0dd8d69d3494340160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224b0fd03f974ca0548fa7edc730861161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc401f6c4260ac1f8aa5c35505bc0ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1f08aefa1c8eaf7a4ab36cb627330163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad526960b92d7626825558e2d22802164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd4ccc583fe3f5b2ef566813068c58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba72dfbd708c6254ea9dce18be20f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436e6976f605ca68de113ab3ce8b710167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813062af4a37b608c5ec051ad4b5a803168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf44b53cc84f3b53d14ea5fe97733b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2178086fcc8a9b301f39683778e41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdea9c9bf79b4e46cf026f4cb267ed5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e389d2d811227440c63fd9f3bddf2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf902433b1dc07a48336b949728789a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a13b486b2daba305aefd50bfcc9938174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c4630c02b70f91959a4a677b5afa2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990d9c1de577429a86a506e3e7f7f77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dda87b5866e0f20601cfbe761e4099177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4eb62ff2ea58878ad1dc9e7ab1d8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494060036e5bbda8cd495e758e3056b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6551006cab91f601d607bfa0fa24b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b6398e630c1c749df7fab45c14248181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798419137392e93155996deadc919e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ea0f959f13aa3d97d6131a879370d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1c8567bccbbf9149f7372a1833e7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162f80456dadb1c02811a464dd60167185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fbb62756eefc20ffdb2fefd680907186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd40fce2c8c594da343871b3545a70a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58529a70bd5f100c21d86457caa768188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8f93ceac4f37299af2dd378806e0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87638bad4e8526b5885be224c5ad76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71010ba958c1e7547e829b92a8894782191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ac0ae9c04f3bea3b50f0d32c5c078192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a7b9bc2e34bba7fd7183b3b9a06c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c783e999a2e302f1a9c37771b0471c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2eb8b104b520b52eb5c1b869e8058195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8a5aff1a47c5ea20aa5d4566dd410196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4259d68cbca6d281706c29e3e9eef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8a0d397a85dec3069e6313e00acb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756484684cf0067da1581f76b01a9eea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2776962006f447e2821ab3081a663ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8387892e71303c9d908f5bb80931395201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4da151a68216ae8c72a606b407dc82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83127ed46d1b65ba5f3b726361e15315203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4d54fedc24f0b3ac0c1565e9d7390204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df93f7d015787a23edffc3683a5603205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f418a17b1132bf5ed7983de46756bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9462b622fa4045487e768ea192048e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe28cc1f8e1e72bb42d8618edc0c64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725e25fb84ded02acc9a27f1ef3d194209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee118d48f36e016cdcb483a0945933210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac241af3a6e6e230844d886193d57b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091cdf35e90a776387642b3b8157965212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30488f142fcc404d9f7092e28bdb09e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d99333957f6e26e059e08e521e642a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aee670022b47be56fc951c113d668215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662deb0ccf2c8b974dee167fd3f425b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a7bc5ee5461b0d3f80b1afa936f5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a8ce5af78249db9023c46f26601b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556c071e1581d1b2ad7ab8bf956bbde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b945a5952bde51a46bc2e15caf7efc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dbeb1b19dce0c8d934551dcd70a2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb53816b97bf15aa5bdf4097772a455222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19502f9d1cee86234312a42eaadaeccf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d791179348dc24c9b877903f5d19d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09248e5d5074b6c00803bca0d60a8963225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae0c444668a52854a4108df8d09484226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949910778616559ff637c87dfea73f6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c77305df9e07db0b7db9ebb330e49a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59968ffe0641d81827733a9e84d9639d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abba1f3c8e68db281442097cddf9d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df239932274a97840b7a1f9128007c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26366c73de212890e2b55006580f7ded232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7942855a83101cd54ab1aa2251b4614233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd50d21600828bc9ab997612697968234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c07c6743a19ce35845ca4130629aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728179aa7211852498c88f135fbff8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afed683b9a812db37cfb24005f2acda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e093b87051a87e06ca3a854216fe9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a61b458fd8614c759af3bf7e11e1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46469b9b949e32ac72ddecdbeb28b4f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a477adfc283685ec63d0d53cbd68ea8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143369c2a4bbab61e6079cc7d9ff858a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba58ac23bfafd3b3d3309bcb52bd6b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c6a7e12abde93d796d93274be2bf4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af64d1ae64c530f1775fd0870c3c621245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6a6dc1b2d89f9ffd4be1e2810cb14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd705caca761c5bcfe12581ff547d4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504faf391c8519c6bfcdfdcb08e7872248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e440f5c98e33283df40e93b3da103249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b3daa3ada89fae32f25661287b9c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b3a4f30518cc51f3c11cdae76b58a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafa5f15c77187287e592cbcf6eb9c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5111f2e572a93d69b564701f7f1431253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46035eab54d821580bab61a78425ec8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b99393c2abb4402e0b073a35786b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d619874a1be1c7e2c81e8c075f586b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bbf35c4e6863571cb3915d427dca9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea19629b0d949eb189c82d9b65539a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb67d99bbc70c2dc875635dbd608027259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1926e94483288f3a6582f5461ec26e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d0eef10858ebc1f084728ebd8841e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf175e604e64c8ef4bde104a0c0c7d0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c566bd3dc3cfc8b7a0d280c5335d049263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edebad162e71b734d49b8b84a01387264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91618b1dc3d9198d65ee2f0ec9b5a23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00660ae4d21549fa75b289e3302cd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1a87d5fc59de1de2b04149b708b59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f803d4cc1dcaca00dc14dca26322e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a961d6e8a7859c81d2de4baedcb2ce8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f236c2f97a8bf467807d257261963f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dce66c76e1806a28241745ace499a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4433383a9477f100123c44608a3d257272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fc95574814026e52b37826a5f5a01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8f88c739aca83b784b9cf1c1a8a26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27965e109687e0872f450cf3f2f21c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc947cc014a5ae187bda3e44774be2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8e812ab3ec42524c446340a3edd8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedf04d6818e111c278f25ea42ff98d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b0930f10661509cb94df470afdca5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf6d6aa302e851e40ed6635dc7a174280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6773c35e714992edadcd3ef6b67c65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a74ec9145e4f49de5cf50e82665d44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c575ab7f75a9d72356350d68c8a0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9478cf069159b3490d4180519563de5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b98562e15e1229220efe9154db5c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0ed58441e8fdca6ad8830ea26dd9b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcbb0e33ee497bcf1d5e2b26a5a08e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465053acbab90c16619eeea84d8c447288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35837989bd19d4aac37fb432f91071289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2f945df3234093fe03369d01cf188290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9684dee6c970b5f1e010beb1c8251c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2b689d0e21f3ea2fd345b47492dc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e361a002479c66ba8bc5144f319f6e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a3bbcb1e7ce1a5d9e6d452c4c4bb0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff50e5bcfcf917e29c567c4b2741b9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77553497923f486a27fe0603c655a5c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed926b8fcdd10b6c3005f4be304812297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970193349ba3b7e8c36639a22992e387298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d53a5de4188394cd71c3ccb3fbfd4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d9c9681676cf3aaedc8d455824236300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b759a92418534590db126396596be5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6fd64004ec855661ebc998ac2eb68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818222d9da8e438fd9fd95c02c61e28c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9fa2ec4b2fbf6656a9961671efaad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c61a2335acda87ddb7c879cc82d96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa079683b53f7a2688b6697fe6defaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f46b153f1c6158ff13f488a7dcfdfb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e1da7dbcb177cb1bfe08a750ab9f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fdb31aab9a269eca11afba48c0cfc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f94e2742c7145d33f10e36622b9e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9935caf4684bce6d177e4c07d19895e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d322086635fd7ca8a265dee153639ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc3e9626f4660d7b8c3e2856082cce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dc9a350ade2cf4a508d39e6b45d01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7658e879f46689719ae3731ad14014e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3babeee7c27c1f8d5a80201ae49f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b83ad8eafcfa650429a6a603b181b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890ecf23ef77ab5f640ba9a55ab1539318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1077de3fcc44fda3c512dee983773f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c600a657606814b534d519d42069c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83847d0b7b5bb348ba01c902f08a526d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829efbcf59a7a99661662bb61ed332c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bdb882a5017bf09bac8093dc67a88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a4162c6576b06c019ba8ed49930c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bd591b873275d2f137dfcdcf2c2db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a41259c821cb37e2e6a803b2c164c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883c5da02375bf1436c56328d7b53e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abaee165cf97498678204cb2368d82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f97ebaea20084be79de681de967b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b79aeb39b9be1c4e0b762ec93fbb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2212e5d007bc9f808d79b715de1c5e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb958bb1b4c02f7e87c1babc73ab79b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb5a520b60fbdcb267d54a5819d43f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c563dc07aeac22e4514f960a96972334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab120d007e237fa5b1b970dc0f3f377335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d30ec1528a510d3bd203e889e2a5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c341d0429253fc606e393a25c0f928c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f4943010bc1b4ee8a43fe31035921338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a125d411e6a96a9a3ea0e8678015a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5583e37a1299c721aa2ab000ecebc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4acd6723eac5a4a9cb2a8470c1374341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00c45ef77fbd5c65cba256eef9e6fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0477c176caac8801913f068c141fec3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b628b64fd1cc13fec5e3e66eb83c70b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315c3d7859b66cdbf017d601bd4edfc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557928545961c755eb76f840166a098346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf31df484b80a7c403f5319fa7a82cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9f7152e717663ded2e4395389a7f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec99e8aa5d25fb8b51492761c6da38b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84979213dba74c566e5f72cd0563b843350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c4f15ec437c3e5b0c91e483f24dd6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72e9b334d9c0f29afe7cf52d54dc31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bac5d461a66f16d868e037d467ddf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c1e8120f1b7f81bbe1196a5555905354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b31b5ff1fd29b691df81010c57529355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367379bdfce0e535bb43ba0baea7ed3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809b85cfc6fe4d045ff5937f5fcd093357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200749c55bf38e4a202d104aec12b07f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e0fc3429fc3135bf89aabc4e524a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e56a37bcc5b633011e4e383623515360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f1c863ec2b0dee32a4e3b221934ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9b15d5333ecf9eabe1358a5ea9813362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10765d5c2113ed03e6a779a1f6cd9ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8e27ad1d6b0cfbfa33deba8fb01ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e739976da344927c64aeede800b19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b13f1295909996048ff32982b4970366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c832944f2d6b308e0b37eea8d0823367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab9118976e801587ec10153023a118368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904fcbd0db29239cb4a89a184909728369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbf32b27c9b584279793ebee6e4c28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a138851b50cdbedacee0c713c59f9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9527eef0e0ac36dbf75cab6643761fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d750be2933366ea6212b11405cb6b0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee3ab1cc12a73e46fbb5c9645bb822374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf3332fda4da3194c040103232efd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7492f18e6bcd69f100d3dd502ed0624376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2be9cc4e6da135af064ce4b5bc04e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772ede2d1004aed2a8de1085f2f96a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1530620e94ceda7bdb6aa5f49620a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae387fdc5bb109fdf9d3280fc8ffc71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e09cb02106c3e7d0dc201f85ef7f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2048ecf4fb8970b50be90225432c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61deab324e620d80755c14151b9f8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd587ed58bac23a6684a657e382bf95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf11119e107090cf8f7c6aaf7ca75a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f46e350c2d8e67ffafdb0bc31e887386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d632772945f1f8f7b979818e9f55d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada303ca76ecf9fd2fc0e9fc90426836388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ff61192da4d7974cd19fbe722877b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93a656c63964c286db4679176b9e2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75154b8cd8bfd03ef55ae1784137784f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b821e30592762b7379cee802340f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7c8dd7e023fd519fdb9777dd2637c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592436944a91c9c0ef9fc2a60f059a9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b16ab70afac5a3da002e2bc9dada73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694d00fe8bf9f6742c12c0872b9b405396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07dfbc502323d97a422d894d5a6277397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204a89f8fb9ae133ee85258613e5777398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572b1d81257454a82dd070b0d96c145399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa106a49f90752f730ac9032f4c78b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6998c38ae895f0989359e47cef12c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820f86503007d70b224c1b8686f5c31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef90694c73b010fba98c14447993db7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55efa947feda5893b1af9e402d3d12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a46d2c378ebfd7085b266284c67e80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1ce4e61cfc884818e671df028f49f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439862e7b651ea2e62129827a0dd468407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f30aa52632d1711aa43ae6ada5fdf6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82676109f6cb85814278fbd7090b3ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8db2aac4c1eea4a4a11574b97b4e91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177f541cad6e519d9f440c258a6d515411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50419aa251d5076c4a3a396687da02bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110139d258180cc94c81ce7e2cb232a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830b1f5db52c742c706fabf459e8bc2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d30a2c8f1bad78afd5c49237e45aed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cd4c700a07bf0cedd1007ea2cfaf5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f8d5f27336f61aa0382c1a8a3d401417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec934a25644a9ea308825d536f8ca670418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23317f5589642f50a204cae2b0f21e3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a275b93f13c9b1a10e18eb8c07b1b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85c458d4c0fa1622858a1a50b6da3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd7f78e5a44578d88a10dab03e2bb7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e0754f19c0ed4c0d2fe6f493ea840423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50d547b1d43b4993c9651e6a2814c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7db1fc0ac42264975fb0df5095baf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1611223a6542f669519ea8b7d090de0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e3f0fa20bd255a3a9291bac8ffb83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dce803c5bc18b50303c08a8dbdea96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11380e64a9fa264073eff7c082d7b2fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af795c31d3cb6989fc00c5937cd2a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f994b35de2d30f46beab198864458431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f838410b7ce9b6982b8ad1deb54059432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cf4a989b8f3019ec2d1d62a495c0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75864fa3efb4ccafff31e93f04bec3eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e7ce31082adfc92f89e1438080e3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15ff4ba8435655625962b4e5cd1793436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b57a9ac39708ce370c0215c00bde1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f86f0138ba5b39e010d2b84b237bfe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2df3248fab2200ef83b3352ae7b5a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb2d9df05c4a96add70960a3cfe03b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcd23b3fb69884bb359eb5a1de0b15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27bd08cc3b7bc2b37353676d5190a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ba2dcf2f4818ad632864a8a55aa95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad18c3160522321cce080e10d891d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf274d776d01d723370a68fd842ea0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b46d15b8537a063f46854c3c2bc11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e57edb2aa4d4e7fbdb91be3a0e421447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def73208b1152ee2690f73323c271c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddb5b8ba12ac51f6797027ab08a097449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048327e9e38db4a84e7f9f31666756e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60606b102f39c89cf41d9320b477cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ded523df658e44091668feb9a2c77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a3f85d58c670216032fcda7081c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b36cc9a916b126bceca28a0a76658454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eddfac9e56a083c2e1211e19309945455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89a121d31ea35df187c23344bcb5cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9555ce808c23275a087605e062e0cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07788577524272e0f244e19783ac9106458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05641d57aa2979e6d3c2a13accc4844459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba4498c1fa56a725d33c2265a40aa2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63edf290765a4046129155057f649a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a84c24ae73850ce2c9e7c4e3c5eef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5164eef5e5da113a56264dff4962f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ec7aa2f8632d78d643e2f1efd71bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2cf95d9cb817ca911d68610c3be8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc70459e9b3a9aeb44be55bcd55f0ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cb19e8214489bfa12c24cca9a0c60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faaa61f3a15fac0230063c0b3c9a15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87d1d1290fb7ced7fa4231b9fa08db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c61e7ce47328bf6a34cf561bdca7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd5284f84e491e39d83d624da29b53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adadc19818cff86995df135fefae265472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cf9cf78c0e59c975ada9a877aca55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5c713625d3f1b038048c65efd7e47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ffd5a45aa85972b7ec604df15a1ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e7af1f6c483ea434b4da185893dab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7d9b3c546b87472dc654ff61352ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835409c6a84e16a6bc58d75c38bffef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425845742bd7dd30075f0422679ad67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc15ab2983219ef52e88eb4ce989c80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0f0a7ce9e229debc72b7e7c6a5681481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd62b6145f4d00c37b0c81f14d8eec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdd7ea693c4abdece631b8a0f31d94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae7999f409903b8a965cd99ba99978484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1d7b7f34c6dc3f54d67c295c3d456485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b661ad776e3cd62a1e2b596a970224486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54973fe38b7ec6a28c11b0ac02ff0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7183719a048d4b195ea455dedeb10d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577560cbff532faf2a8b5a06a6d20014489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cde7a0cade0b0d9c23753d7e480b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2972b91cc897326bf67122b67f5b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e634f85ff549082d915cffac65bdd6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64825a89bd9ae0f8b929d0d6cf55dbcd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcb3508b57703243f49a73dd36304b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353e6dd4d63b489a752a9445862d693495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f8dc746e88940572103a0027ee5e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd707984f6780457ef9435999fac245497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647682f622563311367491ceeea07195498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3e3f16cf31056aa34f7c2b4f007cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da59c20e8aedf0f5fa39cfe2e68ad42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a01fee6cf768e90be7eba7fb8d3535501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82ee3863aed2b6a9d34a1f166e23b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c183f0152c0a445b3c6600d26255d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c865a6e187bf14bbfa34a6cc2767f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14910252c45be12a26e2fec7569c6d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fc71ab245f7b0f525134905dc04d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357343732f830a7e6c8c13fa47dd198f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b2c654832897cee027682045a4743508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d818f519456206ffa904f776f8fdd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ef2523ef8cdc75da2dd2b33894685510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1efdf320229c16bc69ef59ab1e676b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746798f0ed5377b8207815df97e39625512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b209697cff32842e467f924fb90529513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255b36e60f2110e3de9a03205c01e62514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa415cf9149c8758d6d4e6465ee70da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62178faaa0459cb95fdf0510e2aaa22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1c0f5e632355a5912ed0cf7819f79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e92592e2ca35e2908402ede15dfe5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9db208662f9e4a72cf58450db1dc18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190361df18e9fa009f98572ca923f369520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77504d3ed137b7cfb363a4ef05a43d08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db1b0f20ef72735f337e0d9fcf522a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698eac0e4b8b5e08ced88520bfee32d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3058059884b9f7b3979b27128135c42524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ad6f73bdca7a6f869c4e5d8869828525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b7a0ee711d041d49c3849d602f394526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7e773e8e348947bf7242fb1ba9bc8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72ddf3560ed5fa5b0bc878a2c1c198528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f688e966b8c02a1d01d11a7e14236529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77db0946d0b52b43650bc5f66f84a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3245fd1f99ade04d38fa0ac8e0742531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d426a2eafa7036a7d44164de35f5948532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b0d3fed14f197522b37d81cf7a0b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bf285a115165be23218ac3fd6777e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936b84ddf150e79b7e04bfdfb53b910535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3110796135c6dc931e512157594905536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633acef8475f22b3772456cf8cb6d8be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf562c26cf9a391b16171b6a5f19be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f487c448dffa4ed85699eb48a8077e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044ab6a9228e6323ec1fe08620e0e63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39e4a126eeb0f66cf547756f7cb90a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b960a96b8c4291d160ce0ce834f6313542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62c5047d6e5bf753df023b96bb48d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7a39ae6e70998d4be73ac3383a498544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951b940fbf9e597aa3721086f07b759545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24501fb6c60c6f4f4fd76e0fe1286444546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469a53d7ad5652374fc821a53467657547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497fe98f79426c2a2d10670ec6b9caa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e100050c0e97fbc5bfae58fbbcbfd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b4a84722f25ff2d8c715ee82fb93a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d747d09920c7ad6fb51832af8e55bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a5706d131fbb45aee5e29dadffe81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0bf64084253d8fa63f6d6db3902ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73072d940948ebbc4439fafb93f162dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3f0dfa7185c552dd7e725684d825c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0973cbdb7666071a952bab4a58143556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d11f029bfacb6e20d97182b9f89c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635f4d604ed0ac055c8b21256ac264b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd310440ea322a8beb2e98f1a789187f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd468637e4d3791f2f1d77f42c222518560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb7227fd026c73465ec4db7ebe1f80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5319ae935f815879adfe83f46e4050562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbd3be47af332fac081d4dfda10846563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eae11fb10b66a95ee7904828231af6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180b774624d6644beeeeeb0e907a232565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490a914ac8a9fae241fe9670c0e6f3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047c2027329b238e45be4afa8d1782e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a6ea68c0c52b1d72b43a90fb0a22d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca98aef8a2e14846d3d0d25c353a4ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92888a7231cae89a7dd1b79234d54758570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13270ab12d41dd43ac9188c2a53b7d32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be262f3c25ca6a39089ecdadfc535b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295907a338ea9aa1bd31f6d3cb69b8ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b1a4b184cc23934ceb0cb67658405574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f962289e5409ecf2bfb575f56bbbdf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec02f56c4f952f133b881a5645dbad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4228903c4dc588e9d52b96e79b921577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b838b3b77a024fe5b60d90357174d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969b6bbf099142bf0d7fec79b7d1f07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff554170f6801536069202965f65a174580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58329c76fcd583dc0a19345094ba9952581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785577391875cb2b4c651ca1c3111d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168997ac537e998db2709a8ddb5d59c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075d1808c35dd75af656781a0318f53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb7a95fce9ad747f8137b983a20358585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081936bdbee2bbde5865c0c5f45875d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8980a1d2c53d8f6eb8607a8490d6415587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966feec43db616cfc483d7d7754db8cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015d0dbfcac07d84cfdb03e00193f6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bcc057c59955387b2b9f177e0c1b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ce52b4e5e971f27ae42cfa188c4f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18191e25a25e67bde67be6bb99cf9b3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7c5ca016026b066f7184c6bda450b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489f140519d97ecb9b0c8fb926cb659594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555e14d6ff4fb46eb26eda32362b518595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b8ab026a46f036bd3b9ec2a59678b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4852af695adfba60d990c7fa5743320597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db37cb2d07130208416ded6f7c91aa5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9c680d386ce151fe0de77f2c1dac6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795984109c4a5e2fa5b8bfbee62a760d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13222c16dc60b4c3bf4296a9a66835601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc62d8a1f2506eae1eac8b48ac9286602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead68984f4b13f5bfbdbdf939a369109603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beb112eff662458596820aed78f3b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04378421f42a1af5fbfa0c113e512203605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad345f6a0dcd7c860c7f6aef4176d95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa5084766ac0ff3412492b83e3e9eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9416dd56160197c938071066db0649608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9a348322162efc319f83493292916609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dad103470ba0420974ddc76aa10c0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e82e1b7b348a338705fd2362e190b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa25e6d1775da82043023fc32955304612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d0873fa3c732b9d9aabc2af668d34613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9d38b3daa71271e32ceeb351c77f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b207245ae157336c04fcf1cd1face45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e235bf8f6ba649d26d0307849a26b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9040c1d1141e9734a6b5a3b2d251b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08583e68daeb0a2dd9d9099ebe08033618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ba8d18ce7904f3080035b851b3a62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10b201e498cd6abcb239455213c1a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cbbec2f8cf9e76d91ec897dd6661d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101894124488009740a04eeadde63ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258d1d37ee445f0695cc40c1702a7cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7c7007add729c9a98bb10bb4c0a33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054fb410d01f3c917bdc2950549d2dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4cee266825cc1c0c311482f766e88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a562405e57491c287656a8962743627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d53c36cdf3053803fbd50e894a135628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e99a7233e47bbeb9184d55bd87f218629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bbf477aa3ef210c5011a734e2c97c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16955c9aca762ee168d31179b45c33da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30204ec6959c5d9ed44c6d9927f027c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb57070c2d083cc8addb72530cde247633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef7b4d84ad2f1dea4714a0398031bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127721eed411a0abf0fc2abce0abe30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fd691b46db1a6777c935f2162bd09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4171ff3f85f998eb8b3e9cd68b0e3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff30852be0dec7e99fdffa9cd65dbc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09ce4e9451d31231478592b1f76e96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96ac3bfaf7a9e02d5f260998acf041640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208fde576d6ad213949cbb86c95fbc0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9e1aaffe516afb324f5200f3122d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aef6fde3c7e9d659a26baacc940764643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c608f5de5c86527192e9b8d2ed2118644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724a9b9c1286ab4829d3302bcb30cef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248c40eddc89ad6f0549e6a5f1f25b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc669faa474a28628e85750a773d77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da54806215982dc3f71cd69ef66a7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9429197eb06c172de57cb5dfec51610649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fce84c9e8dabc2ff7ad8c112d62e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89373f30744c64a82f2c8574db7c13f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8867848e2f6c95222b1688202fca9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad3325f9888060c062cbeb774cd41c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59bcc5817c1e1c28deb15adaa1e428654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dce80f10816c1b1242939bfe4a710655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a84002d731060bd4c91c07896beb24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a2e0aaaa0a6a5448eff889aa0b7fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c19746ed46076966d243804c38fd6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29257f0ea9909bd1e42484aafb18da7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7298a3355ba37a0d0511a99f631506660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cac385e7c5c0b6e4e265b872784cfc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd20b5554297713575fc5b19988ed28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66939f6e6f7d852c5febb5c5f2d892663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153445630d931013b5e3f39b23f16a66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6e4c92cc0658d55f2811d0f741b0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fecc893de330b139880786f6610ee9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8b5afbbe6803207c1eb3c8c339821667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f0f166febfad2970cbf39222108e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769581550a9e328d0af344c7a936842b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b487af3fec7fb9598a86289b7c895670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0191ced5636830bab17b023109a0d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557565c2f404d4a26e7b24ee26a03210672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dea9dbbd7404ef78de265a045f0d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab173749861a57c55a66737088ff2f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4a223403ef673b70337f007626f28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d040e6710e8459b3ec505a754b814676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f5ad7696b21a583a57dc7f3ee6ea1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97613f8b73efddee6d9dfd01c2907082678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb58a95754a52f40f2ca40536ccc8e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d1086d3da71659bf2d844f0a03ce6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a6271807b66c779728969095678a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e314f8da4071d108a7d15d0b7ac25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55003f0dffde5e2ff578b19ed763e989683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ee78dfaf1197047fa8e250ac5b887684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21ad332b21eb51266cd9b042a9821a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fd2c1c7c49003d2af98723ddc133d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdaa4799ff84eb83ba06e115b1167f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0b0462d8176801873adecc412137a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4337a618c9a9a8352f367cf39bf48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aea7997aef56d07abfe303192f66d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5a874971b452f4c0cfaf880c42696691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cb6c4288163b9545c833a18eede01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89a38cd2ef3bb7f5b59e32a411ed63693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ff318e797006e3f32624dbc951026694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77d2fe3eda8ae81e28601bcf69eaaa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a822b5ce867661985079715cf39740696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee209bee3c6cc10df150562ad717ab94697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5d2556cbcff3b89d05f531ce325b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf61c61b09c78f4ded49eed6ffd3595699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc8f57c4ffc4985b668049e6af7af1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85e04b47e83df2686decb1a4b68e9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defb90e5e557247193659ac3ea30b04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f6f92525f3c1fc3d3b35bf5af0261703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138255df92e14745c9dfa97b4c43990f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e433d36c66715ede210603402618615705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d2893e671b625a4d571f8562ba276706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a4033cf0a437a50dac6ee3cca54f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a65d028ffed5d26e8af1bdbc28db8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d632b209f122a120b6ce76212d5bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c2f1f650c2e9dadaddd87d877c693710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6f70c645d1573ef81868b3cf16850711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1577f15693a91e122ce5afb23c0757c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af718e528eeea713b7702e360d1cc6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ba0a46f6002ee827107e96e1888dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc609ab20d84d0800a2c0bd4337447715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c3bca2029d65b4884c7460ddeca34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce0f375028dcfc835cc99546f2c25c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42375c87bb2b08395b5de0f637132f83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553eba22e07332811e6ee9bbdaf12d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351c974efa5f50f3e4cb0ededee9b91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273b497bb8c4af0db99296f6cd8e7db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0051c631f7fed152481c95d5a92a88d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac309c96af286719c121bf3bc5c3d81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c132a308e422044f0a4b0ee314a538724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f6b65404e2cce2771847ccaee10e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f7eda5eddbb10be6f36ff848f455d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8e142439ec0bbf40a0cde099f2701727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e0b9a7445ab17370f46e94f83cb96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b691fff7b2beb7954ef690aefd566be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178c6e9488e8d4abc0db632acba1273730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd43907ef7dfb1017fecbe8926fe376731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dbaa946aa4642330a4d6a5e3780c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5d00219d445ca3c9e79f36060bf03733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870157f056cace2e1279bd203de3ed29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951a68c39214c2c227f6213ad64873c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063acf2058d2b2c087b7c6355d4c4ce8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dc6680a9215dead3cdb25b7da6a13737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f3a2b1db7e23e13077756450b138e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd425d8d69c11bb6b77cd1a8acc6470739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ceccda41bbe3efb3705eaa0a676a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6241eda7bc81a8236cbd6997560fb19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af2cc493ddcc6bd989d297844dc34f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14052329280c1652794257f9f6db039743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82659a3261fe792fd160121c3e64c3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a912174a9c307e090e81df04da75e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d585e83fb17b3129482f47f8392fd06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054daabdc34642c9ab0c9a576b63bbb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269fc6c897afed0e0183562bea87d9e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b678570801b03c644e81c9ad90bf3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03a72546c52241c88f8d0394643db2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7986c5b0d3806d6129114f6c13841751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb8e89eb1399af45d66276c8d13dde752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76ce94aab209cd56c0fd56210fb9ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed079936c3dfca7f47043408f779a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02016b4d54a6b26748b901bda9bb8e7b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8849d5f391351016e499713ab36e2ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550e3ddc7024a41921dbb8d785cff1f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee68eee7367f4d0c7a5c504254251c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8327b0cb6ed42d1a97f50e3853e5c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>