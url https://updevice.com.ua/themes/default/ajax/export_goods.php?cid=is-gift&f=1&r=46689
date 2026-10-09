--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2125489ffbc893bf34759a656f709f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee3fd014b6099c4a3f00c7f732540a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614ddfc7d0ac12159638586ad594bc03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7812d4dd604c2ccd99db889b05cbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22efe9bf6a799a1e54db9e4374059175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ac67a757988c7660179c9f1b288b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478943f6e57b1ee722b65a4e547af317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfda2210d41b8cbb84416443ebc40e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e63a4df94a1074a0a65337144b147b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d161ed85536a86b5980cbd9ceebefe810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0de48a3461450dd09f0064887a54e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197f1afce7a8da98383261a4bf5118c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af6360d1b3f4eb65ca0dca1eb77fea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8321addeecfadc75642824bc746d0f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f02725bcb7194f56c2c1f5c69ec89615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575670946a85cc50fc79f2604e9f2e3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c6bd4b85a7e029c81e5ea0ce4b82b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40c4f01ad7b7a83326b6968264608318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577485c0dae75fb828c58babf0675d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d562f8b60ebbadd5cf6a18e01f6114720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6740c807f3db572039b7e84e89ee9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a384ee290b0722332f4edc13f814b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064e9ad63750ba74d2149a626db15f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c900d952250dd25e1ee29deb29fb0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6a4ebc346de1a5b92074c63401db225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773827cca37efe8ff61f10494fcdf8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a4ec74414ad826bfdb2bc08932d4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e36f04d9b8bbc12c6cd49554ee90128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbe8cf727f0e6a96e937696076ba7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9b71376e0d97dfb7144a4d202ffbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb98280db0eb55a134c1947ef86f0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec67f35e7d5cad988376d185b71b3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522097f08a39a609d3b7e87d072745733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb943f7d7667356984650cf11a290534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b2add42529a3afadb6ede5d1939f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27eb0d91146f4687af73cfa77081d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01226a12b052e18579d41ce8d77a53bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b069b2fbce64a571aeca8e5ccdb3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a947d32b343a8f7a3c3932a2ac112b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f81ff82a8c86ea11d4e95a2a6ab3ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242a1a9d5b252988636c9de21137d0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4a9e25591bddb98c03d3f7e5cf02442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3432bc4351a412afd88534b231c80143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a139d69e20f8ea40bcc1e332a5d0e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbf9f903056ed8fa8fc2dbeff98e7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbe37248580f3aeb00608c1bd0240046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaa39854ed7aa1a444b15f2f3ab7b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdbfabdbd08827c1f99fef5839586348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470181f1723bc6cedbc33ef68a37b4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b950f7de6f2eca7796bf4a68dc33eba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41b511a1be98f57ff1a8d374fcdb0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c978d072012ffcd2e1c6373df22e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550bc64e98badfdce45ca77a88935f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d38aff947476325156224fec77d7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac59088ee0efce0594704cf76a0eff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c907257f7e704a179b94fa3256ede56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed709f3011727e216ec2293f2a744557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef7b8f46bfd9980b093cdb9a6206b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805aaab1f545cb9ed6c9ae58f92e9e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8860c67d85b3daaf941cc5dc6d0842360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ff56bb464e4238c1803fba99e95c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dff3345de24eac6811732e0226b8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee49dd91cb8706d5f1bd0dcb74e19b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90c7035af69147645b0ad8e122671b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f59d8dbab1ff0cd8f718bc1a3400865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e8d798e977f512f3d21279891885d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd18911518aa02f3e3815cc4bd9d05967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc706184033d7c33348d2c46c39ba5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59168d640dce9c4260fde4351987ad3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd7b89497524968085fd7d102b18bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dd815e9cfb134b4cfff1739dd441b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dcc27add81a3d07d783564096a73c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4384f21aef0b7a3044ddaf9ccd22c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbfccd63c179615bfad5b9fe9081ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761b45e99011e14d180b05ddcef92d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39599160c352d3ed43bfd84beca663f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bc5c5e1c1bd69a723d3e0073b2bfd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cc46f9bf4a769de99b5a30800ac4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75935ac49273061214b9dbd164bc2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18d3589d1bb5911e17bf83763542c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58395ee88c605aecb3f4103a16d88dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf8d54d7e25e71f3f3eb5b0a770f3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843cea2a866dff632ed5e7aaeb53f9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f30633d5040f326340ea12f649307584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f10c559c0cb19abfe52de2bf778f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d992adb2a800d921fedef8d199dbef586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c69abc0d8958b0efdb97d10424b0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d566c878f52d7b387cc24347faef7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995823e6175a559d4168065c4d18678789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7ac68e96996360634badbafd08dd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1164fbbefba76330cf68603bd312f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f1fb8e3cb986ea5e384e63bff8c2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05413d22ffecd88f43835add199fdce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a97333aade7a07e5af0692e7f62a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d0819c022cda4654e47a6646fe6f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481302be59c91783b42e2dae8ef7eb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47cc42b449f67cfbf699556972416297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae84119d32e02d0ea357f40a007848398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fdb8649e340a2be76b2b8a87afaae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e1ce7ea94199bdfb1bc477f7c9d2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd907478361206f6015eb5dd85fb62ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e9ecaefbd5215233f82a340b0cccf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c3f270eb953c636df703554553b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78428731317e3e26423d8023986e95ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588231beb7a3109b700401be7b0ddd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21552608d2089c0a6d60360c772493106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99249188a4ace353372b7f2e3b1a51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfd3507a2e38405fc07bcc891d173f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef86e98d0bbc604f19da264a75b6554109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c676219e27ea9dbb79544f594a7170f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf56d94d66edd6b5077ff69c28365111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2f2e7fca5c48cdae34f77c59070eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0d1783b937fa5b03952726463f1f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55361b5e03d129c89cf8643bead8dc9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ce7a34bf3a0220ddb879853a71007115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799365c80e258ef7cb130549ea5714b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c43739f983c7023ef201611da9bb43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea96c651838db50cef61482fc91e39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761219249cc10c96559bfae082c50e79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c0b8989c8bb745208d30a2b09598120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073596ee96564768f5278b18898d0c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9daa2d3591fbb14367523f6958041e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b8a753def2dba43c923cda8978c3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e727b8d33b59c0135276826745ce5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983a9876c844f54d8bbdc9a50dd4427125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ce73ddcd7f78ef8579d6514246cc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea8d1c0c135b28164362ee10d092ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214df4ae75f9a193b6878a71535e553128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ef09c6fc4cea7a1af0d05171678a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbbd4071a10ec2516e7e66987c0640130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e152cc9763460ceb621496fdce008a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0158b52a608b73c7ee9322112a1fe4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094d1a10cceff0af25d9f659d00798a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec53c3c8733b8430875593fd36e0fab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246892fe8a6a4fbfefc1ac87a7ef523e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d47ec9768edcfe90574366f529522136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d4392d43db1468605afe6fafb266f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786f86c8921c1e6cfedac0d495135c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ae96d7d94362668c085ca14feed65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee52eaeb703e0e94ea6c7d4ee5e2c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014e9f33e779ee10b50404d5dd3797c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a474298899a27eb3ef3eed2dc7a70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdc70e984da1f5639f525346bde3b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec175821cc984eb0c4af32312975a295144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e776d9f80c1283b05cc5df88ac705145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797d61fe8c0601d718d928d2eeab8c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2721088cee38a9445d9a7c0b3ac78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4163464d81ddd1e39afb43245ec8678148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aebadc3b80500e45fff37eb03a621149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cbeadf57f65d57fc5643151886c16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7398cc5df0162743d26955a4e059af2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f7a8e5010464a8cbe517a88151830152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b45a8984b10a18f79911a7fb5b78b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3c2aa03620a762806bf1e6f822a51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b12f762c085973ea10d5abed057eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af344443498b958cc8bbbba7094684156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347fdbe39bdfe4a434c6d48dbc2c8e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710282de712be0d09671f8ebbe6ccacd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d433309daa58fae8b7075207483a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688eecf990cbe936b1325cd0ab7a396160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffa35bcc0cf9fc8f471fe3429074cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0a1ad20f9a13eb35e56c0103402a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013e1431634eb0c48b93426f34d5dc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89682b2e6ce4a0f7028659936e15933164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8c682ea311d955d6ca3f8ef48c40b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b4023c650d1c472ae60ed12881e43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e8f66d2dce2476e16971b7a0d6f60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2c8da6e453fe89490cbf838a5c4f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6caa58e01d52851f7a419ee38f87a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712f27d5f5e2c32047d19d2cc35ff85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4790483fa01020078bdc3f0533ca821171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7746ec73de39afdc370b5588e765a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753871dfa0b2380e5738d0bd116662e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad1ce6fd3d08cc969c14bb8b21cba7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a8a36004556c0c7ad75fafed6d32a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895125527383dedd46c97b9bdb478eb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e4c1a520b302850910647fd65c5fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eba3970f44e33cbc765a1a741a049c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa123ea90df577f0d6ca6c51624d96a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb459f69b139677cc9b5cc99345057180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1132f86b77aada49dd7b51361b70b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520cd02201eb9b618921036f02a836e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f4cf21e257a2dbf8cbfbd9ed24977183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f317fff7da773a3588fdb900939a53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7a6adb7be3b69d1ea8b06be6bd70a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8190dd687062c45a7f04568431090186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ac678c748ceb169f6f2dd3cd84b22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf2f5d9ce4bcfbd64faac3414ba6b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace87eac44e1d79633f66e8ff54920ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dd4e10032b3b2dcc1405dd8ff2745190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d064b2b146a6d8a5506ab7bc0ce66e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d48e08637c7cbc96197bd29537bd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e43b3f8dacbea5d8a29f943da6df2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf765f7444e5003ca209a0d4005f1c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb9e27791d401e42fd83360e73cdc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c852403b2437f05846247fbb77fed5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2da965b0e534ba9f7d589cee5186db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e09be722ef0b6f0279ffb38e6d2196198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246b353f56723dcebbd54104cae3324199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057992c9b0653664284bb08136e1b9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb88f809112e1ef28931de05dcec3b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db4b06cdb581b94bb2b835c42182f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fbdcbd2aab0827545a8ea1dd20487203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07b50a591e64a732d0417525f42999204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8ecd066849e416aa1bc09ed7aa6f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d42c14c4a1c74cb2277e7710b5f7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f124ad42e5650a480ec242f17a477207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146afedefd71c4735ac479ceb73e5652208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3c5f5b502880c2fca0f71bbf7376d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b21df57d07dd317b603cdf339b7164210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe4c5180db12dff8b7cc744b84f5c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d4c2c7cb0999790023151c42ea66b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1826e1ef22e3fb907a2e8b2ab1d82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d15b7568c75a10abcb72450a33f53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62a6e1862ae7a12559268e9af3f10a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f136b2ded0077a1c3c41a912684ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edf4d580c1448a39b4ba0455406c04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67a5f9b897e439548f90afdfb67b60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfcbc7db4bb681caa11e8da2886096219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa67616d6fbe3ef384663f15b5a910b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c036b69eb325ff24ce85dac2a50e5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce747d0720f10b700958989d015f6c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f6f27df86e01582eb0a7c7c2e9d2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7a074a81d0ce6ac233b4f98cbcf0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23351579a6982b5caa5979cfaa7657225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f081d452ae93020691c2a06b772f2b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ff0cbd085a78a4b6ec80f89fcd7b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8bec09a949b284cdd5b3cbad64e17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf90091c27a28ff1c005fc7b725cd0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42322a92e0a51ee66a8900e7c139d227230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67c6e172f0736767893ecc7ef6ab23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426529ea2879fda83b898128ff4e3fbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc415d64deed59ec7f46a719269ccab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011f3333eba06475be809b29cc89952234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81bf5d55fe1449ec56484c23ae9866235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b68aa091ffe937e4063e77cf0840e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb186282d74171a2e16545e09cc6b2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aa553038f21e4c59a45177df3e039238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968330eafa5b006b07523b2aa686cfa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa788eb5e8c702824408ad7fb9e27a7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b417879dfdbc8c1ada7b690f00d959c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e3208c7e3a40618623ffa829e5a0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba69181c0b1704afd5a25b5033adddc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092a64ecabd7bd80da236d195921850244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09045a7a43285040316ff1e148e537245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9724aa94b3575640d5544be4b5a481d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c505aa8dae99388879f774b7c3b186247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49934ea8b648cc8fbb9eb79660fb68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fc32c4ff927b2b5d2bfd373375c32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f9bdbf8c04d2174b0140b670fc3d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26e85142d66b850abcd8149af631ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ce4b8515a0528fee3eb2aeac874ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a828d0669c82f9267bac6ee061b8b30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61777450cab64f81a7cdb42fc750a517254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c682f073d81b210d7296b002ebb4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f2af79f62619672dd92a08c498f83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d5ecb79c3ecdbc4dad12943fce216257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093b38f5a50100a70d1b410a03d8e0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36f34b42ac25db1b45a382663274a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f40387fc38e05ce39150375dd2c068260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb5acc51850ffc4717ea3acb17e202261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78fbd89ffc1724284fa1d4eada68b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a42d47eee28fd577c7085e5ca335f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5117cc96d3b2aaed747353cf5f41bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602ddf1bed910a844dc2c1c748eb5aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26454fb4fe10f14b14e7809067958c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee1664f7521ed3218a2c44ca714185267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443e42790aa6ce1cfac635d958df908268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2f55abf89f0b9a164638ad5d26378269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdd4b961d587360a890ef9bc540361270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c856e53877c0f9353599ebc4887eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd6d21188c310bbe2a82f14671f9ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692b6e4ab727c76b28ffad83de6dc32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cdee929f1c574bff0ccdbaaf88204274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914b64621b42e35701ac5352445b926275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f658311b3e7a71e347fff6a1fa2cbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c29a4f6f7d557294f404e1f69963b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd558666ed317d2915664aa1f49508e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5359ee25ce369853016ff059cd893279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d63af43b4781cc9c4aafea931d2904280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f351302ad45f6dd3d26dd9b47060ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1941687ef3f3d570ba9103f8a4244282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb398aea5be678e8bcc7349c8a71b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1826cbb3a0a92e6c9653c5b3ccace73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1c687c9121ab07c5c15d986e0c15a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cfcd52731e548df5ca80b1c367f9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e84e462744ea80c03d9ba01634a6e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fb16e807745de7db584e6cfd3e1df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf1f26ced3674099d8649465caad25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaa57bbe7e8c5292cab519eb5d9613290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2968c7cb7832eaa309e338dd739fdc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d218553d8774f72727ddc661cad43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd3a2ba486529f7008f092bdf6149f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382f2ddc99c0dddc3c41ecf14467595294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06902ef58659f2030ae288a1eac256c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03272754a3647ce42451880a4702761d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b41cf1af3b28e8c38b2bc15a1de88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6cf5f5bd2c0a47b7c1eb5fd6e9e7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f651eb4cd94caead43c40b7440fa3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c378dfab744cde85daf60aa0385b68300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab06a8ca8e9336c65a99dbb7097a40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b603807f0134c803a80bb6500cde4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccd1a6372910d3899d5bf4ba91604c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a97e29bd9ecd192b6018eb5c8f37c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1515ec64301e4203fd0d13eb458a9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a61fc109641624cc5c6137ce7effd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789b398a0252ac74120e857c5795963307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c786c9c62c4478e4edeeeda20e4e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f507fda21a2bd034cf624d6fd30244309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0f01a4c9768fd633dc470e80b4953310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080ff81d154eb68415b7468e24ddb73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fbffdc915772ba645455a396a3d62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446be817d4d6e90ec65eab0585c7035a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3dab3ac8d36225bfef05cc57cc678314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059439342a00bae9292af2db4bfd9f0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b62bd3c473d429da4b231fbe05f6b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77175008f2a86fe54592c4bce2fcbd2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a20bb3eeeaffb06e6a817909a0c34b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ca3bee4115328593a06a08c11e16e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85fc989ef7bfab280d01ffe624a76c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a712b5b99a9bc1b6249934d618a3974321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9e928e83933613a9f3c0a3ce051c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b01c84c8e6586f559110d0950bfda6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d2fd03288c32941b6a219ce3a6e76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5e03d3a9f85fd28aa096a709aa0fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e852309d9dd0ef05b6a7dc32aa4d30a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a55fc7f0fd2749a4121c4f89293edb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbdde7798ed8ad7e756877c81ce324328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a560701f677e3cc6c81e04dfb29b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac6c5dc1e47a6ce0f6127724196cb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251ebd9440615d813997d55899c15d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1dbb621f2f936921a251920129821332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cb0c98f6e4037240cd40702fee531333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f074df098585963b571a400aaee48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bfe86f1cff80f73d67175ca1f8bb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f772e9b699a57cb3e52730e242bc2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fdbaf20a500091b5bbdf1801481d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d14c34436baa4d9fa36c7b87a4e5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37652a3e26bf7e209a83755f106f0e91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a414fb86057a537d9843e500437d909340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345d27583a857a4f6eb0ee59c195295341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d55d4226cead6eb7451b8103e9eb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c2efe7e697a54c8e625b6b3762449343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8ad4d92957bc0cc95bbd61f33a3a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6d8d7baea750d5a3964044784f3bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10da38f606c2f1e63dcb6161be3fb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88704163d99b9fe32cd9db52decc574347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd779c6cb9636a4704d30e0d5d5251348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f44eedde7d2db3528bd8d14612c1ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf62b88ff921f53c7a81b94b48ca7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8474c3f51e3ea336a6d189782e2a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf1edc06aada4377282e3ff24268a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e414476f91b427c839e17cd1c3f3a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fd80b16c32223888bbaabab31c859354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46a713839706c802dc031d4ab038fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730d9e2c15499dc0e91d4e450dc65d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8dfece532b681f4a7d129ead1fe14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44538526b03aaafc1365134804157b01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39024373d922358e01033a0eaccaa95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88789f520bbaa34638bb4767124dbf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9709265c49b8092de6cb53c7884e8c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660b7a6c1e6d1a2bf3e4f111bafcdbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c94455059941a7844ae5d4efa9c689363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bae54a8ca66453ae050fa2fa9c5939364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b736a82490d6922c26a1d5bddd91e33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e49ceee2a04fd7871fb7301d67d53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a79e1504aa67f9dd37ba11230c19b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb152fa14ce8050d8ce82db2b584e49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d078864a79cad6927d0d7b3882799369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f193a9a75d3adb0cad7bab671aca0b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fbd129737913bd43cb3095a6b42a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2100e2893207f0680555e340986ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb811a0a773cadf9a9f075b0b43d01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ce52560521bf76b820ed5d8788fc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafeb0d3e31eca3d10136d149571355375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe132605319818df37c3154752c6541376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04fb9e0fe41991c6735038778605fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d041ef98dc04922fb5369eb18a5320f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf2439042ef77648cb39bec371d001379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1647c01517421e5f5e6285a762079380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a278af1474ffdb878fb41cf4f65c898381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54571c36c44f96795614867d090da342382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b8a673f6250dc243aca6981227914383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da966e20f7a674d55153dd2403aa15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c9cd843865de4b67fd4450b20747e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3e0fdabe1078ad98fbc4bd533be63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4dfbd01d7b04578f85aa762ee24ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0cae7aaa7d2c01c30ee91c1a99bcd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b221970723f400c05e8f4978c0c3f8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74964106cd349237b16ecee85bdf75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda10bb78a452069c4943fa78dc9a75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa88f3e50766159673f04d2c7f7386392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec67c983c5d3bc2dcd2b6f1735b64f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac804f499d6643ee79039803469824b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda465aa8f69d1694e659a27bc6a0b6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b935aa38b38f7a28521dc9ce33427396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe125fe94c60110f0814952338e760c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bc6eb4124159d2a38f79009464514398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fb8c023b06329dee403959ed05e6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b70f943c9fa8f4ceaf6cfd4b1501d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7e1ecafb0929f818276b3d9516c91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61460d70fc73ae0a49fc250e6d0d23a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9233edd8a217310cfb3021ef1c4ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64f109dac3b6a2e12e494635a64d4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d356f4b3ede6d75d002e073af0495d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e785a905d8911f0cb46b9ae508527a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d753909afdd59cb7db0005a90ef4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59421c204e1b7409b4847cbba1e2413a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07073609e98be6d7a67c2d55a8fa48a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbe311909f8d27627244f74cb5497b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f3b6e055a9913611231bb41db9d54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f6cb3ecb4c9039059b8d3ca5b3695412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb89989f33e50f655e30822ad4ac11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cd9a3f9164f9948b9651eb7136448414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7bfae2952673b011a28e7cb1abd75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5f6b5d5780fe392d41dcbb2a40a7a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f917dc267c7b295573cab7b72088db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094d5f981c13259d03b517406ba5497418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bdb516745107a0fd306aa275ce416419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc1f7f45d1b3d23e25f07b09659c30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9613c05d40fa03c9e2222e9f81fcfa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fc4a00a221f76959a56881f7d8814422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315c150af0a49a8ff954181cb45c4be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af7c11350a6d48bc0623812d1e38e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daccb47675b1034a07b9323b646cca5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba134678ee085dcd7dd5b3d55c12f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90dc4b392ea43f63d91344e82884bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef186843d26906646b2e0bbc90eb78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cec2edce821f9244b894e7bf789f4c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd016ad3ead222f5e64f6cd569c137430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174083477bd0f6d3546ea722b4f0c9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714b5e31fd0158ac373dd1c1081573c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f805be709abddf653bcecb1453dea76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d8f5a01df3803bda95d8a9299fdda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f08879263fd5b9c49304e3ed0896f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27ffd1aac86823df4c2bcb930f53ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89580800eda30b832eb73a09edd211a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1126952f393f9780663c106a710b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aefab09f349ba168564b3dbd520803439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b9fb3e2ded45915f9cff7a08464a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee81f2956b5fd689b25a20b423981ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed336bef9030914b2b29e09a7d8fc506442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c11bd4f51b70a5be9e69d367cf0b4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87256c909ec9d851df6333de06a15f79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad93c937c1cf93e170bb18abde33f42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874f50aae5d4933ccbc89eacf0cca62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7e0d2b878d16ed9c2d46ec81efa52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a603653990b581500a167f978f357c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8662acb4a5479c3e8a938e67d40dc10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2d952a50a04c6b77505b7e42ac8b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb84223e1ad9909445433ab04fe649451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40151ea9f66f6711b25c7c8a2da0d0ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c3e138f3af4e05e2fb5c38f4bea74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d12940802609cb8e49a45f0d57226454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08578715a6054392eb473c34124b915455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e46a7874a296da2dc9d1d938ece9ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af5a599974e50ece82727369bfb403457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e8c0178f2b1e0973b1c92259b2e55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55a5ced291e288ff3a766ed5a494f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9f0049081b0d9ae6ed3c9b7fd35d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a108e218412411625ea0e8d52dfd3b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc89da9590bb44eee6f0e6dcc5fb548462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24540ecb3c76c8375a460327d4c20a16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c0f55a21a862fbfe9ffa43a6a5d1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cc0ed4395fcdafef06a21b39c2842465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2eb6e5090c3be43d5484d17dd79ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423de9d946b6e56a15c41f48e40aa36a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faafae820af7d732e90600599b6a854468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b17dd52924217cd0c9dcde7ec1e6b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd988b8ebca05610c3e13165748e408470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814e30da99ca987873d89802399d091471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b7b99d4ee500d7654c0fae2892340472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4105b7f360915adb00e4704e7e0da6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a0099d20bf5b6e7901e4a7a2b7727474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddecf4fe51384bb69b76d1236742ac7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6e3323c4425ce4a6d70e908b6a77d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e999e817e2ba98a244ddde6f3e1f64d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5465f0b1a17425f91f714f08419da13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8a0ad6c661a83016c599c9bed5052479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf6eb88c2bc2f0ac8a45a9d8e6bcd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ca1440cf2c0c7688e13404306e3bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543c1fe86269c76038ead054af7bbac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f78d8876f27c21ecadc363af5f081b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50261be75222a72ac115c0184141d2cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c327353c4afa6863a0e42ce574a6b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117c3a84956b1a70841edc158e03744486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698637cc4dbfc9ea40670d70a57d294487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d32188c9b84216f5c58a7901920ce0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258621c432a54fae5a1d8e02f2613f71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3de5094d2be4f8b5dd7fc2c6955eb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3071c369f5d59ca1e33eb83d633ee87491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f0476ad1e4fcfad5be1aea19bca09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94ce104259bcc2fffdd4e97b7239f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2253348c146508cfaf2eb74ef6ac51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5109af54546130d3a7239e323c23e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561f9239ddce975efdd81d405ee30c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45b343c1599a30801029da8ac17870497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcdc26e89307c0d910b320de618791498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef2f357155af9f1e2a57c7c9d45242499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba85cc9198b6fa97ca30639008933c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211a107019adaedb72e277fb647b726501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e668020b37ddc75e346326d2b0ec198502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e775a7cd51b0e08324ec3fca28683503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68d0e5f932f64cc16164915c627e72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f816acb9e6eab91821ab1f19746a07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d30c34ab83171b55d501a75a909ebe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe90cbe65e0b8b24e3b80c804b9b5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e12340d5400f9a79ba37fa9fbf56d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8508dd29cedfc2f3478e5b347d871c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e91e1b690bd13dcce588024f2e3b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46736fdacac9f5a74529d3aff0073b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e1e3112c08504c1287856972a5208512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52363ff569d70693a81f21444feb0e67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c6250b5ff53d3502e49003ac1b1bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe672bea62e51883c00bf187c89fe0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661423750ed53f4f99f43c6a4e6e5e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f539698aadcadf54bfc778ec839ff4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95079f6f5c5c1e48862c7f43c0bf78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60509b55966ea27cb21b1a805fe436cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b2bfc99e5061bda3c159ac6a42f91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767362068a3e20718860ff5fe8ab1ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671ccb273d5094b1faf344afc5fe756522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17497e0ae26e1ba43dc5a8f2f3e5826a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21539bbaa431206dee9ca5e8953b1c23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd454073937f81fb6e8ed453d428f0cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a7a098bee83a72a7cf66b079a4d2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb00a6818da7a708922f67ad2ecf4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620ebf26a8cf1da9ce0126822909fa5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f2508af941996dc1b7aaf2cc5c86e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c5dfea19b974033fe7a4d752d10bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0090ca8322a022200cfdf5fc77dab2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2e9796792aa183c0f5c1c9ab3b298532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c993dbd481a7bc3fa6ea44979c8f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3b1a55704d7f23e9dab215ca35cc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68beced9f1587d86312f80384960ec7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9146a27b8c245e55cc649c20553cee0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a3d784a43b76be93d17567b98aae0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca397c176b26b5fd95ae67e852f241538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812122c5200f426489a9cd2cb7bf4b48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe951dc8f6586b03234cea50ced1ebc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73091c5cb9a3d2ebdd441031be33e9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393165966c5cf784047e839c1c5756c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cefee1b2e423e3c2e5f2d3125a0a66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3974df94d790b484dad475701c244544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f132c16ede267981ac87b8cace200545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d17f4b54ae27ad519f8a09d6592b23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec38da0a7b60b3615cfb836f9ae748547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc609e006c66b124a84101075b03e85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f3d3474c542abc6cd335e4c58b5ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9985883cdd5b16e113c53a7eac1c2b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c9c4fc3992e8572e159e92ea8dde1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a0eeaab0d972fda5c221c44c671c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd810a18cec5274d6f40dce611f77b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24527edf4c02747676a677790fe8390554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a029dd34331f1ea554668d52e71ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7df91290b5865c20167b16be9c8cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c15af1facc9d987fc719c8a7ae0b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692855decf83010891967163d7e8ac70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0001c7f14505c8df48e69657901da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f48ca107cafb38f4523baf6214f1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdda035909faea8eb0c31e5a55da656561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe18f080fb073e931a709cb322148b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d9143f7c5703e8ba5c0494b024e22563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66866022a48026cf59562f20f44bcae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4570baa89889e8444d913c45475d690565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e388c16c05f73a6547f76c8e89e0a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18526aee3214fb74edca42cc2e5ace27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec295631fc5268eef54281542fe0eee9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28612e155e7c12be43b941db0638065f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9c650691883f8edc60de33d02460a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca20ff4d9b1f4dfe771e1651ef3841571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b78c23f0f52ee5c9c971f2adb820da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd01d216260efa6d7443e64bd6d6b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6f78178dc8a05e737900ebcb4a5cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e0f311f225964460ef860b0ea103a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb439e0802febab064c293cac8a220576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7b8fbf0ef8a9dca575461d3540d41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58a3488cfb9e80e701eb1e58749451578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c20d702951c7c5b8d0f36f4c01f53a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa21c81d5e6f95b0958427e8d66edcf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3c63edaf931617011d23bf170a565581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2306d7221c60ed3b0e83998f5ffa4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148f0e8543fac429c12c41ba4ff6b3e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb9f31121922cf2ce695a6ca71bef8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c64b6250d5a76dbe104488e0e5b6ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593296833ae1d154c33d9262b871ff09586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc99d7a1ad9d4f27bfb82d2687db8f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce85b5208f7629d261a32cda4858c28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507669b2738d0711ff4b6177ac57849c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3624b2780b4fd6b64f97012f8a01f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72f27421dbd561f3e4f68249678cea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14b086f7178b569c8f16fb20b5db45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94010e5a27c28733dac91fa7ec75c055593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431b1fb23f0d40cb8e0d16ec4498f1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e91aa3d6808a93a6de923708d0f4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ede1bfcd4568f5c1b62106e703e33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3d856c538ca17baa6cf8165dc5d2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925eb26421b24d38761b7e45339a1ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5491a032f0fd93ad5507028a810553599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8001ae28548f58e5482f864c54f5f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc891593cc1f859c8afec164024bf9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9915be0714e564253432a87fc22af42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c9de708e741c2235d5eb2ca768de7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88154596c9bff0b73ac548f0ae0e6f94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaedb7bc035e8c929a99b73d17e32c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0db215f5442ce331455500d5a5a0c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4e61c13d3392aaec8dc88d517c264607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f994d44460cc4c973b7919d9ae52d17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff370c76518db4a6eb0558fcb98ffe1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e9339b2acfee2ad97ce701c4936cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1035f05e13eb09ec7b28f4c7a921f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b75a4d85024a8e93866264f3211695612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8fc43b8e0c3b52f3d2b8b7ddc96c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815faf0ee283af26cf98701d52442df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a508790b866135d7ac2697265f7892d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69457dc5379cdbf0038de111bedbfa77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60180ef3885839e4c3ea38d89fe90377617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40020403c91d3a4627bda2424b4cfce8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb7841abd2056a1dfcc17c06374dd0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaf0165b53f9f5acf184d542cd5888620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849acce83c605f2680aefa474b44a501621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3400ec710201a710fde776c2f91067622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0308e3253d47acaf5e0cb21a980e67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0ca37d8ea66c4cd16c0f23b5708e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bb29f450c22bc8ce67630dc8a8f12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eff0db78853fb333b6fae505f4fd8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31d8b46b72a76992997156a59aade1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf43f7683da6d9c588e14d187d510ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207066b7d73e1a4795bcdad53e195723629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f5f112f6c5ad4ab55463a2720a059630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1614b3f55fb317a0cddb545b9b218631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774d27a4ed05891d0a37f18bf1b959f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa16c9d1ee7187861193597dd15388633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62420710f7a205c07cdc6b9a96b9135634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34c27e99bba38c4e408697ec090e67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16876b8a98ddc5cd1cd02f9eefbf14bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1901db44b17f83ac221999672aba6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39487ddf41b4f806a23e394430b10e29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2f882e2d2c994515d6e3e8f1a8517639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b329f9ab4c855ebed9496e75198a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a5696cdd0fceab75652eb65583eb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a75f41c824a21df7292e1eadf5fd7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39af95328c31bb30032f785f47d2d1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3877c9695452a2f056001606d98dc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9357b6307fa5f59a38c0a8a3dc76a4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2672045686af92e244c0f867d39f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115e78eb33c158f3b9e03ce20975c2e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474ee9103a94845e6ab760c22597f6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf74db121c33598a7be013e14e9bad5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64952c3bcf407f24dc4cf694f8a3c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb925d03450f0d75bf1b1054b71985c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ee2acc212370b8bfb623dc819b58d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225381f8aa6a2453f05510b2b317d76653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7e72b545c99ff67c95e14a5a0113d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767e84782622f8a6b26f13043483643655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752e06f6a5e477babe6a80dd66a1e69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef8a29581f96b2526884f0feae1b94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9a5f27b5eacf24ac26b3e2b628cc3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23f44f2eef7004cd58b55f7e38f10d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384105f7e22725b3e2502e726b24269660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63848a53a7be4c6613cc3deea962cf8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cda265fee021c9e761499c046e4216662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12e7c1e84982d85da5fa1c2cc9ef4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e917ef5a8c231590ba05efa406fb8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedec4cd217bf0c4ab97ad9f964029e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af68b510fa80fffdcf3e76b59d7744666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8635462a0ca7491d076ea33a2addc0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177aee5285f2736d404f700bda3cb35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c61d458113da8f9f085e3a1822b249669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0232a8d87d7c31d5201cf6aa7bacee4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d8a8924982fc14336f21215605bf7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91d2dd27f91a4cbad13a0b23244080672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8579348ff3e7c69226fa913cc5b81f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6c53eda2123a80f96fe7e2fc5a3ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd00f980cac1b2aa1a299a73d3abbb9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2594ee7aeea40c6c4694d4d58c3421676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb759a0f5df03061209468c2591240677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79034e28e892c6428b0e0963ff308c6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdd074aacbec9570d982e0988324b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff0b04bc5d27e4ee32245de567bb21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f18cac7aa1e5b544838880d030869d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60070e69d368230bf72dce0173b3aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5a8d731d7339bab2080f091d3b824683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f5ec1960cd71c8f8f81b6a90d49fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87627e6c97ff062230e91b124a2183f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b7ad16f0d7d1320e0bf02e3aafd29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a0fef703d40273b8f8dd8d11a2824687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de486c63c85650414af3a7f76718bef0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff43845615b9d08a8ded3f6ac01c5d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154babda3886f918790099cfd0c675f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7b9936a515b0f80090258fc3cb3be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e674f1c05995c1f18f887176b0373692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47439b04ccc4fcdc0f400c5d76feea0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ccb36786c51f941abffd21016bc40694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd909b6148df043e43892ec6ee24baf1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f268a08eb3318a42eae1ece3ec79c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aa103f3365e6be065adc8e654aa22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759a76782ce3d267ce837984894d5a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328efbf36da349f3b971a812cab3db7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ecddcef29484d9a2687793970fdaa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587200d3c2ed635b99ceec7af827cd31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144e790ab581bae8da1e852dc55ff48702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554f08bc2ef0daf0589591f5e68804d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b164f02b655c82bdb08efcde112f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b461c3102e7e0f56ea26de299b3e73705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21996726fcb6acbeefdfec2c0a5e18ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81b721e237f39705ee3d2006c3128c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349210afec7a19f5130fa43749a12a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c865039c7ee6c87e8df45b42701be7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf889db7ee4fed2d5f16a0ac97922d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907eb026ee66e1990fcda3b0e728d59711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db008037e3ef61309651b5636c8ad02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4708135fa65d6c24cf16e994077716713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426ba687c2045745a61555d4596123b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dc26d3289c95edb7cdf9aea0dfc4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2f127918d597d5cea356d26ab4b70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabefaab798df13afcdb7943fcf68a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689c1a0f2118bc94457f996013250c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a8df6bd61d5826e1e3fe8bc4cd703719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab0ad11098c6a8c61271dab7e9bdb5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13630bfeb8b2c5f520882e2ec672022e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fbed527a4a2972f5ceadce107e229722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71e51ba90f959296765a4e758a3421723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01231ac1c1ae95c07ceb9605175385c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf4cd288a546b079ca51f68cc249f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b7c0c531ea8f2b06d721e74881316726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76c8398e3562f361559b3536dbfc03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d399cd83a41b54718a89851e4c4cc2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c6403040ec35a23aaeaaa6cfe54d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696e100abd4f86968347b2a7802b3d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342402813edb9764622bfdebfe75ca4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c7b204990ca6d05df4f55e4de6641732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203e67a33ba834ba4e56c5ae864e403733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2217de3593f330580f98270dc68048d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16182dcb699bb6ea95d7396fa433db7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa454ba9c0b4adecfdc7778bebb21c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c850ee25205219f70266b2bc6780c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10521e5deb641f8d6b0b60cfb4a10697738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6432c2b50d02b856e2dec4e10bacdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c014a44f5dd14e4d805f69f2ceae6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d88a9134b130e21022afb8c4e4082c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345ebbe5c2c6f07438ebd7cd48d40f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c52ae5fa32b752815022748c829ef1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790a97337c1b7dac9459d87edc0648a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d911f07f62b58e5e0d355580204fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee4eac65f8feea6e1860e9a0ab1011746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88c7dbde95eaf418b2a112d88556ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea458c380a235e077d2c0bd012d73ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d0104297ce2059ca4538f731f2b5c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab960e323d4ac86e3249d2cc553997a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c67afa4aa1fdea237edd4fe7bfc7c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0d157a9a99e5c76c2cd541e9998aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0e8403af7bb8e22068b2ac678dba6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff04d771e10f5e5f7f3ca019f16abee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c553fb2f5ab1e3e2ca7b5dbde6ae35a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d76f1b2ef1278b1afb0e9a95c30c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd2ed894ddfa584396b7a058c36fc9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00cfdca7dacd40a39378cc88d5fb45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c199eede277278453a011cb5ae90fc1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9cda2833b5c68f2f8de1c5ffec45d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1de90c7fbd2d02c8d1706372621712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0c4f649e64c9b65bf828b9f9708663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e5b907ae9f398ccb2a08f0171e1c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bce02dea1c6231df62951a7cef1daf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4996955b70ebb751c4cfb1cd63f0b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be0827298c553254fd4af0b4cfeac97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431c7b74a89b5197ef12149e1823d878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388c893a7245f33d401c2db919e396b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859e042242fc72799a638bc5cf3dd3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9174f87e35098e31476f466bb311311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23da5c40ef1869e7995f4694d62583512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ed1561d3286503f1bb305841496d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb950a42e97db2a99f256c86f19e934514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9e089069a37763af9840d108f7a9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efa3d93f7f7134eebf0b569bca055316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cbe24bac4999e4f84ada23486399917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94fa126300e75ec7a8f759a2ab713d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0466da5794f0dd84a821845cfde2ddb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dbf71b8eb04429ac1a87846cccddb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289ca9f4ac8e2f26955ce09f3dac50d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15908d8acf528a5f9b34a46a245d967f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb335b50a349dbc3a9fbc8f4fcff1de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073e5aa94af5a3226416276d057176724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb61bfc578a80ffe24129fab550f31d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226e86d7fef65f4a350bdfc88079ab026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2ea21a86955e460dfad6ce46bc5b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00d8682303d27d5d80d3b30d018bfb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7010ec98531bca5c4c7fb591f71e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96353d46f336762dcc7e9e1054d64fde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8f1c124a395c848dec4843daf94c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf851062068dd12947bf52b06997cd432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd273aaffad6a2fce94e3483882ad0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728849c881163c0098a972e4cb1a432234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26335a59585da0ca05ba19a82408b7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893f12eec868043b12951b0e8c87e4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df56d672b7a6e963b29afcf38b283537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38dea729ed1a5dff3f38a6c4e81f7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d483e9111a5a16ec86b8ec22720bfd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff5d0c59ce4f33760000116b13184e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a302bb5a5c0a52371b4575123281b9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32220997af81552659308121c332d99c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbae4da33b373abe884f1bacd449c2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202b31d9598defce9bd8d9c88824c6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36f749849fa3dfc1131522ac23700545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfd76696105a21eb11f36c3dcb6b3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14b369fcd71bf06d8cc37563d1522e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f89f0ebaabdedcfe1fc066b61f02248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95e3ffacaa566c3731695e4509bd3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5bb864bf1894a536e62782ed94cd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacd133a48b0f5fad46b02729302c2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911bc6e26b988f94bc3c90894a2420052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4868dcaddb5278628c852aaa9fc38e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda726be6849b47ada744ba0885c8c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fe0a176a833be57ca55590d61247455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b4a54b26026eb3861fc3632eb902b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f459df82a90e69cf70dbc7c8007bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b393d03fe836543881f4a5543252758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a780dc8e595ff47b6a39715583e6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c6c23acbd35bc1642e861be6b1c0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7be71fda96b5b33b9c21779732707461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d18f67cb777f1f04dc97baacef507f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee272141cb57852e5446064b5327098663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921aa06adc489b415c25e6e54decd4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0b2576ceed769efc0925fc9ded02d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12f6da5d895d431bca4dbaec8cd83666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffa3d55eeadd51a5ce1f0392565fbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e490f263c487ecce169960504c4cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb1b5c0aa81d4ae950cb16e3085cd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df782f220d9ba7350734a619d10b3e5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e340a87d85cdf2a05a8de9f8d9bc0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a58adaf037ee31d30c1c02afc0a1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808ce26a6116304decc9351e34b192573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7573e5f2bf6d71444c3e2ea6ef9a1e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df9347ed61589548540e1b0bd1556975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ee46688b7e75b4ae46bf67f61713a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d45d1fbeeb3378d76cc09daa6448577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52838caf83a84b3af177ab4eef28bfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcf82571c9bfa383ec48b14d68c4d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d0032c3ecc0161380666f8b77d49880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c86aab8051ac2da8f2c64229f4275b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdd2c3a3157bb6fdeb36464aeb59f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61c43c58dbd7b3570ce6175e51827083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56f1b99dd7948fb3db14f218539a4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f779c28a618732f7bb4e112e61d6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208034869b9ae8395d9ce2bfe9c568686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08074a136ee907e522c6fd2ead4edc1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497636403f40b9b9e630c7ae5e2573d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305317c1c5fce6c85b9f0c576ec455e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff298ddd1bb78ace6ed79c0464f50f3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cea562b10f84143e19d13c7c1e7a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9274d9cc7805c126f036d541d07a51492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d521cd6343a4373a3b765977a4e7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d24868cc66c796786bab94c230d6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac567eb599d1d09f854b06ee74e9c2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f77a47961cbcae8aca72001ecf8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b5894f06df08b68791591dde70adb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f315a2bbea1b45148fbe447edbb1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d89f55ec140add0af0ebfa677edc1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbaba3fe0ded6a428705bd74ca1de4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bad2d8a44a5da76f16d905ceaff6c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607fb91a602af6113fc356050401614102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb7aef2c203f46321bc6ee292217ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5875525ab9c29fd739ec28f00948e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d17bb3dbe73739a57e69ace811dc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee08a970c7b7b9114021929535c0bf1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21151c62d947e076b6768bda37bbca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19960f671bb702ca93c7cfb5ec3ef4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d631913c5754c9c8f506f6cf555817109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ae8b35c1a84e3ed9b677aa099fd73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd91891267acc2cc34f8857080f310f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87275fc5631155ca603bc1e630490a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c76dca51d049cf87974a68d05e37cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beac7210a2e6ea4812e723efa14fd93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290d5201431a2211b7cc33f2352d42d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048035b20dac28df47494ca060f0f393116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b41650abfbf60828f6e43259fb46dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69fac2ed05ff2f19a2aa78e7f6b44e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647f9d5813cf736cb3b33574eefea97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9893300021406b12436171afa8aeef2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53a8d283c282a8c597a88de8f64c1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e1ed9606dfb041fa6b32c522e179f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cbfb3e3f093ba9f9498cf4646f1d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f4546afed7b3283f44cac1b4265db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7855b9336b53db85512fd8f9720df1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcd4f0c508225b15e75082ab4e7bce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7109d1849578cfb3a04e57ac60b0cfa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55712206202c1797403a302e208eb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a860cf76fb7dd64defc1aabc206b36d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168880db22bcf907e7ed0de330c1aa3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044ce3a61549185fdcd2bbe56cf1c66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0932a43cdd454856d04a317b7e27214132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071dac0c735af56eb3a190ebfa95a5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4707788d475f2c265eb6437a073d5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2802f9a233e03160c6d9c182302a001135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a216b560d091c5c6f56a55c3fed3a63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425d357a638784110ff80d53b007f03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663128d7850a266f21b3ef4f545b9f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68247e62d76de45094bb112825fcb429139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6731dfcf179bc017105535c147d1d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070b288c4afa07f64aa6bc9169152a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2512bc6a4ed7123ffa5a7eab7a573a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a49a29b3748f83e656655783ee4bf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d757ec986c64744cd7522665a46db73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1516ce6cf6176d8e649d57b4330ab6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8970c0763659805d892d24fc9a8da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717b1fe5bef3cb1096d8a1599a934b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b234be4a536006242e9280a08bedee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6e9c8715b7d6c8cbbb54578e67b80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669dda36b7c3cd86d708165a3789e50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e5d630306fcffa78f798dcd69087d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1f956362a4f41f6b6d72bdb30e574152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b4b22da3764e71279401c087232a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95770ee5112d8f1cb3f32be33c522b4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8046936d0d14c8912512ac143f9593155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0a73b0dad39ea6f7a2aa8872532d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3e65c1b2766cae505902e74ac50f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce4b8ddf7b2ac630db978fb8d7fb2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ec6e07cfd1ff870309596949462f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74346205cba29149b83ab914acaf1133160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ea42d13ca3c649103aa3e5bb2b5c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76104014ff73f0cc448cd824a91d3671162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad7bc508f269aacb21fefaa77b1469163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cdef525e0b204d01cc3b7519ba421164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6be3aab71517de7a8a8f6e961098d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202781eaf75c7a18eb9dbe660effe29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4bda3f4ed5a8736117ada6a41eea5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f96aa0ad660afbe3a8f1f1a2a68a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb8a8c3a39f9c6d582d75a698c40c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bda013deafe48392a3db3643a067a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5373ed811f4f45aa8c01ec9132362b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae25b1811c87a1543512b56fef92f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ffec081fe22efbf97746b08b12245173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992c108e03b50436d83bd0a31441177174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e46e0a7d8052b4840d0769def046c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c35a3dec03bca426b6b14fe209b18b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cc709917e2708f158ed036c258858177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de118538001b2b72a2690fe3ac76b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dfde3434db3afdd6107ec54656686179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ed5ce3e5bd4e0b79becc696b2b627180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94889c8202b60a65075d69a3d25a1623181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2805227ce30e826806cdb31a2f9f43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639ff5d5fd28cdf56fad439d2d5809d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5b38f0975843c7d3716c219f73c5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd8b6a1d7faba3209e058122098ce1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a443f79f7fc8c232ce5d2a5de22976a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa8be7882c6deca7bc37f8bd4bac1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b3455b2fb982487fb5250113a69ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08d7ba3d69dd446572dedbaad196f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a724bf9e6cdbf1bc241626f41c07db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4794dfb9b72a26942f82ce18965a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c3d69090944b34e04821ebef97355192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98c24a3a6d6298a64fb4e20dc123b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea854f1e3cd60b261f01306f34b5ca8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be24a74f033d94ffdef84483353fd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0f87e67ae06601e0601057a5ed25a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15980f9a7da73c5bc840bbd9ceee0169197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483aebfc613c19f22194f4a33ee2a5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6098a52881c4598a0adf364d75068199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25729e47b21dac8f765741fafea028b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7f1195950cd1e2fe07e547b2f5fc3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b739daf396632fe29d7e4af54277b77202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbcf289919fdfd41d84939c82aa96f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3d2e8fab08dbb4b6ebbe120b309ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a00e6c28def747be48d85fba5711b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a29ae9ba469181fdd9b912771a2b52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba128484bb53a0f126635720c151f58f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ec3ca0042f707d44dd126e8017e61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f6ced7e538c9956f1c4cec098b092209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129931e55a7809e6106300803182287210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d7302e8ce236100fac9f28f1b0f27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874ff2170339fc2e99317dac9a41694212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac710e2e3c97c2fca99d7c499a98ffb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d8b01da2c40f2418efc8bb12e34e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c572982e27f1b2f53ff3b65250721f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eabce8f4f3266077186961951d22e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb2bcee405161162259f3fa4748291217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e3d85871b9809a1855bab7ab69356218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b81686082f982096195f0b43a8ca1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce39928da0cb9d043fe05770524a8db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d825d8b08182257ce925d7188efd1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79deb8890f738a928948de5e743244222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9049f24ccdde3df4fd127ac0b87394223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a8d422f292b87cc22e6edaddf3eb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5177fcdf34085aa1bd57076ff8ab77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfbfd3eac961f1752952f2d8c5b344226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de76dfc7871da1bf4be81aea446631227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc075d473049211671fa7ba5d2aa9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9758c13a44e5d2635ab7f9099f9292229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb616122591742f7a50ce29dc076d43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaed771e0f417e254bdd441b6d2fcd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e350059e8bd7de5afad48cf736fb6cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb5e4310306c816773a51e901b7616233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cc7c1692071ce1fdc0b50a4ff2238234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21043964bd05bb167a28014fb0267057235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89bb2bf2c9384c56b1a9ee8cd5340c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc3afab5a08f12f7f658c0a4a76f87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49f38ab4b625691497a4ac44b3c370238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3663a0b2888f20d95b8f40295181d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f04022ee6e956aabeab469b56f7831240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138a3c0752405d99135215a3eacaf5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52cb8280839bef5c786fb6b21b62d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edc23ca0a6e9c05a6e038f32690861243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c0a14badfce94804fc86fc5a496fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10b96a5f74da568f349a22ae143368245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b960dbd6e6c2a543b8d1a477eb5d62b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aff6e0473dd7608638bfeb77ce837247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa4b9a0bffe4a5fbd28590b3712d3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59916c9e2b8b06e19dcbb0d34eb9f86d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e647e097d9eab0d77a083b79a7992250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497acabb1cc1c38c5e0691d6cbaf24c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a23ebe14968903c6bdd199a218c80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3680010c38342d98ce4400a979cbf1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b62cded739f9d867b81eaca7a36c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83918e14bd49c1255e6c64ee221faa52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46774763b4902245cf597a7bf985c217256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a71b9841cddb6f328a7133a7c8f33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d34fdc84f4cffa72a506644955a2b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7bcffac7faf758cfdf73be740a8e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c07874cec27ca526e364af2086bf9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c5b5232011178a08a658b31c22b4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881d398bedb9f6106c79f0dcce2b257262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451f89dcb6c2d2bd4a0afba89800bc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830980903cc2401dd4b47b09eaee3c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980f89eb5c12bffc1df9a8c1d367384265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec71ea9eb05cb7861a28e01872271ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d1d958f85a2a6d1cf6a590a0e7fca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8b76812643235979f52a268c7b3a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8a1bf4d25c583fe0feed516d3f217269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52206d7a43d62e63e4f4e02c2002dc1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d364d13cf1911eabbc3b439f57cb44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b8cfc8ae2c8b5dfd0b4bbcadffae7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6207d73023935261c645c7ea6b9345c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d16d9cac5c64d8398dc16fa87822e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86737a4c12fef2df250faf8adbc0a849275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4593e5acda458c4c84f9e9fa2fe85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a56b0cc912bfe161b9b451193a33a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e93843a5eb68410cd0beb705aa6ed7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25adfaa716205d3f48e0fb74731e81b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0691cae0fd6ccf8f792d0e485d6ff55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c9bdd2f89ffe94502ed77273ba474281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731df089653e4aa7c013279f307981bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c1593e1031cac97993054c7c211ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a73b72722fbd3ed7ca5b75bc5068f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156454c1db71cf3a72e0d1719e9a6dae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4199c2161305377da775971cd8ed3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eed4ec2f6c41211b620f3a4e95077c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb2371767371d4ce94c1934c25c915288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df90f85dee75e70457ebdf2e3f779f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148495f40d5cbac8ebdef552363de27f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a523bae5cc97dadb3ed25efd6fc1ed9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405809a0caba2f686a8dd13d7407c264292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aa31a07685a21f2e2dbd56b1095d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594adb15b5a4ba88b6d2738412e935c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86989cf9e3078b83474ee2efeff5c6dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa65a893220810e457881b0d7b4594d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93477df9e878596368a3d86267c928e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97e2a0fc899e926fc65634e4d12c39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed32940948cc0bfc3df7f1a97cdaa50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99771d0af3cb574fdd0feeace8b4c69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca113c4731e17c8d531c086b78a53d41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aa8c732fd2311a675228c1ea900a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4e0bd73ee23fddc985e2b8049cad8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfecfb88cbc19d6be2dc210ee892a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be71ee36f03a2199b3ad988311646c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcef0d971e22a29d9d9d50b88d2390306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010a5fac0301aeef227a92f072fe6f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e2d106c536f689f605dc41b17e0e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e37ce3da98d74e94b1054d4419d25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03070db8c19e1abc4844ea0467356954310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206588b4105a9edd12e7e31e3215f7a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b95bb2f62ab0beca899f64bd2d1412312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9578a8f78dff2382882ca48b3aa134f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c124e35f43b32b93cfa926e7adcfa06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882239887faabd2b3ccef12d49d80b05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b93bda2797fc44de2eb886122dec2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe80e2ff382cb1533ca9e81394b71fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a02da19464847eb6aff8f9e28b3cfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418d2673c36d0dcaa452c864bb963e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee10b39b81677d71fdca73544b9a834320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661dbdf0460ed06faeee340252e9eaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ce7b53411726bef9b1bcd9c291bac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba298b1169f4e95ba15c020bc0cec2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b017e22b0182b547861f2176f0a8ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be02b56a4d8bdb9ada7412737e446a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedaa4a4b8d6916e7e9b5ad1c5b7a9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f929cef44f8d1046439b7ac6c64e9f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c76e3930cc7416c91fd846c3d0c8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d688294f200ae54cf284d6e84ff702d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9b43dcee30f772317b9fcafdd57cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0174d273a210d3eaec8cc0c44b49d02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbc0b9a971aeabf408dd2853c0aec3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e582f34c7c5e133b7fc3254dd5d321333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ab396deaf9c3854f0e4bf45bf8e9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508adcde6011bbac8bcf62da0b593ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16162f136552491737912d3e5e041a2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40e379bc3b9bd3a1f04dca85efc706337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b07d30a71abf8a7c0481f20d97db8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295581d992b5eedd230ccb71b5a45dad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b767f4cb85c012690894478cbd25d16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c0c42bd381bea08f57c7f8227cd9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564cfaf0be4443a5a26d1e1ef296bbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c381ab1a7f546de02611f27cc0273343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf14c17b898b0638041ceec201351e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe0a8a6b7e29ad5bb8d00fc21c488c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77a84df1459abe9b017d105c68a332346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86048af5ed534169cd267dfdccc3dcc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfcc510a29eab0e414d5ae1c2e2b7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93466725100e0687d9e9ea209bb1094d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddccd7808d1486ad3b0bbc4d36228d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7c97a11355f8227d64f39cd449b0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaff4c04bd83ecd131fc46b58eb3672352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4b6a4c58b0aaf9aa470a79f018ca4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0334a045df3903b34dd1162fb70431354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636e293fcdcc3295859c85cb7740ffa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd016a43bc097290c59dea513982aa3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d348672c52d808819b9758280de76fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991c8c010228d56ab6dea3cfb3c7858358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aafeb5350244ace1f972024c4c379a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cee4172caec6d45f3178997da777ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938c982fbb59d99d16a3f8665871c13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac569e525e0d1eb23309603d67e4c15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6de5ac5d46f970741e83e57daec27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f7fb12c64404c9b27a094904445af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389779bf6a43f51ca8d20c10e0d8026d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d81fd84ce7040bbf2094a1dd76cb4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82a3804e9f60b4d186d8ee074ece82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56c32b356372fc5bd23de2be0c9845368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15edacfb951ca1b0858c55559b1419369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249da2978ff71e24d2b167872080913370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f020096682bc60d29e4fd42282e803371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaa7cca50135f775998194527eba84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54304e532d8ef616285520114cb5ff7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e4f8f05f7b7c5806d3788d75cde49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57578bb6d23aae980d738cb1a00e0f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239ef4d83dd395b3257586aa1cef276376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb7bd7173cf57f5e8eab99d8062f6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953b2ddd0aad0e1a9f8747b2029515e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b3437153738ab50934eba8c4a3eba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a9153573ac3941c046418fe73c8b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71a0dd3d3a32b2e2da796f15ab41e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec89a0505faf548c09a8c62397b299d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833aed562feebb87aec6b4623737ea3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb209d0f5cb97a3e5debc94c6c8ccaf6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d5519eefcb19d8e60fd9eaf0dde80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b7b986c3867934af1bf6b57d96714386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b358a2b9d839762a17c668df2f2e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39baa1a1ec8c088fea44fc1bd420f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce8e846a1159bb3494a501cd783b52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c292d0a082cf3d68e21245031bd9ad5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5f94cc2aa3f057a259e9a057e52b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3978c4acb850d73b40561d532dca9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4924962adca04f23dfdcc9a922b85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50566d099d808fbe3f1d974b381eea4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3d07eba735c06a8ec69b3ff566337395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a401b9fa8ad8fe23fde980462cfe6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e3530d5e5c3ec0248050d9ee92199397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ad44dcbb2a25beb9679e864184aaa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b00bfc56d2fea3f65914a1ffc95add399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01ace85179faed7b8ca741c388120c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026b60ca8453a2a8f16cfc7976d3bed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad56cdc3452b4cf74daff53966c05a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2278a83f2e0cec55d95f88553f63a58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098ea126025cebf1ffe46b8ff21c228404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac13dca8dca73470622043128c223f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27240e64052c02f4bcbcb6b26cb9228e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fd839230892c5be7c7b9fb1f71ca1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab40f5b81c66f47878157a3b2c4428408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebda894b6b99e94b7bdcc5c78deb20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68145ed5911cbe73d011e3920fef29c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3703f7677d32edc2744715de4ed08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793e94c265d9b1424d1b8ab04475aef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bac03d7e18d64ea31458364079784413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8151829ddb93f35bb864c98023d31e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50db506fefa42d7b1b470aa0557ea6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7f35a53f398e5e0986c55cfb3e144416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca98b46dd3509cb460d9df59cd3098417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe491cc4cd93b307db613c83dad79bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50ea2cb69cc837ec9167df60d94536419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb8ff2cc4d20e612867e7f4a121508420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d68f0a103641f825640b47a12037c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26863e524faded1d926e7492804b49d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a5e96835aa4e31498b2e31e240e44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27172e72c5eb89abf6fca3dc7ca58f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd8b4d66ac0ba16bda53d3ba6ad5c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68381f4ea977b3900b99c42373756e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaec5d40cd55284a16cebabc25c3e66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0f0e868a67f97a8a15f3bca24588f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27355bdc2e3955bee4436e95040e4ba3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338768f63d8469f4ce46f640bc543c88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdceb7a8e0225837f356e4ce7bc4c90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c632da2fa1c5e12ff4f5ae4f4be4dbc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0444dae9299ad6bb457f148a9a2bad0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5dd99e74cad5e32096c1fbcaa3df6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a295ac4f2fbd49454dc620c34c97e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61419e66b5db5031f9d70aee5d0c2e78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b361bc54485c5955295b3802539e5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c642c07fbd342739c5703a6044681438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d310f41af26330d3da29c48d5817e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2f34970d8339d820ecb16d58252fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bce3a2506000b566a16b4832e763f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899db140c65c1d6c384d5b9b5a3bd835442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954801ca2310eeec15f9f6b3ecc0bab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eecb557d5b40b4281f17324524a7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6256a04cf84d52063dc5e567a42fa69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27977bc7271dbd97b977d87099589e45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22485900c6ae7f09a929ed5d3e4a73c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eb4f1e4294817a1c56c2aa9aaf155448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd3edebc72382ce39ea9b6bb25a24f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d35c66c9ca77b75ac56f902356be49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53597a5c2fa1d476de8166fd866678451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b7867f359009d75301dd68c389593452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5f4eeeddf78a340c92ceb2d8335ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2c7ae496dee984cb599c7d38172b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f46badbaa9bf9b8cacf488ed004a8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f0e43e45d13c4bcd8918753e722aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c102d92233e76bbc000bbf2cb9df810457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df3131474ed1033d564a245f437fac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99838a99ce32d5a0cd705c141235a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e94ed9a6c419a359fe5b5cd9899d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a8dbea7610148da736094eb1775e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29ca3ed1694ebaa588a496b1624dab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223c5b9b5f78b0fa004189223277e2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcf8a54b0eb906d6c1be3854f4f709464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b84b79498f7c365456bd8fe6bd928465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f132b58c08800f78c064258249c1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac0b202ed44910c0ac5349c7d915da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e5813e230de72502297abe6d591c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f458721e73e31226850a3c793e0f5aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf23a5bcdf3d01ba41fc9b133fc4a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc3256eca6e6b578e422edf2d84c9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84e0a0125315db1dcf939c833ff362472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612a89a7fe3819927abc8187488dd6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cba2ca548f5d9a640cb5b9254f3658474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aecdf4f78cdddb381bda181f96507475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c701b63ac0af7cac36e391b371cd723476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bdcfef4fea7595e75c80bb9bf9032477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d2b432535179c0056ec33ad67a3c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9b02c3b57c1e52541b5295ed29797479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544e9cdcd9c6ee697f23ef265c14af2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e013acdd1e477cdc52514df1d36e068481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d424d0ce93dc29371428323efdcbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39adf6435d9bb0cb92956d11b2bd6b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364fd519e0389490e880d4e409a0cfa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377669947cc22bc3feb6c50c626cbea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbba285ec81e88753ff7a86ec24e057486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e721b68971988032e2fb13f7082a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7484157a91d996abf0c80740f86345488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8f84b7ad9f5b0d9aebf012b8f409f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1371baedf54f5718f3eb01c28970ddf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc1976ae165ea25cd289e598a01ac8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe1e0b6f46f3a4aa38adfe35bfbbab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2efceb98ece540d44934cd4ba59f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e9206182dc11645f37a7db3f4003d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7873cf50118d95f1cb12ea3aa1e2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f1300b3e2010cb49f7348b37f7804496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a25b141dca766780e7bddb502837a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902634f9f79ce97e6785bbe4ec013d77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb25d77fa8ca4cb0f3fc1108410b1d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d834eb1d30671ddf34004ec0719bf5a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad297e46f254be7a1faf356c624ef63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc6f2ecdbb4721d390042571b8e55c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6343ed7f728ec9453e98b72c9deda5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06abd428a30a40e1a9db8ebaead436504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3334d0609f5272ee945e59143a3713505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf238f6003990e2df0828b32302b77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b79334940ef8ecc415caec70431b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32040db1d7ebbe5501acf2b752d5ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d95774090e4c18983ec49c4e61b042509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0111b7eb87838d07520b4888b178b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddda0016e0184dbd41b123b0112551511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59853d1bab15e02cfa91d3763a26dcca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307b27509d8cc79a1eb2592c77aee30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208ebac06309cad35782a399182296a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9bd41c61f069769f440098c67213a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b632ce9cf3aa4df36ccccc119785e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcfeffce8496992c627abc70f25b94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80746415b28643d6a0a5be51ade1b4f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74f79df6f9953f3d34b885a70f8186519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac428b8598e0954c11f07d47ece9ab6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699346eeb24bd7a2b4334938c0bceb85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d562e4447e619f7873551e37c1023a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a082d3c6e56cfbb7afd778909d26d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003899bfecb3e2a7e6c2e45fb867ebc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e360ebcd615f5fda1ed21a7928e0cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4d662505c025d5e9d32d6350c5b53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2d3c3802d4188a5537f0125f0fb2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212f46ac05b33eb0c73f5f678f82315528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6294e86d922719e67dfe6ee2bc002529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a5cfc55f8ed7c5c4c04a78bc6b868530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273392af17f8cf03a5bf2eaac06227db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a9f48de5dd501d48d01fa093f7d72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed302ad8ba2213f0a1481dc6422e161533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef096386dcc300dcdf684c770a1e0229534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682db1ddcdc4d1f3af2aeb2e508faaf3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854bafdbb48e448526bbd632b4c637a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecd38b7a5e46143e1f92276bfe10fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d9e7bef3434ff2ea1ace233275e21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f174082fbde7f1a1af59987862e22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509c9dd4b391d7cae5c1d7e91bac57c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97cf37781fd3176102d63d5b243487541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20e89d6966b2c7a818b55fd3103d14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5099de60955f02a1c85231e78e77f92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106f4f0d3659c1825bd543e77ad061e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c44960d1fff5a24190de669a30e136545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789036a032e89b1b56d8399bb05ee34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5a5ddf446b79b8d14bc503c52dcca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09119c2fedca539874afae6f246b542548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982c153af53181170652febc62cf3da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55fb4fab3cf69ecd7ce107bfeb1032550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2554cbd74bd43fbf7503f54c499a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3db2d9a4b1acf5eb89feadcae9419552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee9e0b8c68789fd1821f5bc1e6982b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531c3d4c3c979cbbdefeb76229a8884554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c8706014e7684f42630157888ece0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c0f23d1a8e7c925de1ee3dd1e0c1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcae27db93a8bd29d3387e658fe979557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908a59079c7e1271ea4f329325754f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340da03e0395e68e859197403b835fae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f1b2328a924a2b2137731ed36072c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674855ea2a2a429c9335bc7787a2e02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4178d84794c72ba0f060b3ebfa688562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dfc902e480e5aba38a36082285679563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9ef490af0988ab1c20aea5a46ed9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da4ad48870e8ec39cde64a40b80cc4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fa766d179eb97008cb67c97423b2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7f9c20072bd6cbdf22268a304cdb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f603cc0820ac7f5c45ec01d9a78bba7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b03c0bb070be738f4a46f0b28e546a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68875ceaf791f9f67869a30d29ed9037570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ccf5f0cb103cdddf8eb7d32b7b4dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73f8a1c8459b43df3a195222481a22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9771159354ff0351ec39711a98ef0b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa0de823dcdd2627a2a7541ccc9269574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46393e17a08f31b64b6b9f2568be5c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e7e1902e5b178a97c6105c21ff02e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1b93f86a0be842c3e7a38fd1ecd64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dd5116d3a9ab6600247e0d7cb7fce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eeec1813890ce31401a10fa7bbf97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a91dad9ff28c6090023380a955c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2736af25f25e661fab3f0a209f7db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ac914dba2e1ad9406c368bce0c27e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c045203bd566a042f5df0b994d223583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6f120ed17ef64826dd8550b962781584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028ad4308ded5ba5dece64122a02d14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef772b36db03ccd62319a02b2f23303586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba02786bf83780ea98c934e26a1fcaa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19bab624178dc8cc33986f971c06c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff555205cd6dd576aad1e6488451752f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d77d8df0cdec71434374e730b88aeb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6c485c491da687f05e5b91ce985d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f1c23773b37ad424703edd6d78ab1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b661e58872ca568bf062910f976380593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72cf51e15811e480f9b474bfbc4c1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38644baf5e65be22f2c3906b7b034ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b07aa8cd11e2078923b0f3b097da1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93b5e432d134dff9919f0f6a6b6c0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628d955cc4e8e92afcf313fe1c68e3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749bf8714bd66815e570a697a713f54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc9c18f96f66dfd8cb323f14197823600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd574a6136dd2d968bafacbf2e3389601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f315cbaf25051c3075490fd373ee89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313456bd4f1ff13e8070e9471f7fc6c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a95dbac10d86af5f83cc207a2ab18d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be97d75b1f077897d008575d6c49cfa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2d7fd5031855ea2aa91bd8ef58fb8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f51a508167794dfcf2c0ad2fb5070607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabdeeb6b5c29b133a3e5e1f8042dfe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b2dc87d948b7d3a44eb5d0b7e3ee1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74217c36729640229575ccc41ea50f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5245f1056f5e41a68133378f6a817611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09428716c9bcad25f49996cba87c600612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06a73dadcfe19bb47e4949e2073f7a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247c44dffe3bbc5e02998c56dc900fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf583eec9456a55c168cec95ce27a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe32c66fca1e3509dd6de7ec5f7c42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547c43dda5fe39286537334267b0214617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24250e09d967405e15888d9cba7209618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c267435a6ddb3440455939c618594619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b6d9b04cf4f4cc43e103372c7dd4a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fbdcbf36917e721e681dab93929bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f353359c00bd5b980ba98573a6b7788622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d2703e9dadd48e2805425009ad491623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05d1405551768632a3d55c576b53d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e6669002baf5c8b743b3529605dec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19aeb6d12c9398263d04eee54c8d92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0787bd1a2ef658b99ee78af70db27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b823ca15906cbb025b300af91b833628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaa688a0da09645dfd5b788a76f555629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26e7087470eb4678b107247b1a9bf8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaba8f90ad5186a9ede0def1f160e1e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356617567e8897df0a758c9dc168366d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b52d33ec753fda0a71421c0947b08633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e07e626e383c64a92587edba4b007634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c25cb6afef4ef6b7cbc68b31c664b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d04c94b80aadde4a242732f3ef08d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29795244df7178d260dccd35a0dd16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fc32bb55a8910d3c6a0787add9bce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da84b0a00340000ffcfe981f1d68082639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3ece5ece5e9fe0153418a9d7129e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14788ca397ed6f36c7c6c65f8b033bce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b546f10ac14c43458d807b587d407b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18462f3df64c448f81e735033cb2baf0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6f09cb21a6e5050055741e834da1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac436322dea1a0f8e1fc050a6c0ee85645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dd28cd8bd30e6e8aa3e77df6e2332646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418453c2ba5d3baebf1a1b9fc66fa35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e90e503a270b5cf7b216463e3db0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2deefe7eafc5346a8dbdaed89716df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4035acfd9ed9aa7e059a35ff808ca6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab44e8a57a700026554cea04537b4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32205762c2290d4aed59bfb9c3dfe537652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02f64ab105ac4a68bfc4b72929ccd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939717246d6ee1a572f8d1bb7b5f1ff0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc2878885853fc0e5c8fd3e82fa004655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c08fa16a144165d7a7cd895062b9ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe02b4db95505bfa34789aed29a3bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5aa2fd4b10167a184f2805be2132a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47927cfd533a836fd141760c5afa9dc3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169c829091d25f020e76a342ba53fad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db047e5e4c016e75aa5ecc5735dd2368661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc30cb01fbf4c12a32ee41171c56814662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a7df829753a60c0867cabfc15efa5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d917a294748b7f909a8a4e3e17c31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2047c6931ec72e263fc26524d8ec373665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067001e276ee60ec3a5d8810ba2ba111666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da7d317b0e877ac810edaf286c4da0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517b9c9ff8b74f1e252b09cdab9d65c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f1460e92db3dba7459c627eacf654669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ee3b3c31daceb7d4bbc6251e0dd23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab60779eba85e102b4ce6b0fc03a44d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43858befdf3f92b4c4e91355df7922a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5762c4b763715cb85485baf9388a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8874aeccb3b002c1e5c737bdef1bf00674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12a0b6e77a5906c57b6e8ff3b7815a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe06e58bb1f103c912b7c60a3052c6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724b1af1315dc04b307181f651d2e60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dde0331a43133a7d220d71f729f55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6019da05a4e59ef134bdb8311fab3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146dc7c8068184516f1eb9f66427078680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44889d7996abdaea01a5ba70c140187681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc77aa434c4d160da1cb81097af3aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71a0ed81eb6ab7a279614d1827a8e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de868e48b2ba105c0f922be1689506f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd56884d4f0d1229b752847abd5432685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d780f1010ee739ff9d6d9ed148e118686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490f4b87923585c70a52c2758788aeb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3136d3fb2b63e384601fb301298488e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00861d8b71a5ff95deaac53a741f6912689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0b3f3cf138f307cd5b58953bafdb8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763fcd64de9394bf761ab83f8f10a2a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bd192a5583c01e4d03ff283907636692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7b2ebdf01f5dba17e4d718e6c851f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93571c0aabc1a3690efeb0264c29ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfbdfa2c6bf0bcb2176053c2c73b70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934e2a80e24fe0276022453b95e348d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1040e97019d2307f5d4074eb83111f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6640323c527302d1a83009ec284cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc771f3437acdf360a09dc0476bcf0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4926a77202b75d53d206196146737e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed511e38d37d631edbb40d6061a2b8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d232f0329ab70001f8e5c27705e7c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3dd36a46b1f98db35b3975ac3bdcd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20e1fbbea2be3b8c8634bfe4047561704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5d5055275066ad548fe495e521836705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b96767f3394c9368bcd2b6d7878d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26e8c0ebbd382714ce2ed11cc7926b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b7383b340ae140845815bb6125725708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1d227e1cbe318fe04f55d3ed8abfe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed34d4668f50e62a7fef4e82e3138fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3a3faf94c635ec1dd70b32bd7c16a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992b51d11dbbd98e367763857fb6f82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d48dbf87dbfb842f1bf4a5be2204c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447030781e0d9ec005d2b6665e30a681714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd69b02edd437a3da34d0263d8fd3a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ac99054bcf8aac0d83f09d4a94187716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebde150de3c01b1c66f0d96eabdb3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdfeb476367c45ace1498a888c2c7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713153a73f3edb3022d8499cc8be841719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34eb31a77c06573af25d1dd25425bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fbc9388ec13440d5608d8b24cffeb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c724439a26f902a2f2c8fb3901918722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95f7d99173dde43546ea5e37b5c2ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb82b9203bf6adff7597f172f71ae96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d0a54dccec5a151b2f747eee2f363725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe597395e5cb42bfcf6a9a8291b52a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b0f55f9bcd9aeb43ee76ed9e10532727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae39d976e3dd9bb58f11a52d50b2af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbfdaf535455d55b4984ae13e56d3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9acf5aa2f4f472743201d75b8d763730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc379fd190140f1e2d6b7c32ea7eece731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ee560716309521d830c771f576ccc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79429dd6fc16396cad620ae2916b9a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f758f4497ccbfc0390149c04ad572734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b13b1cf4d0cf52ce477df326f214b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb652c4a68f95c88b2078c796ba815736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eeb0a6a7227b279647f538c9daf44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269489f4b288f00debafab62cb4910c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec866aae477089213504f1bc0785de5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ce759e21b31f235c386d17745bb2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413ee682ea8e3289ce1a3f1c98197d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7bf0e5ae011d6ff0a8d7d67921165742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d9289cce171910f2171bdc7874654743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ee5425d90026940b8fff660b9dd62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36487c3e839346cb95b62f2c9e8750745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fb750a59890728b1d1d835a47a35a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00849a7e36b3ee2bd5d34ddeec655a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486998ac243db29d52abd7fddc4d557748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829f8d18f37dec7e718bc89c5089c6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd7ffa9066629762a679db74467ae3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56044b63e3c1bb06e98cace3f44414e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34177a2e3aadd43912395afaf044a951752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbf18fba0a578223e0ec1c61ffb2fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091199c38a36dda0937f6e10e910358754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555a567024c299319d90a4405b04e49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e67fd642a0c867b55c9784d946cb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7259cd7fbbad4ca706c96134d17a74e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040f88b7ca4358afdf05c7eccc1ca35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffacecbff6be7e57f8a68fed1488cf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>