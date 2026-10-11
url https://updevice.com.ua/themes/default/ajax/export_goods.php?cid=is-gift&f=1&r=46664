--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c698b5ce2ed89b7390cc122b1806c011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005ad72b859e27ee9ab4afb183e82702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3676fb857c91061a01b686c8648e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b6c9fff700f7dd801bf514a0e671c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08208c8523f166f731921c6d073717bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8c9464ec09daef36078796a86010d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ce169b9f8e920970a05103ce262ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85e9a53f91c6dd0efee4ac9a4f6d048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c39ce85c8136ea27e5d89beea32e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f53d9c4dfb8188d3b4091dd18b90ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4bbf36c6a89a73931a371ec9e867511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbfd229b21e09802c6b76e8992322712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81fecba52cafc68f85b644d62578bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4235d582da0a95029c133f1b1d075f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42336b55dc8cf1659db65a444162c50215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92a1c675a12d8acd6dc382ecd6795816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d59da055d0ca7088078b670f3867b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e74fe5bed00d395b3212b18438977e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d797294a95d8462b2e733bc4fd017f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d8c76da04e25fd711591122bdbd4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc11ecdeb76627036c9b01ff743f5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35c961b8be4978bfbc7eb7afc763c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086d83956d9314107eb917aec0f390223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c2b9a4996ea45db3cf717c370828024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181fb809b91ceae18d8b889314023b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af89468a22b82f24c2a0f7addaac9aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e134cda97a7db2600f7f7844233d90027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70326df64c39165ab54a230824e9176628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676393bd897fff311a839aafad95051029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bee05a6aee611f5736fad41d70539d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536bb42458366b02fd841e8dc4f3ea831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256634393dcc2655969e516c6a1145832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6c2e1072fc3884e4bfab812075a6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1cc3176ec750f994414687d5aeb2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b4f8937673b90782b2f976326d66735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e33672aed992bef42144289c4788236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294864058aca7204dd7b58058b5c76937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85158c24a65752c577e33fcf3f9caaf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a388027a7cb19d6e6f867e316d9cbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4b5716b9d74751fc07686f8f6172740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4f2770e907c8ddc682674a52f241641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2823ed37e290cc7bf2cab945623c7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af016dd7e4130261e4ec942750d56c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbac9d97de69fda32aadc694eb7981c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1919c7cdd7e67f48558aa1c38a2f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfc1096b7ae54d5a8eae595918b1e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ce8ad91f5a39d7f2e197cc89c5aa347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3049c60d5da3dd4920296cf22fcb6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7525016035687b3647389a574563949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab450a73e6fb916db4ea7244fc1d860150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de26b3abe14f129d481399d1715d25b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbbbc35fa67dc194da2aebb48be14d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c804872b01204691c7a8bdb83348453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8983e7e441564615491a9526770963854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4b4e07cd4c34efda717e2613104bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7967635c31b5bf78c44309a3639515d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0524da5d0070b8cdef96d59f2e28257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea743f9112d8a64b393a92e0254702a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42715fdddac75c04a5c016bdf2c64d4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a758547b2a3d51656bc08b698fa8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e4d0f1e3d32edb8f426abc7fee56c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b574c397167fcd03ad40d74c377d7d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b56a8d1cb466cd19c6419c4855c48963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4ad715f7703aab9ce431fd47e411864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be84265e8b2c0e0efee90acc72efe065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cef8f5a212ce7d3876edd24d7fc7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26700893d1f490fb6d8fe1d49d142a6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73215610a9f92e00f03eb67fa55a04868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88765fb3c08bdd1524732093c4b1c48f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217d06f133e8f6031a0fb0cc3c27f6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d60a264eef2f1dcf7dd7c64484126e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c49bff59bc32cf806e76b43d852fa072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314c09cf9f7220877d2decacec6c17373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577615ecd622b5a6874e1d04ac3a6b3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fc96496002af52543ec9b4998014e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba30a1b6a615e0acc4d297cfdf43e7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3b5788d317c38b64acaa3185bdc5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb3dbe64ed832e5323370ee67464f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429a7c6de3e68066d8a7492f18df37d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f559d0f5f5609d6a7bf73b3f95c24c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4563090424ebd0887952bc1ee21f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7c358b3a52dd389ed7fc6b03b1c1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5ef241588f2c28ca081392750d34e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7961318c8e40ca3734ae5f484c56c0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf6d23d36cb2b67482cd1197531a4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee74f8ea0a03ec1ffce8a788a5e2e7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd23f250c7c37424439c37027d292bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb7a1a88cd9f96724c8f493c8c452888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32a4a19ce6dda5552279c36b8c097b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e830acb13d5c5ec0be1665d94fb4a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cf05b301a6b3b103b96d888a672dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875d90db6433c0a643ab46f0de4674c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897d4fb00298d6e7170d19d8e41567993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3859d93cda0d7237a55036e76357094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392f479cf44b6d4c65a8d9f6ebea0cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98173c21cd59d6e76314b6685cc43096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23d1bd1b2dc71fbdd29a9b4376a8a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0da48bc8f508d0beea8d48f15c7a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ecadcec0773b28cfa67b2c7e3834999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea35a5808ee6339ba8b1ea965c1000f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209feac688d1d243f35de0453a28a271101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df3b7579daa0535d430ad5d82a7e98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1395176c9dcfe3fd4879a8aa338a7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725634fda589536e1fad1cfb71cd53c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77f3205efe630cba1f6a81f170b5b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedb1496ee87738fb00ae555e70a706106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4710202679b6242165b910ca9f912eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3d8c3edaa441193b9af0534b1ba6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841d596c9cb1d90ecabff1dddbcfa5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fafc6329bf12c91a95889f5ee18d6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a2642bcf4eedd80baa00a8f21bca4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a88fe542a7bc47fed8e9d0060de14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377f7c5f79a80f89d21c9db0c2e19d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a47684c3dd391874efc51bd7c330a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0cc20592b8fcab837f1a4462caec7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a694242ccce04e3f097eac0d96b402f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a4016ad602f517a3bb8f364b268b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863024abc0b9e85c74cd33c172e0a135118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978f164f1222ebcd4cebb3e96b99f87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629a100f77bb26a90da6daa23439630120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf33d2725b7a217768ed3554e4e4483121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d94a0e5316adc398f7dcc009c31c7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387fc298f22d468e673e13fc631a8f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45423a3e2cac646262ceba5d022e5662124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b31d9975532c342780f9ac4fd676c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b44ac90dfc5453319ea9767e631848126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35558c7a53ddc9ab7a93020f271a6e47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d8f6f9c81b44dd982a7cef7dffdb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a614f5bac61a502744bf1848dedf20e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387e4ec6c02832f249b4976822c48ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271adb8a2d3e24f33ce81508651fbf09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aa5af5930a59b41ba8c2f32b05e41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd768c6d68b4cb238ceef57a92bc6d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208966de5c4ec60ad6989d6f225da369134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d40e0c08d2f264d1faba75ae96192135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2d42c778d8a4f183da5f583c844c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c7ba3363ee07244e972d990461fca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fb20b4c125a13c5f1d910850c6fe0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25f0b0257003653a4c586af5d6582c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc3f54968bea3cceb2f4d13bd1feb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e54ed7df06df28c390a0295f6d411a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef27839333ff306cfe4f2039c205520142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561a3b48b5301b513786d19eea1ade0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc1da58eb940b3bb3a6e7d87b45505144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f80d6af8110fdf268390114f215476145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6476257391e5fac0ed1b092047477146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a5ee6cf85ca386d9d6cf6bee3d58e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d215515a0eb40bbed680b80b156d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e947453319191fb4aedad2737296af4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fbf5e6496b08142cfef5ef1307984150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e295c93ca17a370b33b2a0970c1e44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5eb97668186b47f9c0dda27c484da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e4b2a5e9ba36df1ac07eaf9adab15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc5a240f59479ab62eee1bb75255a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe5d7f8ff7713f440af4e4ef90634f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c95bd89c8d63a964a933aa8593852f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b77bbea7b80bd6d97e05e784424ff7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c5939d5cedd861ab986a4284089a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3c351a0992e9e8a09f89cda030024159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb400213e096f161631f44ed8085f18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d7dafbf222d89c23b001441947c92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0990c7bff22066ddb4c9a1fe5cbf9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6891a7f3171054f13f74d1db8d902163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08361082eec8658fac99f92b2d23dc91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b206743f980c2cb17491e998caf81c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cfefc8926ee2a46dda3a229ff098f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4ef6a0ac86eb2dc7037108992c3a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403b72f46db79a82491c27cfdd9158d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06186ac2064751c31e299daa1ca4e86e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077a46e8c43975e69c04a0eb2c8b0e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8fc0244b8480c4139784243a60f5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a00a5d3d5cb3301f115f4900fc926c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5d79fc8474c343b96ad03b25b6455173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe4110762e23eb2f06b23e259398e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500efe31c065851cebc62787df0b3461175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f435656e7242424e512131f7fc56ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551886487d7aa9f9ef5b033299ff06e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909d19c758053096b06e795d3f36ffc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cb2f6ca842afa895f425ff17f507d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f34d376bf67e73f630888293ff332a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8382533021a52b20e6e13eae809af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541c699633e09dfb17c74f1fb72388b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c906f141567c5898cd71fa5824e235183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118bc6d918df122c12d3fe8150dec71184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0911c5a1c02c9522161248b95ed7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c40232e4658a898e4a141a7c17e691186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e7b24a4b36fb5ab9e2702b39244de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab30af43c190e6c2dc8a4314a5066be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a5601187ed64397371efdb9ee7100189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc003ef9c38838cd58f377a2aebdbae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a551a8947c7afbc65d6a50ff7f9d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc5bd836f009a14f0cd2bbeaa8fcd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536e14a30e239b5a0fefd679e17d275193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df519aa07f18a2977dbe7da8e727f568194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8bdf19951f4bc230c6530aec9a851195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8dba515b0ac9f6c1a60e5af1c3ead196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed8d15998f6d7bfb7eb9206fb584b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097c2c24c8fbe81246c2c2f93c23102198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d6a0ce33648e980168ab0f51bb1fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033162664d2d551c9a8dd848a07ac031200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a93141e386f61867bdbe7fc3b75c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f8a3977446c01505dc4ab09d8fcfb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a580bc3c22740f90e99806ba07ca5fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b184ac024f74cd17152221d128e46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eabd09873347ae5a9e74b36e51b269205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2c00c4ee8deec606cd75d093a5a5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c582bec4ec01f604e4b5b2b88ee614d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04717dbc8a4957aa761ad0b247fbe0f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8779482e109fe59b999c06d7eba2b53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de77f579a1905f28f9ef57968f93b20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd1c80f12cc4e99f74c32005ed1cb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add476eac2de1c17c326f3f3eec4bd22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77636b28b916d40c5b85ac91317895213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437055430e6507eccc668acd83af048c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689b25098914fef871e44a63f35a9f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848de1c453ec9a760b671c2095d7ad24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8c45d4cced548306d44ee90c300ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44539939015a322c7eb9ed71658f3b6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cb46a77f9ca8738dd6692722e5c45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd59bd1dc87882d77ec7b292225d34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecc597a32c8eb2a46edeb15bf92f68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6be1cdad4cb3caf62560dd31aeb40d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760b4a3c0efefe6f8b1a58c6d5e7e27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861befdc4356b2ae79a5399cbded68a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30300505deb556263812895831b603225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259eaed3aa5b46dd48d3fdea40f7bdd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a317fac427537c557486e2e80cfae7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dca53a18e614ee3fe44d9bd6cb40b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7d8d9b5c25cbedcf059a741546605229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a85a2245da63072f34f73c3aa2e8cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117d10ced5fe66f2e943ad0bbb9210f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded60285ab130a2c74c7b4f95c046da0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a2e454381b3fec7ff9662791c339f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf7a377a80632a1512a27aa7934c29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152881587dfa8bbe22ce9dc1c587869235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839f97f50f407879c5e4137249b9fc5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162fdca1c0662b1869d86534a3c4909237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6200add0ca3a1792c06c9d302b90a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d08fb2200a8d04b11e61bfa38eb50e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf303f6f8229811022c20692c62698a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d57e1333306b6f8b910e4740267a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a26b6bee628882b63fb6bce82a1e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d23c26969b1b64cb77d1a82cbdb8e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16af613739d53f2cc8529a7a4e7f000244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa083b0d74e2112c4ec12a8021cba19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981e7deb528c093067067b462e6c2e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f22fa71c461b1162116ed0f57c5a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee1c36e1606df81e0827aeda6d7769248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa48614cddb3cb24a0a31cd99284eda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a7624e7be4aac6fb27d3bfe97d65c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4839737bd457bb23a677d9e602381251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256e1ee00cdb40e2b732bf25c607d2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0ab6a00e150bbcf788bf1d64c3620253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19f5578870a1199ab24357f1b31016254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0010d2275ce0020dce629905cddcb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d59188994df19481c31853da896ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c4bf323eccd484c61e392374e97a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498b329737d2c4334e5393fe26c85e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87934e5048394874b2daa10e623fdd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bfd09ca58c11e7e396edca881ac85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51b44829a1a9b17cb28d6300a0ce76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb07b7789f37713fff87e1bc134a801262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db7a2367be141cb2d36ddb77abd019263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122febd05b5ff42b6922ea94e1c0c3d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c198775f634595f785d5c32da6446f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458ee6ebe3b18014a31fcfcd84d224a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291401665ec544ab15d32cc23eec5b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180ff2b673b4698d64ca0e5d8bee56b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afafcefca1ef8f67da68844ce58ce9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0edae81f9350177de64f1ddbf2b3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4081eb681d135635b67d4dd4701cf0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48eaeef4cb3f6c4d115a9968baa45d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889224f413e0264347c9d56cced69b83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b154a4f165768471c359e1bb18cf6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa76c3ef5cc741b32bd44d2271bbc1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70855fe378894277ae52dd7d4f68f8d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e55a4bc0b06762251b3f7e5b4cff6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ed43055ca99a04be0951c5a5e9dbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e404fe249521516a9dc62311963e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06f54209baa9fd8a63829e8edea007280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646401a272a1df65b803c6eb5c5ac4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2b3457ff9224ddfade7836308dff4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cad67f0bd3aca987c10c2fc5c43382283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400322567aa5c0eeae621ca53c272376284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843de3b71721188623607b02e520511a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41812765e53d67e06c853caac300f04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9913f5f55affdbe97ce729a2c5b25cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f55ca3e2e1c188f869ca84e766497288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fea13d420df02b4de5a962b6635be6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a966596ec2a3bfce0303aa0c0e56a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06d9d6c7f2ad1dda2d6eeee0ea8328291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86733511ad32758269b71a34a734cf9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e768761a7113fee75f72890b61fc112293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a4f98705d19fc77f5c919e9eedeb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bf52242c4966ab52b8ebefbf1f3b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c57bee038a5e29d0fc01f57ef5ddb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12461d9ec5745adcfec652edee1023d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b49440fd0865f7a0229200744b55a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833f573bd54e53447b6d0b0651af184299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3bdee04bf4d893d351f5d8ba2b732300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1960a86e11510a06e2499ff8e2c91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e0a6b039da577b43e3a0e61c3ba95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d890c1f157c46ec3adcc85ddfc1933c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fe17f5e505b7bd83c6aaa56332c4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c595d6f16c207d62ec3ea27bb61ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda10c7bfd0400960c1ab41c0f4fe9a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4468e81cfc8ede92d76dcc803cae3ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941995bdb0eac4991a5e6c295bc9059308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648f95fd4164c10c544381bbcec5520309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6d38b7c2875b0814acd8be564c9e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61378a07f069a39bfcc916326c3bea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb1fe6c4ce4c4340085e19952c07f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ff536df592d0ddac56ef230fa17bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a49e679d92e5f052646f1e4ce7772314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b389968ceb43812a9a21eb7a9838394315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784430260ce98ba9db4582f73d14481316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8be9b592a1f2c744aded65a1e1a76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47f8e8f6839752b42e62ba2a3858e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7776ceb2561d989d595553a9a0924319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc79ae0e09408379a500da449885575320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbca2ef025055a1b4c6fcd4ef1d45d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655db62125aad447e07148d5a4548ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc5830396ffbc95cf9c0a915c2b978323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dfcd4898dd76e811bdd007b2ecd26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a828379b2aabfabd2493fa205f9a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53325bf3cb005047e4c3a70a17678c8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb755da5915ddbbbbe93b242e91ebb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ff3dbf2be1754903f923867b6d50c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddb8f8ac0f8c679ffeaf3c074de4eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa2a7296957304855b2500c848c56e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57b0513e781aae18b596be902e78d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e537f965b14122e4f8f323b773d283332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b894dd794115ecbb4dd640f776b9cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623e5424c5dd5b43edf27c7a14ae3bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50c7fb444bf5e28386d1651a826324335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb9b8fac9dc3bdb7dd16d745e63ccd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a54fc9d8f459588363a9a8461fc9a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e794d9cf95a913611e424414ae978a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b833299adb3e5eabd17517f13f877f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da90aaae78ba9888e0185837a7165d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc698d39d39ac2fee89cdca8a56f14f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51d682e050bfe7c8336551e2f25ab0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ed8a204c881fe4ddb945d166ebf76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f038beb24b35a315d33c215607c7d87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88867f1dd1dc6acaa5d5c327b3e3a33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90cc04e2bc0477986d379a95ee549c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fead7d6d5c788c6667db27e416767d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48545fe99507a2c696fa70fc16747507348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c4f8b89e70b378d184c5e3231f247349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff361926f2c29046b1b1b8659aa22a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb5d845bbb0b85cfce63c1dbee1bf5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb54bde1d5ba1429437a0a05ac02648352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199df7de8a0e1e376db37a7bbc9333d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e4f788c465ee7b4b3e72e8e8fa95e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d026e0a6c5d755cf140b67cebac0aab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebf51ee99f65310d0607a06d12af98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7086e44ff57ca4ec886fc57947ec3e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c666e69fbaa6cc9672e30066483f45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bcd5f943c4dac9278c53a6359dd8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c7e3adcb09c513db3cd79ad85a6ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e22ddb84d5b9a0074914751bc98e23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb485d01488161bee6fd18ab589b68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb782088daf23434a529baec03bda7d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378c8cb521552bd10bad5839f956b4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287469d7e416801cda4720d47894c3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd599eb2200003d8138f5aff09d17866366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede90064bb982ba955d1f330d7835c86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e6d7b5a6d2904ddab49d9e018c447368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cc526d9b1ebc1e25747f1720fa1d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e414c259a3a0ccb8d3d5f6e298750370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d87b49e1365146ae84695c03b3f98c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e0365d878429ac2ba91be8fdd26c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431faf26b1753e7ab6bc2be47ca6ac7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752c325037f0528a391003ecc645d13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a71be76824d4b214f596a38979121a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74d8710e52b53c3b746d31a5baf0ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c197fcf20a11a43a6aa3cbc89a21a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533a3a2b5de0f079f390d22b619f9c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881eac9e7439d5c58103be6272858095379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d90f285956ac0d343a163109d578e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604f9f8b37ac03c7f88aa9e84cbfc6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d89a0db09b7b95061df0f466e744a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0c6f43b35416af670a59a1339f503383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d53e2fbf2293d3de03c48ffca331cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f94ad358441e85e68670e064fdf1c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9c1343c6267aef1ad959bba541129386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf36a1bd6ba90c59e8b70aa4d78912387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccfc453defa4922b77dbf534324df1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea370618562996f29859ab8ca4e07501389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b8d38c8da462c12dfe9661d036d63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4ffde2d0b8deb370ba6beb1d1f5cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449d9548755d56e775da5d6005f98e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b4b372a42772893de50e06fe03851393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdd2a53f479ad175fad436edfbc1c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06f177d4f89a6c399f93af104afd7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7255699ec41c786df9d4eff414603ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4170709264bd83e48d4db8bfc1acaf5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a944876ddb9db769cbaf03c9aa7ac7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de89fde6dd5aab3d99485aee231478c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ccce31a87e0f21db6f812908991bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0c3730f80cc886d92a9d0b7e83337401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835369dac7c3925a622458b5995292a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339534780697f89bacccd8f476efc38f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45189e21e161788c214edfb9458ab0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653974c1fe77278104850af6e04b4e21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d60e8aa47496a881b32abb123609d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f5a1ee9ca30147e1dabd7e0693884407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf346b6fbca07720a526ca71b9bfc523408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab06c645b5156d368982fd281cf2c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bad5770d82e711e9a87e466f9e909410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8cb70527b37d0fb89b96f2afa3a59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b1060efd6b250cfe3a8b9b8a9bfb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851d242e72c5dee436f5afb8e69fb99413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06169ea41cae83d6a92d52d5aecf8b6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42299dd102de7b98f319af6dc701b70a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93674383182ab6361203fdc8f3283ee3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4502f28978c598e53e0caa2989c380417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001149dfd298bcab4f01fac6095232e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5cae9de9f30f8e786681981596760419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122c8cf43c43977a42cf8fbdcb12d96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d21758e59ea7d4f3e5703b1c649f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46e53a06e131afbbc1de5b5cdbd3af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cc7fa039eaa0f4e83416f18114702423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02bf6c171aff0cd70596002809a248424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a4597d136fdf7ed649e271470dead425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11537a6a179824cafc8597142e16ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada10f312434823130813dca7873ef5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61289cabeea224cd4b51ac5569e5bae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284c41c1fee3ea431b8c559330cb771429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc9cc2e200dabfd0425cd3a89bac9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f282e12d69b7b90a20b76c449d247c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb1304cacc2fb4a7209bd7fca43d35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52137a489ca6ab027e022465a51f72a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5f086f490dd2fdf2118bae9019a4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a72bc69fbdc1d5ebf604ed7f6496d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e495cef7b568fe70c6ff445e6e7eb02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfda2d0330913bd58fc204157875029437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215ce5147c2fdf1deca48cf5c2c73e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d49a9be9bbe45d4bbb5fb801ab677439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aa1e6fc136a3f3bfbafe6fb9a980a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14f369baa1d6437e24f2b8ee0ba3ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d88294d8e21cdc5e103e7c3d53f85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af0133c09134581fbfa269772ae16e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b0cfad021f34a802ac4eaf70f2868444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f29dfb839afdd976b467f558b1673445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46749dcc51b84a559f5b5b108b5e6572446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2326e551b2329394a0c7c77d16ff6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee979d6e83725aa2f0bb061b27f65c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1648689276755dee18b67086330f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0554cfd24877a1ec88bc900590394f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35552310059a7127b45700e73bc4b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f000f4018ad34d92045b9a0d8aa881452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74c3f796ffdf665662b1cbd189d2c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550365c5cc1a31d86728ba5e55272667454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cb29932d2db379d3695f63fa805c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e244df903a47fab585b20aba7e645f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bb73784e6b2c293a31cc194e15ae8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cc6d550df0e97649e428c3cb85a2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aefdd16daeefc4c2d120d0f3bad3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b518ed9c3c8ec51c84e43447f5646460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433731f9739e0aab30abd6df5c8437f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216e3de75d442f6802ad3ff3853f8f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070ba7b5c931ff32c0646b5259ec0b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6becb04bd603f177ca2718eb6f54a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bc7665045e51a2b3ef900459d4929465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c31b983464e09815e97af84070d827466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84701da16061b38e441ca420ff6eb35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd536ab5796cd94150e817af4a7679b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6620663cab3f1eff138dd110ba83677469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27a47f6555bda3d9b4eba14acd9075470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c32b8e15b4cb7f4879cae7c7419275471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb112fe8b4093c732aec6cd39bd3dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac11bded8494192c1539f09d0ab10b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd11341e35241bb114d781d1120623474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802b4a86301b563ea9b0f3b90da7af1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3a52e69ad8ddbb97db6f9e1b2318b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670f01961f4d7fdb078056b49a287df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494d9d5a41c64c403563b83616127b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aba5e3aaa4c9adbede6882a625c5a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb7608f370249ad40e51abedc62204480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71160fe99e56e81af72ddb82de1a1852481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a13c5bbaa58775fa980726c9b0384482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d50eb65480e217cbfc3b8b6a7e163483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebd3b1c8be80f141e434a9b717a2d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1086b52db0e51ef86db97a09da79f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba9af50d1e2f8dfe661c9e0e330cb6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e42b0c687baabc1cc7aacb820db3df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1191f172b854f4015b36f6d5d531ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8aedf568085d3a40cf503d70296b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a07894aa9967b8d12fc343e3c62f5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27150522a46a78e12f9265dd69e84371491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5162b2e62ba9ceb6fe341a781c777492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72534e60c64829f8a577833bd05442fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1195a91566a573fb9cde5dbcc2176d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb33848b6b9231950f0da4f41fa5bf6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5a392459954315721f0b9636c24f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be4159f5f69288bbdcc2d26220d6a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3f3b2049b05ff65dee7eb8f3cd5e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010d913078b78e655e0bc9df3f99c43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39850cff93335a8496c9deed20120c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba134a1a62fecd2ae06c4eb84e28957501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc497a4b01c6b5fcd6ba8c5f813f75d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396490ab0fe4cc21321a8c91395a1625503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef6353eb11d56ee10161506b0dfe2e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1aee20d74bba182a8dc8e1419ad2be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386bbfaa9e90c4c98c68075b43ca111506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dcb49768fc676ca6c4004d37e045e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b6ae5606a9ca4a98023d0718d8f5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7676985ad4175967b4545aa1cc0db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab57e8bd028ef9ad1a379e38e31115510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e75ae34e93b304f2db9a40181b9c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0b39380fe00a673b5f59fd8fdd86a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc0843f914248d02604afeab004bf8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd1166531b05015676961779ba8f00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a2170b195db00691b5df132226883515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32af418beb0ff0024dba026556edfbe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37471ad261ce4a725346db658243bfc9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3559bb523dbd2f5d41dfd88406444f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0fdea5f5e6797bf6c7273612f16a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938755b77418dfe713d8d1106ecada9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2791f4577db9077704e75b7e263dc1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a04f8c7aff17aa9abc790d2df5146522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d6ae979bb991c0a709783664793ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889718eb9028b59990e900a7178d70e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e31acb520e2a32ab421918dd1b91a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4da41df7d99bca15b780dc546b16be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe761a4e4c7a6f6622bd2c10c277c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378648cc9333b6f1a95ac02460b73ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b99931879f5e86693502ee0d631ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca36e25db4627e4b58f8bb3e799fef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7973cfa2e2d46140ad42d32cb9595531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba682655c25859b47696707310f888c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7df7c017e42c6ed4f4e676dd53477533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fffdb7422e35d59a4267a3457795d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaef8ce87d5894b4a4f82809e4cc251535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6224c3c2fabb51649a288e0f0bac44536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71f70f67dd53760a574e1e7f3eb90b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d090d3433afdd5d22fdd0188ca868538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3017a7bd6258689dad422f721517aee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8313e2b5deafc0fd809ad6f0629497540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783371feb91af846dfffb1998dccc4c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff130f5a6d977c083013de83c6892f4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1fc8f62ccb06759b5675aa24b5ca7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301e13a40bf3829a17d42a411a069f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01a7bbfce0e01517ba7348f2d7bc4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dcd92ddf4a3818f87a8d35ad84aff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301e08f338d06c8b7465926122e33b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4df25e86dad31047bdb5d1d286faa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba439ea6a67c26b86c0ce2f644f5636549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553223e52b673520284cbd74f941b2c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207a803ed81334c4108aece425f9daa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2ed74d8e41cd7507893dbebe0218d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c8047581a96a7adbd8d74be9109c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6149865aeaf22613cfbccf70b26edf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9824551f5caa2fcb01f5d0a665d64b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14f049dedbba3b768ff5a9bab47737556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04cb94a26b8af8c24a27441fb7c94e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2ecfb90bc7b440628bd09e3f43890558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea65a7ba15450ea2bcdf798792b04a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d893556521b66adf33b0c262dab281560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824941ece9f2a75e4ec6be62b738507561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65d28bcd66aa9eb445220240d6c3f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9da64cf9e41a2d34191f906f45892f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927e85bcaa714139590f47b83977fd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c60756f8b514a0acd3931d63a9a75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad98dbec39ce3cdd1f06f42b067a59e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea118c3f89681e38bbe7ee7de906acd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2d05875d674b7c4c219d7fdcb18ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e5f361b5d9bd1fa69948a4c4889e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a467a98822d89231773d301932ab4a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a54afe1e9e7eb8e589081b8e02a48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fecd1956ff84eec32d03dff042173572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a823ba0718862e55614d8c73a9a07e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1f9a667cc3f94e7aec006fe58f4b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547086f7e7c24efed5de12b6c419613575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9588d1547ef14d32d8f29a65d5bbef6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d4154274fe51ed3e39858d11e5493577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e95eef6ec1c57a08a1edf5a73d5d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81878b08ace022e7914b9a62db2417579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87621c6c6004c9dd6ff8c558acc765d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd5176312b3025c2f4a59e97b629af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5aba62c4102e1a1065f51a25b3569582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21dac60453f13bc726cd4a02c879c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dccc402afc6347e3466d6a2754e3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff5153169280aa81b53a95678248ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af82feaa514a8204657720a63ae257586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeea612b6e0691a8c228f1242aabd9b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac824015dd09f3266c10e99933a856c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01969eb3c40e6ecacb3e46814411d85589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64469383789fefff330e79b5d8ad8f01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6374cafa7ef7d4401865a3b32fb73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606645598bf28bd6191b4c2e4faea19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec62bb8f5a37d3482beaf9a9c8f59d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9f0fa7978c9cf811e897c6566ea24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23269c9b638012334ff7ce914af3634b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d58747a53a334cff20821956beb824596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179096aae339a138dfa5ae0e2a0a7984597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128015a6bf6033a7fac9f70d66334b83598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4adf62d7e98facb70afe51c8b1426599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9b0bf4d1cb7d15052d2f771906880600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6632261d7fd6a221dae7658df150ae4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfc5f99a504dd7d1b76be3ddb7c782602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267edc17e0eed50ac7ebee8019ce893603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19632d8a6866e4c076680d0605f0793d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c12b8b08bf8efb450bb2cf1ae0c63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0f3b94b5d8afdc6971130e24580fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2966613ecd31c1d1c85cafb638aa9f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd92c35462c104e9b49381454fdcac9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7927a8c832d672157f9988ee5bcec2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed78bd66581d0b4b5f0934aac0c032610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a368581ed03769dd6fd39f65d84435611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1a8f486b9b8efe0e541a40fc73692612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3e0b0dd5f4621ed32a367ddfc4ceb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6f580039dfd9400f41fdba97d7de9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825648a7d5c46e8cc51dc7702b0fe03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a328c9f44e567546b33142baf8044616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0eea38281f1b78e547496bb3704497617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4487c6161f5730aa93b3fe6f3256f30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3e2aef973062b57999113d4b40eb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73aa297e23260f3a4ec91994e99ddd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8c35c841e73270c3aacd0c756ff0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8ce80103f0e8354c788b6c59e46ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03c747211003d528d490593ab5b50c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57434663140b054720d0ad3fd1433cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cebb7a2c78a0f6eaf274cb48ea04c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e653f0fc162d5f3d5a226885fbfd48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e217a653dde8f14399a83ad696df9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c6eab9e566ee84b5feb9db05b95bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff565b05b6bf143483dde58de253ade3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ba37ad75683c42f4b46b59e2d25ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14b4fb81c1119cd5e401da1c360c9f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f6da04847e72b8ccbd7b84579637f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0eb402dc56cbd669c0fd630c7862a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dff383b25b3462d030069d86834a78634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa028c5f5982eea7dfe5d269e2c478635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec5860f0e2bee5f50ff5b38d9c2442636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f467166cdb21a965ef5ea373fdfce32637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c9b27fda2763279750490fa3a2760638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2321ffca5af2e4246a4fd6de7d43bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62d24b552b69c76cf7831a66a8a6c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322ed35f1589bb77aef3502d40a01fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2c6a3a0329ded4c636c81ff95bf63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031377fdd65eb5450fc23e095f280520643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3cde81acdba3df987949a8c0a3984644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5504cef567d928151350608ed3c9d60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfa9cee46175d19a24498dbe5a92eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d853b50545bf24bcccb5201b45dc5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292114d0e8abaca4954167d9db42bb46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9062591bc9c5773eb577cfe40791d64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31e60e4fd508f9039235b989e19dcf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d175ea1f49c3e8b0d58f33f2f432d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dd1744c359d621176f0682b245669652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcee84f56a3a44fca5968aef409c64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20eaf99fd802583234d35025e50faa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2808818fcd8bf1cfd28dc9c156f569655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe2021ab0801e2e2391e65af13e6f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335659643d811c6fd4e7f4c5b797c3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1173327ee4b6bbb84314b485affdefb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae133e6c9526ce77e346852a57e31e35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae4d815ea8a35c45974dca17ed6325660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114c59d60c6ee87755ca35399c00d80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e849742ec6a534f98fed3794a1895f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0df155ef030891bb70419f02afdd18663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c93e737749018587212ce53b37c36664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f0985204ee32a3e92f04f794886a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b12747c6819b0ea8e3e13803c66ff4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21c47805d1c3c9c5c02679b7ec486b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d48e9fdc891ac9f12df95eb7f42aad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeb282df3dea5c5519adca9625dbe0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c7b426e119b33cf7b97a0b0743c81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a96dad55230ad97a7e343b8078619b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9ba4b5d9ebf7642118321302d0487672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861666e4904fde6043f59a4e61d0d4ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd6bb22053ad211385fea4f938748b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c4d8c4ec43a1f8c775f56d8de7b0c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda93d2afeaf24b03db80396926c8ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0acc9ce1b89c3ced8a9443e383108d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37786e05ba7c4c34f60a440dd1ffb2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cca57c0ccf537647df84d1e7eeccbd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7905020409174fb8b71cbce92bf3b59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aecae0d967114e9c0b93c3775e8435681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618b74a8a5c8dfef2db5417830ad67c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda6cdfa9ce52d029758eae2de21da3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aae3d23f74e0bdbf8f032d90acaaf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f651c2604baa0691296d1bcdaea94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8baf9dd0ee4e9378bbf1cd78f1f0f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eaa0d1f41fa385aa439fb5060d9ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c959528f8ac468661042e3e9b214f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469415c12ecd1a8d598f606b0ab1fa02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da7994677b668859b978351c205bbd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040348a22d19c40e0f38e44daf9fae44691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615b922cf93b191b58ec2abf38d90d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36017708cc8405c5609b75564a69f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e62e90ca92d8e82405551abc390a26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f34ddf6355de8ae96ef85d9690b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39386a7f9380cf2f23377828bf7473696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3f98ce4437110d3a131203ad4ab70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bb2d4056bc88bb61e2a3eef4013a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dd4954e3986a600e9c8dcc191c73b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb060a2d854303cc27081b2229f8682b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4baaea0186da214ce2ac7aaefc253701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752a3f7f66a69a66397461dcab3918e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14f00b7a10d48a42e667117cdcb999703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd0183c5b9625469f43a5aadf1405b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44f9222a8b3fd5b07a2a1fe0b27fb1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364e2440abd37dbafe01349fc9c5109706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11022458657120626c18df1ba7f5a4ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee57559461a6f28c57bbf1cfb72219708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539175fb218dcefdd912b274902ba90709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f6f3ff90b4b1aa594fed55758c195710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32720d62e2ef3e7a86f1c4f16c5733711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7da2c348e0bab9574cc9593832259712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2438b6a3fcf24cb8dc1999587b860b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488a1b99099dde06971e277f5c555b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902ee0730e843992e218cf069e8137f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffd4e2a5196413f4a517ac0b0c218b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deafcad585df8ff21f084fc9fe05a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb31f8c802cfaee29c5553461397eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b733da2ea82e21c04bfa94c744be7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31db231ae382519f5698fe55044b734720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016666d4a56d414802ad9115c901039a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c198cf22c71a31544e8a1e0fe2b75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d459a167ced9cf1f96fbbf49a8b8aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686b8c0d9a7acdddfd44e618466e67c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef1c4554ca5691398bd7e6e8ce1d60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5c2cb5f124469eb3dc3be1bec9664726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a1a88b941fc9761deb783f63a0bd3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90776d53b1dcba7e9738b0d2d159b1c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab831a77e39c2ce981f90ce2eb130e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c1ca38b48c16c864fe0f561711822730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dbdc667d7b6ab260fac3913ff40fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315117bc537e1c19a5ead77e784ed8a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b912eed5760559ea1fbe9e7644f1b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e9e877212df342a9ee2d14b8f91b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69f3569d2cb58c694f4d32df602af1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f85c9d1f54946eeaa375820cf6a1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4833a6495792a1e08ba38ba5ca4f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2710f03f23da0406c5bf48af6e612b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca405866bd72c20ee434d551594838c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e23ae84c7c8d7cc8c3bcdd03d6d25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc50301cd99665a2d53e5f747747e2b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad5a7a8400dee219511a61a4f1dd23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dbc8836188858d7a2f3d1b01a1d84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f4536cce3ea232d68fb4541be3cad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b3d6a38d982728b49f2c62dfe771c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c22e565845c1b53272eb110ab611f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34728923e2ca810b97b6c2fbf7ee00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba814c11675b3ea3a3a5ca3314561741748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e60945ef0d345b970def3f5f3eda61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201c0f34971330cb9c74eec1c44ac93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09345a2553bcdc983d8d00d080ebc4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1743d62f0b881a0956de746f9e4228752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc95881e30c56a05544ac6740da01f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1208f510f5111948537b11fad931bf3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e4e39686fd7ffe11432ceaf67f508755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d92ed6063c855bd527fede4b98e537756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b27d0f979aec65a12e1c506f86930e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d6f960d87ff7dc8869dc6ea30dbca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1ccc5f2c4d8a5f56f6095b2780ddd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20209d3fc2aae2de44dc2f68b721c4e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89ddb350336dab3756215ab76d71ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bac82306c76cff254ecac1184ee3b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6039bb409a62cfee8d9bbd28f1ddbb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad73f05fb72e28a0bea8c4e22568575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea451a36ea88b0e40a99cfdc0a6ef5806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2e64d9c97efd34d20f2a63ba72a777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d16ddacacc6e4bdd5f79520ee81438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109a299b5769dce0f61961883bfadd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935f0904ff03820b24b20ab8b885e2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e22c93d1ab1224839dcbcdfc87464a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01487cd966286b261d1c3b2df52235312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e9f43934b48b59311282fa0368e0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faa1bd3d6a576d6f5a90bf0daa55bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597797984a3cbfa717a6494b0de62af515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d2476e33b509f509283315637980e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97147cf7192261c6d9638246bd55417317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb266e9e82ca59021e34f035d1dc037018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f5cf404633fcaca412dd3217b028319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417012b301082b8b7b7520537052b88220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235648b69f9b279463f7ac4e5a27a84921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd20a1d52c8f03ef89e9b562ef3546d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf808ffc730c26168706f1ce27d90f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d3581bde5f562cb1729191710f6c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140b73bdcad0b635c4db3cdf682633525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99be9cfa7372648d603712180e7a9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde36963653074eafef16caf7a3a4e8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca86eda79059f050c4477618dd3e41528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511f1eda8264ebf39baa63e737c915d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4760c29290413d7c1534a3d80c22a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9677aabc44c0cf0d726e935aa23bfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6865e93301cb79ee33a8843c13d83132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819f9b0d9b45c52528bd22b6290224e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37a0a390f7b9c3e0bfc10d3809d49834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf2f1b0ff2c88ee8b18b8682659f4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f651fadfe2700586f9d630dceff17736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc502afd4fb4e5ff9e0bb8c818885137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c184c8a9bef258493ddbd9fa3059738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fd3e69d706a08c41dd2f5b27c0dba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570c1aafaf3abec97a3d2ff3e1c6a2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da04033990776f75b26417741469add41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7b6df2de9dfd5cc868646ac2216e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c846ea6ccbac3c0d0ae0e8e36c0e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36ba31ea9bc7e245f3a32a4d164ac344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29b3365e5ab5104c8689a4f59ae5ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13040462ea319c2d60bde7c194a391b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb25dfcd76e516ce841c1fab9901c7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45153e976068be042cf4208448df3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ba9631e70969cdd11d49c5b24c77749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8730698552ea533d710ccb9e4502d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818820463301aaa1dfffd2464c8445551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927032110d0505bcdba706443acd88a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4d5a49219e847228be400c0713cff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaca8c60c9fddb41a0bde181cb717c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bf6254e080c15436b1929b8b3f9ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb05fda4094dcdf791bd516bd6897bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7954ee8e739f0892ba305efc84d1fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525d3a69286be1cfeff9beb3082a9a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f226c337d86b00397ca92f5b51a7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e639dfee1a6f06b8fe0926515b5330060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab99dad4fc9fb3df828591b1119fe8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4568259ab739e1b748ac57129abaf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba430a353ee002a8cef5afa81e4781d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94817e7080efc7d2baa51167980d8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78f057834d7a9b97ba17e0e59c04df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b9fba6f8aa85d2b1be7d8280297cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a4378506bd0936fa5da49b5a8792f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c047787a677b5a8e28ee657ac787368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183a3f8275c5e66b7587eed987a668869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd180e1204a36444c8fa68ab63af6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d339620c8aa21c9d3bd59d460a23771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910020867992070b37652f44954321372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a03cb7d4aeb919f37543dd46df43273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100ae626b8408e27f6c6d978b4612d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d485a254520ee5ad6b1368e85bba9fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a2ad9a6c333eb94c45141250d8e6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e037857373e895d7cfadecd7211ecfe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd7955b07c73a05b919da1bb086d0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e4ea429330c4bab8cf6680212f69579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40614be625a633a2a9d9a6ada8fa98b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee9aadd0ae34c06f68c6bbee61fd2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989344dc797f3015db3ec126680074cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f47f9e3bc971c9708a81dd0730f29c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5643a27f6ba4c430010ba41a0d169dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b29ccf0f1118adcf908ede2a8c0bae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56c2c37fd465448841f6c64780fecb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067212c0f1f6dd54137788533eaa2c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cbea6ccfbca2618d2c7a71f3e6e4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2b365fcd0cc85e7537abc1bcfee8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04370f73b3db71a2dce887c2ba73a4f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbc7bb44409c89fe434cf3a437865c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469f2a910464b4c65b7604ebd6b9f8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd42ea84cfad99dee2d46b61e454b9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b1e3122bdeb394b61b19d1208307194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedeca782a9735ae14ce77e0e1b9a0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3da7d8865b168a385318773f10ef8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccbaa337427b6fb9e013384f4d767597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48fd1a8acc6eca5c0dd9a3289a42e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d601a129fb11c658d37a83fe07976c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721076abed58ce9efb1cb5ed8a23f3a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4ebe1d29544604c7759ef841995be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e206578ca74095be2674b6e5ed439102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8974a034f922754b417544c556d817103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45298ed04a6631404d2cef87383b3dd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5b530beaa83c3120a031bb4f2d212105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f672fc788ac28fbe4650a3208c22d2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9af37e7cab8f9640ffc1fe58bb1fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e3ca9f9c06ea3470f557b21fd0df7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8a398fe0970cb197e02afe417f4e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0615e500ab7c966522f599e4fa916110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b1a85060f67d9e02627cad33c3e97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b922331e2eaab3e87457a029a629f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad0c9a92ee700b37899269a1776eb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab8f207af33271a6101606d99cc90c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3931ce0041b935638e1e34c7044d1cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53212350e12942fecbe70c576a68b0c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4964ceb8e04fab22f26e535c5089e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc556138c7e6708c07cd40e52609786118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b54e0c8adbb733613c5b88899abfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624ecb29cee0c1d1398571f68e7c343120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7db0c4a1c883fb9774d8ed44b692ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b554c0f758c3cc6586ac296a5f28ec9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81caad89731233c5a6e86ce91be987123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc55ffbc5c6d448e5f9372da25ec603124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167127e9290fb06aa0d8478cf9d15f93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a377bf0a49f4dfedf51203d287f635a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb53a464afd993ee9cc8d8c1e86d468127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb598baa3bf7449ea786442770822e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d2d5ff0bdc9a0b15a1c7abf5e6963129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c9a53af5bd975d6b82cd80a52764b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71025185d020326f539322036764bc8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db23e80378067596d1749f45cdf2d9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1948c7160ecf0fd576495e1b3f14575133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263c42cf53fde700952434e3c6fbbf5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c02a56251089457b48fc6f77823f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37517a5162ada9815061411cac1dfff7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3793b67c244bd220a08b30f6931b7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cd271040dec56d4a96a90df0c7d88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe23f21274f95ddc81d4f35983c2ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5369ee7e0d47aa8086819df74a0b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5ef763cccfde77612320137d98009141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40003ec07037d0fe96f0de5aef28ef27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45db017a1ffbebc0b2fe4beed929b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0d82eecc999ff2dc2d4a138fac1e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3972498ff2bc9a1b13e5a5a52883a32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd72c823ed810c156e720a3dcfbe3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff67b06cd03c15630cbb65b766229fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5073c418a2758b6d69a6b6fc555f6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f3d08b5ce12847af1b41517d05991149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47864602ef39c2e61d7a1247d2e0f5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f472dbe89c8f9deb4335069a6a1ca15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58971905b9a58adeb61eb28d28a443e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ce5c6dbebc99b4da920231cb6d27d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f5a58a94fef28974172ec4cc16f6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4f2bd0d9a61a5ba87ef2b8ce4bc3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f50d6816fb62a87e332ffd3fda43f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285efd659b8aa1859d56540b2948270157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83bc1b6e8362a570688f86cc1def03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329218cc838996cc50143f1c706736b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bbba9462812497b9b72ab346b8dbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e875dd5053dfb9d10440bb1f282ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7fc38e246f9810c4989498ee76aa9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd9320ffd4417fe58842faedebb132163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac2d70c2b00ebed11c8096c7392b28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1e09ee0ea090d6ed6a70815dbe712165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8680ec699503d6a53fec9f94e15cca0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabd9769e3f85222f98e25246e7bd5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc204ae8e627452f8323e4d9d0fb9d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00668d8ba088720a08662b16a2da7743169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f0254739d47234c7a07dc3fe785b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afd2b995700a5e5a655c501e27aecf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fe90dcac96982bb1db94285fd3a3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034aacfeb72addfec3533af4ed1c3ea4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b220d64607a4fe8cc3ae28cc9b48b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa765dae129cdc9c84fdbeac57485cf0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c18efa1a20fb57d908a9ceafd81147176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3251976359b1bb8dadded05552ceed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f61d39efdb0cd8581913803dd4f328178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb56a571b35a5153a4ef4bb5ae56a6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b40d5822495f14169d454514ec74b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32fe43e6ff969bf17cfc81f63bbc9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2905a8ac25f5420f1627a3bc3c176b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e681af471e5a623dab9acfb07e5fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1151bfb8fa4774b4e024a884072a65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47296765c731859bd16af48d4d9814185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9c85736a83f21d759c14120a8cd5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93aa9773d7f9287fdbe722b471235f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29d68c03de3fbf44fd90d291b2e6fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff21a5ee801aef0be0b95b23094b2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62a9e7c6b6af002023d1fccbd8e130190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da1769c5ed8cd6de43bc512493b46d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7793a8f830b3f05ccf8cb760e96932192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e9511e2233d46ab1337179346e9ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3f076090ea503ee1cf94103bbebfb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acf8e6dee8a262a2bddc65852e9016195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260a53491d68408b23a77927f2891f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a365a0495e367f0c31345f1fe3f052197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad0859e35948934b8f69475895884b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf25371ae8fd8e99ce7bfab9eac927199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4375238cb498e8c0c7b11a2ae7e5d64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431874b390c288cbc02edefae8dd031201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8fc5b11c0b8bd082aa9d197966b12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea469294c9fc45403e2de1a09153c1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf7c6ef44388fd333673c2453eb787204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b4d50294c60b5e22e8950560ffd1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199179f76dde72aa0a9fb301e11d154206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2428d54d93cc075eaccf12204179b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7c1f2d00f2b4f5d5053f14996fda5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3000e9b0d01e74986f6f8bf0043977e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaa245060f97c7d9e0efbfc859d889210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5dd06a55e5a68a609c80e8f5d847f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60275b96773e8fbab4681ec55b9b6a58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fb90ce2825a537022558a0f83b556213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810c879a251e51cd440903c5bb44932214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecb27b3cd7fd8ba7c839d8d2d3df6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded9ccf65a3b9d67177ada33d84cda0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143732cd4bed1fc42b9469fb0a1a858217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67b4056dfe2ca1c1b1a7ebf663fb06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f129c01cb0c8c03252e4ddb0f2ec0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab1016b90b1ef123345991208aa678220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75463af3a6a2facb13f211cb2f55703221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac17c8c39d6d717c1bbfdb6fdb9b73b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2c08059092e463f59c85f38deed1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a89eb85aaa91f054562bfbc163d31c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334549726ea1be71787a02ae523f6848225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeae77cdd4b0efed73ac4196ee43a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c7d2cd725ce1cd5e20fd159663ff8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ab29f8f00e4c2b7f758dc5faa16c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a65d6621015f89a8a804035c13d7ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935c8cb907eba13c441735a05534ee4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df03c73d1d78fcf9858969c9461ac8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0ed0ec4e6996a9f50f98b38e50470232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089efde4e8ed211cd59659d3d07086233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850efe7ad3329aec8cff6644226acd96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74979fe0e3b4ec8d088207c82ee6d0c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91e1eb6230624fdef532e6d41a8dcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8694be129c29d7bfcd22b301f56ed36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5c9ae308fb232ae267582102f43e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e2c759d69bc6f72b6a4968d81cc65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bcee12a0a3de34b825d217ecc294b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309a89c5f30c6db2d3787a06a0ff2e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c5483b6de04abe994a220ba08159c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d76a6c150e0a5e72834cbec5245906243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358607bf051181202c963b3ce45dabb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd76a67daa0d6fd139d1709ae280f09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61c14555aceb4300645f7523c62085246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66494d3406ae395685157c485b832bc7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58737a07ec9c7f014aa1907ccf19a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aea788ac4e8839de240aaf2cf36272249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e3fb51842fcbd235cf9f87a70f7e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2146a0c64752e61b487b19a1727fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bb57a1f98aea226849e3b0f804d4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b57d72743f9f8c213e46028f429c33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cb2091e5f74b28eddfafcbf9fb3b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75ee479b601647be41ddc34db19e33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037e73afbf1ef90e557c40ae44e57f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef375bcb81ecd2beee01adead847a2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468850a9746562c3dfb19976a86071b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb659dd33bf77ef2ca530c1adcb5c6ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a78dfa63487a1e0d9b468ddcda35b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ed5d3531ab36b3d777a721dfc3fc1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0a43907def936fcdb784df81a2d19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ec63a65383a9d31fd97686b21b399263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ff54438909516fb9a7b3d50ea238b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f2d68c50e48b84f0ad3807d33e06a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ab80514cc0eddbc88b930de4e7816266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ec9586354c0571ce151fb2223af60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f33b252c79fa928f31093eab96552268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2d9d24338f396767de54652a4c271269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172c9373c976c4e0bc64037f6cc5c46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3518dba8f140c0915ee631d5c6b433e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141fb67406217f10e8321e91a6218c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6611500468d15e288a4a31038428b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685f2d974692062d28c9da8a8229fa4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b4d7a545c75ee1a1f078dfba8c25b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cded9b0e2d2402aabc984a4b6d1729276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5941149145a89e3f0b3939e6e5dc4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615e26b2edb151569d3581ce14ec0ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4dd0a30efbb6650c5dea8e1e1f743279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565b99f43bdcbaf6b7a4d901a1e79a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649495abf3c8036459dde7cdb5af7048281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbfa7650df88364d363ca881b84752282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ed99a73a5acbe5a9e92ba87610307283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc41b41a126713de4fb713e571aacfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4288cdeea6af324daa9a25ceae0e52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865362e2934ef719271684567188c3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d60cb07e8802bdd613b5b649aa9b3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e07e1f6bb22a2fdadb7f60778944a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089b6310dddd3abd2e74a30679cc9e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f5426eb409c39f7a9444a2ec6430e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12322cf7838c4fc49e3b3858eae0f459291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9b73b7f0f25b62f24fc777a758750292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f9e15d94951df42b273fa7a0dfa2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab4112324aac106c4f08bf298b881f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90c3d71505d1f5b618532aebf6bbdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1257ae22e5f512d38e06465397977fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478eafdcd31bbc2e0c4cfdd589223f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2484d46cad81e558f891a0c5ec89826298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca186730186aad3a033c6cb0b26efdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52c16dabf1b972ba6560749e47eca7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b959cade6e3f7a057ee59d2018258301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c21fb42ba11a90d51dfca60b7977c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cdde793d5de0208a1aa0d5a17bb1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f65efdb0ca72e2a594ae85ffa4550304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a225ba26c733835f96123161d76b3fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff71edaabdec8c918cd0870fcfafe7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02330e9e7d6b4da05cd57779b81c5921307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6e2ddf8ed8a6a66835bd77e71e818308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9154c08fc9485bd5b50b3874afc377309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05083d7cd90c045c88ff33c17dab2422310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec67b774a8c56b2f0c7711d680f2a6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b550df33a6f712bf44fb3a71c5f7160312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfd88695ce9d34b50bbaa9a8aafe11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9a6f6c2a17de1a52f08289da73409314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392e464c2b99b7c2f3369d04838e5af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab69dce1d2503343e7986d24c4108a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74d3a5da9396edf6bc7df75fc60294317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcd6dd26119852f96795d5ec08b75b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714c97a3ed98d0957c749cbdb5e92ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4afc463a84ab2837650ae49d40491320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2cc6e1dba7f9079da7d754bc6b664321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb9540b2af7a448a1670775ed9e8a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e8a2a5e2dbc278159dd709fd6a7b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202edcae542858a42679df7884b1abe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dacee60dc13a131b557220baef0d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530610119c0b0f1f258154938f47a41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f641a4011640ff84d44066e1a3e6802327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b91461e38378651694fd7c97106c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffbe8e42ceb3b3ad36464312bafc80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1342cc68a3bd41da8d8e71a5805ed0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c360120e067c9757f5f6bc02cde4f3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb602e4674d7515197ea92ccb019f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75f598cb4176f668b9d9a6b5b3c393333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda45dbaa013ade6a4a85b602e5af957334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce254d4f5f2fa19055e0bf33e48557335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf970d1f99890f5065deb34ba0ec2f09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171fa0220ccefe516817bb1b724d257337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141364aee7a05dc463a1b716507a140338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d15754b42eec7227396037da32f9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715390f1f18bb9d91c3427523a02f2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9d5f8c439565d24b95a2893373607341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4cb74e50ba5b13d477db333d63995342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21866f8c045949a5d28a97c44ea42495343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aea4c3cc19f78955d062387beffa6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549edc7882f018834456156107ef9e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d17f151714ad9e031d1165711652e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10d210f0a3a6b9b556a35a7ff71eb4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5848a917d6a2923e86b62f147458b29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7392da29c044e255c247ea0fdb8a8e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdab3707f880da2bc9c41b8a498c74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766a487652a9fac69172a5f5f664ea1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348292d5fa9e84d6a2c1c33d1b41d917352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aca4d59c1034067bdd01ff2dd91685353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52318331d865748e21779df6e828d009354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fd68d6796d51e9b0b43027827f683355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ca3f4726c847e7ee8b2b759f6946c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d93dc03879795f9d35c85992e2085357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd76e69296969829365deacb51badbf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9017b819e6eae0c4bba416913f52b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dd9bab633e9777da74137b9f82860360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c08926b9151df5159ba0cedc0ed74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d50f2c255456517e0b3f40f44bdcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd31df45ccd3d379561c2fed639f63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a614b503909bdc20f855b76482f2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef69ecf2d24e108cb1f154973e41b4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6cef889d15c5c82e027c038be525c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa84596e2926cf1c972a1664f890f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83062611aff4f0be852b1835bc71fde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a7d80c37661ffdf6410294b803d59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23a4d63b5cd6df60cc145f66886d86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5bd78ab796dedbc2d883b8b48eaf2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478f0907dd30731104bd22ff30ca779372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8f04e39066aa36b64b846c3d203ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b0e601d7c0cc121907bf0dcd981f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5fddff017fb0c1797154dbd212362375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a20978413650f3045859a6d27a87c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c50276778ead2b5d8f5085b80d9ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84129d7a41a155d9137be050d47c982f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52e8e26954cd32b3c9681a096bb421379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8b1ddd32a7fb9e58e997899e9e723380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb03d411c51565d57bb0d4f3f92e07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4b737c16e58950a8447fcd4f75b65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d92c6c29f6485dc232a44dfdf6385383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb3277bfc7bfb0a5b91ce891218f92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b07f500f85b7c6cdb589d9be37469a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa095c91193464cd1cdb72f2ed1ab8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92521d52e7fbee6da80dd548e4c2c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee34db67f46191f773306efe7a961f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190baa0561af06c7b77cc53c8acee04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63570e979683a89affb851215bc2db3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251f5542d357d30d9eaf5be4bfefb5a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdd53d8cbc578441c2d71cb7a4e4d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db312b815844f210fd6f5486f1f3cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6852d71a376616b8ef73d749b11f35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae24432b24389859b121c33781e11e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa062db199ee11c0f2bebf99a4ccba2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32cce8d156235fd0ca3a99fdfa405d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464587e5ec3d28bb225595b6735659e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf8a92741c5083a5f4a97d49866146399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7b2a761cddea6d7854fe99381f8b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671740dc5fc9a1c0b5030cf327172f4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56f19a0fc284cfeb63b1c8857a1376402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ce285affba0613f8f6b2a1f7a1c3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b33198231dad1bcc981dbe76e1462e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04caa7139f0d0682c6330b86010aef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff15b60546e0e053924e4551d1c36b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9777b03aac7986129ba96cc11ee3ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddba6719862619a73c73dabc5d3cce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db5539df889060dc222a40103fc9dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0f3a3cb85432b95d78959ca50d883410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c047e6a15c9e571ad994ad48b6197a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109347574fbce1ff44b30b68f0100a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298a129e66d4462f47fa2e780224db3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbcdbc15e0fc16be95818602755e0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128a6c90f5644190a9d4b28a0ef3468415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f0b97e4bdff65097d152019f4d22a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aceac7802245f082918985e83d28f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23c834b66cd74d71df437f3e51ce30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccecdd6484ce22d2d97c7da6ab22bbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84ec93a2add5bee867e37a4658a9ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935962ba19e8f5512d487fca6ba65041421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcd18acd9451c4b3fd2a360e764cd4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eac3c7de9be3103cfd8466a9c49dfa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd3ecffe98c0851fd625cf85046e53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbe324dde71db224914377065bdc88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252fe57695a3f51106ec0b49abd8845426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6876764b1e4f3039113aae246c77c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47f34d82cf71084083e41c97c4b8bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14f3914120bd2521a72c46a6315732429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7d873a1b3c3b14e3b290396b35baf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bfd50bca9357c01f0c248ccf01c33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e1f2d96f03e605f58895109e179a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcc1c6dfbc1f4848d070887c1a575f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018e9b3204b2ae22b027456d13d32e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40423deaf214ae5b871de3dcd9f6d7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa24b6fe7bec5e1ee43cb24b059112436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2899922fd7a7c0be3bc9331bf8130437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c7bd120ae2632a85dd3f2df333889438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8398c21d4dce7b02f291ceb3ca3f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78144c9bde5ed9c2dbee395203303cdc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2323834847c077e92fbdadac2ed6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ec0fabea8664c2cfdfa1c7c95ddce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa681ad3f43dc2bdd871ca45a08e263443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eb624bced6a341f0d67f7240fd0dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e51f9891a371726b3cc03cf1077946445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1aa7018d80059d937a258480177c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd5f9e8fa3d2dfb89e9675fa921a64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c4baa893ebf3d2cd55254257a98d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a283c7686d9a95a592ef7aeea3c406449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ecba1d6e5bfe7fd215791a94555e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afa1e0d13c03abdfbdf4b40c89726a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b0fc4cc3e90f14650cdab402b5af2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebaaa84920f22a4e7779fadd30136b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef312a1ae92949495b5e540a53f464a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3e0d3f9155acb7650baf739eb728a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50166830cb0c0bdac68b4110cdce7008456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd9c3d4115375b52a1ba649d518493457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52b276ce4928a4f7bcef4705629c95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726736f3ca87377860c69453aea591bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767103adc375cf9bfc2f3445a77fbc9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53dc793fa9e006234feb3e1a64766a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbb4e431a5f4ef6d8bfec99ab11ab1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f8e2644435a3146eac81eec6965cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb1613b5d0d4424006d7b62182476a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331bf70701e06c2b055cc27c7a35b6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c6979a8238a828b1f4ca6266e84fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c84160461c29dd7fbdf3fa80c8674c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2193a8cc0695cad60e7d2b4952dea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24d2bd6e2de856a1ee29e380850114469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1de9b36da6bdccc715c843539ede22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0d3a16bd8fe6e057986506bfe1d89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfc2ba2b6fc561bbfa3c75d810a1ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3b9937d926bdfe325cca2c737423b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd676ef4441d0eb7e4407dc54fcb35b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dae900bbc3490bf97941e3e81b9e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616637798d4d15577b9bcc78f2db3e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c99f7361aebbdbe1f2564d98978cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb36e95eb697f387ea5c4f73f647581478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c402a714a4e32dbbaef622c1954e76d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95a99a0c9623da15b1339315b4e87a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398e731f0308e882d0f13b7a250396a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2f2882a78cf7dc4366da50a4d32d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9724271f348141af9112f09258638d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddce5cfb9fd3665dd599ac88ddbb34e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5edb5c31075ef754b58bb6dad6de6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc5a747613de7fd0a605b2c30ab2bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd04caa40ce7379c85f17f74097632b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a86dc1836b115a6bdc1ab3e68d1681488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49c303d25d978e07d12d10b6245044489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b84355429bcfb3386354e9bc4c14d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e19b3b7db75cc6d5fc52ffbe60e7c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d05f7acdedadc7237ac0bde07109fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0817e2ef5e1095081f0119f85650f38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea203ecc47176e20badb3bdadf8f5f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3128e0ce6fb1180b5fa2346fa493d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8dc25ebc0d7bd6590428878d9b22d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480170ae3f6552fd9f1bbb1fa6ea787497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975525716b2ac66b2832a5a455f49d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd46aa99c69e051a3d2ea91168d7058499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02700a6a3f1592c526d979628fdb43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd4fc7e3a1cd5fa1970928852cdaac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0295e7065caaf0ea1423d226e08be3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de06d7c46bbbe567dd2176efe37187c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28f3815db6ce4fba03c87341675e04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77177c4f2e1b70f2c131af8b45ddce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e49a66bdcbb149c38e1578efb02595506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ede7db28f273f3c3b4196b6649a6ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2f08e4736202bdebd80735c232991508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d475d515ca4377725e51dc1c7751c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665cf21d0a11e0f0fec3bcf9cf94de5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf840afc46ad5b951e42a281412ef959511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139954feb790dbd1381280dfac2e4c8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f22adad17dae0c71cd9c6b393a3a9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5ee91e41bc97c56da83677aadbbef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88066ff64e2ccf2c0e0d9bce0c774940515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fdefc721a922ffb9443e6fabe03db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9a8163b5fd5ee7ab2bc18e066d205517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d7f9bbdb3f9bb565440bc9d8f7228518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0544e2db05322cc9c859ff5a50eff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a6a9ac13d4906a94b89b005f57760520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860cfe298ee2f1b79ae9fc4a37130da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d4eeeefaf09b203e2550618f87cbe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f79e9dc29a9d6ccc04af2a39a0a3a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a751e4a347f69be6af97b774f6ce8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743dfcd39a6a228537f2897f4cec4bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3a40dd1fef3eed06a1541baf9a005526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d76ea330558b08e55f33791a815063527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2525871b21df1d9df3311f9be3108b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69751c97d16cdc50a51a4b66f0e79ed7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb6e9709d0b719d8e46e53d6ee3749530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb83660a0ba7ef682d106a8e6b95b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fbb2e33550aacde0ea23422ea92df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898cc2109c878293ea766bc9c9937ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b232a8ded40df05d827f5e120b24be4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabc8e0177dc4cfbe999671f832cde8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023441c23dd3d6bfdeb7cb76553db2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8175f14270e3f47ebc0ccae11f772537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab363bfbb4079d89f8f3c42fa6a8e6bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe17b1911e99c8219a01b61d4591b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ec260bc9ef359774855b0c179488b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d0d00a5feb26ab404021a1fd47700541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41158f81a9c1158849496c5ec7161d29542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f31197d37064d8e6031a399df0c33a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db671c68693531dd4550c4dd8415f3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78ad7ca44b55493303a354bd22997e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c331e836312a095364cacf27820ead546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8582252781cd2f73da21a88614dcf0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9909d25d832119246d9c5dbc088a9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b06fe1b633138b7025d7792809b100549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6987a8ff8aef6d1d0036413d4e00abc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956b185c6d2abdd5f801fa3b2bf71b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553f277c687880b2eb87a5dd358d8dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0bcf30d9988c37225ca4cb3bf4c26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6205711d4137b51a23ea8a9d3b326554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdc319b684568786c90df40e2e3c16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c29e05023c0c7f7cc90a21082348a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001211195f5bedf271d467e032c1ff1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce5cb75be5c27650097ef756f22732558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d14fec75ed5006c08324cf54f0323559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1da9b1bd10cb65c3362fbe9ffb6ccd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85390090a4057f5dadcbb34b448128561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e6c0eeba3c9daf6241c88f3dd78bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9d8a4b116688d61ff4b26f078abdd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cd08c089fd34bddc8b00c68f4164c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576d103bec1b6d8f991101140f37b1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91b6a9f43231b394f70e295bea6867566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffc960869c78177d9ab04f04aacd84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d859c0799abbf20897ac35b9bdd653568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b7a51e5a6b1764973f8e90f7c69fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742a535cbeb493e3e17caa8b93bf3c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8471cfff5c778d60f0d5003ad927f41571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c67a556c22a42573df8b8e3fcf611572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47847ca0d64da2725b09aa523ee2c36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70074ad7c88b992242a7aa99910dee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92366b95b6e8f166c8beda05702525e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956077ba2577b6affc1b91edca81816576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295a7e202e79c9437a6aa4ff9abfa27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438bca3d1fc3d158fbfebfc75a502fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585320150d5d6dfe824e7a6042b2854579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd951f55aaa8280e5f26bc690ef2fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c181c6c094b06aa02696ba958b119581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d6cdfb6eeb8a1f1a38c6e4b8a1fb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161018084269622c5ea76d92456c2b4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ca56be6140e53f6a35f2c1fbe2056584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007cabfbecb2554b6edaa7e046130dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9a55e13716c0fdbc1e9e5ef5fc3bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456aedf42363bd318d196007bb83dfdc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017488514f26036dd30c0276fa40d41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec77b01209e7e076ec83dcbc86c64f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73909d9384bcd305b579580341e61361590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aef52bf025ad60fc808de1d9526869591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361767fb4f2b8afa7bd0f7d704d7c8ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68c41778e0d01736902f567b7d87cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e73934b5c4e59d96b9ffdae5933b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e858e57dcafaf8b359b2e2f524061e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e78715eb440d7d4ddc15c533c170c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e938ce5cbd668134a1decf3506401fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ff54a835459b7be16d48ae86ba2a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1829f892390abb1650c729e3d6d819e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ca27a3e0d3c490a438865b18da487600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf74d479e1e870860a0cea6ac1d0765601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e559663ef7ca377802217abe8f4bab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e23a58a68dfa52427e8c908bd2223603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92639cc3c56766207f2a9c431e11ef1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9d6963c166fd236579d3117a23cf3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6a71192d45ad60edd46ec3ac65a4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faf6ddc8ac0b3fffa09edd1399545c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add097b8e068dc3accfb8685e5633931608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d52006c5c882c056127b1bf5ee951609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cd374d0a6cbd54cefab010675e317610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee9cdf71b2f3a662724f98e325f23b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705a417ba0845cff28cf8e721f00e62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043fb0a664598388d2be072f206066a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700478f27090edd8a332734479a909c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74542115d8fc2a26c2cba1210c45078c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98b46446f13491ba197fa9ee7b0590616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e03cae6ea939ee9888b968549b089617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dacb44ea9f339716bb8d00ee5f132618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902c4f5b7fb5a2a03e5c295a63ef098619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbab930810f657f2508010753c0e269620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabe91b29bf7416a40f9f616d734e2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab39f47d40cd0e7d59395b8730227f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63be171fab6aa00f4f7290bc0349f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28709b84821ce614981882e8d3fa8e69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd30271a6a17dc0f196dd52a82e5025625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7ddbf59a588c52d6631c7f6ee0d04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527c51c18b919639ed47156c6fb3def627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199c124ba5982903cb556adc47b716f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666de1652653de7ab11a72a3c67815f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da88d46a444ce3b8d5ffebe3d67b53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04149a04c2e647b42847e7a66a7eee8f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367da40e87e8782d7e7a30af14d1b5db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeec975b83489db03ceb65d0fde01a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08722a9f2781e34c4f9b15154599c3de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5fe8b80926da16ce87ac094186db1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368fda56cd0b267228658fcd50eeaad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b754b9c29569a0b82bfb759886d49df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8c9141ab3a42dad5d3cceba4555c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e75063764eb0639c54323ccb4f1f9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c040f99b4e230baf491087e8ab202f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec545f9fa6d9e6e8621814a9550790641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc25a7a63afe2374d8ddbf2cc1dd3c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be4f9e31b3fd2f576f00c8315e7dfc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417193ec77b6a069f112df39263265f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00bf3c8699dd3024805c62812f6116645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3c683f924ab31cfbb0677cb371336646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853e853016dfc0f6aff5ed6cbadb0de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e22eab54ed9277824293aad0ad602648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc2acf8c92d50ce5d69de9d7494c14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35933e90c740fcc996caa9a29b7110650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f623b9437c4cc666cfd3402b50c1b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d450d05ab56aa51cb6cbd2418b525652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03cb4baae6da555577525116519889653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6451c2f58a86a1d9f0e2fbc5b1f98b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac0a886e192a775d615db2916ee54a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3b6f61ad5f506caf0275b44611fb8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22281c19b24f3d3133f070146056e84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b773e055a7b8ca5c921c2d55bc0179658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9786e1ab116d54a257f430cc0f73b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66e9d9c5ef452ac44421aca520dd26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea9d2abe7776fac0249ef6356da1ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c23d8fac5f9cc065e352bff7cb387662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224d42f59187c5cdc122319ae2ea5da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d7de638da4fb91f1c2fe7ed862812664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e2522ce62cb571925208f33a68c5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7403642528e04c09f8f343e75a23d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4b8c02ea31dcd34d49dbe786d42a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40fad6e2a91904b0902861bcd5b0c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21aaca7588665acc7eb63122348b24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48698db6f6e907e5d8756ec4cb5daa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432da8f502d88f1dfcb98bc7c4d3c342671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88322ccdad567e65c0454f95941fd297672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07e33563261baa911d1ab920b7b577673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15f5fe505ed4ab7db89d28749b63d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565747d344b34db1dfc55fcd2bba8c74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbe6bcde85931f352b061f02ea2f29676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc726e3291d728484561a17509a52d74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185bf63644ce2af0c812568238b72b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251a1c35b453a49d5e2e83417a58fd0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc779179b559d684232f1415be043088680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a53ca2dff38456cae22569e8edbe0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacc30e063b166eeb062777c37fe020682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920450fee436f7be7625710a9640011683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6754dae98fcb09c85b5d9fc4c39173c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a59557e104e9c77cb6163f845a902685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcc288415649007df712af33060962686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d25a835ef418b8d2f3a0878e13d45687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f78630556d02f828c5421e8027c859688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca747e81c8859c034910b91100af560689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ffe41543381e236d0c6c1d878e365690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a75f171e95e9750a65323348303843691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9f25a22788d74b96ce17579df3040692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd503b982749474eb126d518fab653693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2050769d198838395a035ef206dc5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9680f606aae6b24f0d988872d497c8c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ceebde3272e0ad0ae5bf42955576ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bc9e642e992dc5451608d0ef77a87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f82a4b85d01eb1dd3e59c5afd66593698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f8336905e3ade9024c39c38c844f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246b031365d2805400731ed1518a83a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0274fbb58e808e1da5509b461b094701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a7fa380b015bb6509936e1985a575702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802d7006a4430164086056cf1086f40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc31397dfad97485db5f77d1d18c8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb512fb906ee3ff2bb35bac75a4f972f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04e47455277179fb97d2b82158124a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5046ca979f4e7315d2c4d3578c01f43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec2c501f20474efc11a81f4c129109708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10123d6b0049590fd25ceed482c032709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a5150ce955f9dc5ab1b1e78cb7f72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771f9b0252aa9ba53ed9f71dc885a9c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d90f0fb142e177733a1c496df034d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad717fc1b6f902f9e2b9e463cc7a36713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb106139fbdbe06f25f656eec51a6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb6fd917c8409e2c65a85b47af9b49715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8718b3391cbde90f91e5791ca7f2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36d795cdb548f17be11c16fd86b6d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55f7427192fb9640d7a95b47ce324e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decad9cdd47a43125a4a14a1661917d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ade85d1454cc4dc21811322c68f415720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa0ef13f7582e6ccef665b537542c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc900ba0726a22fe5f134092eab06d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d84d9137e8558ca8b9557827d808b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6f3035cc408c6ed171a994e5b3682724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d422c27a0ddeaef16267fd8118db97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb56635c4e1d22f32bef9252303ddd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579c1fa0f330ccdc792d28e61da2a7e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da3b3445cf7bfb837ee79303bd9d49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fbd309215ddb9d554aeced0e3f2c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17b49bd8ccd02307aa010b9c5ba433730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b7543cab54590bd304d29a83f8075731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016b89ed47749ef32bd20970e70da3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688744cdd53d63f701e02b3d9cac4a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aff6a808e2977db3d917378e7155bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e2ad2c3601941bc27b95fa320a831735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8ca0e9cbc0e963de961d8e907abed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cffa963c47d5559181964d45cf11f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230526fad51fbf516aeb1de7077554c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424c04db5908290152d09f918ea6ee0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7b1a77d0b82a6112ca56626df9080740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23654b3eae2cee880e33264b0be3fa4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f7b14f8c60db19c5df6e6a06c5624742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa5fb59746d147355b30331b6acd98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592e084e268cfa26ee3a4a6fa8e363c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659ec49fc796246f36dfaa030336e58745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ff0857619ead3fac87f44ccb459e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77249e01fe3bfb72263043c205aae49747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8253081bd869ba6bfd454d48d74e381748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b05e8aec16956f75fa9a57349ac11749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538f774023c76419c93fe03f6f86d8b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded2c8bb1c0ef4072a0a223319646f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe172dddd0bb501239654fe3a0952d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f7fbea8a1faa5b4d31eb432113e49753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>