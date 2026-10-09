--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736a07c4e4bebfe16ebba83917ec32b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421dd55b6f72c9e521819cd7938091b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bc8be9291ed098e3b836db1533f953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635005b1fba24e327cc8b9b17bbebc9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58727df110f9b2272f6c34504bab09015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a280acf5362a32022905dd3d866256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3478d090e4bd842b2a5eb6033823e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05d0dbb84842b11399e9fe42255d068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7be410d1be146238c537b922b3ace49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0488e9b35f45e7f902c1fc92893ab1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b1d7b8088954cc788d6d516fb9bab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de23b614b35f4a1cbb015d9f2f2617012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692140fd2100a54e3bf107b3aa69285013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62fc5f298891ae02c2a22e0627e7e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17a3dcc224b57f9b8f7972ddb1365915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e76682e458b8691963072e3a8633bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb67a23d72fc7e32836892f5ce8aefa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aae78d0c74a7510bf62ff965e469718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3c65fb03acb066e2268cffb8a628219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac0004926204a92a50634d64b7c1d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf1490af3e06b1e88f80f0ef022bfb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aafd358c8471439f105412f0c69f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1c3e87b9235812697bfd2dbb2eeb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26ed06477bfff7b27dc8457b1e930624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51dd925dad05ea5d6a11a146594c5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cafc107e936816f71b42b3c5e0370f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7595fe8aa1bd6d9276f7cf2b97dd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82944b4062f8e807d58509290c81e2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89055455deebaedfebb4202f6a3df329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee5ce4da79822baefc3b529174768c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7610e6a712c0ee047fe1790e2569ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67aba0ee93fc5304deb70a26f6753f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707d134a1cd1d85ee490326c60973dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5d058f77d65095e5588d67746f49734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053882cd5d3ab8f0093674102280b4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e43f135ec51adc6463e05a386ff0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4110f9a61f098be6c20e10b8dc63937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d462e49255ee958769781d5296ca81638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954102c36c452f91a554f5573fa83a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70ba7aefd1b5442b1d2a4f7c8eb1b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbce6199b1cf30240f2735c7994c08041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8157c056090a04259bf153bac7ba0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c02cc1194cd7514ed43bf33436d53243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983b76b7a88bf84663be59a3994045c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb591011ee2a1e3efe4dc4845fa8751b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3662619b74bd2070c9b732a0f45d5b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f598cb9d67e87f3b540381dcba70747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd48a7b0dadf3e58adb24f8a9d82b0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78363224473842fb5a5d13141a35c98a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3d80f34295dfe5bc68d0f9bb4c0a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37130c304b8711689a45f7201e60613651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdf2810977d424bf8f5beeb10879fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd292316ee6c04877c5dd7d5cf30bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9911a98592b384b919a06f3d26fac4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf053d3ebfac88e1eb99fec609fce0d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69db37c10071c455a6cc7819e7f43ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678ce21f309a8030089d95119c3484457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697177b10ca77f5465267106b52b30258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae886e2174c3dc55a2177f0180a941f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e029f87f976f0f4a7620644647478260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b12b6d9cbf45409facf3c7558fb6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a0ad80312f46f8f645258ee93285462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a871ec1cadba13b9cb346ab5e34a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8bc7ebd70bdcac3fa12bc01e8f66f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56233242decee8a16479cfe0944bea5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dcc053e1e7979090ec7ef648f672b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773532100c69d09a220edb23a24f538667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5785db256be6554247e631d6dcfbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd39979c3ba99863046340bcf78310469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551a954cad2c31a7b908d83e13ab83b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f779125cca81cc04ee08f981cc9a4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c6e2915b8119221e905552ce9ed5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68392ab52e0d0ab9585254bcc38daea273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db3527b1484fdf4d5e0ed6aae2ceec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7acb1a0e16c55e29c5fdb82239d22c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3938d4531738479c1518e8a45eadca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922b00ac3df6d5fe45865174d5b5d0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d9f22002843a8a20e7a7fdecd387678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48fb75e7407a1ae3e48a5780a4298379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f54f4a87f27a08605933898eebd0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb40e195d132cf30cf023c92d9d18a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326a876f0c86aeebe62c706597d4c1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baada3d7be8ae47f381ecf6d4c8362183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd21bf47afddd837b78610bf828788484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71256552211094cb53b5aaa94c87c1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a198ec278932f9f67b71dd4a7dc0ef886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172400f5fee9e8e5f51a92b0867fc1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c842e56a9aac8c4e1a3b81d5cbcb69e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d37ac7562fc3ac578a6f69e96618e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093013127edf7fb11b90a4c861a72ddb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cec95a53b67cc82b103bf91ed07ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ecfbdf6cb3eb4662f1cba0605985892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86046375e5bee54ee15a634b8dc3b6fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7239e0c9a3b859b71fe0c399ad0a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a3dba7bfc9a4cba560c9b283760e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9882feb647bc76884d9940ef05b6e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964f3e22fad436073c688825fcf823d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc9e2e3a2c0ee5f7d02a8ef3133e7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def6d03dd7ffd0663ee5d28aef1ddac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf899b4648ba7ca29311497cf51119100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341e2ee05db0a4f64be0496718765f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0ce7cf881a9e6c7d9ca67c11ec640102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec6e30d8c129c67e3da5c0a13bd44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a03d66a103234ef83183adcfcc8a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d068449148cb09297a3ebf094fbb8c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e4a0822bdc305a804ca78624e1db4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579fa642e06d74adb5d18dc6f30bc95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049127acd9f404f644e93ae579909fc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026ed3dc814e349c9ed1ffc439e820c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ee7f809405a2b1149a30abb896f7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecd6aad807c4e26648079b95f4a9a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f477606e95ec0b2b6502b5e928a2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642f646ca6780153aa9dcbef27e2ac0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac187a93000402d3cc3972d35416332114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dcd0c077d32d3a0cefccaffe8b609115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fedd33eac9acc0afbef30a32e8c31e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ee348ee9081395074a871d80b5907117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90944efca22dcb3a4ed8ffbdf9220a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8ee89e20d84894c32cb84bac7183a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98614fcc7e4357e5ad5858729c668886120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d975ab21b2d3baf942f333f61ad7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f430fad67b61b41158a9cb51efbab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cb7bef3e285a622fcb4e401d835a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543f498c7172e8a8cf08297638e40dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00a7cb01aa55ad988b56c921fc2ea1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7135ec0e907e29bd428944bea30eb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7754ae14fca90bd2333fb10937918a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4b95408857225ee10d49f12bf8f30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236c791077d62a4535e932f666a5db6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b88e0b102a52715f1baeffc817425f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2ac8f87c2f9766c5349736a8866ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627db7ffde7487ac98e5e6f67fd6a88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df798518e765c8c096948af217bee0d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbc4fbdb104c52c48e2d287d819c25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1ec122ad843044eef040f4be0432e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f7dbd6cd6660a7b08e14e26b25a23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f82bea6197a2f39ba974e2ac1172d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1b15183cbf3466eeb02232d0c6094138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68add4cbf985f1a4dfbf175cad7be50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eb38815b41dc087c3028145b3a537140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931fa5adcb496135bb98f1b6226b58c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088ad0876e155a6a47cea77c2b5e76c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881adc5a464e8d05eade5fde5052880143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c01f0db71464206843736975941099144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47475ded35754a8d67f9a693d36df2d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72743d9d524622458c1a9a4db3e3f13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0d47e02aedd7721af14b326f92496147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b846bfab22e8ba02297d7431783bb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf87f6051126827d4ca9aead35bc9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d448d88eaf07e5a142675933eb66d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a657ff78a25bcc147017e5a629ffa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601188cf110692b0a73766800bd66ed7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8836fe34deb5565e2effbbd752fdcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e394b5648b2aabcb59e7655001b193154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b83fb6f3e73211400bd39660e6e99c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb361f96111deaae361d2efdb00595d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf113048b7551a0f9a7657c3c03a1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b2f83f7f5ad1b97c2b51aa87da193158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2461d26b21dfcbabd355d7d95e85ac4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37d0d90a3e56074595f4a2095a6139160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96987dd5d2ddeea90881b955eb9f14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb1bdab2cb5798e4e10d730689acb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5827096c67c90c18a81ba1b93f3765163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1093f3fb89014dfa68d0c500fc6b0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0174cb71fb124ccb055b927d5b291f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecce3e31f4efc33f4a13ea3d9b7dc54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a441eeed2894dab016ed147ea20c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d9fb7ab0b32c47544a46c3b19352c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d48e55ba4a1f43472fafbe3b2f70d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749afdf305b87985c0780b359bae17c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a0737490157c42dbe2338f705cbe1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2e40c7b7a687becd3a545065ac440172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b117d68a8efb8a215ba92f28dd9c34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea18fd3aae468d75c090bc94b0a689174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d9ad6b2d31e135686ce81f793b985175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0acd84d5c7e07f6766f853642e0016176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4d15ab02854a22e8ecdbf987d5760177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a018b6acd5f7d7c2f2677e12c6c56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d860df8040c490991e66706179907179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aaad9e4c4dc8db5346bd700a63821180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb942dc9d57b9442a5eb847ae05cc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ef51018ee9eb62a3485a4d3044b5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85008c36c00676c46899b8ccfefbcf6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cb70b8cdcd8f33e1f414c1d4db6f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4ed3126e41cec352dbc553c464a09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d2698050553a76ce8730141d64a94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942efad3e795dc6405741b719c70161187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1717c996da072908a5d16a109c5620188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f653efa1bd6f171f24c30e76148e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926ba6b621ab1f2585e1322d8158204190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932742f189ef370c83a51f999a21d3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee361bfdee957712dbf7ea9cfa08fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4a0edff4656ea93b07fb4487b6925193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a0a99417ec68c38492bd027a36f70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ea8e622e299c6ccc371911e7e263e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19080b4139c7e8941251d28a9166de4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285224535e21898724aa012b63564fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5353ba4c476c9219c4809f866b9cfca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999ae27b8a045efd58c490c63d87a87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3602233cb5d081b8e0feaeebceedc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746277d7ff5727829d3dfee0eae7b05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f1d304798e64b486087196ee93494202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f6b1b2a8a0b76ad78415c7a9d05bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e8d7ca9925adb6e392465ea9ea03d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559c35c27ac35fcac0aa07989a7760e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac724efce7abb29c4ca1d754d21555206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65258efa76873d1098ac0e2d11d0c120207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d31d82e23666f6c05fbcbb651d045b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b15c000ee003375d007a983faab349209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ead3f2e97d734d2f5381d4dd010f29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41276e95a8aec9c628e88ede117575211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58866dc8cf222884da410c34c32d6a55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03109d45eb01a6fed17a9ba98db07f83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f141749f42cfa7e9ce51c8b331c0450214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141836d57244de62a59738236e47ede215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382876495942e0a7588f1f89c5de082e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb315e0cf3a21a980c1d405cd4e7fe54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2784c24fa609f61044e54195a0e9bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f07e82f4a65ebd4ec577ea65b5552e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c0a51d017bdf41b53ed6d9e5407a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768fc557e519ea786048ff6f9b29c96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f30a5f4e1d6d5cd34f3b56188ce1df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5be0d0e8eac5a1a33969afd2f8022a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae697ee0fb79dedabb79a4f9697f09d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17399745325f2b6f6609b59866b2ac44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30a73bfdc76ee194a5a589332949d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef3b2510ad510a2aa12fe677bc853c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822f5b9f78d3e4ecde4ac8e6ebd9039228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ae86c7076ed8c94fba39040edb91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e990174cd9f45e32c461fc9b6c3c1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e43162c1a8c4a91ce1640bff070258231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd4be84509955db42a08fd8c8003ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8253773ff120d8bb7fd60b5145c227e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2bdd8fbcd2e1eb1fa410f140d36c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43875ed99867881fdf0a014c1adca21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaf2d6d8d52e95b8683fe2c174857e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181871c636ddbbb4ed23683498f66c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24a154de97e1748dc872dcbc1d1538238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214631bc2f13816d352aac314cad7867239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b18d2cb41a59dc5235de9474d077a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a87b571531eb2dcb526090afd3b6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee2462307ba91396590e869ef8b807242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55af5b012919e635e9ad28261d3186243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4d78f08a069b32bfda8f43c01134b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72d3ac4cc02eabf8b066be07de88e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1caf3081978a5f817363852927e6ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd32490aaae4dea445767d59a250de1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316422c8b274c1e17d1fcc1fa83a8cf1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67276827ed52f7219e0e74aa59b34495249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1bd9a6334c3267e7d786f9a87f004250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669134bb7f523e6ad880a86a4f7ebcec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7668aff86bc3ca893dd69805237f4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0114c8356fe37717d1f5ce25e2438ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19136ecbcf317148be93348766245657254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4e933d4a1899fd18b7382b56bd915255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb135f2040fbc3daa4ae6aa0f3b891256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daa19bba242d1e219b5ea84739682c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec2fb60e7dd2c7d37923c3de3f4224258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0873fce9358bf0293482f558e156f91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de0c1fb18d9dc10651a4c831e0b727260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39491ff550aa72c38629f4dedb3261261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa999a6856ae5ed3d8f39975bb3d9416262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b59aed3eb88c9ff84d46bbb711b17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96228454a5ccb4478b1c5dee7b944473264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf98efbefe9f92a77ee1afce0ab7b52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab2bd5ea4c6f00bf1690497bd3a87f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c82131205f7d7737798f36376e953267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659449bb2571366c445de7dfdc1b063268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e243b98184c53dbc749110e3d4ee93d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fc778ca2dce90649fa07f042f69fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea305dfc3a56d4c26ef699f8b3cf25b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c659d9cdab3e9b9eb158654fb82ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0b962173d3ab24e6f423a99cc5696273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72239da54e423fe16ffa5205ed9df8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7d9ae20dc76294987d10ba70502fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab3c3bcb68cbc911802a92e53ece0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5964b515af28f7ecb384b058d69e4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77bc5d6584fbcdf7d091059ba17d2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e215a74b6ddb8a7fdcc8b8191943593279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3de28bdb6af2274b240135232a4915280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956757c520a9bfed01b7cc486238665281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0290ad0c6e3c8a1d57ffce726b3165c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fbe4288ba848ba2157519885657c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384febd9a3bae991e042b7222ea19cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15e335b3d94260f10be62f6f592d3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d326ad65641172e238ab60abf2527286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa68c9e1601c11ebf67f1dd1b9d314287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd78f44b9e1547f294e5b3b1c673f2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082a5d77e75ee5a4f4ba5c46cde9f76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a786bbebf562ee03645158bc9d06f79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f1c2d0921e4f3c35d70885770fbf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618389328cb2b74e7176f9ff5efda6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dadf23fa99e9a95b68c09c310c96d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7e9e1d10c5a1dfe4042fc449bce56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cde1e9f0ed9ea57c27fa39ee10af5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cba8b98d33988af591e80b3542dae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96315eb416dcdcf378299affaa41c81a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec5d3b9aa9969b80e6fc9566a70dcd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bc0c8d181570643acc10a9a6bad0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81b5b6147c7d57c1d63443b8a7081c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af05a9c864ddfae3f02546ed55b981b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6eb7588069e479a1fbb666d0340ef1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fbd589a4994b3653f218bf195c5d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1cfaa34e9558b2c2bd8970dc17cd7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1a856a01939f0fce25dfb7ded2d4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac3be293a6815966f19bf75ae4e8bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cb932bf0cce345850c57f6b327281307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a996cc1051c3fab8ceab47c771dbe2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc973bc31f0ca1fbcba1c4aea23a4bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77696fb85a60ab8104bfdd9ea8fe0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd47c2b177befb7585b30134b7e08c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9f9ab6ced505ba929e8054fd6de75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58e6d2010261fca6c32d1974e2a295313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bb57b8c0ad3df38203be8ce9dc07f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f510605148cfc8e34d752825823a8bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bee56a927b4ec24b66921041c05dd1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe3272b697419eeedffe97ff12cc9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14637d9e9cc007ed21c80af64ebe1bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389303a5951e8dc375a9145658ec7e6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdee8406edb6fea840fbf12e0dffacc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef35459c62b7acd6e3e89495d0531e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254d9a02c6ca9f3e777660b3ddaea53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e139bb7ebab15e2412af1856b760790323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384751e872a74de0a2750a267015a799324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1928ff3063cd635360a2616404af581325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b67d23ef8884f0923e01ebb0ab8e9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3de6ee298dd050d38963d7e91f2a23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4129fd43f6c9eb38559bae6d03755328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309559d0c12bb664d83909950a7d381329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756efa64495c97263355ca0d2eec8c75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b108cd44b8fed4b9748db4173ab4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73767dbf77a561206b87aa4ef629880f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114e4b507e9ce86e6e3004874f7bdf2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5c06d8afcce85c06ef9540e3ec0bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036991dba9c93ca0430a852805465afe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3204dd8a6b62a31af65ae8d1b3efe8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964b7ae98cc537898094a600dacf4be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ad269a9dff91fc832771f71f90096338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e36335f4aee5b2c1cc1178dfd99b59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51f7c623a709672ee43dd1d0314d5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125aba72fa0d847c28e1c24d3ccff82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b4a722fe58981bd8b183ac419db1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba67aa970e1b22382c5946039d8c6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364308802596f01dd331aa802eb4f5aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdf79cac75c171f60892afe2aa5411345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d9c083c003d7f3eecbeac1351bdd7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1d4cb9e911a85c507e0c47bf7978c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb65b98d3aa383a7973facc8b40012348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600015c26dd668ca945b026d541d8a30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad06e4f6e75ae1be22dce9e44d43f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86001f3daa096f35ccea20ad0a438c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6a0321eb4255c7c6a005a9af3893f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19033d2327736b7388bba43301e8cff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb7fa6af46045eb44f66cd44b6547a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032d637f6a84eab0cac3d2f4f1a8214355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af85166e334f19fbfc486884cfeac1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab111b87d5c5e71a0f84d9e771ebd68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efd686e2fee6d5dbe0ec65bf8d29b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aab9241c1d8459c62a4ccea551591359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521a9dfa45589e5ccef5bd4236611f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63676b54ac3e9a0ef3898742cb69f41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40962bcf97ab95acbd6cf9617d7f565b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7184ca8d3534e38595dcdba147010b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f3d28c79374fd7626915473f7bf19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5d38c57ab5b1e6c90dd2f4295caf1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f62f967313cd8d5304ab99f4c59101366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f996eeb61ca6304c7095a28e226819367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce582835f628d0c7aa8d8a401e59cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557662b81b66e1d370cd863a2987104369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40602503edeb4dea975a2ef9cd6aa74c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49e947103ad5edbd2684c9fe8e7bdb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9ba790c9174bd9843726ed6eb6782372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9c4a95a8960f6799be02b1cf708b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a720961aaa4923056fb348ea71ba6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ec0312c790060b44e22596f1dbb81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c555c32c512109a774531352ba546d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61f00eee19da7c28d26cfe0b6b5447377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be00405078ed9eafa6822abed931650378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c35db0329d3fd695bea3339c3097fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7375b2f224ec8f14493f01b47bc3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cb856ead07dc449cb43d0b552ce4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfa07d70aa712b50fb493ec5487f61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195444c143befd1c6db92c62f29cce58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965c6b3b16edf0d94cabb145d7db5c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a03d7a33753a7b86a6aa9d81ba2af7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3e1cf1474ab84a3f8390d84fbf0c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e0bfb695616819ff1a64755cdf0ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b92f05f7eb74973cab3764a9179b17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1f528cd18e16f1d0583c605cca9aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf5b1b6c37c1800a94ada4d2848d19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf25fc777cf79e38ee6486b6cd92b0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7048d0c83cb26889fa322a87f6eaa1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ed3dcea1c833d07e1fb3ed9911ee0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fbb91ba47fc10cf17be24f076a657394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4c8929c42706bc62d8decc59db50d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422edc5cbb2966c75fdda595ae7b8c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f60b8be74dd0ffb1fac952fbf8eba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d20dcb09827bb4a6b0947b9f35a794398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50985ad8e0f4e323ba64e6c5fb0f8213399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42fa841e9a110af935b654afcb28f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdb133a556a7930ec11840abeb3442401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261b5882f3833bf6c92c94ca1270cf4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af446d998c3c0e1c4e713662d0fd20e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e402b0265ff08e768df63be52c50bc4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c947a7b08b7ad231a6fd9d456430f80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0744f4b047a8f923c2ca242df065d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038ca62898db269c1eddf0c4bf8e572407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ecc7d9dc0b649239d00165ada90f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087be42f624b604b71fb99ba3ec6a6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72400f52e676ebe5edae8c50c729b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68c85ca9042b30774332a1b0865754411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47021d8ce23fc668360ca75097fa5d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c6216c1a1cb3aa1886623d7d1400a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a29467f591a9f89cefc6d6886ec0ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4462bb4a96ec902a0f7b101df2c362415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931487d75bd11b73e7c74637d318f1f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d8c87270fdedec1dd819e8ff8f8fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bf619810ebf928d27f688e89d462a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715e17d22be149858ef8db24fc523f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044265090979e212d440240569486b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f58edd633e74efdd5aa5ff148418e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20db8716f7aa0cbab5e0ca96c72b99422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d00a469e7be35004ef2d4b86e0440423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bebaeb3682f1575178714316649681424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde08229476015ea97ee116ed1a48d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a005e0bb6ba38abe3b160d92157784426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89af5db67a439afbdc1fb84c9708836427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436c0f4bec654893c53abb9ab1c95a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8b3631ee98e6ae5dfc3faaa3d7f78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed441e3354ced4271bf402c0b312192430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac4d432191132b1a0c14a6ec446c57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8792b3490e54f3de55ae244d39ad8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b02d4070b41caffb000a1103c5395c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fba0c68863a4f01960203c66b221ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676dcf559bba67817e1e418d5f0c2db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9058cd4cddcb4b35810ea80b5c77076436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b52df1482de17ac2931189d355f2e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bad7cc49199d651e4e9cce2a64ad4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34160d8991c739d74dc1612c4883ec75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08e33a9e47c52c3acece03bdb13d99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a15896448be58e1b1fbadf7f7f0367441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c8b39207943743e3fbb8c00d1f4dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57de24e66db2e3e905f671884b418b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee794e5210e233e2d28105375d96b705444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eac013c10b4a32b80e277b01f327f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fbade4939bcd7e6c293a24be59c2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6006ac079a2d8af7fb98cfb18f513447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e847caab7fc4801aa10662bfbbfe17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334ce5a01762a2c0473c21d294d807c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd13c25e605958387ec0c929be025bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb338b590c1d75e569e3ca83302763451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db43c3dad4b544824b3aad7ac1b882452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527528a56ba1843fa8d13891a5b81e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18a5b06f834fe2903911ed4a97a775454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d36bf5d2b416d0df3da820324dc42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae474c1f950a746421d917b1487e7c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95b7a9dbed147d1ff51cf3704eb434457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68569abee05c76fa44558e1e640c3a24458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf01c7e9e0522ddf0c1187d7bc00907459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870599d6fe9e2f070a7396cb054e30a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e906b50794d27acc7934b4537fc91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c68ef0e9193305400ba09f4f7697a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b64657743d37532e78a3f5edb4874463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114eca61ba2f6d2616146fba40538b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d048546e4803150f84c11ea7946f976465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1948c2d7e2a98da9b69d0d856533ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a5dc09553f1f5d02963f92037832f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354d851b7709d9e4f1945d1e77c73b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cff162f05a8ac7130b0f694b6e3119469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0afd567e700e5fde5f6d3206a7abb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137062cd074c0ba91474801daca4687471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6f9dd992d3897a248cdae65874b46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73fd7148d4cfda006b2c0c990ab2c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049189b95f45b18895b41cc936870e8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed524467d688e241e155450f1f6377b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf6cd7d4fe09a0c53446e3b83ec7a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1281379de4fa58f2f0d35bb5782901477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007ccac3898b08fdd1e5bba8b7f0f2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649f472935d3e9b0772fcc3dcc3378e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184f234e1c12e1f8b51a80fe57e5544480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c879289d3ac2b93d22e819df3b526a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f658feafd0030bf7e1fb237de51b9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477d7902872a8c350db9219e7e5ce26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f774ad8302941f4be0192562a90c37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e6182fa23dc3a164238e948be3dc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41039741b0b65425b85882db5fb0bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b29e8ed132e9a1dbedc5fcc14103e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88978a6e6a58a45989d0aed61017f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa3493abe09dd3c6e810c1ae00a41b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ab649e009f2ca54de1eca6d0e460a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bd9d5223d4ffe8422983fa4ab1ee1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db0fa46509e0f47aa39bda24fe71ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175629e0665ba19c4f944056f490caa3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753a7792d71cbe4167eb9a1fb99ff2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4f49f66e24341ee90bf8091ea5d46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea359f1aaa2b251e950b10b5e617d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c9c24c409468a500a99ca371bee83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306ecbcc7d35a5f2da1dc7142b7774a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858deaa29c04c6e5f3ac20e1b5112215499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160cd6f757fe5e468f23a9d2d3c3d7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7b5ed75abc978b2e43fdc03a81212501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9817becbfd6c3ff04809e5fbdf0466502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78193cb4c279d4240beb5c2ed2e3ed3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5f63ff0e029afc6f6ad1e75b73f1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76bf1ce56293924b56845003ba0b5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b73002bde4217a99e3848d03a1f276506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d91a4c3baf39cfe10aa0b096ff4b6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad54a986440b11ed85d7162ba3ce54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4e600d6f2b202042cfc01c1f566fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5b5d2d7a02cf097042f4d3f8ee6bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb0c66713723d592bc9a70c5a208e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7751fb1f600b8857c924c1f003c1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc38fff99a0812c09aad1221c185be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e90c5266729bbc207fc30c9e3c48ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc1349a689283d7e0671e193f461fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a56b077167b1603a6b6764b6116959516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16192dad67d6bc50e5417ede33b78e73517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dedd9b22d132e841f9615fd58ff7d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dc1d02323d27dc9b3640ac1b32371519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26058876dcc50d7d1c27cf2109a6ee6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae64b2942bdabd38f0e742a945155d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd703ef1ea879218024b93b8cc15fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171acb2c96d1f23eb045b17add1c4f4f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3feeeeeb4b365f42b0201dd111295524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075f903f6a29d32bcf2e0baadc4e0f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d49e7cc93d0be136f752e61fc67965526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2528850983df440efcb183cce9e563527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb9726bd8cb7e75ef16f032839b8e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d977cfe8afedd9e3666fc899b84e6c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efe49b00a4466ea74ce4636ded3caa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a608b977e81a51e6f9ef77bdb0cdc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c8aed6323f0d58299b9f50e6cfccc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31523118d2bfbaf1a2c775d481d5e5ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fff56d122da5f6f360cf980ffbf0e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a309c0b4cdc122832201aea7151cd36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4083de46e8558f91379b92661d4af88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ed7f7c65cf80aa9d667e313db7b93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce730cebcbd862b36b948538b843d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aaf8c378b4698d2af39bf0d34d67f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bbc6fb6b0e4a2ec24a3af768953ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97397faeaca73e514ef05587c4fb401541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1be8e47630d73090e25a955c6c082542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8b9d48a948844a8815ba884e90963543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e93b9906c8e654d5d398910e5175ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3a46a233270e2564478da1ce5d95d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5692609e841a0ce6eade983b8a6c37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa39dfed3e1e6ec459f8fe51ad3a9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ac1c90c3478ced12e68c5e257f59f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabbf7c5253b3744aff116e690a09b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704f1db36d08f846a73a4d3c490594c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f206d4f1b4eefb44f9696d122c8c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fada9c936e417e9e082f5bc20dca4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e2fe44529453e98423dbf500cc843553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea03323b58a121be4791bd598b0d47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29bf27059697c980bd0ab1bced2bdb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602723e7e5092b1bea5a561b4f2cd088556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb1afd946746b9c55bd78e57bcc742557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab9657debf512d7c7b34ad416560b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ce971446a5f872306087f3e00e13d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520083b7973fab0640940f4a4a3147c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95898ff1221590f8223b2ae8d213b06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4b6b2f70543667c155077fdc1de0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aea69993c286fc702b94cb195f385563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbe2d580ed57ebc7e92ebd92c9dfdc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a09cd1cc6a1ea59a88994b2d79d7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e16943afe950d6eef5567edbea9091566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995c89376118079230823c4209f745b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48f63f561c4c827f18ce95a92fbeda568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84e0607a3d7211cab622260d4cf30f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fb3cba94ececa290ea70acddc5e69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11408a08cbbe193e5ac992997c84cb50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b7594a24689a5ae0a788022f1bdb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab956ea48cc9fdf579140b7d1f1b722573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9f9f1b64f82e1fcd07c02544e5093574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8da14d3e0e53e4ded109f3f5c69d14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d579feff7e14ba8bea01ab7899ea75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a30aea64920df4995c5beff4fe9ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bc4a38fe758f75447291e8577cb7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff5f80f509e89f81b4bcfd4b18c50c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b32e12aa5504adcb49c5fc3f10ebb4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71299e895735ac05192e3b2f900667581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4e79d5dbaf774e805c8557d31eb12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31defb4fafa37dc598c01786bbda52a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d30fc96ce4bf77dc639aedb8c5301584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b435b1226c36a9684f93cc597e13f01585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85afd0e6287a5a0084ae27e6f14e2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120efc2454d0b748e73b2c401f535b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdd370a261a67ad374e4bbbd126da1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a10a15ad3d397fe1c2678beea3a3e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005a3fc0300116a507aa072a09f266c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060c44e1d4de2e836b6609eb41f1e47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6809ea51aeacef63ac2e637364edfed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb5c6d9f0ff224df0da06b9a2d15d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d1cf415d0b93e2c05ea5f97c8bbe0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2fd63dec49f3843d7a757a3f746ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e061903e936625174d7602f130f6480596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad219645c070e3c445b5bd5f1a945b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd515f7e64d677f14c0d73fd45cf89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099a3f0c13a7047345408ef43a768f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b3481a3a06613059eacc22ff158b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ae8c3661eaa9ce18ad8ec81b4f5ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b701704949949589bf288c365434b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc027375a3ccd1faac51a731d970601603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4db64d34c0dd38b31a76cd76a3d734604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aef1b18a66c9006d2b47c848225d60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12afebfb44e87cf1c6f5489bf6d748c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97ba5ccd325b16247ffcb63b37a4d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db309ae8479df7dde57e61ee6c0fdb90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d80148a2e7e3623c1d1161a59f28e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda543c1ed296fbd4b249b1e2fbc134610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4164107da2640ae4fedbfe1e661c53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af535682554eabe07df14dd8764ab6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22405a434ed32d312e3ccccc87f3b3ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4735928923d68317433fbc32168ec43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d13f3d4c103c8d232907c64c30800e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc91bf8469ac5c3c9055f6c6baea4eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8d8945ed319e214450a7aed68721b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6086b8a92cabeff206167e10c5145618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745d3291eb57e15c1901770d30a4d73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d5016d55337db5c0dcee3a6ad859f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf2133b2094e485aab968e5c53e565621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fdbd76b66016c28f904c732c0d583622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c74892a63a2dec2d7dcb18751f0ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92853eff70b8181a4632741f00e6b41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196daaec0a42d128ba826206275daedb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661056ee2ae49489049bfbb82c627cf7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8218d7e3d77e8193cf8c82c8528a8f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c0cf9d772fa9b42e12bbfdd405d6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf200b877041df5cc177d1dc6844dd6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d87de93b0046282b342b5db1e6146630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca7a6bda26c84431d1d71f11cd08cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90be61bf396007e5e75008bcb9e7df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a57e85c761719b86df59685341ef67633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb4a0f172bfc4b5f3c6c1afabbabf0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b506b0f3253aad13f989347d2fbbb8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e971ec76d16c4f601c8f449376e4e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd21bcef446fe6dc14f0cd4fa67cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ee80cd8430d2360e5928248d26711638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cef67988f50e13c62ed5b8f76cd91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa17ed100b81bb888ce7dd53492ad4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd6962a8307662bd0b091a885d6f4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f1ea21d36ae7d448e93d09723447b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35e29146511643edef72651f4012ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fab66199d3ae0304e1c66298f4492644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782b7e026bf6dd6679941025de873dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f13308d751c81d0cf66e8480836284646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695471b6352992b0aa2f430aad0ca097647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e02a1f06c52bd7eacae029d9fb53b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaf63158df5a2bd6dd060b0bd8d2e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296289108868c24ca9201a07b7ace91e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8f31b7ac7da1572619809e3020bde651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521e71aeda5dac5da21d7296105a84b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a634f5290db1b9d8b6340ab645e38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d9ed0a03ffcb6a95d45d7f34058f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172689bea1e74f91f4915843edaa733d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5c8065be72ac47d5eb41d5ec537de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786d405014525e1928e241c6d4740d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e308321c14c1eb00b9282f8d1ad105a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e7ea58aec7b4feca745ed36b75f45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfa1d6e1ad2e11b397e947766e2731660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5907e9efda5188fba89be96f1e1e05661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c755fa0a9f4b2c374abd206dd33630662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37244f06e52e17fe60bc87687a745c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf56bc17dfead6efcc5ede1ce5975b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd80d476272f8010ae59520b8384b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b623930ebef9e8ca30e14e34add0c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0b235d794f946542b5bbd3ea3e8fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821b77f4b94f3b45abdb651a92ac24c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0238bd2f817d7f5dfe091f8f84ade6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9dc6fce242a41eca02268a772f4a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f6595bde2572629076801c7c4faad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e425567ae93b276fbab4ffa995f078672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df62232c4b0746a8f0e3d9a14e134e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1095b563d6fef39b03f105012451d8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb024e2dbb660a598f2421798eb86ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512185af9b76747d1de64658f03d2612676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef835bd5d5a1f7d31c8b3a2d826b34677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd910d72923369d96732e264a633c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473be53219adb586e4e1817ebf27d8cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358f26c81f53e595379b2c92e81d917680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b878f40acd6eff064e00d3bbc2249681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8174d731acd53f4bd640b50791d72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02b67d71c553983155faa3f376f790683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e98808562f061186ce941e4d43d3ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c4db18c47199343416b8f993065d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c29cb6b5ca0df7b34d6746368f8475686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01b15ba3cc0ce1abb11a9e170229b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75b6a1128ac89226ea6e01d5bef5b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce6d6a584cb934e0901fe11949c6e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8f33e376e5e834dd2acdb713c95a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edc49e78bda7cf5f41c7edc77cf233691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed05c633af5bcf37de0ff6c2482e42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee1a448cb1af085f8a78f52bb46d5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78241c90ce89d920ee518bb0bb7acee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c334af4dfb1241495277241eefae656695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca54a31b69c28c4143df65274be728696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9032dd09afacb64efebcc5414af29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485b6369be4e778996167d0b1cb5f1b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5198d1cbafa6b5df80b0b53ac172a3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3e5a02c350b08da2dedfbeddc39dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47b71c3cc8790907200b69a51f6cc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65489447eb0791ed5b2d0d0d8fe29c51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6c9f77397d2029c58a69577027ff1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70fb05f1ff5d38a640c3bb9c9d3241704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f6e745d5a49a3ef5d98ffaabcadaa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeef2fd8caac263efc5ee05e083c7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3c0b51fbad7e7cc0280ac8accd7c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f18b5b334f6386e4964b4fe5497b29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf85e87a46f5af9eefbabe74d548ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052c1999ca5f4d6fb86b5907d6df881710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d11bc6569dcb25d0da9d071f09e4ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907baaefaa07c9d2ffb86972fc77bd5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc9cc5cf4019bfc9aab010fc24e312713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47c7a8c5735925f9a6d7f7eeed4eef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b23cdcee59434f5f4be637264f2637715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769098bb081a93a2dcd842723a437bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db938d318bb18faa3f08b2a59dfdf248717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b28f5d2f1922eca1903652e84f2be8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976432470494bf273c24eb633cc930b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df9f831bc2dfc1c79444bb75fa769d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8073132c63e7f525e965413bc0b258f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160edcb7b43350aa7ac98266f9eaf121722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914857c26b5c7bbd086f90c7ea16841723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db304558fbab50c4f07ce9030c03b75724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40eb77c9e7d4c678392b7014d1c3bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2435258937bcacf95e3d86b605cbf71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d881b676bb57bc1d17666b2165615727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398995eedfefe70f4a6fa53c82a84c7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5bd1e0b23bc9a6d9c0d1948a34e98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82637b3eb40649f720cd3911695de72c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d024ffdd2eaf9f17b34099c4fed7a21731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56337220711c090761a622c759a3628c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fee6daca425115f1e9f687a949914733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdb6aa1b27feb30a2991c312f40b1a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdc9fa4bc662f1f4964d82e5169b06735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f34e71a72b913d672c492b8989f0d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19f1416ce123ce60e5bfb88be98ae2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b387d13d80c3e00fd9ea443ac656a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d483bc53563116a14800a26d5c79e55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36684aea2e8cb3d39186e8aea77b001740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5d1531aa4ac36ae73e60929f91563741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869af4febd979f2c5d6e6458ea37713a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99c8e15d8ced269b2bcdde23c38998743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d939a2dc945446ed1534fb2faa60f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fa1810f9efff0d41ff2d6e357e388745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555b98bb795b4be6b3b04599c2bb352746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584684ac928e8e8190d6618fbf9dd6f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdefb2d246fd2c9eaf85c44d13a4bfe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c8aa53f1422b064f7b12163237c9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900643107c0c07a099074b95a7860627750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829515428f481e2ea9cd20651c1c675751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69188c289e8382f593eacf6d2528309752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206fe588d38ff03c5fc39132a9b407e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb1cd2b6b2609c3e133cde195bc55c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166e6dc4dada5fbdca2e7d0f2403031755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebba98c40405f79f00203ef21c4285756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb0974db92a441d5c6b33f89ec45ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e4f153388e9eb8b52111cb91e917c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c75529104b2e7366908903e9c3496759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514cb9b3afa6fa6bafd12b746c052531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e5396e8d8a22a52f13851b5ddaae42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2536ca278e837b52a01f8c5c7e0c25a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb233a38e936137ff219728dca7ba264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581628967cc0626776918152595fc025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109739f21ee3090e447217790eecfa906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fdadb73590fbdcbc2613b7e6842647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526796b5e0350c8e325aa87481cf4d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb7691947e4cac9ada293da4c912c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a741101efd1728184ae03ac4e1a74310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea9f2f8ff20b405fa057f320e661eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2fdc5ac1241e93a138aab673f6f0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc40175aee0c0771f2399d9f8bcf64813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398be3044eb240e270a1509cb69de29d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff628d3d873d7f4fbfa0306bc91165f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d6ff04cbfa9b8726c909ef554fd0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeedaf973e1539e163d69a7f9767a5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e96172b3499c2a12d0f80e1a1c7e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ac0c89b0392794839e1a84241064819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370974cd72b79c39c27b242afdcd86e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d6d92a6e8571889a34efed2de52af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e699a16564ed7e5b23fb078d3580bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417b6f6be1e0ef39e2558c5270a8e8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63e0416041e703d0cd062057eb483c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326aeea54702ea98a5e3a549fc5f9db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2aaa13c3b6b0e565c2967ae8470fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fff15bf1b4d6873ff836c86c42cdfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91f3bc2fc5486a610b819726a3574028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b026ae0344b13e22d70f45d1b716cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1b8e12bb646713db579934feedb5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f62a7b9a3d0960478da1a21c4952c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6c07185fa222e1e02598e351e06a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4194ec9b998e717ef5583f0773e2f3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4db499d97ea80b8533a0b1f17d9d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6c6c719f6b9a9f1e27af19127dd3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b431c763f739e540b99c715e9df9f8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751c184f9e5bb68af9fa1447307cfc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71024a8a312ee6496a1af253442d1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaa8d0f83d1e261c1a37759cb99af039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1421b3c9a3c91fb435b4c36b2b0439540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0f97cd3668e0e6f08024849dd883641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552c35d69a7c91632481a64cee1e83c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e2b227b1fee1fed3bd196a203014f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31009a7364fae25cb8a23444049334f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b3d978c31e0820cabae6a1ab32de945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a401e061e8ae9788d80b9a8254e93946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b25657861ae07c7a6b41f84af380b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e92ea4f98ec7ab282931a15de10bee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2789fbab609f2cb5459e6a81deac549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efb186e2de7cc8a15aef254caa084550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baca5980d6fd1b9c3828375ea20f8f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1069b92b6c5c95e76e775aecc2ab2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8379eefe832a42d5f625a34bd00d02453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a00b8420b006f8f074e6b66756e7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48405fb1d243c3eb527751be12641d2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b6c3c6491866133b68f3309b3b56656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad89835880d46827dc04cc5649d47857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b75feaf6672870844d885eca8f7c7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8106fe21976e78b1f07bf35eee5da559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172f966624088dc478567fcb248c95e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dc2d008538e932a04f27f0a160e1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f458bac973303c60591536db6260dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93696e00c0a14cccc461920636e77e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cf5868052c48ace8634add799859564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa94c22b7eeb63747b1ea6ac32edcf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401b403e6714de4e769d406e6a63f0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc017c513a601197abf24e970fa2eef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210036237b398fe7172cc339d3dfde168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc9cd92616e9d4399027a2a63f029f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d694a26fc2e9a968d9aeb5fad931970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d42d534121daef524713e51ae23fd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a5eabd9906c165e86acd9a5bdc6dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0490c1ac76524f116d720f77d013573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479fae48057ef818fc03db66a7a751574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa2076b59ef23e7c8376c6ba4b6c0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4230ced6c57aaf47889ea8255e1743d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da92b8cc1d1e871c1affebaeaefc40277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb19cb32c9d92d2baca0c2e8ed4ebe278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf397eed6b37f426d41b861438bafad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd16540dca39c47191bc55f5a331f2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741a56a55257a235ede05c23bd0b7fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ba99fdc45d3b5790bb2767b1224f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283a49873a6b38edeb9b8c1ac2469d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d973aca954be5a32b90ce77040977c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd68501dc8619fb89609ffed261ecef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34675c35efa16f66a7c73f09f14b02e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292b7653369869b5dbe605f50a2adaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbf184a550f0e8f98619360436587888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0192627f8e00057632218ac126c40889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d627945dc3a698461b6a8409409286990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42b13aa644f31842432797a58098e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b21029ebbd541d26e6192c12a3f83f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce030e7288d72da7c5c89f91521b68693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4f9e04e3b48569b042cc32ac601ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8877ec339f543ff888913ae20627495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e745c69e52fa723b40a80351fc6df596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1f5571d09e1b6ebe6f7e50943e80597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbb2a7230841abc1a65a86075d17c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b796a637cf015871824e9f7c9b97e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69800c2cd5b97b90eb47541cff5f11c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e9345155214d3c26b75cab66c50ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f2febd78acdcfb7c1899e1054a122102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4a3287a9c1fe11197150a321125fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd1c4d7a98f0ac8c25ee91b26248ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58799f05df4c0005d49cfe9580dcb95b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bec74d4700829c0c6e2690e46ec2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cab2c262c8dfbb1600c3103e5928b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b05c7e3adfc037b3499c9bf205af6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdc299da07fb91baa3696017b4a909109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176717e22339850f0365c1138c2a767110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f17a0a5d57d094a23b3422d9788fd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960413fb67d75c4bcf3e38a5ac5c267112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293758b44b5bff120149abcb9286f21d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ac2ac592ef0b01dc4ee6b2a34380f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b80fccddaf0da78d3be64bfaca707115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d994e698038bac0ec9b8b8d64647ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e71395cb56334ca6eb8060e4fd9366117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1fd8dbb311fbaf788a62cae129580118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfe9453d68ab406c7ae7db8f351c95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5f147a5d28cc1110834a28a3fa68b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b7b413ceb714452338be940bd9494121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cf428116ac8deea11967239a3cc6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d14d14dc430c2362a9aa9ba9b1d952123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed149a74ef919c07f18a12119017dbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72406187c462cd3e8c09eca692df0ae0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f616ab0f7c59ae2b6adbf10256f822f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca25c0b5fb042077adc44c0713d952127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd87d453ff05b16b125bc79deedad9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13e0e7450be91bf9a20e4472e5c9d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e48227f0beaeeb0bf37a69f5d3af36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb81d234ffbeda5874fd16a953ab350131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85457cbe08be3305b098b7e5030cd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df993fd557dc9d1919be5847f9f6f1fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2d88e90213e6c97950ad4364a9523134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142044a7359c1617ddbe0ffdb9da36c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2829b8c2fd525481177887c9ad8f17e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb726b9b8137f7301d80d1bef5966a63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b63984c938dbb1ed0ce92ede497298138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd1c4584e4baf8b3e0332573444dff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a0e46ce12c51bde1f3d9d96e52ed0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc2aff9ff2ab682a8b62db48c98ab5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda9ea60727abcd0ac885e33d40ba30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44924dc100318f1fa35f8a1a9338df9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1a6fbd31af7bb043efbc3c6226c04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729cbe1b90adaed79b1983e370e8ed5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491b8df444949999effcccce69a55c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34ec70a6fce4103a6e41b3debdb700147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c4f7c30a00cdce9377b0c5d98ecc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a806db6bfcdec9b3dd1e03040dcd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355a6f03d6a2b720b7a757e7bcac39c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6928ff93dc1cda0553c24899ba86c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411ee095acaa7830533a5b44f1999d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a046fe19e5c2ec0f76cf9519c1900c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e35e328cf588ddf7a15af86f7fb07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16c96cd1e77c7102401c0af2b0bbc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2e8bd843f5f8cc99144c50ced55b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d52ab5e9000b1e02d4fc26089f7b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ffe8d2f39c3cad7ab2e924ed83eb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ac751c72cbbdfd3703fb4753b6592159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b8f8f98738943e920752280ca5e0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b4438e4873d56e9d6a791fc0664fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec36a33e7ec944cc63067c3c2ab86d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863533c02e91129d9dee0e33af807af3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaab3c36b08d234e7a5604091df7f06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d626a774c3d0f48d8bebc4c3beb9225165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ccc38c8502cea93f0b8bccf196413166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8386f94d41f4757f53bb7077813c6e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63da1f55d37073152ec7294e4a26737168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e1ad02fa00fbadf20d819ed9b4908169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f4184ab8fbb5df61581662c98844c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66c35576c808b2cf46668ce598fbe8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25693197ac18b9f4ba928ad298f9c52d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eeabd4c0961717875e96156f030a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222e6b5806c94fbe6ee788f6a78a814174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa7ee40215df37cbd7509537ec2731175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae06c8895d3ecdeb5ca06aed1ca2f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeecd51cf75cd99a9b7882b2b99d2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a874c937551cb949ffe27c69e9df0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640caf898849669c53ce1387a2df5a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87130627a4dde2651f746ecb0b42ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd00e0dc2f91c2f668468186906dd93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375e497524ef3e27c59d5df6117209e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40d804dc738d3cb60ff8914b3be2c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c27d5c9fb6f060e8e8d07696ceb04f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96ac71caad1f50337113f7ad10ac55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d28425deb8a226700bb34a101a6d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea679ed4a6e5fc260e0bdc9f43a8247187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c085de1afb5ef80e622f482bd112c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd2a249fb596a6a62194a1e87dd6e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff485bbc95af2e7f17a6588526a57339190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb576eb65239ccd9729bbc0cf01b2dbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2ae4f958a65afc301c7708aad91b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54770f3d0fda1fb9de7fe84649b4344193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f302005ac27a0580ebb65fadf0223194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf65a2a5c9e6d8798625bc4f472ff4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1c65a86c6069e07be05e53fa09e51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b816bef5e039e8d3bbebe7b5c9b1843197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc8e7e89d684ab70da6b1794a88f3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d8ea6263969e237fffe326304ce68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4cb30012e73fc41d3a0f173bc6d6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3d695091d0100fcaada2565217b06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612169becfa125e20b54ed26825b141202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f8e7fcbdf550ea1217c1cc547441b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcce6b3cdc0c6ccc6285c8323af323204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711a0fef99690073f7a7ce7f4d8ddfb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f2625948aa1af469851c02f613a0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1243951d198ac18931022ee0dab46d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e7a27af9ff360672ef4200519e2a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d225dc9b0394fa0b6172c65944b6224209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b86f55111c61fbee74a4d98915ca9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9535020ecc82d3a60afc6f0fefdb051211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7a44bb27a3358b61a14b7c266a745212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8f5ba42ab70f8400038b1427752d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab979a195686a21bbd9e85c90087387a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93068577dae18b44b6ac482e41a951215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc8e0c564ecd1f96eba751367c856a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a995aa609dc18723166de6797e97b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf68082f0372b27ae2bbed021ac25dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010a16ca0370a85e740a273d42bd51e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9e2b2c5ec16f30ab86adf5c47349d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656af61dbe1e1479e8d28e7d28718d75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f91a2ceb1356593f865501d08fe430222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3310c46db7210fa60329fdd93d2d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d4e7fce15ec4d6d99dff33eeac397224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562ed51dc583739f5f2ab1d3f70856f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ab9a6693bd80663608fc50ac0a3b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6638c79ed44da09deabb15885111c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfadf231baa1de5cccdb329d026d6e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c1f95fa293951003f80718d1a9820229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf98301c5bcd5a655970dfb5734808230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370326ca2231958257daafb1b0ae720b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b41f387e07cc7fe153f6b9833ed4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673718e2ddc9e7f308bb75dd39f08d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa21b8577792815d961f3841f12dd3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26a169c3354d389d24903541e04349235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5915a135edfa0c2de259ba83b332e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e681d6d46cfb56dce75c46342a5d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993fc7bad359445f20899d3db952724238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35cfe581acd65ccee31759f11b43a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797e82e6c8bb4cef629e03bd9514ac6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551fc40848deb11ab82eeba44c3e306241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bbda1f53293b587d9467d53d47839242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c623c5e85043873eae3201a71cdf4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c31173a942e169516a83494a141aa0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20802ae40b1eb9de4e1c1bacaecb9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45148f5027c66862c4b873a7361ad5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb517c990be0a64bcf2c56a1993c28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ac08bca3e06abb61980e8d66113e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731462b5ba2176e740bf7d4b76a99f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf2f44c7d33319ad8921b0dea2883c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff32f5ced98a7f9170ad6b728c3e2b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce031df19762a109cceb1d4fa0823b1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a0548f237cc4aaf9d3540988beb7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a121d5394f3dccc2320a78c552647254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6d2789d728a61e8dd8ce9d73af47d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda9a3f11cc1faa653e5bab4f10ebe4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac603452aa5fc815f22a6c4d34929ffb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6f3897e1caf5b09e1aaf600541f94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690c7d7c788b2a9ae15e1b2643b372b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0533b9071d2f0515c94936c1ba9272260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c55249a6f201edcf52375decbb890261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47222136724acdaa807eac67ed273ac5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993802d2bfad938ab27074128cd8b0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537e9723a3ec2a99ed94ab42b41063264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92bb938f8616cc83767d9daf194690265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07060f4a0e3bc511c394df6070800db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55980e75e749f2af3fe4ad40ecc1b99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427fcd7ce354c8abd70e54ce6d89e1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9ea84d7a34ec040428e9529d0d4ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef20e8202c2bb2dbfa10e5eaeea4b26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faa54f31931ff363c3805d628ddec7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3164267351a712fd1f3a9de03d5fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647340ba3da101f42b2459b890da1d4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb15adc3aaa362c500d5a1140b3ec8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544253fefa5bfae17bce9f18fc3d9fa2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd0ac0112ca662aacec6ad044e40cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8d9375cba890f8bf880d1ec375451277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44beead2b3b0753e95ede25284d603aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ee9c89e56e90ecdac20e20627b0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda9d0321c365f6ca113292b70eee43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9049a9b4582a693182c86c07a118da9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b04d5e18c98c1a654c36ebf21f483282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e297e99c6ffde0acb03d8955be9270283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5aa2f4ec5ef87827d40ee9d764d5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d9b338d024e76d2b30d68c4cadcd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab23dc30f54c85e9622bd683a57daa8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52919b83d7446939d4e231c6e7e51e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc0a0187315f8b262921b561207209288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee17b90f61bb1fc29775a66e07a83f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78a5a055494fc544d512320d94829b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a0d86bf59454adf3a85da14ad58b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79490bbdd18c1cb7c63bbb9a60d0e43e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca26d9986c830507ffc77ffa329caa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd76fae2324130090178a3f700910f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dece2b5deb4f280ac06c244b712b8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d12bd61fa3585475af898a460cbaab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba231508da86b81846c746d709475ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1217619728355e069f00f7ca242b04f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014276299e132c85be63d8175edee0d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433085e9e9ee3af690e608a42c53b62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea478ff2eb4e7f084512d765a3091766301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a98c318342e2d9faaf2e695a1d970e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef05b40090019cc5a4ee1fcaf6ec95d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16069ecc05e6d32e5b232f8caf1e4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bd914a3e6c9de875ac0f9804129ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45e4af8ac523fec55ffb76d1eaf10e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddbc034d113a8bbad7a22bc0bc5a12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef7da36383cd8bb9fe05ceeaf147f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e8f5060d2134bf4ba30b94b60fcc8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f520f84f8d7be0db3e12439d6828310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872035d4c8f5a6fd01a0fab3e347aff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ec4d1b67b7fb122080cfc44c9d267312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63193ce9ca521be33e2aa8dddb2e7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c974c4692b0c75b5a109846062f4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6d0399fdc0b465ea9385dee535889315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f387bc2f46a1d86e326ec27a4d8cb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa4a4d0be749d06e909f545e4daec4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164174317e774d1484bd28199128850318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc1394840611f474e16fca61c39016319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e705af1bd75159b925dea02098615a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d72fdf1cd64e86e6cf7209c377257e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac8eb414c091b1413bc12e68e37400322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345e634cc1db28419c91ec70c9b41e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c003ff4e964b74e9b9a42e9e36a0b3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c288367e59968e20ae51fca466f156325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19506afa1d8f8327bb300bc574c44a91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b124f807052a3d6f069f3b5c8878b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce65f4ae538848527174241bef9f544328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49ae243ed732c43dee9c40db427bcc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb801aaa7f45bdf98e7d9e85a21b5ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2de7f7541e145ba4cbd567d044b57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6617706acee4dc3b6c93ebcfa25c45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67089e6d8606c925a6ee6f6cd106afef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ba40a615827ad4ec5b51d16611b3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe708b3e1b7c58b55f0b070babde36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0477fbb7bdc603d9b2b4b68dc901d04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ddf44bcd8539d61a4a6c1017ed775337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24ab2b3957b78b37cb06c07575810f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948965d97fd07da4b0d7ff7095979194339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafe5189524bf4f27bce6dccbc66b16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1acc8b0c92e38b0a762fe82ccd9a92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939356fc6df4d27aab32365f48ca4cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1e69ff13fe8df70c3bc0794df671f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6cc4fa116602fd57aaa6ab1dcd89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002393584f671e6814cdf4387395440e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6b282d8b748e7e36bc031feefd617346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b696f75ca2be19dacb601923117df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5f300d67a2eeefcda48904c848aa1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0f28170fc17474f0e895c2b70fbeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d50ba79f9303efeea3da6deb7df76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd1852e45160fc34ba40a0cf5ad375351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeaa59d5c4b86e5a6920d969edf171352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d660cd45ad1ebe9a94f2b077fe60f27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e93b88cbbeff29c0d999567f88f468354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dee7d898b903882d3aea7b8541cd30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c438b66823a200f6323df1720ed34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad8fc3034516bd1ccbe5dc4d7f8cf2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd44c587af4e7f48401b6aeefbab54d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bb3d5b0b18fe227e15c8c21cf412b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b85f455f0239d1f2d0fea26acaabfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc755f89f38a63a44ce5d0bb8d8359361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ccae32fccf8295627d660766cba3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee3ba3446a2f6be70033644fa924c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906ba5e77f70c8cc561b0a1ed859d24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597ff55797a6cafc238d06d7e729c28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b264c7beedc928d8f6ae975f9c070f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f74b2518e778bfe8e9f8241a62713e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023febf79154e920871e43416c5a7a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db99a1492f50d26b1cf3266156b2d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f72ad22d27f7435506f800916363d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7fd4a6012c853f244508c310fad4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f649b7a50db65d58d0970556f201d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb883a2d6ea2e50f691dc0b9efb642373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d5e6f5b1a2ceb9c05a38a6cee6bee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee05a96942d46d1cb4e8a1ea467331375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241a5e1310e352dd6c3d2b34655451a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5717621a3c5244cfe9d97257f0dea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da939fb731e2465dbf2b5628d6d278d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b3a6ef698e04c4038559259cb569d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9af3ca835f6ec1d8c561d61ed9c4fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a4ff0c9e142d6bff7cc3d18ebe8aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e78e30004832fd30769ef9c36ad5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67057554bb15bc9d56c808ab9c4686f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f5bcff1fcb8884b5a780e8392c1c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec4f920523926b8ef816e85cd3faab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0d3c716ea0fb00ccce74bca6d5d5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f4245b98c38369134a5be91f3deba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898a0521293fa238283b28ddf696fe2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b33f380dcdb701e349b67322dc715b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a38b0e14f4336d41a7cba83c81fad9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec121d42025f209452967b3c807ca98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b480ff1ea92d0bf12da6b2d6fcca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287d41458e35860554188ddc9fa4829393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382d060a79ab93e10dbfea5dcbb36a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79542a397d548b6dcde50189cb70cd04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67659b0fabc80473aa50dcf8f5ed665b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef900d2b6dc7f71bb35b867e4c1a26e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4940d783478d8602146392547549c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5ca3f13560f45f89901b974453ea4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efc10bf0984cca6194af69dbd8601c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78a38afba0fefe16670091d00ef8c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ce2d57e3dd648ff41599e973eacfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2d762661d9ed099f1fc8bd8144272403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ad3b5b6d90978ce99d1aecbe4b81d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4d19cc30d44f0ead2a28094a35883405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0a78ce12b391078dec7734ffacef9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6eee1db16a82c00709739ba4a4f69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110546d34969c7fda86922ce48a552cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888eb9c77d9e7b95de6ca59db0f2ff9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf48dce03fa68f5eabcde55839b040410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbce627bffcc7771290afcfb7e5248b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc0a650127d8a8d6449a52d42ddb99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bd963178b9189d0407c2e199d0a1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87745928761077dc8a4a0cc24e1f376b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e592ad26fb9da63f3cbb30d37c7acfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9eda0682b4097686ad9f6ee506623416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba12a0cbd4a72bcd14f7d631fd147a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5397609b82ec9ad72f90be4604d2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74df1c73c44fe926bd59d9a5aca3379419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5abc5b64685875216859f18bae9296420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8404fc49ec145859e08ce716e1a81dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dcfde10ba39f6e87cfb24224e1784422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd71d6b84f7b041e8636406db7ccbf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448043bba6696782a27f4f7e11539f8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71d6925340126ece04d136e1da7d8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b52e35e01c1ec7c96c769643215b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5ff21249addff23dfd112be26251b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4caefd2a87996df7fdf51bebb8d292428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b4d26cc2efc0d85a62fadf4683c7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e149837c9ac7d79f24d3a670d3580430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203be262847a0c3a1c0199f9e16c5a83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d01496602f93295e05cb28f5f9fb6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705aa2a2ade0379185b04c538c8185f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b868dae5ae8881c80e646bd754cfc7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ccdd955f2dbb8ea1a1a26b76c149b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d859cac0d91f92ff93cb9d4adf41ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96314e09c30691c04e23086812fec8b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3bdcc50af58150dc47404305231b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18bd48b32be9a835c4b2fc95e9d087439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b195df969f735cb7a18869e1b880c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1252dfd909f2dcf7cc24be2825afb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e64cbfdeb0c756c539ffeb8b8951c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e25a1a31f6a895d530b75aa76177d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f608c4e478637e27eb53ea292fd4dd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f5241af112bf83b36572bc83ff438445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce14980b919f07cbdd1cc6fb4ae63dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3bbb9506238b904c64c4edcbc6a7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0dde044fab35691211c04a08f6617448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a5a77aa8ad971a1d1750fb43e82ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08937081964740d063d606ac22546ec7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68012f81e1251c33d6bb97c65ab89d67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf3c8c91fa2b51c6d24577d12ada9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b093f7c8d732025af1f005363a948453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd54f85d1408b13d083d1bc1d42acd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d5fb0d4a80b2e95e6515ee87f44be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55f8e1d70f64d7a1e16e203de410eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2582fb75ec0cef41a4824b8876f3ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94af5b7eeff83bbbbda8e3a58c65b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f4c5bedfbd545f2e95a7b642013c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03945b19b342b6348faceaa179b89b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc526c339a34af69242c2c2a8737a82d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f72832156b917f787ff384c560933462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019500f941232bf7f79be85c91b1c58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5724b7a3e42aab853c3bd08762823da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e366998cfe1ab1e7708db33834b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc47eb50b15d9eab86c707c3f6bb418466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf361d0ccddf39aa77e3f9a91a87c392467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237a1417aa8d8e51f67549703046086468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e855756d750a07ce56c0732e73db23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53b4f6ae9f0353f7edef1dbfebf8ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c081ae650ac258d531ff1f2f63e19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f62b2032a3d014d573ffff5c12032472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e87fc8aa9355cc0b9c5d7916ccb0b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7ba8ac5ea02ed2420369e829d5f4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebe220e3e33bbf3ca6cc7ebed38710475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01845dfbaff82173328c1ebfb0a949c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b96d581ff26cf1566d10835eeb9b73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10df5d53e31328a21dbd83d20e1b56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f7289c6c35938116bab02680fba70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d23cc314035a61a9ac32483ff7d1ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04230af97d325fa54e69e38466c9dc6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25922512f13b85eaaf8b9117b7dfca42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bcd641d1b125e3f512cb05874e470483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c10699e77fe473f8bf73764c79548484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d6671035b6880737ac65e9ca2f805485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d471028e07949ff338a33a8be608c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00732456266edc2935519abcff2febb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70d46197a02f160c0944d23a3444b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5f155923c99e57aae018595e3078d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf523b695e827ab2936bce402bde958490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec24fadd5e0c4ea980e53c18829cc60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab35ff2b53a0de3f5b2f545da327a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42a5caeb8f4dd70f357bcd8050b5ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a0ee8765354f6b5f83c00b00606be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177484b3a576c987c326f11516ae650495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd5c5bfb233b96aa1956cf33cbdf1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb8080f890085ceb3722a0eba97f56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020f309bfb84dc376ec66e4a615d8e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cc84fa94f641ffd0b35396c4ce575499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d339d46b3e242a0292b81e8db4020500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db77d86040559546fd18c00322975c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896033755d7a6effee660dba04b42937502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2cebb0ccafd495329240dc6a56ddd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a3d4be6dce3702296d33439288225504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e138782a0ceabf2b217633c392044505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8c9dcfb6db3049c212eca3d7287b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a8787e0dc66f3a3e8808c2d3296fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d308340f8c9c617364a431b4eb4ad83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fc72e58d50248b118dbf3a3dbe740509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b2cfc0ef4f25f34cf9b81577083cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250853e1942162ee21b8e13004f3e30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e266bf50f67ec8bf617b0b9ea725b72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f9c16c814b03c740435e40e44b3e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b60e12d7f78d992cf0ea0ee4e7116d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514f871894d506855beb8cd4e9cf782515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1b9d0650bfad1502da12eab1f28d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0572972b6da17b01b3f1943756dcdf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ff1b3d4d3102dd87925d558ae18dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700e34f61839d506fd4f6eedb782156519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8ab76dc5efcd1e00667bfe58353f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c539b9779a50018c2964af54f64d20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0da73b25d1d16f0dd8b4dd7e0a043522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb3c96c0736a2e9804c6e8818ef60c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e340d1f79d314a6dd2d662fde0c72f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eed5861e6859aba42f840941480cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9647fa08b92998775ee8a0648529ad4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71975cb4c5e5e9e777d8cb6e5d0f170a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65fbe7a1fad290438d7e8ba7fe8962528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213065c8c674a0ab411391a314215673529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa17ca54ebd476d706e51c1cf2fc87f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288ba722d33fb31686d1f1646beacb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe383c09aecb6235cebdea20710bf41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d4ae293205d0abc784dd452b48667533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a7870dd0aca7cd2c6aedfd07037d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be4190abd45e4d52828e953ffff420535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdae005ade41621847b633a2fa84de8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b75853834666352d02bbacf680bba6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bd6cac39a09567e58940de36cc735538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727ff79030f9fcb0ad1fcbf3a4c2cbd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbfbd9ae5ce1ff9284e0a7786f6bef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846d435b16ed02cdfb8aea827f3e373541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d057c15a18293d8fc54152e7c8fdd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08de3a051e8931b4f180071c0361dc9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a71ec74b72c6e3ca7009167c5d5699544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb74b1e98a19c3407c1630f00ac3e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f232bcae1d6df38719e0e5d83e09f41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c852dfa51137ff7634eb33fece1e9d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b015ae3e168ac3f67c382b39712c9ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531af2c4f84a119b642ff320d1b6d9de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dce590dfd2bfae78f31521b6a9df69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258ba2886a7abbea67270e5b58b6aec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c321c2d4bd65bfa2d2db873f9c8c5b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc36eb56bf2abe05a8f451173ba191553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e084157dbb427a6e8a4c4ec8f57bb8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da04f387a6f11a20bfd9d4c6e5280e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dd3ad05b5d4098065cc1c15ed34a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f12c1e38b9158e5267e0f2ab8021a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50df803797506da0a2b88db47068659558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673a099c5e110e77af2f70d7d0fffdb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be4d5a6e98d0b8c6e56b03c5d3bb0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96bc3fe8d6882ff94c15cccc626bd2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d743f7df26243fec28a668c5a9128e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810b08586b40f52f4e6e07030382b32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ef690c35d84b23d3dd672f03d639b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e58e414862d42d6d54659dbcfa1e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74addaf50d4f91097185fcf194cf80d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189424f5b70d36bcffb3899f3f0f440d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b756c636ae6de4a7c12856c635995568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec1c9c5c3cfa4b9d740545ed858a01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc53c3f6555ae6a53834f6611b5141570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81636a56a8fa42ec42c6ce35929e4ed3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c58586afb748d676c0082bee1fd2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1908d95b86533d7ab43205bdb7155e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cba37291aff8703998d76d55525905574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dab8b924b2a31876b1de65cac1257575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d421469dabf043031c11803cf86ae7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106f8dd7aa50a91770d0599d4729aa6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc61c3600e1c0a552d037c7e3ef9dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a027bca6e169e153d83bbaf59778040579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfe382fad764bc0b8c48d3fcbff71f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca08566f303956046bd2476d5953fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84544e6f4e4b4ba35dec90cba25a9d78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249f1185e5306e8ffe3afc8a3650461583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cf9096c47c44fbd7504461176d91c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aba4ac73ed7f4b402e405189beb852585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f501801a4419e2365bff11c8c128502586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c84b0017d926b2590e5da118939006587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb07bb0b9ded41a4dd3b0332aa8f7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6576fabe27ca64cb3876ddfb850d21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0998a29b0359aff11fb441373444d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00876e33de54e600f396c8f40e22fc1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044862c228d1b476868a5385f4e8241592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cd114d9519f1eab709318c7886307593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7353ec3beb4fa951bf0e106d96e0163594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074802e1ddfbb6d7bd406c9db6c74d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd663e7487348476913688455581b29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e85114ac8ca6e8d6562bfaf21397ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028fe4436a39f867dcf3531f2f46ba8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d0b77e29808dbba08bdc8b01361ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e44aae358ee2493c7bb219ce3772fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16664132d63b13778bafbdbee1dbc2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534758614f1b727e80f49e8a617e133602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4f79e4d8661a3071d776eaf675aaa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0456dd9789782995d0901151f3096604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8759e154ade902cdc91e14334124d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd04d9cf5003d695a639535702aa24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9524c725901baeffe5e62f8cad6a090607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ad49e8f3b6121111a39dc1135d3d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab568729b45a3a89245bb0b62d7b0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502340cafdf374dfb8187f6b9029c7b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfcd965d9d4f3173a7cb6be8747ba0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186be4b252f2372735ef02f8747088a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6929a248eee0fd0067412152d6d8501613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df08a25267ca1b3f136c1c60b6f4bb6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6215b512c1deb2a6cc84136b11548b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136a5d38bfc6e6174096a3417dfdf87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf42171c3ddbbf773e779d9d6174b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f98d826c72d16f6a10bac9fe64102618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed98e74ae56daa5ebe1a0b7c53bf99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581a83861eb59479fc77ed150b39084620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0be31aa3c1e64f0702aef8ed05986621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7330b4606ab6d73dc31be8f779cd76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed155cd7aab0fe08856d1a2a1fc164623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b7097cc6e8039145f01119b2ecaaf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca8963db750da57d278f85af951caf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1283329f2e60c044705df3aa4764f8d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b7faac846227cdfd09221768f1708627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7705eea1274b9930b241475f3a7190628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64d9f7fd977ffcd8a687a5f8af3fd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814da7500493744409c6d6e0005b883630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44ea48808dfca8e8befdc5f7b55a56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b2f6d8b1bded867058da2341fbc73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ff4187fecf05dc073ba783062731b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916b43a875c261b8a558de5c75a3152634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc406375734314c51216703beeb11994635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f42ccd97f4b204312d33f0cdcfd9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1b81b9e8ca39453eb16d2cad1f324637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d04b618be7136d1bd028a4bfe6b33b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16b121a38c51935a10c08f22aba4b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00453a7bb0a750cbeee76497c138ff15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1abe4b2e3711853680b9d82ed5efbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e3bd13ad5727a73e446f8b8114cb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39a64505123d7e515f6447b244d922643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cc135052f04e2534e8808381e1ebe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696562e5fd75adcad7c7ae8b678c8344645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eb1a4e331a902b7d0569fdfa3b945646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7142042829054f3e3f45a87097fd27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b12d3d3456f1a3bb7d3072f96c1df3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060bd5210d7bdc0a4eb2e1da2d754a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863aee2f753f47b16a3d3b9d7bed074650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994cf4fd8338b57ee4b865f4e412724651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ea17b01aef606a2c1ad609f76eb5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0aab63dcf4d71d4b07a5dc18a4239653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b16e4652760049e0ee801b4968f21654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc13abfdf5ebcfd22d9d75eff9fbc7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b40ff15a78ba39821c0aeae6b50cf1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804051e157d72f6ab50abbded347fbe5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790be30bda5b443cb2564d5ddb3c0a90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b9d7610bfc1299f6b11b4f5475990659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e497700f25babb1474cc9ae2e963e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a03db2c6a3969c8e1ba903a3bf47d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13d874a3d3d9a1246ed00deb05208d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6f6e6ff2a88d3756638ac588b9143663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e2b610b6e193fd1d972be8e863b31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3ef97fc02151b446e0f6fbf853959665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72f8aed97d4b152368cf950eb8ad05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85748b6230cd93242f9e537f93b9f1cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038a80f2bdc698a24eceec4e7f6909b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c19a5b0e47d1e46805771a5dc18647669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec830623622ff83237ec15b6b7ceca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35804f45cea7ca6f401a7e3ec39d3608671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223f253d8ccb08e5f09bf448c97f8b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115095b9497e12352115be08680b9cc3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4245e5f6c180463136fc82881a96a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52af14f88552707f0f972e529aaeab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade82253218a21a8616572e92b17f2ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7292e3b3744e7c5383d55e0226c1014677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c6a510bc27a6abc062f84baf114f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e876058d7fc331d1399f5681acacdec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532b2596d2bbdabe98436490e4fc320680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424c7dafba19b5cc895fcaa7fbfdedb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de118c84ba1642a761d0c924750e2b89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce1f75faf41f4f0943a492bacace5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568c246510954298703e6da17288c05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6b6ca96e3d6929844e8d4d21c3406685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fcd8745510670f4242b62fc9c637c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e5d693298b8ea0700b5c0415fa9d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f81adb93734d52cf791f79ab1ee80688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497d02360244e78214379aae267f8f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80e3869cd7d23224ac1985c518c704690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dddf21fac29ef22d67620b04d1b24691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839aef34f2621978192592d015e93bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46299ff51b1395d1a725d2b535cd1b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179dacb45728aac10bd2899deb7f399694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1ac88cfe09b78cf284411a0241f95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671d860473996b16ad070ce8abbde7e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2961059a7b88d7e8cf4ecdd8e13cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55c6e6f0b4f9f31d5c6bae1cc68e48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b862778638b2bd177b303ea45737a55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d67524e6ac2d75d0c4c15c09d02336700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d904933b24d1828d5ce8de24b51463701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cca6059475b07d23f5fdda6002443702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cccea25a2568d753ed71ee23c04b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24d101ba7bed0b6fc5990610baf1ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ef8a5d14d74cc1f2260bedc7eb3c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baea87bc8aef9b48ee7f8e52fb09f5c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ffdfbc7dbd3570ced8698ba33115d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86265845f5b66d407f31005c485fcde708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc8f9154b4fe4d0a3f1ca44705e8a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aed34b390635423946cdfcf51b005d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6cabc3c692c72d518d8e5fe564677711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29fc95222b18f88d152819bdfa4f2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41bf039bfa68032542d94283bb31d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a263ab07baeb1dab1f1ae894e955d7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853d84a9719f86290cb0f943a2279f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f82c0ee645a8fbe558d9eb2da1be7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c9390ac867b447759645bfa2b8f17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e525f64449e695e49c3f79f6c05722e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cb857a32b91904e4c7ede641bf08a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd2e8e681a6419caf8e17cba846a57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7e527e2253a84edce381fb6f0b133721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ab246de0c9322672ae87cf185b948722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58805cbb3375ffeade3aa1b82bf42a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69f390b113b2e333fc9442a3ca4005724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e19d1224d3fcd39ea6129a0446805725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc9bf99ee0abcd56114ee87e558eca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f707320abf16d6e564291bb46a73ef1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb078fbfb28dae4b478cfd841817741728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b2cb25899510c086fcf1fef812b49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02338d70a39a9759852ac1b3cea3b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a8789bf8a14867f982155bd650a5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ec560ca55618d00f2c090b20dca2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19906adbefc3d5e249d0b189cde01225733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5e240e9103c8481951fd30004c533734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f7620dda1bdbdaab764af25ad485c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231e671aa724c1cd99afe0d5ae800f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfe11e7e2cf995fd67f1bc22e84b15737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4834c8395f7665edf979d738c567b72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b7fda395b206ec20a4a630a0f9a92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e818acb3a7a41091e98238fc6590a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786044a3cd177eec4fa4e29e6ef7c879741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f506fdf0db78c3a57745e9863c0f55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea4227342aa2274f8e29641b8d0a98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98e77a2c37a302c37c826d9db0670c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bca924446e1ba386713cc932f896b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71cdad6cb3a58ae5eb2990df0d5cf4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85901244b755fd97ab72367c6cc7092c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62611cd100395a2f67e70416ab8a7f42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bd1f46ec4eca4a968427e5abc096e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29c63d42758d72b18aadcd9de10d09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380f37f4cfe77458a3b5480960238c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a850ceee9b30d6926a7a8f07611f74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d823d49a8190cf78cd93235314fb7a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71535e65e67d5b8a09049e6adf3845d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173da5de7593449721f5dbb624df5797755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fa909fd1b30a3277cc8b6ab09551b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c997539718169aa3678a45ae6d6ad30757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b6d70add49b3103fd6d4d7e2cc029758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee510393f28d83d0c4614d4cf36cc333759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>