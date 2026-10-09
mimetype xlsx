--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514cb9b3afa6fa6bafd12b746c052531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e5396e8d8a22a52f13851b5ddaae42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2536ca278e837b52a01f8c5c7e0c25a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb233a38e936137ff219728dca7ba264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581628967cc0626776918152595fc025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109739f21ee3090e447217790eecfa906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fdadb73590fbdcbc2613b7e6842647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526796b5e0350c8e325aa87481cf4d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb7691947e4cac9ada293da4c912c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a741101efd1728184ae03ac4e1a74310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea9f2f8ff20b405fa057f320e661eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2fdc5ac1241e93a138aab673f6f0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc40175aee0c0771f2399d9f8bcf64813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398be3044eb240e270a1509cb69de29d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff628d3d873d7f4fbfa0306bc91165f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d6ff04cbfa9b8726c909ef554fd0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeedaf973e1539e163d69a7f9767a5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e96172b3499c2a12d0f80e1a1c7e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ac0c89b0392794839e1a84241064819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370974cd72b79c39c27b242afdcd86e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d6d92a6e8571889a34efed2de52af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e699a16564ed7e5b23fb078d3580bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417b6f6be1e0ef39e2558c5270a8e8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63e0416041e703d0cd062057eb483c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326aeea54702ea98a5e3a549fc5f9db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2aaa13c3b6b0e565c2967ae8470fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fff15bf1b4d6873ff836c86c42cdfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91f3bc2fc5486a610b819726a3574028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b026ae0344b13e22d70f45d1b716cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1b8e12bb646713db579934feedb5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f62a7b9a3d0960478da1a21c4952c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6c07185fa222e1e02598e351e06a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4194ec9b998e717ef5583f0773e2f3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4db499d97ea80b8533a0b1f17d9d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6c6c719f6b9a9f1e27af19127dd3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b431c763f739e540b99c715e9df9f8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751c184f9e5bb68af9fa1447307cfc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71024a8a312ee6496a1af253442d1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaa8d0f83d1e261c1a37759cb99af039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1421b3c9a3c91fb435b4c36b2b0439540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0f97cd3668e0e6f08024849dd883641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552c35d69a7c91632481a64cee1e83c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e2b227b1fee1fed3bd196a203014f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31009a7364fae25cb8a23444049334f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b3d978c31e0820cabae6a1ab32de945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a401e061e8ae9788d80b9a8254e93946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b25657861ae07c7a6b41f84af380b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e92ea4f98ec7ab282931a15de10bee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2789fbab609f2cb5459e6a81deac549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efb186e2de7cc8a15aef254caa084550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baca5980d6fd1b9c3828375ea20f8f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1069b92b6c5c95e76e775aecc2ab2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8379eefe832a42d5f625a34bd00d02453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a00b8420b006f8f074e6b66756e7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48405fb1d243c3eb527751be12641d2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b6c3c6491866133b68f3309b3b56656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad89835880d46827dc04cc5649d47857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b75feaf6672870844d885eca8f7c7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8106fe21976e78b1f07bf35eee5da559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172f966624088dc478567fcb248c95e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dc2d008538e932a04f27f0a160e1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f458bac973303c60591536db6260dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93696e00c0a14cccc461920636e77e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cf5868052c48ace8634add799859564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa94c22b7eeb63747b1ea6ac32edcf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401b403e6714de4e769d406e6a63f0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc017c513a601197abf24e970fa2eef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210036237b398fe7172cc339d3dfde168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc9cd92616e9d4399027a2a63f029f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d694a26fc2e9a968d9aeb5fad931970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d42d534121daef524713e51ae23fd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a5eabd9906c165e86acd9a5bdc6dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0490c1ac76524f116d720f77d013573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479fae48057ef818fc03db66a7a751574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa2076b59ef23e7c8376c6ba4b6c0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4230ced6c57aaf47889ea8255e1743d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da92b8cc1d1e871c1affebaeaefc40277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb19cb32c9d92d2baca0c2e8ed4ebe278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf397eed6b37f426d41b861438bafad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd16540dca39c47191bc55f5a331f2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741a56a55257a235ede05c23bd0b7fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ba99fdc45d3b5790bb2767b1224f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283a49873a6b38edeb9b8c1ac2469d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d973aca954be5a32b90ce77040977c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd68501dc8619fb89609ffed261ecef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34675c35efa16f66a7c73f09f14b02e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292b7653369869b5dbe605f50a2adaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbf184a550f0e8f98619360436587888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0192627f8e00057632218ac126c40889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d627945dc3a698461b6a8409409286990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42b13aa644f31842432797a58098e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b21029ebbd541d26e6192c12a3f83f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce030e7288d72da7c5c89f91521b68693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4f9e04e3b48569b042cc32ac601ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8877ec339f543ff888913ae20627495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e745c69e52fa723b40a80351fc6df596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1f5571d09e1b6ebe6f7e50943e80597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbb2a7230841abc1a65a86075d17c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b796a637cf015871824e9f7c9b97e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69800c2cd5b97b90eb47541cff5f11c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e9345155214d3c26b75cab66c50ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f2febd78acdcfb7c1899e1054a122102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4a3287a9c1fe11197150a321125fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd1c4d7a98f0ac8c25ee91b26248ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58799f05df4c0005d49cfe9580dcb95b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bec74d4700829c0c6e2690e46ec2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cab2c262c8dfbb1600c3103e5928b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b05c7e3adfc037b3499c9bf205af6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdc299da07fb91baa3696017b4a909109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176717e22339850f0365c1138c2a767110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f17a0a5d57d094a23b3422d9788fd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960413fb67d75c4bcf3e38a5ac5c267112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293758b44b5bff120149abcb9286f21d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ac2ac592ef0b01dc4ee6b2a34380f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b80fccddaf0da78d3be64bfaca707115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d994e698038bac0ec9b8b8d64647ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e71395cb56334ca6eb8060e4fd9366117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1fd8dbb311fbaf788a62cae129580118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfe9453d68ab406c7ae7db8f351c95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5f147a5d28cc1110834a28a3fa68b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b7b413ceb714452338be940bd9494121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cf428116ac8deea11967239a3cc6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d14d14dc430c2362a9aa9ba9b1d952123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed149a74ef919c07f18a12119017dbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72406187c462cd3e8c09eca692df0ae0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f616ab0f7c59ae2b6adbf10256f822f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca25c0b5fb042077adc44c0713d952127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd87d453ff05b16b125bc79deedad9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13e0e7450be91bf9a20e4472e5c9d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e48227f0beaeeb0bf37a69f5d3af36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb81d234ffbeda5874fd16a953ab350131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85457cbe08be3305b098b7e5030cd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df993fd557dc9d1919be5847f9f6f1fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2d88e90213e6c97950ad4364a9523134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142044a7359c1617ddbe0ffdb9da36c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2829b8c2fd525481177887c9ad8f17e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb726b9b8137f7301d80d1bef5966a63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b63984c938dbb1ed0ce92ede497298138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd1c4584e4baf8b3e0332573444dff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a0e46ce12c51bde1f3d9d96e52ed0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc2aff9ff2ab682a8b62db48c98ab5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda9ea60727abcd0ac885e33d40ba30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44924dc100318f1fa35f8a1a9338df9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1a6fbd31af7bb043efbc3c6226c04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729cbe1b90adaed79b1983e370e8ed5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491b8df444949999effcccce69a55c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34ec70a6fce4103a6e41b3debdb700147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c4f7c30a00cdce9377b0c5d98ecc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a806db6bfcdec9b3dd1e03040dcd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355a6f03d6a2b720b7a757e7bcac39c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6928ff93dc1cda0553c24899ba86c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411ee095acaa7830533a5b44f1999d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a046fe19e5c2ec0f76cf9519c1900c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e35e328cf588ddf7a15af86f7fb07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16c96cd1e77c7102401c0af2b0bbc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2e8bd843f5f8cc99144c50ced55b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d52ab5e9000b1e02d4fc26089f7b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ffe8d2f39c3cad7ab2e924ed83eb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ac751c72cbbdfd3703fb4753b6592159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b8f8f98738943e920752280ca5e0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b4438e4873d56e9d6a791fc0664fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec36a33e7ec944cc63067c3c2ab86d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863533c02e91129d9dee0e33af807af3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaab3c36b08d234e7a5604091df7f06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d626a774c3d0f48d8bebc4c3beb9225165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ccc38c8502cea93f0b8bccf196413166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8386f94d41f4757f53bb7077813c6e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63da1f55d37073152ec7294e4a26737168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e1ad02fa00fbadf20d819ed9b4908169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f4184ab8fbb5df61581662c98844c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66c35576c808b2cf46668ce598fbe8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25693197ac18b9f4ba928ad298f9c52d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eeabd4c0961717875e96156f030a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222e6b5806c94fbe6ee788f6a78a814174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa7ee40215df37cbd7509537ec2731175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae06c8895d3ecdeb5ca06aed1ca2f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeecd51cf75cd99a9b7882b2b99d2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a874c937551cb949ffe27c69e9df0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640caf898849669c53ce1387a2df5a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87130627a4dde2651f746ecb0b42ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd00e0dc2f91c2f668468186906dd93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375e497524ef3e27c59d5df6117209e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40d804dc738d3cb60ff8914b3be2c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c27d5c9fb6f060e8e8d07696ceb04f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96ac71caad1f50337113f7ad10ac55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d28425deb8a226700bb34a101a6d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea679ed4a6e5fc260e0bdc9f43a8247187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c085de1afb5ef80e622f482bd112c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd2a249fb596a6a62194a1e87dd6e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff485bbc95af2e7f17a6588526a57339190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb576eb65239ccd9729bbc0cf01b2dbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2ae4f958a65afc301c7708aad91b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54770f3d0fda1fb9de7fe84649b4344193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f302005ac27a0580ebb65fadf0223194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf65a2a5c9e6d8798625bc4f472ff4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1c65a86c6069e07be05e53fa09e51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b816bef5e039e8d3bbebe7b5c9b1843197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc8e7e89d684ab70da6b1794a88f3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d8ea6263969e237fffe326304ce68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4cb30012e73fc41d3a0f173bc6d6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3d695091d0100fcaada2565217b06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612169becfa125e20b54ed26825b141202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f8e7fcbdf550ea1217c1cc547441b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcce6b3cdc0c6ccc6285c8323af323204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711a0fef99690073f7a7ce7f4d8ddfb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f2625948aa1af469851c02f613a0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1243951d198ac18931022ee0dab46d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e7a27af9ff360672ef4200519e2a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d225dc9b0394fa0b6172c65944b6224209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b86f55111c61fbee74a4d98915ca9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9535020ecc82d3a60afc6f0fefdb051211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7a44bb27a3358b61a14b7c266a745212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8f5ba42ab70f8400038b1427752d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab979a195686a21bbd9e85c90087387a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93068577dae18b44b6ac482e41a951215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc8e0c564ecd1f96eba751367c856a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a995aa609dc18723166de6797e97b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf68082f0372b27ae2bbed021ac25dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010a16ca0370a85e740a273d42bd51e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9e2b2c5ec16f30ab86adf5c47349d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656af61dbe1e1479e8d28e7d28718d75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f91a2ceb1356593f865501d08fe430222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3310c46db7210fa60329fdd93d2d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d4e7fce15ec4d6d99dff33eeac397224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562ed51dc583739f5f2ab1d3f70856f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ab9a6693bd80663608fc50ac0a3b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6638c79ed44da09deabb15885111c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfadf231baa1de5cccdb329d026d6e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c1f95fa293951003f80718d1a9820229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf98301c5bcd5a655970dfb5734808230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370326ca2231958257daafb1b0ae720b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b41f387e07cc7fe153f6b9833ed4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673718e2ddc9e7f308bb75dd39f08d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa21b8577792815d961f3841f12dd3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26a169c3354d389d24903541e04349235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5915a135edfa0c2de259ba83b332e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e681d6d46cfb56dce75c46342a5d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993fc7bad359445f20899d3db952724238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35cfe581acd65ccee31759f11b43a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797e82e6c8bb4cef629e03bd9514ac6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551fc40848deb11ab82eeba44c3e306241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bbda1f53293b587d9467d53d47839242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c623c5e85043873eae3201a71cdf4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c31173a942e169516a83494a141aa0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20802ae40b1eb9de4e1c1bacaecb9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45148f5027c66862c4b873a7361ad5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb517c990be0a64bcf2c56a1993c28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ac08bca3e06abb61980e8d66113e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731462b5ba2176e740bf7d4b76a99f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf2f44c7d33319ad8921b0dea2883c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff32f5ced98a7f9170ad6b728c3e2b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce031df19762a109cceb1d4fa0823b1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a0548f237cc4aaf9d3540988beb7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a121d5394f3dccc2320a78c552647254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6d2789d728a61e8dd8ce9d73af47d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda9a3f11cc1faa653e5bab4f10ebe4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac603452aa5fc815f22a6c4d34929ffb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6f3897e1caf5b09e1aaf600541f94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690c7d7c788b2a9ae15e1b2643b372b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0533b9071d2f0515c94936c1ba9272260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c55249a6f201edcf52375decbb890261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47222136724acdaa807eac67ed273ac5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993802d2bfad938ab27074128cd8b0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537e9723a3ec2a99ed94ab42b41063264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92bb938f8616cc83767d9daf194690265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07060f4a0e3bc511c394df6070800db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55980e75e749f2af3fe4ad40ecc1b99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427fcd7ce354c8abd70e54ce6d89e1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9ea84d7a34ec040428e9529d0d4ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef20e8202c2bb2dbfa10e5eaeea4b26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faa54f31931ff363c3805d628ddec7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3164267351a712fd1f3a9de03d5fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647340ba3da101f42b2459b890da1d4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb15adc3aaa362c500d5a1140b3ec8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544253fefa5bfae17bce9f18fc3d9fa2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd0ac0112ca662aacec6ad044e40cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8d9375cba890f8bf880d1ec375451277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44beead2b3b0753e95ede25284d603aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ee9c89e56e90ecdac20e20627b0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda9d0321c365f6ca113292b70eee43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9049a9b4582a693182c86c07a118da9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b04d5e18c98c1a654c36ebf21f483282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e297e99c6ffde0acb03d8955be9270283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5aa2f4ec5ef87827d40ee9d764d5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d9b338d024e76d2b30d68c4cadcd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab23dc30f54c85e9622bd683a57daa8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52919b83d7446939d4e231c6e7e51e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc0a0187315f8b262921b561207209288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee17b90f61bb1fc29775a66e07a83f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78a5a055494fc544d512320d94829b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a0d86bf59454adf3a85da14ad58b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79490bbdd18c1cb7c63bbb9a60d0e43e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca26d9986c830507ffc77ffa329caa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd76fae2324130090178a3f700910f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dece2b5deb4f280ac06c244b712b8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d12bd61fa3585475af898a460cbaab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba231508da86b81846c746d709475ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1217619728355e069f00f7ca242b04f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014276299e132c85be63d8175edee0d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433085e9e9ee3af690e608a42c53b62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea478ff2eb4e7f084512d765a3091766301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a98c318342e2d9faaf2e695a1d970e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef05b40090019cc5a4ee1fcaf6ec95d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16069ecc05e6d32e5b232f8caf1e4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bd914a3e6c9de875ac0f9804129ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45e4af8ac523fec55ffb76d1eaf10e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddbc034d113a8bbad7a22bc0bc5a12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef7da36383cd8bb9fe05ceeaf147f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e8f5060d2134bf4ba30b94b60fcc8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f520f84f8d7be0db3e12439d6828310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872035d4c8f5a6fd01a0fab3e347aff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ec4d1b67b7fb122080cfc44c9d267312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63193ce9ca521be33e2aa8dddb2e7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c974c4692b0c75b5a109846062f4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6d0399fdc0b465ea9385dee535889315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f387bc2f46a1d86e326ec27a4d8cb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa4a4d0be749d06e909f545e4daec4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164174317e774d1484bd28199128850318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc1394840611f474e16fca61c39016319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e705af1bd75159b925dea02098615a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d72fdf1cd64e86e6cf7209c377257e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac8eb414c091b1413bc12e68e37400322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345e634cc1db28419c91ec70c9b41e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c003ff4e964b74e9b9a42e9e36a0b3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c288367e59968e20ae51fca466f156325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19506afa1d8f8327bb300bc574c44a91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b124f807052a3d6f069f3b5c8878b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce65f4ae538848527174241bef9f544328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49ae243ed732c43dee9c40db427bcc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb801aaa7f45bdf98e7d9e85a21b5ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2de7f7541e145ba4cbd567d044b57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6617706acee4dc3b6c93ebcfa25c45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67089e6d8606c925a6ee6f6cd106afef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ba40a615827ad4ec5b51d16611b3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe708b3e1b7c58b55f0b070babde36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0477fbb7bdc603d9b2b4b68dc901d04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ddf44bcd8539d61a4a6c1017ed775337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24ab2b3957b78b37cb06c07575810f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948965d97fd07da4b0d7ff7095979194339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafe5189524bf4f27bce6dccbc66b16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1acc8b0c92e38b0a762fe82ccd9a92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939356fc6df4d27aab32365f48ca4cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1e69ff13fe8df70c3bc0794df671f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6cc4fa116602fd57aaa6ab1dcd89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002393584f671e6814cdf4387395440e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6b282d8b748e7e36bc031feefd617346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b696f75ca2be19dacb601923117df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5f300d67a2eeefcda48904c848aa1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0f28170fc17474f0e895c2b70fbeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d50ba79f9303efeea3da6deb7df76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd1852e45160fc34ba40a0cf5ad375351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeaa59d5c4b86e5a6920d969edf171352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d660cd45ad1ebe9a94f2b077fe60f27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e93b88cbbeff29c0d999567f88f468354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dee7d898b903882d3aea7b8541cd30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c438b66823a200f6323df1720ed34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad8fc3034516bd1ccbe5dc4d7f8cf2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd44c587af4e7f48401b6aeefbab54d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bb3d5b0b18fe227e15c8c21cf412b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b85f455f0239d1f2d0fea26acaabfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc755f89f38a63a44ce5d0bb8d8359361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ccae32fccf8295627d660766cba3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee3ba3446a2f6be70033644fa924c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906ba5e77f70c8cc561b0a1ed859d24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597ff55797a6cafc238d06d7e729c28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b264c7beedc928d8f6ae975f9c070f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f74b2518e778bfe8e9f8241a62713e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023febf79154e920871e43416c5a7a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db99a1492f50d26b1cf3266156b2d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f72ad22d27f7435506f800916363d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7fd4a6012c853f244508c310fad4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f649b7a50db65d58d0970556f201d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb883a2d6ea2e50f691dc0b9efb642373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d5e6f5b1a2ceb9c05a38a6cee6bee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee05a96942d46d1cb4e8a1ea467331375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241a5e1310e352dd6c3d2b34655451a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5717621a3c5244cfe9d97257f0dea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da939fb731e2465dbf2b5628d6d278d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b3a6ef698e04c4038559259cb569d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9af3ca835f6ec1d8c561d61ed9c4fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a4ff0c9e142d6bff7cc3d18ebe8aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e78e30004832fd30769ef9c36ad5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67057554bb15bc9d56c808ab9c4686f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f5bcff1fcb8884b5a780e8392c1c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec4f920523926b8ef816e85cd3faab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0d3c716ea0fb00ccce74bca6d5d5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f4245b98c38369134a5be91f3deba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898a0521293fa238283b28ddf696fe2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b33f380dcdb701e349b67322dc715b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a38b0e14f4336d41a7cba83c81fad9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec121d42025f209452967b3c807ca98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b480ff1ea92d0bf12da6b2d6fcca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287d41458e35860554188ddc9fa4829393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382d060a79ab93e10dbfea5dcbb36a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79542a397d548b6dcde50189cb70cd04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67659b0fabc80473aa50dcf8f5ed665b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef900d2b6dc7f71bb35b867e4c1a26e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4940d783478d8602146392547549c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5ca3f13560f45f89901b974453ea4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efc10bf0984cca6194af69dbd8601c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78a38afba0fefe16670091d00ef8c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ce2d57e3dd648ff41599e973eacfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2d762661d9ed099f1fc8bd8144272403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ad3b5b6d90978ce99d1aecbe4b81d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4d19cc30d44f0ead2a28094a35883405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0a78ce12b391078dec7734ffacef9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6eee1db16a82c00709739ba4a4f69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110546d34969c7fda86922ce48a552cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888eb9c77d9e7b95de6ca59db0f2ff9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf48dce03fa68f5eabcde55839b040410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbce627bffcc7771290afcfb7e5248b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc0a650127d8a8d6449a52d42ddb99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bd963178b9189d0407c2e199d0a1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87745928761077dc8a4a0cc24e1f376b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e592ad26fb9da63f3cbb30d37c7acfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9eda0682b4097686ad9f6ee506623416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba12a0cbd4a72bcd14f7d631fd147a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5397609b82ec9ad72f90be4604d2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74df1c73c44fe926bd59d9a5aca3379419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5abc5b64685875216859f18bae9296420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8404fc49ec145859e08ce716e1a81dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dcfde10ba39f6e87cfb24224e1784422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd71d6b84f7b041e8636406db7ccbf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448043bba6696782a27f4f7e11539f8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71d6925340126ece04d136e1da7d8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b52e35e01c1ec7c96c769643215b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5ff21249addff23dfd112be26251b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4caefd2a87996df7fdf51bebb8d292428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b4d26cc2efc0d85a62fadf4683c7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e149837c9ac7d79f24d3a670d3580430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203be262847a0c3a1c0199f9e16c5a83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d01496602f93295e05cb28f5f9fb6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705aa2a2ade0379185b04c538c8185f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b868dae5ae8881c80e646bd754cfc7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ccdd955f2dbb8ea1a1a26b76c149b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d859cac0d91f92ff93cb9d4adf41ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96314e09c30691c04e23086812fec8b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3bdcc50af58150dc47404305231b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18bd48b32be9a835c4b2fc95e9d087439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b195df969f735cb7a18869e1b880c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1252dfd909f2dcf7cc24be2825afb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e64cbfdeb0c756c539ffeb8b8951c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e25a1a31f6a895d530b75aa76177d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f608c4e478637e27eb53ea292fd4dd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f5241af112bf83b36572bc83ff438445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce14980b919f07cbdd1cc6fb4ae63dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3bbb9506238b904c64c4edcbc6a7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0dde044fab35691211c04a08f6617448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a5a77aa8ad971a1d1750fb43e82ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08937081964740d063d606ac22546ec7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68012f81e1251c33d6bb97c65ab89d67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf3c8c91fa2b51c6d24577d12ada9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b093f7c8d732025af1f005363a948453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd54f85d1408b13d083d1bc1d42acd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d5fb0d4a80b2e95e6515ee87f44be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55f8e1d70f64d7a1e16e203de410eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2582fb75ec0cef41a4824b8876f3ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94af5b7eeff83bbbbda8e3a58c65b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f4c5bedfbd545f2e95a7b642013c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03945b19b342b6348faceaa179b89b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc526c339a34af69242c2c2a8737a82d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f72832156b917f787ff384c560933462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019500f941232bf7f79be85c91b1c58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5724b7a3e42aab853c3bd08762823da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e366998cfe1ab1e7708db33834b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc47eb50b15d9eab86c707c3f6bb418466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf361d0ccddf39aa77e3f9a91a87c392467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237a1417aa8d8e51f67549703046086468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e855756d750a07ce56c0732e73db23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53b4f6ae9f0353f7edef1dbfebf8ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c081ae650ac258d531ff1f2f63e19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f62b2032a3d014d573ffff5c12032472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e87fc8aa9355cc0b9c5d7916ccb0b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7ba8ac5ea02ed2420369e829d5f4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebe220e3e33bbf3ca6cc7ebed38710475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01845dfbaff82173328c1ebfb0a949c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b96d581ff26cf1566d10835eeb9b73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10df5d53e31328a21dbd83d20e1b56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f7289c6c35938116bab02680fba70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d23cc314035a61a9ac32483ff7d1ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04230af97d325fa54e69e38466c9dc6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25922512f13b85eaaf8b9117b7dfca42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bcd641d1b125e3f512cb05874e470483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c10699e77fe473f8bf73764c79548484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d6671035b6880737ac65e9ca2f805485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d471028e07949ff338a33a8be608c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00732456266edc2935519abcff2febb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70d46197a02f160c0944d23a3444b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5f155923c99e57aae018595e3078d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf523b695e827ab2936bce402bde958490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec24fadd5e0c4ea980e53c18829cc60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab35ff2b53a0de3f5b2f545da327a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42a5caeb8f4dd70f357bcd8050b5ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a0ee8765354f6b5f83c00b00606be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177484b3a576c987c326f11516ae650495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd5c5bfb233b96aa1956cf33cbdf1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb8080f890085ceb3722a0eba97f56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020f309bfb84dc376ec66e4a615d8e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cc84fa94f641ffd0b35396c4ce575499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d339d46b3e242a0292b81e8db4020500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db77d86040559546fd18c00322975c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896033755d7a6effee660dba04b42937502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2cebb0ccafd495329240dc6a56ddd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a3d4be6dce3702296d33439288225504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e138782a0ceabf2b217633c392044505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8c9dcfb6db3049c212eca3d7287b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a8787e0dc66f3a3e8808c2d3296fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d308340f8c9c617364a431b4eb4ad83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fc72e58d50248b118dbf3a3dbe740509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b2cfc0ef4f25f34cf9b81577083cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250853e1942162ee21b8e13004f3e30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e266bf50f67ec8bf617b0b9ea725b72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f9c16c814b03c740435e40e44b3e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b60e12d7f78d992cf0ea0ee4e7116d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514f871894d506855beb8cd4e9cf782515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1b9d0650bfad1502da12eab1f28d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0572972b6da17b01b3f1943756dcdf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ff1b3d4d3102dd87925d558ae18dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700e34f61839d506fd4f6eedb782156519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8ab76dc5efcd1e00667bfe58353f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c539b9779a50018c2964af54f64d20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0da73b25d1d16f0dd8b4dd7e0a043522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb3c96c0736a2e9804c6e8818ef60c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e340d1f79d314a6dd2d662fde0c72f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eed5861e6859aba42f840941480cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9647fa08b92998775ee8a0648529ad4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71975cb4c5e5e9e777d8cb6e5d0f170a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65fbe7a1fad290438d7e8ba7fe8962528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213065c8c674a0ab411391a314215673529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa17ca54ebd476d706e51c1cf2fc87f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288ba722d33fb31686d1f1646beacb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe383c09aecb6235cebdea20710bf41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d4ae293205d0abc784dd452b48667533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a7870dd0aca7cd2c6aedfd07037d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be4190abd45e4d52828e953ffff420535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdae005ade41621847b633a2fa84de8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b75853834666352d02bbacf680bba6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bd6cac39a09567e58940de36cc735538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727ff79030f9fcb0ad1fcbf3a4c2cbd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbfbd9ae5ce1ff9284e0a7786f6bef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846d435b16ed02cdfb8aea827f3e373541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d057c15a18293d8fc54152e7c8fdd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08de3a051e8931b4f180071c0361dc9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a71ec74b72c6e3ca7009167c5d5699544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb74b1e98a19c3407c1630f00ac3e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f232bcae1d6df38719e0e5d83e09f41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c852dfa51137ff7634eb33fece1e9d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b015ae3e168ac3f67c382b39712c9ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531af2c4f84a119b642ff320d1b6d9de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dce590dfd2bfae78f31521b6a9df69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258ba2886a7abbea67270e5b58b6aec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c321c2d4bd65bfa2d2db873f9c8c5b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc36eb56bf2abe05a8f451173ba191553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e084157dbb427a6e8a4c4ec8f57bb8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da04f387a6f11a20bfd9d4c6e5280e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dd3ad05b5d4098065cc1c15ed34a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f12c1e38b9158e5267e0f2ab8021a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50df803797506da0a2b88db47068659558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673a099c5e110e77af2f70d7d0fffdb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be4d5a6e98d0b8c6e56b03c5d3bb0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96bc3fe8d6882ff94c15cccc626bd2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d743f7df26243fec28a668c5a9128e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810b08586b40f52f4e6e07030382b32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ef690c35d84b23d3dd672f03d639b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e58e414862d42d6d54659dbcfa1e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74addaf50d4f91097185fcf194cf80d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189424f5b70d36bcffb3899f3f0f440d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b756c636ae6de4a7c12856c635995568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec1c9c5c3cfa4b9d740545ed858a01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc53c3f6555ae6a53834f6611b5141570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81636a56a8fa42ec42c6ce35929e4ed3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c58586afb748d676c0082bee1fd2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1908d95b86533d7ab43205bdb7155e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cba37291aff8703998d76d55525905574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dab8b924b2a31876b1de65cac1257575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d421469dabf043031c11803cf86ae7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106f8dd7aa50a91770d0599d4729aa6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc61c3600e1c0a552d037c7e3ef9dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a027bca6e169e153d83bbaf59778040579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfe382fad764bc0b8c48d3fcbff71f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca08566f303956046bd2476d5953fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84544e6f4e4b4ba35dec90cba25a9d78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249f1185e5306e8ffe3afc8a3650461583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cf9096c47c44fbd7504461176d91c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aba4ac73ed7f4b402e405189beb852585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f501801a4419e2365bff11c8c128502586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c84b0017d926b2590e5da118939006587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb07bb0b9ded41a4dd3b0332aa8f7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6576fabe27ca64cb3876ddfb850d21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0998a29b0359aff11fb441373444d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00876e33de54e600f396c8f40e22fc1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044862c228d1b476868a5385f4e8241592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cd114d9519f1eab709318c7886307593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7353ec3beb4fa951bf0e106d96e0163594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074802e1ddfbb6d7bd406c9db6c74d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd663e7487348476913688455581b29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e85114ac8ca6e8d6562bfaf21397ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028fe4436a39f867dcf3531f2f46ba8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d0b77e29808dbba08bdc8b01361ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e44aae358ee2493c7bb219ce3772fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16664132d63b13778bafbdbee1dbc2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534758614f1b727e80f49e8a617e133602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4f79e4d8661a3071d776eaf675aaa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0456dd9789782995d0901151f3096604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8759e154ade902cdc91e14334124d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd04d9cf5003d695a639535702aa24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9524c725901baeffe5e62f8cad6a090607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ad49e8f3b6121111a39dc1135d3d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab568729b45a3a89245bb0b62d7b0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502340cafdf374dfb8187f6b9029c7b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfcd965d9d4f3173a7cb6be8747ba0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186be4b252f2372735ef02f8747088a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6929a248eee0fd0067412152d6d8501613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df08a25267ca1b3f136c1c60b6f4bb6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6215b512c1deb2a6cc84136b11548b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136a5d38bfc6e6174096a3417dfdf87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf42171c3ddbbf773e779d9d6174b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f98d826c72d16f6a10bac9fe64102618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed98e74ae56daa5ebe1a0b7c53bf99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581a83861eb59479fc77ed150b39084620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0be31aa3c1e64f0702aef8ed05986621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7330b4606ab6d73dc31be8f779cd76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed155cd7aab0fe08856d1a2a1fc164623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b7097cc6e8039145f01119b2ecaaf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca8963db750da57d278f85af951caf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1283329f2e60c044705df3aa4764f8d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b7faac846227cdfd09221768f1708627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7705eea1274b9930b241475f3a7190628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64d9f7fd977ffcd8a687a5f8af3fd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814da7500493744409c6d6e0005b883630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44ea48808dfca8e8befdc5f7b55a56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b2f6d8b1bded867058da2341fbc73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ff4187fecf05dc073ba783062731b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916b43a875c261b8a558de5c75a3152634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc406375734314c51216703beeb11994635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f42ccd97f4b204312d33f0cdcfd9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1b81b9e8ca39453eb16d2cad1f324637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d04b618be7136d1bd028a4bfe6b33b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16b121a38c51935a10c08f22aba4b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00453a7bb0a750cbeee76497c138ff15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1abe4b2e3711853680b9d82ed5efbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e3bd13ad5727a73e446f8b8114cb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39a64505123d7e515f6447b244d922643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cc135052f04e2534e8808381e1ebe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696562e5fd75adcad7c7ae8b678c8344645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eb1a4e331a902b7d0569fdfa3b945646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7142042829054f3e3f45a87097fd27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b12d3d3456f1a3bb7d3072f96c1df3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060bd5210d7bdc0a4eb2e1da2d754a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863aee2f753f47b16a3d3b9d7bed074650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994cf4fd8338b57ee4b865f4e412724651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ea17b01aef606a2c1ad609f76eb5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0aab63dcf4d71d4b07a5dc18a4239653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b16e4652760049e0ee801b4968f21654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc13abfdf5ebcfd22d9d75eff9fbc7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b40ff15a78ba39821c0aeae6b50cf1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804051e157d72f6ab50abbded347fbe5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790be30bda5b443cb2564d5ddb3c0a90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b9d7610bfc1299f6b11b4f5475990659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e497700f25babb1474cc9ae2e963e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a03db2c6a3969c8e1ba903a3bf47d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13d874a3d3d9a1246ed00deb05208d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6f6e6ff2a88d3756638ac588b9143663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e2b610b6e193fd1d972be8e863b31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3ef97fc02151b446e0f6fbf853959665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72f8aed97d4b152368cf950eb8ad05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85748b6230cd93242f9e537f93b9f1cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038a80f2bdc698a24eceec4e7f6909b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c19a5b0e47d1e46805771a5dc18647669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec830623622ff83237ec15b6b7ceca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35804f45cea7ca6f401a7e3ec39d3608671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223f253d8ccb08e5f09bf448c97f8b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115095b9497e12352115be08680b9cc3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4245e5f6c180463136fc82881a96a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52af14f88552707f0f972e529aaeab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade82253218a21a8616572e92b17f2ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7292e3b3744e7c5383d55e0226c1014677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c6a510bc27a6abc062f84baf114f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e876058d7fc331d1399f5681acacdec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532b2596d2bbdabe98436490e4fc320680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424c7dafba19b5cc895fcaa7fbfdedb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de118c84ba1642a761d0c924750e2b89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce1f75faf41f4f0943a492bacace5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568c246510954298703e6da17288c05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6b6ca96e3d6929844e8d4d21c3406685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fcd8745510670f4242b62fc9c637c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e5d693298b8ea0700b5c0415fa9d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f81adb93734d52cf791f79ab1ee80688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497d02360244e78214379aae267f8f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80e3869cd7d23224ac1985c518c704690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dddf21fac29ef22d67620b04d1b24691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839aef34f2621978192592d015e93bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46299ff51b1395d1a725d2b535cd1b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179dacb45728aac10bd2899deb7f399694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1ac88cfe09b78cf284411a0241f95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671d860473996b16ad070ce8abbde7e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2961059a7b88d7e8cf4ecdd8e13cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55c6e6f0b4f9f31d5c6bae1cc68e48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b862778638b2bd177b303ea45737a55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d67524e6ac2d75d0c4c15c09d02336700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d904933b24d1828d5ce8de24b51463701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cca6059475b07d23f5fdda6002443702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cccea25a2568d753ed71ee23c04b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24d101ba7bed0b6fc5990610baf1ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ef8a5d14d74cc1f2260bedc7eb3c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baea87bc8aef9b48ee7f8e52fb09f5c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ffdfbc7dbd3570ced8698ba33115d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86265845f5b66d407f31005c485fcde708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc8f9154b4fe4d0a3f1ca44705e8a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aed34b390635423946cdfcf51b005d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6cabc3c692c72d518d8e5fe564677711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29fc95222b18f88d152819bdfa4f2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41bf039bfa68032542d94283bb31d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a263ab07baeb1dab1f1ae894e955d7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853d84a9719f86290cb0f943a2279f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f82c0ee645a8fbe558d9eb2da1be7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c9390ac867b447759645bfa2b8f17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e525f64449e695e49c3f79f6c05722e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cb857a32b91904e4c7ede641bf08a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd2e8e681a6419caf8e17cba846a57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7e527e2253a84edce381fb6f0b133721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ab246de0c9322672ae87cf185b948722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58805cbb3375ffeade3aa1b82bf42a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69f390b113b2e333fc9442a3ca4005724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e19d1224d3fcd39ea6129a0446805725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc9bf99ee0abcd56114ee87e558eca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f707320abf16d6e564291bb46a73ef1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb078fbfb28dae4b478cfd841817741728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b2cb25899510c086fcf1fef812b49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02338d70a39a9759852ac1b3cea3b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a8789bf8a14867f982155bd650a5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ec560ca55618d00f2c090b20dca2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19906adbefc3d5e249d0b189cde01225733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5e240e9103c8481951fd30004c533734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f7620dda1bdbdaab764af25ad485c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231e671aa724c1cd99afe0d5ae800f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfe11e7e2cf995fd67f1bc22e84b15737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4834c8395f7665edf979d738c567b72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b7fda395b206ec20a4a630a0f9a92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e818acb3a7a41091e98238fc6590a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786044a3cd177eec4fa4e29e6ef7c879741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f506fdf0db78c3a57745e9863c0f55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea4227342aa2274f8e29641b8d0a98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98e77a2c37a302c37c826d9db0670c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bca924446e1ba386713cc932f896b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71cdad6cb3a58ae5eb2990df0d5cf4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85901244b755fd97ab72367c6cc7092c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62611cd100395a2f67e70416ab8a7f42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bd1f46ec4eca4a968427e5abc096e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29c63d42758d72b18aadcd9de10d09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380f37f4cfe77458a3b5480960238c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a850ceee9b30d6926a7a8f07611f74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d823d49a8190cf78cd93235314fb7a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71535e65e67d5b8a09049e6adf3845d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173da5de7593449721f5dbb624df5797755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fa909fd1b30a3277cc8b6ab09551b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c997539718169aa3678a45ae6d6ad30757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b6d70add49b3103fd6d4d7e2cc029758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee510393f28d83d0c4614d4cf36cc333759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663f6535a18553cb3c598551cd5f7551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da4432f6ce995c93ddfb9b380d4b152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66e1a900d423cec048fbf14e4083d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804ecc7d5205b20ee3e679a36a0ae104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb346c4a76e2206d862654da037759f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e286858fa6fd534566b53e19e0afb316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721f5af02fa17461f1c214b39ffbe257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df232be15b938d2581f08d7777606598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0c8d8093a4bf781ceb8a01d93f8239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c84e25d9f11aa40a4c468d83cc7be010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342914d76e30699029d2a2578de017b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf276498c93d9913b17ad7317fa8d90a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e306978f5ba4a78505ccd7b989054f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a12d96af656c2b996566c91b05688414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d602b6c340755a5ae147271e2f96e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e4e4abc6254d38647c4a24f8010ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa668703ee33e060db86e92154e5411117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993435c013528560fe6f8bfa87657eec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed510237c445855162b9f192f91ff67419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cb296783d1a7099da829f78019d9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4465145d8882d31761eaadea066288821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec51f98ef6363b8ca399df74d3dc0c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12887a66a8237689dc4ea8c7376433cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b61c6d1c22e33415b5f442f8e2e8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a695be02b29b32e244434940d3679725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b563bd41bba169c86e946731195a5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda773b10b16268b77a5406d491ee2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f2c2804c7411e29afac9a3183e26528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae20ea80020ce01674bff46d55344529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae50f6c11cd38bb303ff2d5bc767af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180944f12bd2339ef58f79304280ade31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf0777c170e6b4b6951c75f5f3b83432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d015a9aaae44d086126807b1a2f420633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6fd5142f92485a461e5b971d1f3c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6bd56e92d8581d3572bf8e50864e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d6c4edd4c28e8ca373165a09263d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b426ff0bed68aab3cd4c976e7969a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd7e0751b416ca5e9c0de5d9b8da7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b40e08e4f360b6ccf3222ef543b0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6305af26c59a8e6ea431c1167a0fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccfd927374d20d4ceed9da3be5288541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c0cd53002a267a92b5f8c1310839542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebab229f9f109accbd94625b03e03f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006f2f0165764422b3c5f72edf5ead744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733f164c809e91f82af968e985b842945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d015e2cdb661899bcc8ed8f77eaea4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5a466581c0db9dd8f79996436432b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0512012794a8fb518046d6b51f84448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862850091d486b46fb672ea42792d67049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8fac35ce8e8141d9367f70766780450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aa4691cf6dc073475b1b0a1da028051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd6543b0c9b75221b0d586fa40237d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2da9ac9d7b48a4930b7b1ef80c5e4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b944a0bcb3c611c26eb116dd70af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6e2bd70e64e3dc2dfb7eed4121c1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11845b9b65994685ae3a95ea427d6c9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf24339c56c46df5b8cf9133270bc0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64575bb2c6bdfbae52c8731919597e3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b0ca51fa4102401db559bd129ed0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c580b1c336100b67fa68bd820d3191c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a41dc5c252e82048f006398650b0d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e94f4a6259e16cf408f33ded4ff05462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1060cc3fe0ffad4954e0029a734c7a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51416f49e06d00d9eda16104119242364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326331c94f8b607ae560c45876058be965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af5df2398704d5ca4e03c2f3ce2baa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fb731339a31478d83bac6695c2eb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88b84895f21f5a3f396f8c016d958468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d29796ee7ffa270769f549a59639169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b947fd90cca018f59340b28a6c53c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3bf35cc9ec779e80ae5dba4f586ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1bce9fe6b42d53901ff032dc43db672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e50eed0bcf4a74b19344e09ca03ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65689f956c4841ab9d729ac81d36afa874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d121dfa1e81b0461e9a9616f4e5fd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2242d6feeaa308f0e63e563a766ab7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5691fd01119c7b38648d7239f4c4ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b870792908af4f5b7ae0bfa956519ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1a3f2470a29ffb28df355d23aa52479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05da86549af7169e203e39c9696918380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910634d4786581f734234591197e767b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91456574570dc15d7c4b728c841e469f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6a4329c434f58ed78e1221b6e484683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de740464eea6c0f959dd3b999ed933c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239f12edda69630aa45a368622c017785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061ea515737a29ec9debd78e8a45f1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab57675c2d5aeaa7ccbbf0c5bf7adb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0de471374f3cd33ecaf6464050c1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d3c731ea5504f61a7f2ede6c01bf389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828e9e6254ec8b9464d6e0893371d9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69cd282d452e91953db1b31afad9f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cf32e0b9eef36d9095a88b8b67d0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2237b0dfffc335247d4933068933093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ed6863de022d040071324bf567a6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d1d2961e048b65e9d2b4c15a050f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b80ebc0b165005e7f9c7f0cd2b2f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d9bc3843c863c4382a980eb80a00897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c1f19516670c37ee244893f7a2ead98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c90047f27659add931e508606ba2d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b9db1ad0bb12be01be3f1fad1d7af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdebf51222652eec3cb11dfad5d2c23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bf4e991e889b00bc25ff493c9c3cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2645d421695872059da3d0d4111c86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d99f246d3349cb71a3cb84444ed0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b84f040ab79581b94fef201b8662e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ce94a105f3ff3744777108e1596a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a494cfa8c6ed50d26ff97367fa1f168107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ce86d7a92b64e31a36f0315bff98c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d45198a87bc76e9fc89fe4cabf7380109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95aaeb6a80b9bb160f93d0e3ae1458110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a87e071a30abf3f1c7ff816b8649af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b20dc655fbb48acde6d20f71a2100112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23270f3bc232ee405ed8f21f0173c9f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e26e1328ab81f5b6252c30ffe7ef4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18430cc7cdcac773af053918e8ca92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdca2e8d9a827c4f867eb087a3982e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45494e2accc1bccb1964c62193b3bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70741f5b15f5231d32d4b1092a5fa3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1608ad40e0a484c26d6d7ee0e9e14a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd53a4636758079a763adbe76712d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90150a336871158a9f0a576bfb08926121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb11290d91c273421041164e135a08c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7155e62d55fbfc44cba2f3832de680123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5153c0f0ced00bf73a2f954e70b91eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0daa868422ba216fd9ae4ed3116ea75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec77740c9aa772dcd7762ede0b01058126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b62faa1236e389bdf452c2e085ffbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d69fe9c3efdb8203ca20a1e290b27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4f5146d1d8e7edcbe47a22b5bc48f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95656138e28c4586790eb0895611840d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda52affea14a7533ccfbec528fffd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68701c9a3c0bf1b46c385e884a402b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd039f4320932e7dd55598215f550581133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24add67617299198383d536cbfa0a30b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325f9db0cddad956d22106ec098d50b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e4d03d8473448be654bced4199f05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11359ae33804991cf1a6cd5cd8170ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3490f8130222dadf00ea9c44e370746138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a58159c91bc36e84a21357294a1871139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41673a8cd0158806944edbeef277174140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff05be104e91a6848ef240e8f80a1a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f1937d20b6dff65640b68ce1bfb7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afb471ab5b78164162d689698b9a00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424f5a7b152c5f00fe4f354552a97c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0d2324b35dd919f8cebad6329a9a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0669489cb83358d7e7c5238d24ec426146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb69797bc7929d23f18bd30977f4ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454022fffb16804700a740feef211ff6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924f68683677fcabc36caa18575d828149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e8f87d92a834a75ce02d9faf5e46f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331a335da7b17734a0dce164a98c260151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3643894ee925d52eee6b7a3af57bc11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10f3b3abb2d03c6a6b0e258137b0ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bba17d147c6e5f1283ba7f7e50b862154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e671d3229015ca57d5054c972a13f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbed96de690f1f4179a2560a1d426a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c54d9686f4f8e4f8d33896e973af1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a354ebea2fe26101fd1d980f2547b2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bb2c63e7b6b5c3e5a1c13c9a528d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7d41c3eff699dd33bf908618b6c46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa5900fbd24eee7bdf3c6e981c42c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9332c698c921fda238acb3e3e5dee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f334bd489b24e03dabefe9896a8721163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e65b79d33f092a198117bf7ba83eff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12347274b7d0395ec2336b674e9c4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a114ff433ef14fe62917eca6d3a2a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1171ecf78d0b20ad35f693abd8af1f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad118bc3f9f98acd9990acc3d979fbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b02fdd0886e69e34a429eabacda31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d606cf997b4ad7ace7e322eeb03f6da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fcffc4d3b199f10a021fec60592b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c36f157de0dd2afb510bdfe929e59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a5a3253972e706d610e3407d57672173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a77f670b5b41b8abb871f21ea59872174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c93a69d39d75f148b1e69e61f20d47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7265bf151578d06984b643fa085677176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512be733face23f1ac4144643660032177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc844112805f27276ebf5454589d04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e51415c9fa8ff6eeec5d0fd782ce07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651aa65d90b4d0d75e36686521673175180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c576c03cb482f03547405f898bc344181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600db07f2dfa4bb18695b2e241c718d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff03a59f14c8692cf319bff7caee3b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df644dee7cd2323435f0fc200a9ef2f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a684dc0f3cc518a2db85efeae0e856185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c6ff5fb8ace5f8bfa00df20fce06d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc465014c72818216251dd327d8ce1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6f08d8486f13630ac969de547d7bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b8a0e709a4ecdd790f634ce39c8e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb453b9cd691691a8d224ae71bc2c550190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc35652f79d03bf6200d8e786e92d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f40d172e5220e9ed400b8315f31eb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfee1ddb33905d8bd82329012d9a72a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ec65b2d9334d42b95e53e59780ae6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c9f9ada9e5dc07d972b18f45f2a1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b43d8b1b83e41b4c377edea5967de8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a489c4a12df35499e737dec3d88889a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757344bfdd07c1b98fad163e17c4012198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c63fd2bc49cf604dd8f5c2b981635c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb795ef285d5f93fa52d5b85ff6787e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21bd6aba75d5aab70750e5d2cfd3f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abd25b15ef695f5d5218a96a768235202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed499c7f030b8701bc0fa82894de17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46555ec0fc9aa2fc745ba3728ba21375204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353872103f0f6ca8f636acb52cc711a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018dea9dc0465d95cb1afb78cc46c99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca1983082b9eee4ad8b89730c4d24c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b50a4de4e96f68182d0be70864948208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7d6f8863be13604ba9b320d7ca292209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d367f271722d190b594b8ebe7e58a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f95f32e37413adbf2879e49c5e495211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ea7ecdc31898c8c6c16543df702ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad98eb83b4f9ce5566d6841f283de00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79cf9f52d41e8757b17929e7feb859214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697038a77d4ebb0d14e024341299458e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81db0ebd07f31d8b9e5cce23f180121216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f01140edccbc9e4130dabd02973d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0444f67bd56b0ffc826971865cdbcb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d22b8e5af452fa9b72766ee0b3dca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906179624b3d95014b6233415a9af61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fc11231bddf7c03ac0839c03e54b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e4a9c05526375fbbf1fa31911e689222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c6438648f4f1cdefa68f7ae275a70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637d0158f4c39a6e685ad7fd207b268224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1b3a2a16a1a5aa9a76bd59418d114225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c332b75cd7e2137108159234c6e90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07d2bd14241a3b91bdb2df515067ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc01db543295575a358eb1fb9ace28f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c09f5501e12c5714d86bc3e2140b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f226c62240ed1256db59f196d2b462230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302deea328ab82b2a6fe855a21577a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840d54951e5067897fbb9621feb72fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0d6e960cd8a284c94bffab0b42910233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b43cfeb53c357f9498049aa785e42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657d09ac59a44c85da6986513dbf625235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e90157b1df32723def1ef04cff5e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa1a45b74a4248e091db9f5e5adaf5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc595c2cb6c9316549a7a012f0b79a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8110d408456539418ef1bc53b0c438239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58af5779ae2aa293a446cb79275850a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d27bc377ba033f1c595fabb5e1207241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aca527152ca5d86930a4a2191b409242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0351cb5c4bfd451e8ee8fbe175d4206243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea7b2c0923953760722ab51ccb5454244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f492e27b60f193c181a566db6f337245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc57f27830f6286e0209eee82c003e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ece494d682b654e4a5362f4f98c90b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e42d9f603d2f6e6c5a28b4eeb04506248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bd244264ebf0b129285e6a8bee99c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c22c2ef8592bca45f136d4464da51d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302306d71e1afa29d92f603892b314c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaa3f9076ffe45d004d45ce959aa3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be86661d4e4d661f9a95a2528d0eabc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b171da83d4902ef1b023d104fc5b320254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597af1038f60fc6c5cf0df2e6af4f01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617578ed5930780f5ee73b115d8ba6e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7499b2355023ade96e8c230dd329e34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bf641663fb8715f12d614bf4bbf44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016ddd801d14940c72c138e6e217352259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b2d9fac411867a77814eb4eee89d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a0520c3eb3a4cf18337316496c344261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c42206819ff9143489ab9f65f422ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01361b71880c561ebc41a3c86e31d0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411aaf136b305b087ecd053022b3d04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c3306aebf02fcbb3cf36a1dcce91a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eaa92115cd369276372e352c84fe3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790542719ad22f9c4e0d2a00988b3fcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b753d46f8893ce1e17a177af629ca60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5638e63d17f437d80a86aeb90a7e60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cbd8a99631a0dc5914b76741fc77d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65f5ccac21fd1fd3776c264e09da36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1ab9acdc637a7d4ca299cf78a74c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c16c0ce2bfa7ce64fa1524f808b71b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e760bcd750715c7877919a60bbc2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb206c78985004d63ed5d1eb8d6cbe9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab49425cd6a647c6688eb756550cd9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f69774c7f487a6523569d8293b94e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099739e8cd54f045f3732a812a01f9c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d4890e358ea461d401fad448e6cb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238885a0cbcc2a875f3c3f1c0dcc0a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fc8913ad7cfc2388bbc3aba167fc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83371375efbdb0b4ebeb9d415ea56db8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb49d171dca100702c6a5db7834222283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50dd9b395a1958880eaa56d46d7951284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61205b33f328270fda3a1ff965181783285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ac76b10bdb2939433c4f14e7952de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb0a0baa8bcc6a65e73afdf01f288f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a4dc6360e4fd53beadc745c6e8e48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45746544619290f4b7948958665dc6e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f7cec239ce934dfe9840e31e0f21c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefb57c70ed63891de4305a0b3a6199291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ab30873225ce3dab77ac9e007602c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60bdf093a61e2fa9889156444e84a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee704cf7987c4978535a7d7154a1fada294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f04889dfac8b58920d0d8bf830811d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6fbb0591b68e08fc6f1dcaeff4fe3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691f12ba8f82a6c6667e0d19b79b742297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb049ac99900f2d61e5540fb231e608e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb9969b9a2ae09a9893da3a13a29c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdea2a00313f2614d399371b5a5ef5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d37adc0661bef52dbe0d9bbd2e1165301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f41692cf08c8f65e14a04dc5835427302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342eb47ccbfd69459ed6b2496b0a81c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f575932ed7968f41e37628e589627304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c52aa7262fe848dd9edfc7f2f4b4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66ae0790b5fe59c72943ba967a20c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd537957f9a6a0568051412688be146307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0a758ef8df565e79202181a63c6da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466b7551b692f870791899e2e1586fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43ba50657cce4906deb33d926f0a1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ccc42e70f5a5301694bf7dd91986a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6a3f25005ce206267d5a9571c30ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df6aa77e6a962d2151f20221c06752313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac4851920de3a409fc1c69ca5137fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca290fe7c9904e12d18e17c5b7246578315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b966d40fa27574ea06fcc292beb67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ae0bed530a78d1b9e207593051590317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6769921a0755dff1330bd4ab514d16318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754076a726b207044a14bbf655ce3ec8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6085d2a1f57d166a71bdc67753e8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e048ed36b3e572d001fc0dfdc0d8b59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b1e1b7073e3113a0b86ec1d0ad9c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1327925335f0481efff1d23259f268323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550282817f19328de25eef7cc6c8d4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dde52718a4de5cb227b3f4b264841325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c328a44413aa396223f3961d14bb05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd1b288fcda263a5df1e99aee44189327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a37e8a4f41f4c25178df0cdb4db215328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c8b35b2554d66000432d9d33c08c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc87f869919a342140d89b20e3d463330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd56be38bf5d3e978801cb614ff060331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7907a43e5ad3bf971e3a162dcf924332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c20896902f49fe230be1fbc6bd28ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01127d9de289ee0f02fe6e1f96d38b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eae257a4ed48e24691a3864c7cf9ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2251b4b3d368e7d12c4d4b97c1c257336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4995ff8b5efb89169d3f39868c481ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750340aed24ca39451bab71ea12454da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfaa8752a6bd4aa55d801fe9bd8844339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d812f6c4355ba09235a4a0f53df5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc973494e812f83375a3c6034546c2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46331f04000db26d138c5ec5cfb44b5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ed0c6a0bc5943be5bc55d62a0b656343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f41d56463b2d910f1ca5bff50f36f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f703f50a04e732a33aa8df82852711345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d1e8981ae847fadbab1e35ddd289a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7c27dab960f3e823f6f34cb9f7f66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dd613932d14a257f65f720d3c8b16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112237462cb40e29b340fc633110972349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0e58ba4261981b115d00796371a4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e437862a06279504cac490e71b004351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea0b6a7d34de3e40c3e86c2278a9c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf94387794d1f952c57326d12b7d6f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f2416d24105ca770124ee58d5b4cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab51453b3bc747b9450468d5c972839355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0ef32201b0204836e0202be2bea31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2547dfe116bdc22c9231ed5606598357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b271b3881f4bc77ac8c50bb6726f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68be6826a49ecddfd18fd7897742a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9202c3ca8d0dd047a3a1be899051633360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd0fa82087d6c3349cf89a6c18f500361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaeb8a2fab1be011895232e2102c54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dcdf3d7b016e3fcad5f14cbb7a648363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaefa15fe5ee79f929030f0ef232b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ac1f32a579404007042f5b17b6650365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8d7d9497f9300c59c44560e19cce2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d43785429366f9f9e247bc134067c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a49390b772bdd2a631876164f3c186368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8824b6d24683bb6f112875e2c4376369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd0e27139c28a58d5700843adb2651370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ece83fd65244a6f4ebb39f34fe880371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb350dfa5a56fabd8ccdd17ae5aee70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fb5ef19bffcd9a3ae8af13ef7a8b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef98e2cac2f124902289e5bfd1e301374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e700156418a3d70b959d9f0d80fef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d441b62e529b142b70c9abd1a6e4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cf3c581601f9896d4c39be6fa28a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc3fe9dca285a52a9fdf77721a1a67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17f55fb1f6c6663a6ab7259bca5336379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a87083b79730273ac4df732e714799380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b013ab2d4866994eeef5d3e9a16422381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f9d376dcf41804123240d185b7cb1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66787f9e63b042a5cc802582a9dec8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a492ebdcd08cc8ffd0a7e9257b3d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b16c79d8e5129a0ad363c540e21d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088402ea5f4fec070e928488a50b1e10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b29b5f8f189cc716920f524a79463387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ca91de8febbf4d0f6fb74cafd17d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6ac504235ef1e69200ebdd8fa3fa4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d073267b45b20eab7f704659f63f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e0e155d103c889891ddd04597c4ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5716edfaea2ebbdd23e4cdb3f74c04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1a36916c15be4d0f3ba26fc133f2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a32d03f57c382820e7866bd015b1b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58c711148b1ec2f52219cc7c759cc6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd49def80ce20e45c579388ec30609396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa3203a22219d3d5a0e7e4584775bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38410a10d4a936b89ac8a1c6230675398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74ab43ebf7853e36ee90b4fd62d8a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323d61a61a788fb71ccde0f63dd180c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55454aca61ff5cb8d4bf004fe1ebec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd36a17279aebea8f074bf725747cde402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fe2517cd7f346ec0152ced5831631403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24842a934f53c33b16d3277331cb933404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b173702c000a704f66174c48386a1ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41f5cbd863e6f0feb9e1165e28b986406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eb2f7e29770bdb68f5d4054a3802b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b44dc64bafd108cadda6cd9d9680f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7b0e0160ce6dee5b802b432c1c1c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5142d8c5edbfcdfb318cfb2220be9b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f44b73a1108758d6c8f89f69508de9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ddd7f1fc42de9b56dac991b27c802412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235056d633f9134335b0e5f57f54c7c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805c6dd1fcf191d857ffeadf483b176414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102178db284990cd040595af72ebb7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07875b168d1dcd3486f451d910b3ad74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c64dbffc54bc333da4b49368d396e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5aeb8e1994a757dd76d086410db51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aed2c8352df3ac3d61f1805bb4938d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12168e0760bd3bad809b23fd43eded1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6a8769cc814c1bf56e6cccabecb25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945de97ff47ff3d4da2b4f43ab0abe27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fffcb4ea23eeb219bdbe6c2621a7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56448ae0e189e92c5f490f7d3339c2a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bc8a9ecae335a10bf906e4240c08b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b044d61f2c99020cbb032db360a3a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392a30d753e927be6e06a574d9c58b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd631e69ca017b5891b353a2ad8d861428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96214331e43208f272df14adaf31120429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b53d391d91229a2067875b901fb97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca619fc130ee51d73867ea7b6aa0e37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684705533bbb165e46a3ec170c54b130432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4fa663ff065b04d6c26505c60c2a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b56fde41f71c4de0a63e1b371c1f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a112ec834affa3bd43f4185ee15d840435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28777624dc5b7d8acfadea5873767b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491228cc00f735458b99409ecfeb9d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529d94c8034fd3b3a4b434cd40217a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f497edb57a83124845fea931fc4acce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbc607ea731a1a87a8b8f77855dfab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928c9efd9b6ba1e61c4624dccd3f75b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570d3efa9c5e0429dc103a6883acf37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa8bac9aa00e6e75a33254fb7bafbf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0cbcfd08151a6c9a84d0a204fe993444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afd38ddddc0a000dd2c3f4304d5377445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547114b995e44878eade6bc5ce73b650446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31f6fac089b99ea468b973742d5d88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50677b09908ab7e9141342d917275b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcf5569e7c5634b2ab29dd24f5ec1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571fa42db87a7b7b50d1d2b36a8db54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d89938b887324879f913e40f470d85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03ef02e3e3c28fbc75009819ba8948452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f5431174028a4bf2ff77d49f399ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eb6d3efd1bfa215479cbc82fd0fc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f6dd0ae482973d1073fdfa2ffcf02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a2a91bf387cffbac1259d45f80cbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8591631e4b3526687510d6369f15c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8cf988f6fce04758e1ab987dc37fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db232da4359bdf8698c03f2c7c576da5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d6a7a61d171e3288308119377b93e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555d14937c4c84a17e3dea7019b8270461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8bc5cfea200f1c97188e23c4c3e14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717b1bdac6b5ac16db3f4946e22024d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e829609df497784e10cd08467dad88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13572852332cb83abb39197e446ff241465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa096fc4e26482f933044eade04fc6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ca24ab262e0f749ff4039a93c13ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7479546fa8f22969219840a32ebd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa2713852c80d55bb2244965c9cb96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe1390275ea68791ea4bc9fe898487470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb826e630bf7ad862c6bf7630d60e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c13f400073ac612104d439840fade472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b41cb1151948c93619fa4375b23166473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c7f321208df3d2e77445e4175f701474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7a818f265b2a0124e7b7ff2a78362475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62247c3b49f818801d8cc14e1517f21e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38d92824089c7f54d98d697b9872b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874151a4fc157c9e3485b6c9baeef964478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e80fe1240441b4b843862fe02b2d0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9f4de231b37bd8718c8bc6f3bbaa2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1762a4a744cba3c136270a446b89cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708620412997716d6cc4f7bbb763eaa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8fd4ee70369b2e271af8a2f51b27b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d27b9eed2fb0751f30708ab8d9299484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214cf783327fd1841e3dda23b8f4ce5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfe5f6802f60287589ba00392d1058486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb9a72da4fe577b34ec8bb28f57ef3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eb8416a774fe05bfd3748089ffc94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29eb5b8d23f6715e2df93be5a74ffe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249d6175b76b17310e486094db8e87b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411646e27580fb55afb60206e3cecc15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dd4950b999d69cfbdefc9dfdd1365492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f06a2cd9ca86b9635b2af9a470a9db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1a52055034c1781603b75f058a01d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16765e385dcbb0b1c8f15ceda7315e3b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8ac44ca0566e0b6cda8165f5bbed5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0539ae2b69da03a7b1315b631335560497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f36a9e7564564b058fc245b875eaf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e2f968626106f7bdf66de693cbb55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981587a5e88f965a153db1052e73b69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a4e89ab2b223a0a58a790778c1b22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9047bc004c1cc3245a857aa68432e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3ddf90b38989d20f365a770370344503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc1d8b150c22ec7a46e5abda24b4b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf7ac1d49878a3b01a6a0302ebe14a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2fe7f01688830f4ae1cb2e324b119506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3305244844c05c717d7ecd5ef6c0322507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d11f61b8459b4ecad1371746289f70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae857ce528fa481ecf15de1f54b751cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5178719e41bf1b07823b330d2c8a45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e4cf86bc48ff2fe775996ba4fdadd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d3d5c7aea99c90b2de3d401aaf091512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6979d11adc40f1cdcf585a15d4c548513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd38357197da605825e7114da40387b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425ddfaabe20328582be54175ee9c6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c317fecdd40b9f978c7f227740cfdc5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6147cd6fafb8116074fe33acc8b16e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f3930b67053d588e1c22664eb1c88518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d561d362edf69ee6133f455e84e4e65519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780611e56d452fdf600ff50c3b93131520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba038b4cfa6f4bbfc9306bbf5c5cab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfa233da5c72d01b9e560ba67ccc56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c112f3b7659210f09668ed3eb6cc385523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe82103aaa46195c26f5ab67af5210524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda9a57da12b7afd95856707f81c5d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfa4df03f878383a84437229ab1f5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4edae8935d4209e824834a6e796a35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47572b2258881336019f870f839ba02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4403e2d24f3fbec24b5c061bb11c8c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5965f7a0a371a93139e2c2f34833b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b1f2e7d373f259840261d1275f1fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9454e779827aa250f022aedf1e042532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c44135c85c28586bf2a245a9ec54c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b90ca9fb9b494b98536f3bd703c219534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cb6cda6bc91698145d020de8d550e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5878bb7e8e15bbaa245c0d2148851536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978db718aae756f886f61e9f835ea22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ee1b657ad672e4dbf6df7e8efc7fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ecbe49347b79f38cf83c7bbddab8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5f85737d59c829e833b3ee068df0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be876e5094bda1fb2c9eccdbe3156a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795e8b1fc8f8544861e100f8ef2ea10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75374b8f86d76a9358ea6ad983f380543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae528519fd45037a88b53da51230284544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2a5a7f4d7b7980f0576d783386dfb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdfb768dd6eb6d165792b39c25ce8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277227c832a04d726b52b1dc1295d39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03679260ccdf8f74cff354b9390b7671548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32099571659bfc9dad687c249c7d51fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3b0256e2af9d1c60de6480bb483e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e556da9c445c3e9a1c56983c617a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a347d980b85eaaa38bf7de86c943a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af4b9f7b271434ec95c07d14ccba3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a90a610038512a94de3b990add613554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a7de0d2c53cd154fda7f35725c9b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aae4aab970dad8e67ef72f42ed9bf9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae6fa9a3e1951113db3e3494152250557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5ad6cec05ab3cefe7653ea9159603558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c23c88039aee3c8dab95e2e6083048559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544952c28fd530d301950da79077ad3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea4d899b4f2acd941e75f77ca13dbf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a42cd817ed46ae5d36c9142f2e368562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842dc8cbb5a0dea07cf6cd48918d5fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f863e21ed880c5901fac123e83a486564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399272de414f7c75c3a8020d6053a470565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6545cb86bebdf208a2e0acee7724b21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2afac3f638269346f207793c01202d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449fbc153da4f2d7d47e233f190953b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5c45ff1811b4894791c5b70ce1717569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324126527e74141b63d842d27692296570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed248e8e5e562b90ae6a33a2c9ea1db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e97a8d57c1e6b14d346a40d97df235572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9790ee9d49f6d2e429cda260696e23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb4faba53f0d5602fbee6f8058ff8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e42ba60404ebf4dd30e5f0e9c67fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0c75775e23e32c0deb931c783c28b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78766f04be619060779f22d73545fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72c5fc3b35a6bb4547759e1eb5fc90578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72c63e6b1e287ee0a34195f4295459579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae27dc14d2c478b9598fab42f2cb9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52f07001ce2caae124d572dc109431581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658818212479d897b0e112043b2994f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb50f5e241c5126a3717ff56d6fbc91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb8c6ed56b6045634b704627423211584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7d622082c46af8060344384a3d4cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750587975370e17436cec93a2a220687586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fc41fbf150e778c464418e956d0fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de51244456c04f844cf887a3a873784588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e32aac6af7f44d824d1bc973bd8ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d12ec77c27b1548c8ba0ec58ba099590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0a206ecf76328a63f0dc23cda7d3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0d7d8990128a4961243a4cac5ce88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f079204b64511f9fecc377b2b22df82593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ffedfc4205301ab5bdd3ebfe28a96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3118e7e7b32e712a3824d68cfba6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a4027cf88d412df49c80e5e750244596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fdc4607f98bb477a053a9b2086615597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5947582252573c560c34f24b164776598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce08948ade8ac2d67780253d06d37ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374db86c972d3f66b407b325633545c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a5f155c9a6aa99683b3c66cd64336601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d128e69054e99637c6a71f333accb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90ec50c293bbe9784677dc04add330603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67550bec0c56b6447ac0fe631b6c6988604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e120ef79746e9d1a919429319b0d4a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24314cc4770a16849be6f0ab6eaf933e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06867a476a7b70106103c2eb2cc6dba7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf041ef8033fa2904e0925dd6a7141608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e7a1a266f313ac6ecb9a71a3044a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a7e03096a9b194de3c201f725d1eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab06b8a82ffbe04c469401dc79846a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11474398797c8bec5ea0e5a3c779d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f896d1706f1d34d228c711d063ab7c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d99fe2ce9dff8f27d415331ec3ea09614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ba72580ac441f8c942fff75e7f1c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587470ab20b0965e9f5b1624fe14589f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aab03e6f455f1f193d2cacf85eae7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33862c78e0a02a04d1dc96310cd6d58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e502657ccdcc13fb03adb80fbe0e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155e190655aa333b9c6ac5ce0903c00620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ae1f1f5b6aa476fdb7473a8a1f163621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836df4c7eb54d4d39efaea49fa3bcf7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c4e659fb63bec6dc52a5c30efa385623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e48b2312d4c7739ccc0e2ac4e71ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec473b61cfbe5dc528656f54fc33e0a2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db319ed5bbb0e457f5fd9fb48aefff92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf285289c24a784f6e2c7e5edd65ce59627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb36cea3b58434fbadb8cc415fd2ff4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaffa49226029d49bbb8f77e8dee500629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cca0baf67aeca71bbbfc54da1e1b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e42f3b86a7c6139ccf3d219f0534b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92801731f281474aed24ba6688a398632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0099a81016cdd1409aeb555edec1a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4f462c661aa91f15986fa0eeff1e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7435ee77f97e4242c30ae7a16ab65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68e3804575de0c52b93b07a7291b1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dded1b80072b8b38727b00ccc8daa8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e3837f980243f85042838dca2751d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a673d32c4a0c42baf968ee876b0e0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6700224f65ed3130b8f9efc743ba3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55e9963a43f640c8f7a6fbc41653df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66677c53c463892e69fdff6e59cee9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb99f5ca3cf4cc06811957ddf68e17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfb3f64258028beba55e92352d393b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcf0e14780c097da4ca153d8e62014645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb64edd825f56c6624dbdbaec0da8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6214c456d2636743bbd697de1f74b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb70de31bb081d9857ad9ed8a2b34a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f52cd238b5885383f1ea1d447fade3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884bc58e441bd0c6af51d0d057f9390650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4b9f2a4506ebcfcf72e34c3dd7a23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e045826d00e55fb61213c0dd8cdc9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101e7d972908a1223d5cadefdfb35e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac7ed726bd18808d27b22750d921bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3660add6b1314c16f0d92faf83d832a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16868877a1219b35123ede16e83fe9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eba4d67b1162afc4b347c76e18795d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf78223407d169a5a85cbfb7e2a3c6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146314ba596a7267f18a80dec2ee763659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4976b1f163da4fd72c0ce18c80896e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfd7c5581fa16172bcb7e0c64dcb48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ce2a9146e0695b89c23ff8e339608662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431caa48f265f5e9cc84fae7c779af12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4de56fd9d4049d25076aba6b50d1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf90bba17353ec1d005837eb7440a28665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102819fc3ee9a50e549b8e0e410f4d33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ac3502424343c8e66ab7d5f120376667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db060c68b477404ebd82fe61125985c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608c3c0876f6f51cd364c94caaf0d4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eedc5f3c95539ab6814ca549aad87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d3efb11574444e3b2da8711536c07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ef2f3ec74972d660071e1409daf99672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c3b0e261f497eb985308301df4ee7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ab31bb2751f7b063a752777985057674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ed921348bc05fe50bd28cfa565187675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428889049fc5c1d0b2530004db90c45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b26b4eae7302fa64b9285ac93b17c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09837764881ca8baa43a29f713759e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721e780b9f8782e0c3ab13657b7e198679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba2cebbcb8d63ed35a61e1b0cc6cf7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef099514bf18f501ec7faf19b508958681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b26dbde0a00d4f820350d3486f991682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd2666a481b63fabd07fb5563a2a49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989684d951d39008aea940c344494f1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a2a02a0a87774b9c11003fc61ebdd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bf9cdf7788bd7481b575d826e3d5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c007c85fd336f72d5f1b9787632ba23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130f94b8c00db1916553bc5c46871c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad909675a41e5a493fa13f1d29da0945689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3b94656f89102d06ba1e383ffe4dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab713a8346a0e952d1da2b1c27394f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717efc6e0e3d85c48de967f785ee2cba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc105b9343b64d8ab2d037a7a7fb59693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140557256890af19f7b1e565d22ff937694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bd5d333df3645365ee7fa126da8da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761405fd5632aa56d22c2be8424d788696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63993bd2be1e1c22ed20d9b4165d6c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104032f1728f69e0a2507541b461e89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bf56aed7fb98cb7f2818edd1e1732699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b40813be18f0f3f6c8a09baa7d0054700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735ad60b4415b24fd302683f50b1872701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c5451cb9068a6cc4b557dc9d43e06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92689dd334fcf85606fbec8287a79b94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef164ac2e547ffe94fe4df3555557ab5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a7a73e894e881202b68a30de414b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdba805b7a3bbf6dfefa623cbb3011a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b4f455aae136a8fb1104ab86a6b04707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b3844a6a2351f41ca5f79eeca7020708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130b60fceb53cdd831d8bfd6c3385c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292432e4f4376462dcb9cb64016ae1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec6cb1cc15615ffdd982c6aef49248711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30667ecb6ac5f824adfd0e3fe834c241712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa716e7d98cb683a6584d2d99d4f97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51940f9171f8780f692285ec219cdce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ebeaf1cba1fd13787af433bed5ba8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1f49e8c780e251040f8cdc1a6adb6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df7405a7822f1dcdef15af0b4c62ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f58db0bdaa6ae2903f5e3614be1ff0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92816a68b49f8277698f8492c8fadebc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbbe52dc59593edf4fbfb9a1b07b32720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a6f0a23c71286983e7ee2ecfcca52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b39c64399706969522e54e1c7b9e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db182e5f64052f06f98c565bef8afa75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045ccf98f9177d2502e968e970e9835724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e030dbc2e374aa328b3bdbefb58ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b8fccb6e328294506c39dfc39277c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19641848fdc589c073ecc789cdf457a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d55dffe5517d5f1ba85b351250240728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebb2924460433e6c36149c83d98fb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e5d6eaea1c372386034dc76279c86730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231da7fc2b4241a4828fe22f55d9b4c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef355937cc1e41190ed7e9966b6314732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386dfabf72a7896c73c2b12bd0780a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79360b208caff1edf628ed3f1b349fb0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260780cb85965fc812e177b5bd081ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3cdffe467b44363cf51458f17288c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b3714dd8d45983f2e05a8ddc67ebf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011766aaa2bad6bbf024fb0763554869738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7293c7e838c975f347256d77fc980739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e4f561c027e424bf599b60a370e16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ada7ccd3d43a749709db6edb22c3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1fad28fc1be90bda0a37e7c87fde6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3133b7628a0858615ac293ac453364743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a76da40737f60d11395bfe4707bcf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5e0c2c5ba6be9b722d8f8aff085d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b34508895fc7ba6b9c3444b6a1365a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707702b79b2276c6a65cc48f9841f54e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178f4e8e954fb6e385690a85fa5c1cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0429158c4cbf44347456b5300bd690749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c453e0d38998aff7aee8343dd2d466d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d38c110ee23ace8d505fec7ff90fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021777f4f90adcc5c8cc870945af937752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a49bcce3e4ee957911429e9925a321753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df522755e532063916cbdf28ece2d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7966c52814ed4a2b1aaf50d444cca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dde1bdad393e3d2e5c7df70512aa69756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13addab7215a8c2bf9ea4de9ce00b210757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ee51fba7808b6b195f2d1d3f15873758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae79ccb0151b31c4818b1f78b4d6440759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>