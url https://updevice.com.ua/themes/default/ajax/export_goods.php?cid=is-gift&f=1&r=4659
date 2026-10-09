--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14903bf81c71bf36ce9da56d6956aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb92bebfb34e07f50b9850a20bb25e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca36011c03fd12df3fcdee397afeab83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67a6b67933f6c17a1ab4e6dbaf0aa14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e0ea77496f8a1ad18c697ee2e52895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e682316d3cdb5e7d33a4de8a22190a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba996fd459954c28227bc7aa819f5897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65546a1b947f1ad298a09dc662fe7588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eead99b9c2649fb1efac91c842465f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9346415a89bd0a77681fc91bee19b2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4c7dcc367d822b4fd0b3b351d5f0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f28da4eae808e6cbb9587719968f9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f0e91ffba9486cf3565378fd1caf313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecacd83a60f3d866c47430a8cc0c0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d13d15604f049738a1fc740cae13715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538cc4c05f453932f18b8fc5a8179cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906d719038e3f4c5080593f56218ce417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf4228d954c88699035ab717e325aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f9f6db319f6b58dbd376ce3a5564419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf74bc163e77b44fc45a97f49e94f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50930feb0dcb9e804be592710ec52ba421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04ed47d45beeb47ba1ba0684a7bd5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0628bb28b5024c876fd996a3b15bb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0fc5e375ffce29c5c5bc7641e246e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638597249e5b21208fc2bff3a98a5ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ff86cd92eebb93fb3e7cbbf35e20326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86668b4e858a0a89ca270feabcc2e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124f2673f5b99cf3aa5ceb4d5c8168828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50247538ce396640d0f4ecd165e0ea329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97270571c619c9ee945587e40f6c4c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9e057c4015eb9af686ef7b2edc58431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2beabb9e061c5493265617e8e1f75332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50009db7b4c09c81daf5439f3a923f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9ba4e956aa7dd06dd8b353b6d775d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc398f95d1f20154c36bb6b4f4d1fe2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7783f8e545e6448e9b4ce62cb48a86136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4888f47c001a4ed36ef5491d75a9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b991e6fc4240196a430eab38e4824238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f769e06cb1b795d8c9c2f1c1df7ac0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f523179559de86e20027e7b6cb4745940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611e7ce22b085d0f34987a4d28be0a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eafe8f31e4e2e8ee1f0545b3586e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e706e6c1bb085895f5307d88914c4b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a65133a52535a3a70f7f6ef3d716244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad34580797d6bc601af4802ccca3df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351c449421c5d94eba6b0ba905b64bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436780e24591195ab83ba8657f9377ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba4af50be95aded4e41fbd4a06773f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea760070d92fa126b6e544922fd310449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40475e35809181e1c9841686fed0bd6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58385b9089da70d5c63565d18847a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04472616a861e73761125bec7852dbc952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c70ef30611a28c52ca25cacd066ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e54505a8cef22e1c6a798865f4b9b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ee2d32beddb5b8f312130b1a0050f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a2b6bd91bb7a4d08ac22d8dbc13ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacb2ec6a60e942803c695d6f11c55e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6721dd08f117e8861cc5aaf500cc3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a48fbc5fb3bae4be362a0bbaf59bbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8e85f1a0021d4b8bfdb7244dc905660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b821fa08819712b9e692dd4d677a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003da3d18ade78bf25d8b185978b28f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017b723e8bd9c7d64a6b4335923608563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79132b5e8c454f09fbcd9da44f814a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546d9fafadeb3a1312c12f6736248b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97882a86201cdc75f7d9f76c1c459fd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a810e6a8a68aef239bc30c88f04b97f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb0830eca73bccc30d925499389bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07c0bf22868fc7b77b9818ee4591e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426621d15e5a956f290bcb0e25360f8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5def8f0c201c9293886e4a1c10fe171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e4c824fbdeb4af023ac482dd86ce472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5b35709ea62163f67e8e06cca8a4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0452c66ec73f954c8e860b885d138fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d803c4c50a204d095660c7ed927eae875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc704aba7418d000f09b85371b5193e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a541f985ea851bcfc890fb828be9e5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b2ce0cea630a21fd1c48797d21ab278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e566512add2e2f4f6fbade3c1bb53fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ae049832a6472c40da8a46d991d9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec402d6e4e772330c0b89565a1c60a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6de883f750c1e31c9a445b459e26082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccf04846ed7276b1a564e89a707a8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8cc346684cfd16de71978652f629f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0952bfb1024d66838bc6cb3fb36cb2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4feaf99c0ee9fecc09f6b5869406586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544492be02902c1d98116e24e2c31f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d3b2f48466e65af413feb777ca50588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abba3de572835b54d34e7efa8ac47e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8292d43264775faef38fc8f1e81b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ca6e36603da068bfcb56d4fa742d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc207322a8ba983f969d8c3f68f5f8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc544cebf8d85690e325362fd917cbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d34393c9c98cce9b0757563570614e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29258e3e95993d4b6b149933a8b47db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116cfc08f87b04229a0efb53be16c6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978229f2faba9cd22e960a13c00f9f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff50a044d605243481ad04fb0b5286e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834ac3e51a712fb595c2e84ccd4398c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1755e8d71c6aea51b573761930dda75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be407694a2e34efba6be29cc2d58f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894aff02f08e29997e3e340efece7915102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0adf469ad8caccbd698696b0a99f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519111c089e29bd5b01e1f42fee39de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb8cf6f85dbd9810ef98e36ccc7a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9ea03f2d10ed9e7e3fef1c32fee60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec753456d738dd5776f6233ee7a9bbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e543869ba77b474f202956266e34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e9062d5ea27228faa83c1f2868664109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d1d7f59d924cfa7d286e43d09c486110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b1f7bd6a4f733cb4b94d484ceb5c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f8a93673220b5a0b0504be3067dd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6fd8cbab187162bb51136f505b01a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289856243686d0b98e4c060cd2ad63e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a965f3e052549536cc24e5b1b8b47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e211cb98a3183266f4f23ee3083b04a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d11ddfe8502fe248fa7764be78a80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c17ef61e4ae122449762a83da230a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734e2ec4fc33ecadbaa713621eaab4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38f1e4b4769678324de25307423ac1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ed349f198ef0e6fddd3bfd40e727c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cacf10d677909ccc0738b7fd6f8d6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f52102ad5935b98fde2b1e18f0ebc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72efea081ca7c22c9ba60b33751c9da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01beb11b0e80a182346828c0c39ff3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c5ef8e6ee66c4d8f08f03b4f0a89a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7699fa29724a7fcb73be8eb83dc20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c930d89fd91fac4337473b600528a93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007da9e4fc93fcab72a8a97a56a4820129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be655e4b0ad5ee12185fab2b502dcb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf7d2c1fde42404e427f580f8af5be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb4e85506754c1e0fa512961b27011132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3211cd795306de8165a0381a8906b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af34483f995f9acfa2e725f5bb84fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4a7a6f4259be54df749c3f4c9d9f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebb35b5bc1d742512585e5888ba688136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8302b01d0dd8b15aff4b62a318a8ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a61a9f1c4513c5cdb1b252984839c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dbdbd7800589c7f4a3eb160b8fadc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bb56fad30852d3955a8435af185a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0e12d99577c683f21e61f219b118c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a02757ee1e575ff6cbca28350b27d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6063819d337a53a81fa97cec425aab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e124b1b8b7b7c2ba2a3013ccc4c243144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597eb3f9f9ecbebd4900be5ef17346b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900aa515be8ee917a78e40aa4cac806c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a88dcdd5ecf6b1739b1b039adcda7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45004dee3e777ca203f7eba4e396612148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5837bffef5520713082338bba3ecf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd216d06f92d37c78f44a8cc03dc50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e90d8fb7066559d39cea41a82a9ff7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4cef4ddc1c63467b6f7a8e9ba0b07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e0949916e0e55603abfa516cbe0ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231344247c54c0eb0c01cc8881efe806154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4436c680e2c4663698ec07f96c5f68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c08b064ed94eb1bc58a72d1db9303156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852b66cb604ad069fb7bcde8d605792157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a669bf489c2c9c87c62e168d61739158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cbdf9003464215d12f6c0af8aff3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bad9043f6fb76555ba77bd0bbb3d75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d84ea7907aaf5dcb4098cf3a822c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c0e25bfc26c202549d6455c78da56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479f4bdc14cc03471cff07f2346cec9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdf844acfa1a51adb3a31e37456fa1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a921c354d2ad86d239a6c9a51dcfcbd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208141c631b62c59eb5dd3dd27169c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c08e01d224f583edcc988afcebcd93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885210018b581eca7c0443c72f4e5f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874846897cad90a619bd52e47fab097169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e540535c5c2f72d3d941fa914f9c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b409bc475af373e84b7c9bee00aecad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac02a6e83f5ccb74075ae568268ef7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3562df0950a07851f8b5e62847603173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66242dd65fa6c2803163525d164c9870174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfd01f027ec6e3065dd6c94440cfa4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a321ff3475cd0281eda3512406477f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bfac17aa0484bcb19d5d42e38eed4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfa72c775ab01da9063aa99d7af08d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eb90d0e54f040b14f6c3fcab96ffa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d8b2e34b36f3f6a6b4ac29be30bbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e163445de8c33df7693f435c0de80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78374c497bbd46652561c274d8f34633182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd86cc967e088caef1766e766c2674183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f170450362dce6422d3139e21cd0561184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a99d047fb39f50199fefe0df577c89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767579d4f2db8b09b0b24edbfe0354f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d8bd433e7d3cb36974773bc636ce3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e18c7aa06184e8700e949263e0c07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31551b317a6a8ccb3beb17f0c76c06b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ca09998b7426b5644d39f09a12d7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80318a7d77bdde0e96d0705c3575881a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee01de433e48e480afc4f48573a76dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e7f12ce85f8c7d8955ca764aa6839193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef843a85d839b56c595ed7719738f582194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e116c2b07a0e10728ddb0d6b8efbea2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed003473d3af6f00eab1d3d1367f68b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c34e82358246cb3c536352a6fe040a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1b261373f3020c4ded7a13e252816198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4973896919a5432b0675440eadf5cf6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef4982b74324dd2a0b56c6c0294e93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851230ab72a665af52f50aa9926c9a87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833782d51b4830af50f6e2da1e2dcfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaffabcc69d190d9426db74adda6ac0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c1ea3a20c823a03203df8a04cbf95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0408bfb559bc6087c3114188530177b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13602c973f431ccafd237c017a7feaf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428542f494a3f9ecb2389f01757695d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00304cdc4fc484acfd25afe71b934bf1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cfb098385e76c2245826d1bcea722209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1a30cbee2a6929ae9889d82f68d62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19e49335029be9aad56df3f2853af6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61624ae813b6f636df3462f18b4c6fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12130b901375910effe76d1cf4fef957213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f59d6b8c03d3087bafc3a69f8f5353214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79098f8f0612cdc89c484fcdffc5b95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84e7d2f8be9768402d94c9e92ddfb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1862daf83d5d04439376fc25924730217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b026fdb7f9da02572bf0a683e118d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c663962bdee43e6dc6f6d1472897d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51264b73c3c57799015e453560e35a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0e0c71ea2f8bff5e3ac94cf7af296221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7d2f4f0e2c70a22c6bd2a085b70ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46fcd611c20b71e786a2383c33fed6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac95ce43aca5b4b104482caf6a749b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7311f6ff0cc78778c9b84061316a12e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b42544293765daa9d7c714a6be840226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fa691e613a715403e5fcd82e92a46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6c683c29a82e010d5b6450bf21676228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a281398d8e0492805c5e22903de3705229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3ebcf8ea7057a4f92238fa24c7c31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffc0eb918d8648da60511f55769397231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf75d82b70f6dfd1d97569aa7e122ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608da51fd534ff7da2ba7d7d98462a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef083ba1fdc10e11eb96e93192e1d9a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118e6b89ec8716c4aaa6dc747c9b518235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96e0af634d7b3e7b303681d3743954236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877229dd3e48e095e8009ae37226bd06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f570482cd1fb929240e84607fb8bce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de6301529ffcf16880f35970336220239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59adc649fff6cdb1d6ab6bd09aeb9d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63f51910595e3025e752f4b3fe4b50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b26b7d3bd3e485798807ad2643544242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6befb5aeaf075fe9e0a5a77f287082243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97c57d2304d36cbee0d4f50846f32b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c5cc03a79f2f2efc7eb80f2362131245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb529fe05026aa004a3a2de642da645246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05e45a1b7bef9902fb4a9637720394247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a3f6cb5a3c0c996e26ed2416df2c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5944d17b528fa4133f9b7e10a6dc34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467f710c734664fc4d9a29f9464b79c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5e47ca17ebdb581a93b61fc88752c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712163d92de5721eb81880a03838249252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a84a317ca6e48e1d1afcb49d6380e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd9526331c969d3fe29f80c97e1c7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a662cf76668a3e3697c1afa7a4ece3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc312b677d0333935bf18990800eee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b77daa1b1d69c142a046971b8852e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de4fea2e96eeafc805c48594796724258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929ce5238ac02d3f71b80241cf1cdac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4427f286fd273c13fcf5e746aea07d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bef0a0f4f52b447d454ca2b567c05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a026d28dfc960e8c4b3c120290931ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546aa25635db4400cb6b8ed6d158ccb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbc9f6e830dddc86a103db55f24af4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f0d0dfa562dd60b4afd33c79732ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe6b88f67f7345769ff78ce56d1704266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f23529de328e783e98821cb7ef7773267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32c06155b5e5678ed5b75c6f895944268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9be28cf28ef1dd12a717ae4938c6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebdcfb770db328f61c7fda84c87cbe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246721a1e13e51100b39946e229f984a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92e245c0d106849afac1e86665d174272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abce8a0cecbd4684b7628ee2b870d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf74f251306306157c033d6378f18f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a204c0cc40b483e9fcac3983186a58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9265ba8959a98697fdb4df4553547276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb909d563c62c38acf8f3256da10287277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a43bc8fbd2cc81bc2a7b408146398b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402e2204f3f7898e32737b9cc9da669279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08684aeb834a9bc46ac17aa147a0a7d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e797973e9e3a98252c1723e6253cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e6c393ee75cefbcb19fa049fedace282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2cff24ceb3423d6fd23fefb9e6f01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef19efb194bc0404ca4d86a7662bc89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f166f1db5984936e33202aa6f663365285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e634da34e126fb1439df9315853373e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cb9a2d5c0550d68925ac6b6313ca9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d6a9fbf5a7e3cc7fda1f48553568a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb1332544fa76ab521dd43930341db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b1c45313566d3dc659a752effdc1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19c7e614cde747dc40081a7ef150c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f6113dfad46e22f41f27383b9e435292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ddcb9d5bd55738504a471c07750ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364026f48bc546a6999b32cc6ee00fa2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91c2c75bddd94890d73fabf0368f43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b2def227cfdaa620de33d794d194f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d8b953bf348803592bb0b85003b7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b629f299fb05ea7f83b2dacb59e8fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185aba6cafeca167a5af7514912503a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f760c059021616102c79102144991a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca429cf3230895f3fc95e24865e9dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad81834ccd12c4019d93161d0df671302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f44a3cf730ce8777cd4dc2ca151ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4089f7aa22e76c10dd11105d2fdfb0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b6b0e4d7e66c41dc3dd53b05145a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7d314db43876dcdc6ad93c002aaa2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008510b0ae55fd80ba2530c3859acc0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58423e5208a3bc7d56a4dbf312f328308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c54cfa2cc4b36c2a15c5ca453944e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c82e142b45aa775f415cc6214b966310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fb5f6fe41b57f50ab4f2774af3f9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcf4012be75165f0e2f6c5448880b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668f1d8ad7cbc64f7e408568a2ba912313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91b1b9d9260bc8656227492e7ab1d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503b25fa0cfd0d6e6abc3a10e3e65c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb7f03d5889a4fce860c505f978a90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2424a708e07d933f20ba44f8a57864317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d276579ce1f8fe107a128bae7b558d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a714ce96efcdedff634bf4a934b8a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1df0f466213f6128749414e181edf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2226f8e5b930b1df3da08850de0da4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7ecdbee399cb6fe85fe979d86f7b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852d5818a89f03c4c29cf7e5b9b4765323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fe2195a4dfd58c13f52ab4508e6cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff26c732640c790391b4aea9578417325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d73287ba4a17d3a82a1c5779478cfd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c991f7954c9922340825321996d68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd435828529b76581b03823221aeaa5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7dd58d39faaa579de5d42c929b577329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b6877f44a1dd12be786882012961c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721400bb69e2f921feaf1661637cbf4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0350438fbb1aabae801bbb435828e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6147d2e249ff0e2ce3334a412a8ed56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38defcd1c3203141eff02cb38deae078334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d380666e6c0ff5d2ff62a986a51cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d67513fd48df34950252d99850f0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0568059532b9d1941870679cc2fd24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542396e47de5e08cae6afc99a124038338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f0eb4d88599c248f77d11b310525e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b888e9affca6ae3017fd8aa20d905de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbb9ba546e4b99b561cd7c0f9a4c9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7492b9b00f0a6b8863130d5d229570342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f46891fa8fc938cf5a5d9e50454d51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08009d5045dd5fef86f4da98c6f98740344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2443aa95d9856dedd9734c807c90b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e41333123a7f5334bbfc064af58c43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850c2e109694740319174e09d67d367347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34fd20bff8406d91e64181286ecfd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c756705c9bc5e12c4a0ff73a7d427e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a7efc5b65e466642a7655593541db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e543a4d12ca209b9af1e73ef0d8c686351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec329f901806205d1560a7bb35f830de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce1ba8df35ecee2dc040307f9d6725353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09bc33392c2b9eb74938f5d58c668d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fbd5cc198fe462f2def85ddb0a5de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db15d1478613d60990f45366747a8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e51926013b28a815b723732ebf8da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a556ece5ce7c62de4443e01b708d63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83023b4f068e18461488c1442b25fca9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d029cad31e0d92e2bb779c55767e7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443770ee167178ef06886321dcacabf1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc525b96ca65f625f9139888e2421a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae92018fb0b687ef4c70e1beb67c6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8137aa5925934ab84a31b62c0d257364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdda304f185e50e56d35a60c6995ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250d2579eb01a59f6e3de106fe5636c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c9218b2b911582be120ca483a4149367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272f470ce2022de675b582f92559626368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3750f05120173deccffd499842f80f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc0db2f7742cc58a7e78783ee68ec4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aad683fa0a77aed36f3eb34947ea2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c500fc4059032b987e6447d4a6ec79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18e0b0160ae89d85a2742b058f4dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9421416ec62ce2387bcad63475a4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b094f2f09643120c169a00a6026f065375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56556eda9655d14a859b9c53b1eb86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1381132681fc1b4de4da570bd0c9d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5eb348fda0e49ec8b4e720510d9ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464d983006fbb11b19ef88eb79cc34c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7b3807dea073d9db1b641c0d58465380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fbfbb9ef39ece4767cf10c315f30f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b056df7899172b2bc97f4d206fdd9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3864f0946f3dee73ff955f91b690cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf37ca6a31bcfe8f8f2a30fc764d1f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab8dff8c0fd9aa30ba6bab8ca66090385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e8ba86cffac4183d5e6141859722e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebb78f9ce2b882b34b86183f21d99c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a4b77d3c3ee95b4db6f089bbcbc99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46b78699b28f5c9fb5c0bc86b64036389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127641e8a2fc70d01bac1e2f7fcc2da4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b54f8bc4bdf44acc3f0ae68c67bdab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b2e230467abced873d7c163c65b0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3652c94d91154af826daac45801f0aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e89759427ede217fc1a59bc3b3bf8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae148ac7a3f748a67700d6b082bd40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8412020f30891531c18b798a48c605396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b27b0bfe0505696d8e8de7348d5694397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead9d3e103c1d0a96f3fdd48e908e39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e110582498f530326453930b6faeb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23011ecf09136aed8b227adf13a653f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b36ff9df1b7de5f0eb0643fdace59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bcdc4aa8390a1509470547703547d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c71b0d749178430b441ab8cb75e20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c049a0c2cf3d0327637b034a8e3b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dbaa27d2cf237588cef771ba3a16d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90e78ca9a56061b2921c5e86ba7470406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367b4a6cc7341a019d0dcb6d142ee80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb450b33d91380498823e972bbd17d27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa8a2df974f60d1c101db5d5b6a142409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d551de85f4d067f7668d39fc8389954410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0181bc9990515a3a3219b37e7a71b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a4ac46b5f4ab4eeafe5c120a7c3eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7b823ecbc2a8f41a4d1f1128dce98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ddecffebfe5e3c6a6c006f7b22abc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17703f9a22161491924c89d9e5154e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee499d6ce26535f3b08dc152cbf20c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17074fe19cac9196dc6ea903ae240409417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea054ab27bbc6803de450a27d008d82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b95bb38a45125c8d99cfb462de50da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53cb935eb9cf54b71c5effeef025ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f6ae283a060a90687f4eb33709886421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7958705fd525737d4b502b50e39282422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94923317e05477529c9a6a13742dfc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cb01dfc49dfe0dcdeb2080bea8863424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ab34efe88ec4ecbea955325809db9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2251a57ca2684d597eec0098ce18c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b01ca69f97e5feee95467e6d14bbd5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8e2e9ea3ada3fff9e7cdae2dd0033428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d679ade730de834ed5338ec7b2c8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cac5596c7dc167f5f108591c16d3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ed7fee9ce48075ed5c6d411b91f97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21322577f7c7bfc3c3c871d88e6cb332432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5e7d9280ff54f297285ec06d98ed7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29e7795dcfab9517369ad19d28976c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cc9ad4c289c15439c2c453fe265d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394ea7213eb8715d575ae5762a4b466436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959159e0546d63e767b42493094736f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea27043bd3154c94509013397f4887438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75412fd9484b79a36a8400d34cdedf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fd6d405a2b8e76e252cbc0b7d4502440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176b57299abf2f3f132732d45c29e8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b77697f5405e905b98af3de6e4a70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103bb2385ae57cbfa8919afc431d2a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d2cf8aa263746fc7b2b406254bcc1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616791e6d2ee67476de50446b84d24b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea53882a088c57b97b8b0f369de2e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187c6043f81b7a793f9ff40493d2787447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af007a62caa18867f76430d6c70875be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f6d5f166bfe4f74f9fb39c5281a32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae2ecc402fb598621920aef287ce4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb3a1ec1f1e79abcad4960286c03f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6409f9c39cbdf65c48fd983fabb98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c911e39f0abc4d0f541443f3e3ec93c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5595afb56e832f1bc6b35eea58aaee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c4b21d7b167eb5e61f7f84836d741455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b968b03ded161498cb9d9b4b69a4d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b215fa994c85aaaf5257d0df3025dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb154c5d8895402951defe53c7d5f12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430013058f149eb42e4a88d79cb748c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9753f3fdc825a59647b5b370fdc0297460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9ae2619b18231d9cbf4d04a7af965461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15ca7d11473a9417f8d27ee9768e0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47051b037bb0de48d1c6ef722a3004463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4efc7df0a0af80b1a576dba1c5dd6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383b946258b624dd70e5c4f34f3a708465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601491dcd54e744aba85c1dc31485d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea99c5c7c6774380233e2f40f0a16e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15d3bb78525f33f0181001f4a840da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac281de049cd36a7aaa2623c8c77c56469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542ab9150872339d0ac6d4520deb058470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbdc88ec08199afa18147137ee1169471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f258dfbf99743d18fea433afc01ef79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac76e9c2c700531d50849be03634eb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384f697af2dc9667e5f0cb8bfb0fdb3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c3fc40410b58abb1e58c88db425dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888243fbedc1fec110271dcd769e8709476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3497bf5ea86c0c937bd3de513217fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbed73055a6a8eafe4e04714eeaa8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f969b996c93a326e7aa4f391b1f36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f51fb7d6c152ef942e925792165d49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9142c3ab758aaf6d018680f19f5c918481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c69dd705be2d4b1dd39ba8caecff9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f8aaf6f1c42ebf40da6eaec1b6221483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eb0983c718da0fbd6c2c572e3b348484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fd757e435b8121c0640716d175695485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac64690911716a9ed306a0f6e32339486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764690926fcfd9925856b0bcda6926f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62621c8716ea48d30a4569c67b72f1b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc78e81eb4c18a285267f9a1f51858489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42a2471f0775aa1afc221ea27aa07a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbb0221215b4a58c5fb254dfe0723f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551fdfe811793ded12ffa27f669104d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea4fdaf8439427dfbb70961521944c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3ea10ffe83c8e6aa66dbd714ae6f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d344c29437092b1e5612deef328f3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e8c8f3597aa2675f47c294d2745ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80424bbcb3d6e2d56cbb2ea31ae73911497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dca48589e6dfb5c220f0820a0d6ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5460383c2d9442e2ca066ab3a88ea0f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc82644328c18575654ad9fc21290e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ffd33e50c013265595d343b9ee112501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac0baed3a58a7c8f2b9f738e838a3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b02a6271ae2fde06228e7b8d99341f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaab044c4bd97307761c57de8fea617504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20293e1a96b126cca03dcff3879e3b71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e32b07dfea40f683d9311caf25495506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b736fbf01d1b08c9832507c68f9750507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654509f62ce1dbe2517201b54be3dbf2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ebbb23b98082a3ac600844be0eeea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c07a7845b68981e7cafa308c163f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f67c32b8ec27762b3ddbe8dfaeca7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4fb362addf9248476bcddc808a525512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e5f323a92295854ca0bad5dfa7240513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39791583bffdc867a4f67fafb90f8267514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05ec11be46f4d28566befd673aaa13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2697e59ea092b68e50cbed2639c553f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15fc3e0fcb7d1cca4dc5fa0b80aec7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5979a3a61db90bc553dda37d6c5336518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37875f4899c457b202d521a4f0f90bfd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8451801c208e028fac72598834a45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeac8d567fe980851b9b8f8823844d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3b536c2166ca26ffcfc0efe816556522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7cc3fe2e6d11e304fc40320bb8081523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c2c5a73e952a706dbdd6f4fde4dc5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48451121a002add23f63f23089b356525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fc9ccc24e4c266bc54077848c843c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c7f32825bd5cb2ce6097299e85077527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afb1e0464134ffa072c34c2a0a692d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7151efdf9e02208c286c751c65dec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc731987639d66e2c585c8239c8ffe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b3840bc9b12ee5d4c4f72c469cf87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6f8b85c9083ca89b5371377734339532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ba4fe517fd87db6a4932cf5181e06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd527ffe95641e5b672dae17261b210534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3ad4d40c3978e35f266d050519703535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f51dd51111f67b06049c59a41f2267536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2699203d88bc491e6da7468b72b644537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90794175f83d2ea5599b1ae13b2d171e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98936b1103eea48c6b7416b279a76fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f836f63a8c0b4f1f237b7241ef4d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58585c1339be553c991a8b8509e21a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f940aaa3d9e8d2a4def427ddcb728542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81f8d2af950082b5c1b32979c7df8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ce251eec835b4248dce960a474ede544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabb1812b145874f53b631d2a6a3bc8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae74a31c83ab23a6077aebbc9ee9da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f971860cf976fe9eb37c342bc823b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bda6d37b700eeacd2f0a58c2631272548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200876f1f7aae8a80dc0f54c267b432549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d16bea1b20d968c273d71688e9fb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cc40d6c4ac56cc73a94bb85f144fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4431faee91294e923959a566ad6aa7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c998065a6b44261642ca94ce9adbf5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49de5c1c00228ed8063bcc384b75b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94967f31a6f7fef3341fd48705df084d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd249310501a7b65294f2029b884d11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf01ce5b68b554f7c6b495b8da2d79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bdf987b99e5232aa61f4e82f2e11e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cc405d52f81d91af9806257b87630559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9966d1ffebb25095293c17a539d5f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183aaded4663191b81ef7d9078b01fb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e1fb2843720d57b5b7a261204177d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cee7324507f1e99559dd98d6a1adab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe2137af015296f34c7af2783cf9f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf927e3513584b31defbaa472afbe452565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180124fc6c52d616d07d6cd8bf86e07f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f568fb7b8d90eac6216e01ba166b61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ac57029c6caf7602b874b68930fc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49ba43c08711ade3adc256914ef13d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be49f275826e688a0065fe8c324f8fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09307fbd90cd747e26812ab533e93b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7df0b6e12c0f04eb6be6743aec573572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cee6aea165b8e8de49b60096059ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980ee3ba525537b104b54f21a869418574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81bf2023e3f88030b692cdb6fc8d92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6b1a1e0ea5aa8d9be993db4003e77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ddf8d969974e45fc52ed543d48da7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea37eaf81a7f21381494c884db49e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984d5d92843f7cdc0c3019ade151543579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d510867ccd45987d5a47bbe232de9ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209d70d7be9e20f572058f526d90ac4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d570198efc25310b942fa4936b14e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f5c2e934ac4f1c770ba7d63da72cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dc5bbea03a3337ce9ccbd3de5be40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261bac0bebac808b85f7556c4e605be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df2326f5c558b17d3ff80024a86238586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f6d8d1250ce973027e88b22a515cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc7ea361b3f0ed8383ff147c44e53b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d91fd531710e48183c5847d53c9c73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6b9779e041b067baa70676c68c849590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187415539bb078082d1a45a420e71ca1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f483b08b6c66402da5e4de6b125d711592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cb518be250773ae38eb08f501b758593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b77d81de2385d1899134d99ff4a6f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7b30f8470cb15a9eef08c78c5befa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6629028b85a4be9bedb6c2c9b36b17d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa113c810fcb48d21b69e61f9abe2c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b9fc9107f43d6f0979200a5856667598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f1a857bae8aecfaf93b90d63c7ff4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f36e6ab198d6797c63609fccd31310600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ceadbfce0110e3feaf003e18aad97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5101ed684bfaf0275c5ba42ed8834602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d43419e65999d4606b88fa66d4156a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a0da639f35cee93de1d2546227583604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d197b28c9fdcbc728d8f1c235ad39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3082ec529afa36979093633575fdbc6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0f6072d369dd151c19a17c68df8ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70764f0a9e934ba3c4f033a0291df6c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c61a7f30da66d1728af5e62245753609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ccc5b57aea669db9c1234c8ce23bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c7aaee51378ae0b7a8f8a9707df22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4102172e0024bf556acd4a40e6b978612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139486e9424f43754e5df48c2e15f85613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e46ebd2cbb260bafddaf2415580221614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a111ebde6f43c6dfc6c4ac113a2e915615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70f80e44f4058f138e7a15b1540784616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936fe4b8484550fe71bca617da9ceec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765030421922e83b16cf75251cb033b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6974bc739b70adcc317d25f9709f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f79900b7cc1e3f5bc56fdea15aa1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e42419482c8a211e3f2cd63be4e5d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378f2000977cbce97e069c6b1214308622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362eaa9bf740c80c20eedcdb30040e24623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f3d2af4b1efcda062d04e32276424624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8532f9e71c8b6e33416c0a59311fd38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d0d282e5eeefd599cc71c2d1e2496626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68ecfa2656c332080cf9a6fc6636ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0685099641a2db0f0beef3c1867a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299300292e4d0332e850f5e8ea6d4ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b756cc3dcfab2e985ff75ff74646675630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a8539dcb3c75160ffd44ce8118361631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d390e6c80b8828cb19dbe820d1421d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ca648106e5fd066b07404d212945d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd3eefb5b7f749e893b69eb106a6eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2fa6adc55dabc7d931c1d4d8b2b30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2059c3420243bdd51ff6a587a4923636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5986cd222eb2e48b9407925350fb5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd7195876c38a1c62faac3a191f5ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc920522aa7fa9bc0ce05b47519356639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebb59e5e904892cfddc9e23048de42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f76cfebf7e53b565bef8b2088a26f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2611b69bd86794588eb0717c78b07d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef1ca58bc3cfab2dd746768b3a353b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d4ffa50b7180a5f60371a0cdc4c45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58efc5d28b6b1acd49665f31abcf72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b19074a6c3222a88aa68af3a6720d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151bc2eb159762261c68c2df138bd4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be4be7de93decb3276ac6f1c2ddce4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd944f66aafe06216bfb970e96b85a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6525e88f8d740a3a1b351eae0d17ef0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fabe0666ee390df69f8948ea46de74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28822ce0405f52f98fa734dd0bd9cc36652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4af899a14600c3fff61bffecf0cc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7cbc9c75c221f2a115fd336a6b711654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f92320aeb7db163cf934dd7cb3413655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf896726b3da151ad45629a29a178d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea8a8f7bcf15a41a7a38875918c2e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7486baf6026c91a5b71b18b9e1a34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb57b7bbffedc1534412ab5a999766a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d03378f0f85110e7e94581fa563955660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430af948fcd182207868bee7eb0924bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf3e72e11bd8cf5943ff97dd70c70c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920c94663a32e4e3b7acf78426f114d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efd4083fa0518dfddaae3cbcd41b4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b416e307aa6e16c52aa7c2b3a26d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc90377f4f3d96bcd3a18b1670d7128666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbf6965c1631a3f646afecb9bc5e25667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e980bc46d9fe3f3c6f080039540b3d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaa213376180675ba954c9d8175291669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e52cd7bc955658faf85d31b740962e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4449b26bb54f2a0f13c586cf1672f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124fdb3da5aff4faf81f81ec12f68aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ccd2d4aa16ef7e4d3504d8801adcb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b76b69098bc52c6a85d96611c1cd9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05e179ca7118335b3a26142e61ac54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb065c8fc7aa7de80d1b484e07197854676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df85423b539fc2217defeaef18ac1f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0761a0ba18eb91e928eccbab075ef9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef499c4697823d70a9fb1e5fcc5a18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4d58dd2bd6acd6bb6043c56843c63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c74a106935a29d08283a7c7c2cbdf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74ec9f3dcc58d893c65c60547f0fa8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff73c76eb197778b65551536260378683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1bcb435a99f262dc9ec12952d59b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eee3ee641c71af3d4a403be9c4e0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ce9e755af304103261add3d6d03bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be2dd07ba814edffe9acae56152935687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2df3d3093dd8cb2a511c50c09982ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b1f3e944a2b1eb38970ca85cc0fe8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355612d3f0f61475d20672141c25d938690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bce71b54afdd75a38d842d324152e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679465db55a367a3ae8cf9ee649da4e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab3084b2e3f74163aa58e6cbed24eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f79d7bfeed3f58b8e2387baeac3897694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197d4cd253973358ea2056a1d319f33695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d804c6c1380f43ae20417b4eca858a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc8f4f66cae3396753fbabc3c5e9d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10439a9bffd2c00d2b33b8544ec4a25b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7c724bb88d078095e015488f0a7f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585c4a7eb3bcbd58e5c12c1655d476d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db10bb1ed7b86f4a26b5a63a30b125701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e60d7d9fa5325e0742ba0f0c43de0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dcdd193c942206e3cf11153200449703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad9513263fdd36a37070a7592f03bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8c5770afb7c0d7375ff5532d9daee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a84937258246400387d2c85a78ec90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e87d9c3d2de5debffcc86f1e1f07e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b1fed7a17a254f413dc77b4aac2a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6be9186b440e7a4cd6e8a44a27771709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728fa110bfcb504ee14bdfb6ff1c731710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a4f9972152e9fa82285a0db3dc4c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567a572c825846a91d03681c50eb67e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd67330a3e948c348ecc4ccec8488da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c7fc08691354e9a740d9282bb271e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8731a6b722548e81f6a8cd8e5010fec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a7ae2b82f973736dfc0853c1b8fee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db480d8f317ccb3dff7c2f099238249717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be3d1dae9828dcf997d2957d9c79f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f1aafce3ea12eb0ffd7b08755738b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6b3ef8329baef5e12dd6d8d6799e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b68d09b735da59fff118eca532ca50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e83711517b6b33a2af26570ec59fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df390efee7dc90706e1a6bb47f4df13d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77816761966c0804e2cea62bc6f56be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e515aa80897a3d2e6346715d2c0ff08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca771be4b40809c7e8f2cfd45ed3d94e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86b87454b313a51d96774956b10324727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cfb8d0447d9c1b56ca370053f925c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d056a960fc8a83a7eca7a4a46211961729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f460d0738a005a57604d271d328fd2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9e83abc9998a120f14bd78bc66d0f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13195aae9d15b2cf4780816f868b611732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233098d60e31831825c62cb8bc0ef0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454706c6a9bc44b34eea2e3cb6188219734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bc3d87bae9e6c669899c59366bb4c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef372df3d424744c9bcf9c16497d7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed6a9f19192ae3cc6364506b3d6399737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affd4bb7a4b13657cce65ed30456e04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaf8325cf377ba51861d9d3fdad1d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659fc3d691b96341207819bcef32477740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6220560dcf1c8817421cb8e6d7656741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f810bcad4f940dffac607bc72431e3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e87c71da1db56db9238dd7c5abd32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae240ff336e682ad317f13fbb5f9d7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0f32947d5b239792c9a4f8831aabb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba851c962afddb3fce1f8b80aaea2be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6f217eb3534289e5dea94e23a5776747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99870af9f756b2e51088ace1f9fba9f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c405bd6b51ed53c9b17aae169f2603b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd13210902193e979b4f959a32e57a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154103e40a30fe3c9655f20275296d76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f7f47305c99a81f3db7f221932492752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b1a26ddc6d79635c47b5fb0861821753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9ca8e952e5f64329cfe0af84db32c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eac41eef573fb1650cbc59fa625c76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbd685e5a915f4bb6032d9dd5e8539756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db8187885887d92f536ab99658b47a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21ce0f255f299e3208d0121f0b6f81758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2810a2d8e6dd662ec75e7dd6af557a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9173a4a639cec241505a09b6fce6961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bda57bd1d17843a9c766169924fc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cd214e89b1e5f3cbef65ba8d6fabd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a594f5a5f157ccdc9c7ceea730d334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32c8f13b05411565373d33100642445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5ac651b434c3f7b3ef9cde8c2177c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21239a839ef7f557265711226575be237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4eb77b80aec12cbadd9678d99f0348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0ef7a9aaffe312da85163fe91838a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a32958735dcb7d046d2e6696b607310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4617bb52efba3b605e2e495ca9266811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e292a42ac28678735c73606bd30a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ab84b94b1e224d7e7c61d2e2206b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced6b5977d3996476722f01d4e0632814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a323c39c3ed0cf129333cafe1722a9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24881dde965721ad5d1e2e564a509e0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aa7190e8e16ab277adf23eb4209c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720cb68c9cbbb0b2191361d5a68be1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c9cd058994aaee3079b57bafc260919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b98cd4884776e5d6fd2b34048169020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2029eca6080ac5b42ebf85992d3667c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd10d44166b07c994a90a2ac1966e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad36a05704b6753bf536e996d244bdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18225bfa6d05c5b2a715346749e1f09f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9702a418befb04ced364018ab52482925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df3d6712625b536827bcee5f9e2f5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d185de639428ae9b67e84cc081499f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ebae90a27572bb28a09dd1efde9ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f73a17fb7169887edea430c4b41b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2071cdf9e9bab9b44847be0bceeb630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdab82d144274419a281d412e31edd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7843d698972388f1ed15b28b1ab525d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c06072c55e109a4a1585dfcbe673aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf9646c98a4a45707b9a93528d363a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dba2e12afbee766cd957e2b62275c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90d2ac7cd49d4e09105cdb18b24a4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000a9999dc1a257384fbda83ed9872337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6e107b9d12763545dcdf71715086e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fc410e124450fca4e05af7021ab9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206347f485afb3029c0a77fb2d9a7e9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dba0bfa40f2c6d836c817f797830ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e6d9545f1db36f67268c4214bb29742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3b878da8ef38f3a2427210d0faec343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2d53f11dbfaa90cff7ea888a024b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e11e623ee3d880157acaa6dd1a7a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3063603fab85dc679c26b94371a3e3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd35229af25ad8748e9015ce6b934bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f1053f93d30e2eaee3a235cfcbad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cefd6118960003c6c7a163d530d9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d7a1ba3d82f4e1c970106b86808b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe750f52277c36e3c1abcc15457528151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685f2f348159726ca1fb9d4447178be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491567e689f1b75ecc8ca8dbee40bbab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979211abfcc32f4dc12e8e822d800f0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745071803f9272c11ed6efd9ae2a9c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4e824c470f382db767b29d82d95a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbb967b720757d4ce6211b07c38ce357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6cb41ed7076ac8d961b9c38175e6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873d0fb913b24edcbd45e24fa2957e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8224574f6dd55fb9e18babd9d51e2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16353fa72666915bed18a5ec9fb42a8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc82963967d6e1eb4cc2b1f534e53262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39452139ed7067526de94c287602a2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c9ce9907f7f2e0fa8c324d3c3c22b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb928d668b1d0897cb4573023daa39b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f40b7ddab0924e5a85f645500fbba866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeee31b2c2d396716b65ba76e0712d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec53209cbcdcd1209ac2af12d0fb1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847a8550056c8845d3eb3866276849a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3354d5ebce86eff95d04337aab72070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b6da36e5e6038c707faf160f8263271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d463fcdbad6918a298145b6fc702a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159718a27561322fcdddc3f0cccf313573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb82b8fb61e02d79c45b287da98ff1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9d0fd37fd369f617974f81f3eed9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26801ed8e84566ce72d4c1c750117d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592878d9481a46ff6a6527391606bf877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13d359b3b0ee4dc1162c55fda8889978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948dbcc485d29037026939497eb2a6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df50ba8b43916b9d4b42e9153c20fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad580305fa9517dcf4c79630036011a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772d9cc313131adca3b0a91fd46802c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2b76beb9585dc4a048cbb1ccff8ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9a9d46fa7dc34acf344d5fa3cd0b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061a64b6e8e0f02b894ff7648fe0d1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1e87c049630dfdf3972574a9c3c3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34973d1920c79d593a1c82783554e73387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51237999185644c5ff7c04b2ccdacd9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938153380d07d2cbe2c390346a4de1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cae1adb962373904c5b4bfc872708290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe1178522850b14637dd8ee83ef6aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea578cba01d6d72d69a1df3bd891a1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc1343a33f028a968682d9032912d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec0886819620e061ff97f5f1a1b4c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854438439756a9ec2d08a80baae231c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8ede2186a0182af34ccb22e61271296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de182a74cbdbe96e24c65cbb3ff41397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaa5e20ebd82e4aac8cc45a70d0f3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3c896652f5fab0190821e3bbee96799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b2d8910093a61493c4cb081201e12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89728ae5e771f65ccb88ecb7bb0e9f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6d4603bf1287d9fd276c6a7adc2c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814918dee05636dd2ac8d3c4411f47cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5b2fbaaa3567b0d2d2910c17b936f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe19e8eca115367745ad8bafdc925b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07864401b59f4284d3efcaf27ea450106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6b28234c94f0bc39d20e7aa38fcc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2843ce27cd1ed2263c6c349264ddb0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71276125e076b3883ecf5756f9febce2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1271d4a5b92311ac970ac6a4a5401110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce656f55bc36a14de3de5739fd3683111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2b4364189b15edfada772ebe02064112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36a8922265868814d7b2029effbff7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d71781cea56943193400ebd5635203114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7a2c411b41ce57c8209d50d5e240c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cd4cf92ab9f941f2a397aa1a5fe73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b332de02f8325723a68735b0b95a7fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023da16c32fa1d3d1970a16ec4a1909118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5eadc11fc8233a8ae81cbfc3212bb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bb318e824dc3984e6fe73942e41f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb43de85fd26f22961c33831f99bc79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd13c972862b8f29d78a7fb7011096122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a5d23e7edc21335f47c1ed392443f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0e54f9be4dd632b9975360987a729124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07575041884456e50500544c042a30b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97044403b96bb9de9b4299c4fe898cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302e1c88173e824cf7e1925c524d14f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27c7c7181952cc66cd37088e5cad2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b679ea447ffa94ef772ae07ea7a69d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567c23913c7350c57f5a2bd872054f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31583d7ab52b2b720055a8ed86054e5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f789e0a4e3777f2ef4db41bce9509132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2811c491d7218d58017c9944fc8a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b67f7d2ddda9d7d64dcd061c98262134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baea1afa3834d2ac44ae63b8cb92ffd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62387ef67c64869e0ead094e6d85a1b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ccd172b3956c02a717bf9007c03c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc526b9e3fd580990ec2167bf55238fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efa21b15913ea10d4051e4b11d8e05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd63a8e01b2af9214ab1319251abf3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37289247568b41aabdbc032b42745e67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85db99a4dea00d2f56c0c3ff0f97ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49df995422b678be1342378bc9aab7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332c1ab8ada406e1366f1bdc0d3071a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d540c5293aea3065a008d3ebb1288145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853a21a74be12448227a708b52421b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eaba4c4f2f2950e40eca537a2547a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7fc83baa5efe414a88fe7389df538148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01606281a991eaf2eb98ab05aeb8cf3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de1c7e03da0c8b9b2eb14852b55965150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61ac1e207027a131680c590d76a4e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137edc70efb651047f6a58046c4b01b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee17fa93a818321a9d66c5e45505d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8515c1e59d9cc2b43ac0e7ab01e984154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ff27b7bf32f81abe67a353a366378155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22777678b46a2ca5a682e36f4c7ee3dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebcc39f26d6d897bb809f7acff18d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb6f1605b05ce0c062b0a22f7b631e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c846961f61b6b918576cd0d3fc8941159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84abecb4d58f425207408e8cb8af195160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb93b77a8496114f1e657bad6572ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449ddfa0c3e877dd654840924e6369a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1d3e32349e6a42d54bc411963f924163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f27ce84ad839cbad9880434199e34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384135a53ba9c3638683e4721e49a63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f944f5892fd67443c91f6d757dccc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e60bc036676315013f63093a4ff1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca50d00eef89e18d8ea0e49cf391863168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693e8aa687375591de256e8fb875d00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ab2226bb326f3eec7c916770167bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364debb70dc1b7661e17c72e00966ca9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb1a7ca63b55111c806bc879ebb191172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa7d2ffc738ef2694b7b19fbf9507c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b9d56e946602ffb572d135c589d8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61820f0b89eb4b85ebb59a73eecdff06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6fd053330591ad3ea0e073666c29d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeade0e0a9f6450a8b121f91be402f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b10b86a62f143cd236a83e0f362d16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140faac8a623cdbd2c62a8484890b61a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeb38321209a13172b9f3748150f8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6914c293d4b91fb9aa5541e16036d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3b70b38f6a6e495578e7b3dd214bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd393ed1b39806f0efb16e05eb5f759183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e38d3764bbdf806e57f5b822b9c97b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba31b76189ed24bc88525b1ede79d16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c410bf9284a75df55ba663d7582968e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355409ee0c4e7344ffa17b384344e15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7617b44bd8bf83b1e430b76f3dd08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c96f2c7c2852c211c15df3bad3c42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345914c3d1390136639a1f6907ccbce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb59ea288d368c47e4aef1353af552191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7ca77abc819eeb02acdb869c6af26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee58e2355b76a6c932d32d2225af6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb27adda8091322926d75222690594b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beb2a03129959fd9690e1dfecdc66d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c9362b4685c61b2a7d8707e740d1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d893a5b25808a2286713915232b612197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38331761154aea4dca507afe171a98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa09d233f042f298667a5ccd135190199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a01c67429fbf6766f3dd95fc1ce5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d7b1c906f816a2b3a03124f02551e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31450f8fd2f724822bdd517fa10e3d64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dd77565371fd121987bc8e102e695203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15134c7f9c7922cac980f43c1f97e276204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118729bdbd47a41126b092b3336e7760205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bdac207d432aad31b7da1de5505dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f82572a69d10c66c066718670d9a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508647af7a5846f3acf3f298b2ac0db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6b92077bb4eadd9be8163008995fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78431bb7fca1c4523b921074c3c9ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26c4db4a82bed9a708a1fe22e5c460211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8099be9dd5d9d52473407a360bc531212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb59b9afefb72521b661b8a914623d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c99f45ea0e6e40f4d32a7fc33aee8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e49a049622033098678f40b1f03689215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b4eb224b06f273f3abcaa639159de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2289d7b3ef7e8ec74e7e5bda3bea8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a99c3fe3ff41bc9d564fc5058c23c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45e9ae038f2a3c04b1ba5677aeaac4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f163672316528fa9f8bf760653597220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483df047a3f507d070624e19d94bf1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a9235880ce5ebbf2e8398411d5ae3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce55f2735bb56b324191cf77668ffbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f4a4d9443c15e3da46ff1857c7733224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816715ec50771b92a427a13fed346782225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afd96f878ad71496f4a34bb7657d08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67961003c780fba850a63d73d9f18c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6acf64177eb00fffa75fd91c3d40e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c38eabf7ab26c8b59619a440ace61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7114a2b37ca90c6a128a5d019a803f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787a33676690d9c94a44aa8b60c7bd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398adc9464ae830f23be150c88ec4f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12be7e9b7889b53b3628ebb6857a60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493d8cdbd038264fbd3118af0591861234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f7ca7893c447141a9b1af30bef34a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f162d444084473d81502fe5ca34bae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831d70320dae109af13ed6430a10ff1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e60515d84fcb8e627fe16ef16c704238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1dab005b37962228b93342e616259239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28029ed1808cb9c36c3b47c2e1368bc6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2a78072d47f92afa98ac8f09b4c39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf49e5ad1fa9000e6416225ccb5944242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f6a5aace43ff54d10cd49541b8da2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733ef01331817aad6f272436cbcf27b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc596fa1c8f401f3983162016e5b92d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9b174e6bac62b867b0d5519e6a83b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069ff46cbbc0e266336387f367ab90c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a57b5f2e2c22281d9cde7fd7d6546248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae01fee26ae8a1632aa6f736483c1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6305bc4d52a07f6758af270f0e0dc0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf36c9958e01aefd2ff0ba14b2e9146251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170243b0eb342507de6ef451ee785ec9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308afdf8afa2e41513c1611d26153d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4301eaab63b93fc8ee817ed864be0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d03f3b5029b3c4c7e13c8efca9e982255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae1a0375a871da7787c47c85f11df6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2536ae5b82d12a62c7ef4be01c933c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d216580a8f8de3046fca24242fc77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b69d0d6b08ff225531c8f5018938e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb208484a948712b2982e040b857b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce194190aed0239433f22dc0163b7287261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c607fd1581e368042eb60b97aa3df7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a22c8fad251e82e458e0429c02a2ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a125eb01d52e10569ff51aef7cd3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21242ab40a56a516a803cf9dadae5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f74a232fab4cb92df089a16a05e6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd1bc9fae272b2fd0d90743f814408267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c1c7b5e613eb6d070cb89d2241e87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d7d1904d60d11d5707f835052b0c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c18bb0a40f34f9fbdea97c0309b2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63583c729592b18569b94ec8f20051271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4928a7bfa8d159bdf3d3549af367d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cadd484e661b5d63e2eba5de9d2890273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b990622b56d1876e8e49e07be4d75cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59f039c9936b67a45ce347b48c09b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8132665b77cdfde6376a000bd01c06a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8941749bee812d87795906c12328e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3313a299142ff3481cea348b35bec4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e9f4f6d16c86b5fe1d7b6dd009848279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a64825d3b5cd6fe4714b7aa3cee3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656ffd2d97e57efb35cbac25e496ea0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d775db9a35cb114830b3126605b59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fb050e6c7596d809777ed04aacb26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7c0e89415c271c8bedceb8e28543a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1396ea2a6a6278cacc83c1b17cfe075285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7990a9d4ced82ac39c03b5dbdd53317286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd85f56f768eede3048e13801d52cde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8c6660a97b2b3e645a704032eefdf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712a66a0143b6e19803f1f1a17f91f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90269091970f383646890dc717156b74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837c4790163ece862523703f1fb36e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe9fdfb56d6ad4f6a243d0836e34ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f68ee188afe9df329f3dd727c922a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b479f0202a5bf7bcd4b3eb2a71224c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69514f8be2455b68f31bb7d24ea83ddb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb008dcd1699db1b87674544219082d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af863316a8ca4f0ff489fceca38b05b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae133193a8e5f6850fdc5502823cbb38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4650cfb6939571271cf5ec449d938b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44644d865b15b9427850ce3e1c5e0adf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82f9c1b9870dfdc768381118af6b30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc9c23ab155fcc662b8d3cf58b7eb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da0bddfc939ee99bc5384607213854303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c34d24c280a14e8daecb57c5bcb77a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7059f539ef7d4fdb945f9f6c2061133305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc87a0d54e653de34357aa620adf326306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b5d8510d424c51d18cb484661eb82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed42013dab71deb25f08b7073fa4ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580f25ccff144edcb1e3b948ac88b50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae9503d93a560843d6e7e85e57536d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bd358b6c85f46eb4cde265e64f625311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04168c5111edcacd45e242530278b0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228127359abe9520f9da6906f83188f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42c0bd7da8ace1ddd65e0ce4851974314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ec3214bb954effc414d3c44ff95da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edc39a9ef5e34051f9b9d0ce6c3c8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c442f5021c0b2fc9091f2d2a173c3af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe644cf336087e8cce8f8e81b9e7841318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c2e45624dd9c4c31260143a622d8a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1d4f0dc1d3cf4533dd4495c5beaa0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f0de1b209a6f061e53e7b6e73a906321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354d7db449751d77f3644a948e5241c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28a6ec0314ff3d0c2e4467249df6e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2bc7d821e85d7feefd798f1d97c64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c15992223c87f65e35f01a7ab7b91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701655afb0a795fcb638ca2523d7af2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ea421e55672d53f0ed522e38f1003327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12684fccdbc779870f86906350780640328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78fd2c02468ae8847482f040bb60e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a9ec6ed0958e7831e2699b4cc0332330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d8666d2f19996ad33dd5bfece7986331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cc488e11a5b710094898896308eb1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d59468f2ed36f0e4346e9bfab57de6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33219b7f0b83a452b36fd353077accda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34766c0ae64d800a7803c7396a70f75d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c229f33824518918c4bc7b32ec15d4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e21cca2fa51967a273f9d6b8b03a10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7dd17cf39c12a6c86b4df13135d4e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3317ac6602e2bb77af37c3fa501e0e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b85b1782be0c7daecfdebebab021f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bb9507e8001488189cf02352ca123341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d208e4f844d7d4d47c044d9c56644342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358ab28fe5ce333b1e9122a24e998e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91500b0468b0380b87431745e02d063344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1f60da406b9dbf6fb7e0eda1c733d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e82dc6ed8e538c1dcf66534a58ea9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119a4437c9b5e82363c3ff59f52f5f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ca7307418fd665d64d0b84f200757348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcedd902c62e2a8bdba9c5e1aa2733349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566c088d0369758bebfdcba079befa6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaead402192dac755406be9af0d6fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae584198754b9a511e72a69fa8da82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3573a6b68e79763873ad16b9a27daa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599dfed609f71c1c83cac0840dcfef4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17941ffe3a6f24977a8414abac1a9d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d95481eea69d3d8059102298e2c7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185629ab8ff4fb5cbab8f7b1bce5b8a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0f88ba2c4dcbdd5b02ba0dce38ff9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e350033977354fddf9fddcb0c04a97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288ced522f69274a11b35178af45e99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5fefbe32e0a94b719dc14ca58a9e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706d420cceae94ded9f5c21fb1d4891362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacb5e6a235c20f0431250451113a53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a44e494877c0e50b9911832928cd18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaf05a33a16075b74a6609b9a39d3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71434122d09bc339f166790044c1f8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcea17e3007d62e3e12ff01a7b8ddc9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058920964bb80921269b088b5c205bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d3b0b82fcc987842acc9e65a9323d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e8c4f684d70214a63a69e7002ad91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7751077d239a10e1b87c7b7bda42d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9e276ffea7e1015b540a787e5eeaa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde6a563931c5121254711e62a6d308373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e2cf7a4625d8663f046e888541d57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67cf8f337cbffc0822b3326aa69e87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14afaa80d1516f9990f5addd900ace5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d480091556f46f4ac95d8dbf78463377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01640a423567c0415e0dfb2e07e0a42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88919397a37d914c23bebbc1439c9367379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259baac0c17168543c17797088c7c30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c062227821fe166e2ab6f3f019cc4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb27e005884a0f76c7bb4b354a7011f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f58be01de8241f101b4296af4e4b0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73029024a74e465963927a6ce1e8dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc344d61dd2bdfe2eea1cfe1d8137106385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d54308885994483be29bc2ef76107386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032c38d363ced8500f05f85b5c525f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826665f89746d40600ac7d152eb93b86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c3a2f5f2556dc0bd03267e06c2ccc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ef7999aac468c0938a3d50827853b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913dd7f386fc1d82908b113bfdc054c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bad661b68383a36a95cba566ee303392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daefff645fdd16b6debd75c6b78186393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730d47083d9aaa93138b25867fcc11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71027ac051488a63d9c58dfe29641db7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ac8ce97eaf8f729f38fcf0e0716d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f142635fb9b1050337699ec9c569b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb6e2c50a4ccfd1bdbcb78828a517a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603b76b35c53b4c0a823d455c6a608d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b16da6bb74eb247fa178eff2f88a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b7b4ad05327e7e1298a1b877e49d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393bafba8e313f37241606a14864089402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c063982eef2a12e336efb05802aee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125ad466aeaaa4381285e0625ef6ca8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8aaa9807e1edb51f3689f4a511ae60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7f31d46f04ce86571f383c6488bd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439425f0a170cea5abe11ec2ff8379b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e57622ac9a62693ee483c1169c7c94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421e0f32fc55778933922fbf239fcc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd772bca82b150afe32c8ac27fad66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011aec330d6111a971d0eeab8839725411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266d20717238398ccf91bb2045f6335412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4f5da6c273a20b718d19498106fdc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba3c1275331a944543bf337a04a2f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bcbf1088c313e998a8a2c59bb21d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cf8fe2c21c1b04ea7cc0dcc87ab36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e45c299a4cc142d7c9b2f5c9a1245417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34a17140c90cd14d0bca9be3351dc8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4887f698c43f3262c779cc09ead31a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92deee6a58de4e42313a6e028306ec3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c29dcf9edbfbeedc251b4069c5c61421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3c127a6e66ee1dcbc22b3c0a9ac69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ea6a2380f4d14f33dda4599511979423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81899f812f86c0a81fcb77bd5ae453424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f25b3d661203bfe668b84bf76af19e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10153571083194dc40a0adb8b30fa314426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c88d36e61c5db4dc0dcf479e1c2f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46920608c67ed4a393d934dff5909bc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba669b8790ee52ebfc59ff685d2638429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60424693e0da2fb73fc8938b27daadb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95442e098e86d51e91fc1a195f2a6fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4fa2942577818552c1af9b9841ea5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c33f8900c66a1b2e65a4bbbcf9a33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b493672095ec62b03d2164ac9dfdc6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0439b4c1a8b1769ee7978817e26a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719b197f08978cee3679b26cbacd46a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82452e83e5b20545caf6403b3ea0474437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b43a9825807ce034f6ad3d35851184438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1066253211053b3a49ee3bf222290439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7265b6759908257472f37a8a71ed4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c17f70e6283677ed0ff8f8f896e5f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de679cdfdf3e69a1fe50570c63f399eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67ff5d8cedace4a0b9d7a5466f6acc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981101e08951ec5c9da96ce354c24e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a806684037749fb68ed8201d16ee570445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6d504d451dcd48a89e91bf43e812c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9c3eaa1053a1a0b086b93ddddc29b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0308e9c52f019ce426ace2df70fac5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84008578cdab0c32bc9e931af8c2cb7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545a610529685fd69abf1a816e0821d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2df1f4c8c1edba11ec8737ed472bce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a19b3d51357469dab4d050e763d4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55013a0cd33da34943391f5e3df705e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31832646c49e414730887bbbc80426b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513191c2594949c24a6aeefcaf9ccb5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6ba5020ec866f3ea51406814ff61e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca03c820ccc7f133e667b07afad29b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ddf66bb9402a227350359b419f544458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249fd06a9be7695fecefa01c7666df5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb968ad6fe8c0bd4efbe51aa270e1c34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94747f88004203af2aa7dd24d9e40b2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8186d60311ad0ceb09b32c8800aaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa565223a2c1695cf698876dd6ec98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740438efb93fc829eef412312340147464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfacaa7f606278ae3f898446f0ba5ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677b6ff87adc8db7c0d2cbeb0e5a094466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cea26b8a69066fa9650f07d39cb091467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae0a035c9c588474046ac26755948f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bf618ba53a5948917b644c893dad9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3211ce5d7100a4cbd0fe25482cd412470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286228f4053126165cb32d5168d7a4a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad382bf1d74b3558d8cb4cb44a960c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a12d991c409e87be39d897022c02b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb838d80e71c95257daec93389d81d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d743246432608ccc91882b3f848b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78a3da0672c9fbe6be3007a1fb8202476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd2a7d80c90d12fbf1a1d63d360f33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfaad8e4e03faca493d05481f4ce42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cd41ee75377a2dc4e850f333111e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84655297374586bd5a38ef9178d78076480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92e41c69e42443ada72dbba890d38b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e168700eb71e901eec45d3fa4b758482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ea3720684adb08b22ee89467129d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a52a2c21894f86bf017c785acbda9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceac24eca3eab1e2ca9c43281d9d92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246863bc9f269912c0dcfde0abe0406c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbb3a4d34d025b98e69cd644e6dc3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09460b4e0b0b5e457061e07749b2abe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184851cfcc9b4008740bec2b81043c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ee0929883278fceaad485096593f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922793ed6e8fdfa09d855a76ce60b49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7277e24762a72e96e2eea21b06c2e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7372edcea2e85e07593b6db72fa708493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33090cd9ac79269e0864fdfe8a90f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08337415e04f313d3cfff0210b7cd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe74d4cbf40c804337ed7f7ea62658e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df77331826149186d6edc717d06042e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aa4615593171d63b6809db0800913498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb806d88fc7436dd70a24849a887eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071ae447caed43ea60b92f32db5c429500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f2b61471b86a85ced5c368a818139501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f523df5342748ec43dc9eae621af028502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b8172b5b4c8730ec29706f076aacd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc67dcfad8e799f73718d8d348ec5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d346f85b7b82fc7fdb3834dc2dd42d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b983ff3a1fb59a5a77638d946f67a87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807590b6a9d5c87f3b1e640b905ce57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23913a1c4138b6e9dca9827abab1f708508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87099d79c4f906dc0ad150fa2514e7d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efde285954bd2c24827dffb10f46c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454597ed6f9f98320438267581c8f678511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd4ac116c59b77193d26227c403544512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71ee6218f49c7d6bb3bff0f1029ced513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a03eb4b021e5df3951db4a35b7edf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd940aa787c8e740f5c177714f13b905515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93eae33fa684f3c7df7b3b01577334516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e093a9a2d68fa7e71dcb3b4bcec478517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030431513f87df53102f8c65f12dfd03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a4392ecf3c52534af0b38a89e93e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcb0d7e7ad0c361c48bc74dc989c20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90991ee16b1788ea80e2b67206ae67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207a808b051e7150dd1fbd595fc1f29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694fdc4bb0ca62212c5686e0e65ed2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707c15c855d45f7e565443d54bfc2b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b877471e6a4e22ca06c35d7770949e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffb25947a5bb238ad8b640f6fecf33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041018afb307fc39d1716678eab06d1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1abc5614bfed4ccca3097a134a633528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba6f645c75af52e71a89f5509c47cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7210294b7d8eefda177578deb6cc43b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4dab5e793e6d2d4a15a7c31e91f2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ff8639ca06dad8097dd4c5a439b5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475727985a6f10085e8e85aeddf706b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e092aceea586e737d919bd946043dac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee8784ea312e47dfa93c64805c6ca7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e538c9844acf11131d37a6f88be4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdf1e61551a7be7e74308f0e88395e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7179894547213ea7b6b3ac7ce2ed705538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d4bf87a57c4d34ac6fffd04e71934539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c847c5753207d802c16ff8a6cf278540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b92c639145b37ef15d754e800a6758541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d641cb1ec66d71bd47e841e052509e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42529c8dabfd1efa1d0a6a906d9c508543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a931cb644ee21ac99ecf74c9e6061544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753d30fab59503cf26bad66429a0ea8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947852ac75b6336e969561b4a9ffbf9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb7b33faa00005f7e4e4ad680ef8dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ea82913c6e8bd8b053fc25004d0e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740b98ab1978567e88a75e40bf7fb27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8f149237298fc60219b054e5e6555550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368941d40cd591e4267645cbb0eb614551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c68a2fe30f23393c96ce86c1c836c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1851240a3990a31df2c38e2b7da183553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a15b71d674a1ab7f9096d46a6636f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deebaee17c61d45c3fea3f9bd3dd8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd79b858b667bdbdd5cf30de38fe6cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a062c1b96c9bca2727d5d699753258b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118b9cc645e2814fe1e145e51c40488558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c9e64a6c19e29b1251fa1bcfef562559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b64454af9738a2c570f2cd99d4d379560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ff86cdf221dcb1ff67e918fd3dc17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0663e6e393c528ee9c104c731e8e97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae3b1cb364bbdb00655e44016cf97c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145a6cfdf4463b311a05b3dc10f6d24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1efb58888d051d863a073461578bf8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a890551b8ada0d5a079e3a823c80798566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde53007fa661f62067a97cbe8fafe9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897abb9bd36cdccb3c5afcf53a627814568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9a9f0120c14bf8b48e2a8e3313363569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb468197c409cb55862ac5c579b4a098570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30fb7d21cb80acc060c7a018d2ded8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850a25b3b91c3e333c818806183f877572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23acbb340ee6d564ca88cebe40a60d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa52a9e5644f05b5749fe3cd181aa2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35479bd3f4e41b1dbdaafa3ae1bcd0a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f8bd432c8e85e657fe27c8249eaad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecea1f0a727278770ab43fdb00e684577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01eb90892db72f38c5840762fca3f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1689b7ee2836397e86a5572b0f1dc4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36082689c6b6bc060fa5d1956c838c2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ee506bd992304d275ed924c557b26581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bd4ea598b8b1031ff317db79256f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89acd6e190b319b2fcf44cf7b0edfb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70533129850ac64b083fdacdf7c48c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520f23ba553a8fea07b5d884689f580585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fbaea69c3e8f9ca0f9c596cab48a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5095d8fd9f4ee50c0a047cde11ba1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defbe2e5f4088fca336028bf062a907588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4c007f50f234bd12013a0cd029994589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21868dd2dca55c93fa59c13e016580590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba9a7195553c3240483c99a691b01f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65f9f21a1f3548c617ffe50e163d00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c721c1ae9d735a65933ca7a9134e60a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22922394905fbe1916c73a040fbde03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e3da31aa3360dca766f1889235329595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db80055ddffc60d2f73cd9fc98db4b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60831281c608e1eb974fc090c64e9220597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fa88a0122c0a4427bb7c284b0f4cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c955541329cbf2114eeec9881e919599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64c5cb77a94a4ca41e240e9b492498600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5960956a03086417aaeeb5986c027601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36a3a079078e3d75cb8a42e1f8b78c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fddc4eea6f565ccb6c85f3213848f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ab99d37fb5253a4271befd64a7ce8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a5e1d110e035abd040f34c6696f45605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d08326b6d1b8c4b5f849562126897606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ce2cc21496277a3c0f8f61ddaa8f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732b8ddbf99952b33e21c2caa4b9409608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67634445692c9822e98394e81c1dd67c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c984a03e2ffbb03effb6e305ff971610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71029b8486922ac4496863f235fe7a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2bc5303bfd0a619b21dfa4cad80a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5276067bf2011f41e13e3c08ab039b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f935f2e3ddab4d24f0066f9d6ab24614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd3c325405968611b2773b9e1b862b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c39e0e203152f7c6ea37818ae7bdd6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b15974765601c67272365ace478b8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91112212af3c33753bc244751c37cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddec377dd03453a5b1278abfd961be1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50178e7d83dec91a668573307349beeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474be3d139b77d29fe6b47771877b76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df28f7454def18a2ba836da32441f09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12967f2a0910395978abe515f760945f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f1b69a890e303eaab67255d90679c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4a1f8a852250a3ed4dfc951fbea18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb5205716a2e3a52f65ada625877fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df552cad572ec173def8172253c39101627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f7072b3ac05bc8753e139056004b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfb435b6ed6b81349e333f898508ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e143616cc05c4929cb11cf70527bd41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c13266c8907bbde6c13b20a62de6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf0ece6e95288b66c902a7adb49c46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e41e19967670327f64510136ee89d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333137a50cff5545e547e7e2558d850d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5556d77e2c690b2a17f4fd4cfac5fc9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65d8d062f87a1f174ed688daa6f89a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecc49b1c4196190cb01313f7c0508d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ae3a54408bd9d47e9d4d1b9d87dfd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3167d35d119003226cccadf9d3b812639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5a169036f24897d7c343d1944b7a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed6f46f42604ec4c787633e1edfd5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf061d2b68c795ad9b9174d20907a86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814447843aee37415bfb4cb9b10b63cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95e1b668a7c0ddb6bff5f8426192ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28424a4b7cebedc317f887be687bb0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8d919ea86856d9550be131ab9cfb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ce0ba17ee99e6e2a53dd323f1418b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077d5611b3a8e083ac73841e06193ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfbcfb649497b0bf7e13e684bf817e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fb41efbb8d7b90dde87aa27e7c13a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566942e013a9f5db9222b7c686f8d417651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654032900d15ff034dfe131ac422c823652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfaa5e09797f15abffd1df65923c16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387e75b0a19483034c9f3811d038e66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6da7c87043a6bc745f2dd1b202001655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72abb00025c6d448b0f2fef1ab3700656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b3ca12de803b207ef8796733143da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c15042d5095abeb31348f2d04e72f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6f3cc853d21b85b425b49387e7b28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d69ae4975e78e0a95cbfec12b9ca4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540612b332cf8e79149a5481d2f9b84c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bf8e4b4a350a55cc2a5630a473821662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd556a23ffb6ceaf6fb69b4317e1d78c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8c18be3a6d705e52e8df4d9dda369664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401aaa51cf431046f4a73009c32bf4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63367cbb3e74769d43d0aece1a468a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147148363fab6b051a4ce7980958ec8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4843b201a539918272a30ebb450d1fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00be18e919939d845d64c4e7ac11b56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14588c62c2e30fb57f6cbc13d3aae43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee8a068c8d33149b63ceb1685f03b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac7a7230fdc764b0f7035c48cd3bab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26fb10819772af08dc66e501b25966673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ac295395f2e852300e6bbe2e398ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76750d587884162ce00c8cf22db9497675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10705031e961513b3b05571885fb721e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bcc20607ecae659a455b5adbd79c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5043bc107b4d56ba32ffd39c4460a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86773d8467999c6a358c1b778de354679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353c92f511439ca135ac7e403257017680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c2907b2ce1911ca9b138f775c5045681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45c60fc459b357a52a657ec7b4bdf1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b10acba7149cea96dab34abb10c8a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125442fdbe66cbf0ec24584a71b4325684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba1410147d9e6172a015af21e5cb01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419600f629adcdec9a36bec760ce9d37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0adfdcf7bddc466b20a21bd1e17c8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135ecda077fe39d14cacc94df4b9729688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9999669d86e05717d25983f8ccddc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8a0cd54fdd88c6ab8865f16a12dec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb7fd5bab0800712cb88e4f07d109a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd91d88c539d480a0d419943256be6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eac48ad29cb94535b7127c56cd3b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6d7994175e3d3580a02709a9951e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb5d39e28e82777580919bfe67fbee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05a04e31ecc5e504cbc34bd655c00e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db615040fd1433a12de54646fb869e32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d5f5e02eb9ecf707f026a15446e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9d66361b6f9e28cb3352ffd68b8a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e01e85477ddf6e0898390f0f8d8874700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c2d8be5ccdb73260571a123955d75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac188a71122bebc1ca2de8b1375c6b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fae986f4856a9d772218e3cd38adc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c21fc332bdfc65b8b1f25d24ec654e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230e61d5d90e3faefd625e65cf8ad4e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb7049fbd24100a782daa7f4c7ae53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26196ff504e5c9e8a6cd1f9d9e3fba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e2d7845273e37072cdfd72c650099708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55010c21127a641a0c2949f719aa3200709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a73a2cc6101d815cca29f39d434de3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b6b1306cbc873de2615f8677573ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed8817fdda8ba7c1766735357d66e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b617b48c6dd7aaee91f2d99185d09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9011902729e84af09b718572c635436714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54143a547844271ec6e51be1d0f081ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10452847a5457ebff0cd76b3e118e11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6967a90d0da25e53d76d594bfe2e8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3531fc73fac9fcc32cda671065197d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40460c0a9d42fcbc30063c10a84a6df8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebde9bd3d5f80bb3202d3086a39b37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392f8aaad7634da1d5e21bda83775ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac252c9cd354f776cbdd1a8e33c7f162722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c25411a0b915792fe5aacd86c180f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9ef6eed9b01c5de72f8763f9b346c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6a1bf4ae45aa710b8a433b41a01f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653986b65ba924dd9e0e3b394c6aeb9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3953636b0a7cb35deb5b7aba25903727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532cb271a320b7c8e7f997267206993728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e32b94522e481ec04eb64096443b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e728ff2a9cecc6860b7737a209155b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e46662e5d160bcf7bd931c4116dbc1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca4c4f6cb8d34bc548b7cf3a2fd989732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184539002ee9099be16f29e662b5a38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52442cc469e727c3bd9e674fcbbb12f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ee1d97632c595c46018ba0f841a01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb44dfa95ecd0440dd109ad67c3141d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e504673ee9238cada33f603d71bb81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15efaefa2bd6ab3d6cfe779a0246c71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652512578630002fd7c61567e3fdfb6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726512e7b644744b01f37bef4e92347740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06868853febea0e2ed4e366a007afbf4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399db262fe0d226de70834b57b1c667a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b993088ff1ced720a129801a25ca29a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433256c34f4c9d92cdacff97bd490f09744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d0add7cb5bfb4c677ed9efe2b46c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6f216e953d8df6751f4d77b386ed0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bb5b63925ed077d522d6b8bcc5406747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce748d9ce169cbc5aa7d81c496a470748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca629f84acb62e1168003ad881f58c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69944359fec58e3e8982b81b4ecc3361750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775f15ab848b6af231dea4ae546b060751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ba3c08c285c0d462cbca06885efb8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9264135d92fb2af3f42e69f9018a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe679d52cf3e50b1853e1092ef418c86754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcaeeb730df96861e4055d7651e087755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd6658dcd43ec18381ed5b95d77eba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bac9ef53ae43f017a8ec21960d35a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e5b157e6da3f733445d01ec38039a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aade7bc92e5bf86480f89dd9eda9e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>