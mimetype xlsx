--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02fcbfafea5d69b0dbf996077b6d281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f509075474cf539765d829268acbf672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25864213ffff9f9550bb76ec921ac94a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed0da76524f10efe4b4740c91493264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7d0748e4e4c5b230c6706022bc3d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272f58d14f8808b61b1a9e6ce1a6af76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36218750c1daf9bc06fbdaed7669397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc878ceb856ac12099008a643ca9d258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194200953488c2b0dc903a126f304039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc000677f9b4fdddfcdc67596f08702710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053476f8547907d3b25ee11b20d99f7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b3be1f03386b2bb9223c7bd09c0e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44dce28a8746787da5bd6ed320bccd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ff1ad407039986d87119bc9cdf82214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d48d2593f4cbcdd48cef536f2f088915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ec817bb87dbabf0cee16443aee21416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcd31679a9094a06783298194753c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587164520ef86ec3c18e0fafc285e9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bc7e7d1d5716f40a21061baa5d80319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdd58b1dce23832f9c313880ad4edf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9a106c63e7979d69aa5d3a908ed0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9568d90a99b563484a36e3e766eaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07496b3eda21e232b84fc5e1145d769823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62ec6b3e073cf024037a2bcd6056a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f79ae44387fc47933e9f5b73f619d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e7ca49fa84cb7352a9698aa1bb4d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f01358b8e7c73f88cf71045d6d82f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cba9bb692d53fdaf398bf16f3802da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754881bcc3b60db80813ed5031f938829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f518d0305d7c31b7406f37a525987f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c254699d1420a115de7cfa494e40031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dae8128ab8b4b49443861cc2d1a8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838e59f4db9dc307a64ef5986ee6e4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7272eced52ec17429493fc6f1984134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b1e19ad92ec9bd7b81f719957043035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2214cd0f639b992b111c1012e510736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75154e90d5127dc39becb584057f1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a5299ef194f4063393475764493a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f07dc7e8ab36f96c14403b51a6cc039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086df13c3bb23f976df97e3820673deb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09fd7fe419234bf8685c068518dfff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959497a475b60a220a3b2f10e6bf55442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c748f3e972fd1d9b9748ecf84ab6cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05be9458c0e042c0e5b9698964699a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43394f541eee6a05e53f04f665655d6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d223ed8d320505fc9614f43c71ed5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e7be7635d2bd0cd2f72219a65bd8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b4537654430573bd09332675ffe4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203cebfe6167bbae9ba5e175bf7219e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ab13f245fd30eb0bb81c984b4f82e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a78e6fed03fdbbc227f62459e218051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a3a82c441f1c45932ec086728f8fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6971a465e8c112cb0b9a75a14e0e03353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd034026e8af60eabf2ce88147e14b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827fc34eee5fb8004d45206a449492e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599245ab3c2477ada7bb75382784f24056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a3418ad765972fa27d9a87505b4be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abc6e3644b3994cee82eec4737fbc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7877b6e2a0c282df01775c2272683959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253fb08676a062f33b61f5ce47fe38b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1c368ffe368af1fccb5a716a8ae5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8e4828bcbc16a90ff17014891aa5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31484ab742bad3cd826e2e66055fbb8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60e28b72ed2f4dd7600710c0b31f0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d62e46d86c7b6630f557a9e162342365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93e7d8e78116ea36c1070165884af766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0ef3a3b5777bedca028cc998ee69267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7af932962bf31b513b444710d6393f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3297d1d3588d8d8c43cdb7e6a58943969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de7a8348b10929d771eeb17445b7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641b1e632fee7d6b166c2c8a6addd2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e9bce5d80b5a3e71544424a7a47a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344484e2be0288b087a90d185217239173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe848898405e109fdc5e2c78df7c1df074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c684535a9834dd21e271199f3acd8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd6497af0112c55a319430456a32f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17b93c2c8c57a8e256b1180ecd5d9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f555d83a716733feab765566aeb33e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718d87b403e8f99c083159beeb9689d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78761d21f0807b2d347721d2e1f11a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dfd03d2514cfe5844590e34d0e37181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626a3ed2b3ac9dd1a72f5fd9845c36782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35044fa63ebec298d58b4f961e18dd7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd099aa80947e79a8505fac2e4ac06f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc10dd121efa12e468c06f8ac3c0b9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fae6bd6f5db075f25a3fd27d70927786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14183308300a5f29b28409fb294ae2d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ee1d4c11813aa210ac862fb59721388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890b7f4a73b032e6f89050c968615db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fee0e2a28941028d71cd071d40f5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00676a5f5dc595c1cce53da18939544391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b001fb5421d0878a6554589002390092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81987b642f044e42fc9a2101d40d8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca00d0cf74b82e6f81ea8dc43ba9c4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf936f0bcb17c6241d2fb9439c807ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54784fb8ff51266570d62f7a2c576c9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272d653a619e5887beae4efff77122b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3af2ca2e1f943896a03c72a1a488c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91babd159b7c34582fc243de49d82f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40717e91bd9cd752da0904256cd242100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129608818368a00dc51a78273b78cb2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d74f6e6ed2742c02252c7f7fd4889102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7fbb703e829968046e9ff10f6b9e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1d5505c1756731a220afccc1c610f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e26f62ec3a6a0a528cddbf51ccdee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df92d06046e6e3ccc2403d527366da7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb372359fd2c084c7bb9f5409c31676d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c3deede636d49f049a5eb06b22d86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d8b730b45dcba17be0c682c8b18da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe838ade78c9ceaee86286bff0ba4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e17032c21cfd15ccd4fc393cd5436111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a17aedeed51f21358e4f27f763077112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8e9e6b906d3a91fdbe0a906c40998113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdc6593fb5ddc45aacd33e7b7edee6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d5e4fb1cc18242d281dab0e31d9d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ef2eee9cbc8bcbcb60637159c7c60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524a1f04038a7c6fbed8369ccc489a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e797d5e2a154204d86e16b8e00ca4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55addd54a9c59f9dfa9cd88b3922d71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea50274402a4a31648e946658ba6ca1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3959c8c5e7db5ba1dfa22dfc00fe9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb4b78d86b6e4cb19e85c849233ea0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f343ad9c058e3bfc4fc706667bafa5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b1cb774df93d4e4432e68825674b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8edba8e8f2ad24572bb00f851f3b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff2040308f5e9b395134f1a499e849126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b3b4ab8f76f71b437908eace71586127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb646beb2da8191ff7336081330a9d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c9cfcfaff75dc8a7fcaf57ea22ace129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172c909c95d7615c6610e7dfe194a6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952c3ea07ddce7b204ed16cad01a518131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbd8fa07e380804a379452c11e5dbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0861e599ca69808a90ab70a33c0dc96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90461a0336aa8938090fa6421f1bb98d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e48b875bca4ffffff0c8eea2dc35b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ebb936d91abc8f875ceadb70e9b85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5667dabbcd92503d487e6deece443b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957ae248dd0b33f434869cda8de8c4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147669f21e5976f461b16e117b0c51d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ea04d1594306089703fc0ed919a13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f378cac7b3158a7fe0bb882856e5f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8dc317064cde56024dc98faa12fe8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c91f6700cf20ca39fbb852b5876ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121f81526a1062262428c24002e91d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f71a261c19f72a029bf8b3e30b35c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ac3c60637d256a8924288ff315966146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f7f5786f70b67ecf3a4f75480960f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bd77e79f2e27301df945a2f3e9fab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce734e52a637178aa0b1e2c30fc490149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0a19694d88130bc0cffd76630fb79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b601c28dafdff0d7be1a8a1623d8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a79b274f7f12e20efef25f1d804543152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4a43c45a7ca3c0a6291a30b50eabb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8906f7556ab0f8e33ed2ca6eabf120154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287832c99830cc1d37e45414c739ce7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5014906fca719c9682acf03ebea119156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001d8793782287f197b7f4f05c418e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63af51236dc864b7b00951d3756b5e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096ea3a5f5d4d594d656ac8a0494ded159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5889692e3dcbd25803850e7e58439160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829ee3de6633b3df9e121091290d20d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c9b931e3c67052e735f7637335121162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d51c08b42287916acc41674f8ed4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1bbba2147736e4dbb61dfec5fc8b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec5bb1815ddfba14807c3b98019974165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050d9e9893152463784571551a1f9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31eac085520918964efda7f1c2013e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb5e82dd9d370ed8921ac895e9d0d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aac7bde65c3bcfea317a8ec1527c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886a2089e01d1eb444376d6b4fa1dae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea7b381972c769aa37dee040ede4fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcf43b4d40bbc7feeda77a4b2800d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ee1fb1e4ed240b37852cd7382964d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0dfb80a68902fa91e6d2867ba5d9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90183fc196d39f14abfc640a11c37010175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0233cd61e18ff51fdd8b12c4bbe3ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36240c79064f4ba531d6dd256ff0d77e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d906b3165f72f29795edfa006c89946178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bfac1323559930d2bae1d403ba58c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60fc150213b10316ff7464caf15495180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74031266ad7c6792c77b7a011f47ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4c5f522619a49115230e393e37767182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713d8d39c253e5caf83fc70b21c3081183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df092ec1a20444f6687f588cfb9415184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc3693d077c41144098600deffa9a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91e554caa0328fc61cca887de5cc3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb0183625a24355c16cdfe6b78c84e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ba86354a819743a2dcab0fd06dac2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9f95b6d9b3e61536811006c5c3f1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7871a71bde76321aa4dc6072ded0767190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f9c0a3eb5abf43dbc05009233079b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1d1e3dcb6e234427e749f5f17596d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216429e7c3412ecae1cd7376ace662c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814442406d7ba19bad9d4f880fec544194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209678e856002e843a03b1cee215d361195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bbdda8fa98d2f6744241c5c1bbaac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a9642b9eb8f8999dbb1f8aad9c0fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e4c44a0ab9ddd95cdc03bd824326a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7de8dc3a0ab99ba388f2f42102a0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e796b25c74659be43c9e72979b33e53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec138259651e39cc8c32ac9d0d018c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13eaa97212a33484ee8b4864feb2d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f87ba0f636c7d13124fa84ccc655d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cc0eec13e277f85fbed0b201ae5ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73ff9bc88cb8d2409ac56f8a11a427205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce484bf95f30576950a3d6b4fe5a62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74983e2cb8ef7e0e6004e116febf56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e03d175c845f45070a17360d5850b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10229ff79c5bd5233120207ae16ee2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f79b81f23e8427a628cce6f40da80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437cc974c96868e15982d892388b476211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d4dff3317f591407baa71a233cf74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d01791dc06e2bc8b7ef37d5b04d00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e602316fd8873bacd10570625776a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193bdf16de69f586345e519d6974d35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11435808245f002b54e1252085ce527216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b817aeea546248b295bcf73c2610ea9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e644140d70dc5438fad83a7e76f4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19fefc6860593c3bcd8c0963528c8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c4835c7cfe7aedc0252ff773724e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7727838eddab663d8e73e909430adc2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fcaac2996e73c0c60400837870408222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5939a1a6a6e44dc0f6f286adfd7ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec0ad6d713dee932ab95639bbc265c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ff7ce36afaa63ad59703463880cce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b9f5d101ba12fbc1f7febb73e2da7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13c7f872e935bf9ae5093653a818cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45567d78dc19c883c02d73d43a07ca68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a202ea520b67954e87d5df386356a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48162ba35526e018d4b47e51e26e9b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135deabcae9175b49a3e3de766178fd8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382055f5798f59a130d29788f6fe7bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e248504e19fe4ba6921bfed95debad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af415dcecd94a622c252088de4dffe3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9e319174f29cd7cce35463b31787a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11f697d403afd28068265fef8ed108236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75358b92e806ab9e7300eff99b3f552237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb79b69676f13da0861d5b7587ad99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15680f2bc9f406a764b898e7b691a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e662c6ba0f81dfe8ad9b3728c0a0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eca9f3f2732e2875f0335f22721e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c1153138c80f912bb268cce1690b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517551783df50cdaae1f217d9047c53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02208c4e39799eb4db2a7dc8e5f28f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd4360e6bde76d90d62cb63a7ab76b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf1ede1f5d7a7e1d74dce3184f7d18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae19ce2b4015d5bd637273ec29be2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fdaf32f2c99e52f43365ad798bb45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa00b80abaef909724ee98c91d6853249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec52f4b2186403690c7523e2370f787250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6592d4c7d24506e13e27eee13b333251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69921846573910e8ad732f0de3893379252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f417434fb224ce4ee4008501aeb20f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77c5f57f307c9126dc24f816daa1df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ecc6a1e746661ff9a82d260c0a7c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4be045f92bc6cc5976e3a39aee29cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd942f72453b63ead4a484e7f318375b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14645d2ab7a57aa238768416bb19e89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f3b04d1d6ab397ef5f6deee86a60a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5047f16e9c2a991432c80030ac1dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774f822fe5607099513fbd0fee6c479261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d14a148d961abc90741c91165dfcbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af51d688d998e3b4e5bd00bc16879f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e979a76c83bc82582cc9286d17931a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d23acb8798bdd51856c388104a3ea1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee8888bc7801eef57278513251f743266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b0d256e3a24bf4afa2fadbac152b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38835c9d8e3b98e18c89aab3a222a7b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd124739906330b8026d9023248c89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9e24119039ee5fe2a7b7ee697cf2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d43f51b9250dc38f36352229dd2075271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0937f76ae3968f1efefc8a333148b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd4565854b4ce7affdf782ef8798ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595565500cc6e72fe70f6e117a59b9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f089853702c40c4f441c9cd51375b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c8aa5879772f14330624a8a120f05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ae0c7c2d2df85c56e49cce9a390f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b277d56b178d4615e94104a907158278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db1cbba86b2768e7d5653cc496381e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049d8470078df1521bc89765da97a4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5a9a653ae20bc59a77059d3e0ceb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adef5f1172a0e16f5b66269ab1055b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9564cfdabf8cb3752d692c7830f232c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700225e853db06c6458e18a1f5111ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5464dddd8e3e014b74b4fbc001b5cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32d07da982fddaa652c5bd47d85333286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89517d0976e41753008afaf91684d11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b205df737351185f9e8d513e2dd5f63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5f2f4a1db7db944c6ad2b889cc488289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a779df5dc34d86409d5835150f60085290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a24474e058a90652ebbb39989293f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3752005e00fb3918ef0d53680070a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b87f9ed4e38a6b5df3c10a5d423c35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2b86485c6eedd463a2cd832f1d8f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6593d8147055d57f9e81a15f2686f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff019c97745b39a671e46d2b0e8a82b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6696329353514c51cf2ebeec52596297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401377e0ad9ecf8d97880fa639daef3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc9fc06c4e85a2bd7b173acb29c661299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d08ec3f2ec957f11ee5af808116f7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c46f5a420bfc654f054daf7d773175301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aab119400895a6ae58e39b64f1f016302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dd7c8448d12c108df039e6c99eca2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222511187bf9188c74a8d2e4f32f17f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a7aa29f28eb341bdc5fb1382fef85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dff89d89234c7c7365ccfa43c74e0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79806ec9ab6c90eec45120c2c7160593307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700802c3f65a242248646d2cd643a367308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7c22c2181be41a6bf12d88ceac428309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce8911fd3f401f1fe4dcd2df830643310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7e91e659a91c49aa312b85c8d282a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30f83915d7f69939aaf20a7cdfe12e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280ab9ad9c0780ef7120d1a7187fd88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eece176aa6ce4f0e3d923ce3b8adbf5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489c3a19f31f50b89fec636758a2a8a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f29b04b314ceb8fc5f7c7e6217cf3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f3762b8647adef6b23e3325bb1c21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9f9b661a9ea1f499339f03773491e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fe3056ace213901a45bf14629de56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffdaacd18d9bd29bdca2409ec1af99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21393b39a95aaac2db53fc383bc7adc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662105e34126dd4747b5e46df97b64b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1515c27375123b5fe3fee66128e8867323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f44ff50eb98314f02d9fbc0e259e51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e87a687803f809cd122d3a4246013a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c98b3d0789ef50e932d221080a359326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e62cc328253c9b3fea5e7272ac6f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e12ce835afdceae68fe6cde78ca793328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45eed11a33681584aa35fec33780c3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011d9adccdf6a6da3be894751c1a00d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168ebe6260c940afcc2beba2f3c08c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52260434cab8422b6a6844d636332a26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7158d963fc21941f4431358930bbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a51e270918eaf39cfbda790c082fd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f83035b645640b2f9c00ce95778f1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74961bde789bf4675c07ea5b36eaff6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4971ac645ac095e021108b7cd05d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf6c97bf8b097f3e7dbd1475c890e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33c28791bebd4a352c264cf598a426339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c193cc92539d8c9fd842607e33319340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c8783c51561a97279752f43123833341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a9ac93f525f370e735466c71dbfcb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4dbb6a533dd93255fa0d45cf211d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d916f31c30be15f3168554db084fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2309608e8a239ef72ba95523cf7f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a7f3eea69c200eb3b39549461ce21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24d1ca72c6426fcc7bf541106575d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b21fc605e52e9396589ef367c3bec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e0018f1bae5f7a4cb3fac286af8b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bc721d7c1671dafe3da1af074e236350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6765197574d5d818a3cad27e5203f5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537e5cacc3cbc60f4c9c43e83f17348352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775b01b90b4e0cf5b658cc61bf207c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c9fbbc29316074c309e3e64f4bcfb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd19817e549bc83669f059a0adada5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54ef43e2dfcd3674cd60646d0fa2a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239dd6738529cebaf93aaf0cedc1eb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667fa0aef3401419ce6ea128deadd1e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b79d43c824e3d3c2975d87684bc08f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562bef68acfe40670e4947d188e9854360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5de2c9537ef7eb1c83452854f2ba85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce438c89c3fa9e91bcd3e30d83fb072362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a6cc63ec9368f54f598e54f7ac2e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb482dba1b742fbe37968e61e92edc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08306372e35b7091fc4338be1d7ab06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d7680538d09a2966d0e81864a3a6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb57d71623a9e00dcd5a2d30ea96a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c0fbd31d36bed620b7bf8fc719635368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff728d1b633e1309192f287be8bddb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bec55ff0ac1f0f034ce27d0f3083a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeaf08dadbc4060c7ba09ac2a7da92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ce3d540e93bff20f8db96623a4f7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222f924b0e7a690621dfc7b2ca06054373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcacb3e36aef9b80db3be0d79a20d90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a53d67cc3da1ce06160474156641b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b50e5532f99a38d45b57fb8dfcbfe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db118df476a811ae12ac288322dab0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24113c3cd06be076872507f77245020378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0e376935125f33d7dc89d76728bc8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be030d803bbee1928064fcd7664b8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878eb421be579eff887953ae30a8e11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4fd20e1799ac45a222bacb76c5ea1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffdd40e3cc3f26cc94133baa6d7dde383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2450d90153097f50ee8936a0f9f4b17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1975ff81e2c5e5c70bc2afe4e8fc8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33011cb3b73215c194864c05a1f2de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb1f9a11f16d33c6da7a190bbdef65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ea9b05ee5e472f75bb7e014cc1799388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ff2835eeddc82d2320ccb0c90456f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43f139f2fc7d8d6e9fe3a8e2edf4d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d0d6845f46fe690b3c426e4319889391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f7a00f7d73ec05ef090f8fd15aac5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a382d2580a0cd0b4fb406ac0494cf67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4cd3d68b77581d743f79022093e83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251622a96e43e94c01e8aeabd0518d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797558731aa3f297bc9706a10b9787ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc52f9cb2c63ad97a47a01737b853a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39eec8a18447055ef030dddc1758f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7c92ec990afde90ced33a695093cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77f8cc4fc15cab474b1de04ded1da2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfe4c9eabc75c53c1bb8377cee5b0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03360703efe236b5b647d3c4ab800f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c73244a80829e4bfbcd0c5b40c7e25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86094f17893524769da8e5ccd0cc880404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a6f926b78ac907ae202863085cb2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b24eb787b0d0afba1f5a79461d5e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dfbe5ad3b9d736506f24e36e6bf90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7927cef6350bef2b608a22dae463e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf8a0d055557ab6c0dbf70187f9940409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dac91aa1dc6b82216349e5a52dadd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42e8e18927fb0859aa45ae8ce51de9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852260621800aeb00419466320b2e99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905a1e3a54d2101e5621c69c09da86e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc6e9530feb7b5f1aa3fc236dc566e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaa9e41f80f88bcbca1e0763663fca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccc51f6f36e678bc2e1be9ad4023d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d185b9aee7b5a39e99fba16d464158c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ecb2c8c5f5e0d6cb2d211cc5dfb0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9221807d7cf9a580c955358b52f60a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d959aa18484caf538da4450a2916a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8ffa17b1ae20154d7959a54712f0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62582faac3d8d861ef06b6449800fed4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7298de5877b17a6c546334feddaaf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030866bcb836939d2d6c57c31d028512424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bfbc0c6d03b26c312fa9f53acdbf0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126daaa48cc3295de87e4f8f01f4b0d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb650f4bb28bfac83fcedfb0ed8dad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289bf50258cee2d84983bcfe695c44b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daa1f03b70eb4d94c8b2d25cb91a3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f36b4772d35621ef8475cdf67bd19430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b6ce594524902f7cba290390110ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc470bcea76aacaf6ebed56c053e21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8c24f980596b6bb7dd42945c39a37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc06360ef194a7a27c1dc76307ec0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bd635fc533a49fb6dc7b21782de03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74ab2e2d00ed4d9c6974ce3af70bd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a347667c97ea873ee92119b65cc07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6aa8b0773696db58dbfc5e65ca6d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf866087550047899d1622b0009a812439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565686021430aaf1a581e140708ac4e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811366a0bbda7298dc39283cc48c91d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac71a08e1c0a7700975d0ff7e199acd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154df1de51cf792782283c8b43cc9099443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46875c763dfed4c377db1528264e5d20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68864ae561cbea3fda6e21385084db1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45432765045968b756e05cb10ab9ffed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca268a8652d5884b1c3084312fc56ffc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c7975002025ac324f0ea42b61b6e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e92bd850561a64a1ed897e76baaa5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aba500827a5c2bcfbcef146230aca3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5c36be1effe6f00928ac36c9d6398451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7e7694e24449a32438bd47f995c33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821266b54776c1f8415c223ef7abbe06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fcb637076f38eaa18cb30583af9b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e756a33a599aec25434d5ccd798c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa498cc92cb0cb5d63d3ed0a40366a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655e9aacdfe877a00521a572c70cfdf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b49d92d0b0079cac901db1c0ade53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe70f6cabddd1ff41f722f0fb58e1f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a8fb0a80efff80964a619ee5d8c69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e30107a7dbf03fbd53979955b9185e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b2bef34ae1564da8ce25a6e0fe4ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70832774a1beb0fbfcee3e01de7aa4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f043c3309f42c4b8fcd15b965ad962464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99250cefa58d27df9da166ce9f0bcc3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1926e26eac1feac1823218c3f9a53e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dac917db5bb87787f513ba60355f4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448acdde2d50e04a14d0a7bc820850d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667d5f62c1487ff72a5ce863b50e410469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6e9fba27ddf7d941494b69bd4a136470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cf6c53e69ff5f40a30f1e09359a3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68edcc852fd55ba6799222489666eb4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fa2484d15d9b507e8f35a646d82bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f62bfb6a3c4d6511bf4d01cef433e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa219706458269a4c528f887853d05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563798700cce6db0700d0daa8d465aed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298098cebd4c62a422ea5ce0ddd539a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7684e8edfc4144a599b4d5f7ec309a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a0cc913f672b5d8e785d07fc6c9f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770b7d9eea34615165c7ebab22f2693480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c07b4fbc6272ff4505ae6e81cb37b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28220ca7488cfcd4fe5ac358c93b6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345464191e22cc5b202467fc740fbd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba00f4622bba4b054dc7177d516bd1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e08b1d16718d052637ef445773f707485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623075bb8f57b6cfe20bf104fa82576d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c4a71719b39047f17f8069e78af28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35bd2f609de1f130b2c1cca4f36db9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dcc26c2722f0519c0dbcbada1f808489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f413f29a6dbeade48a133e4d21f3e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4fc8fe57b43f5b7218cd37629ec7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5c0a34ccbda41f1baa14e8878369f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03e95460a1c4d89eedbd7904b19078493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532969e7dd9c35c6dcb74134c0c4a32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78354c99096ddc3b1f2889f3f22197495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929e7b1a35ab107e7a064d6e4ddbb36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a343e8691bc315e0f1d32e365b7ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b0ef23f381bcabf55b77eb7683210498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9248ca5e31a6ffc1ba29076921436499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60c05c39ff6696fde1f22d2d2bb2da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f220fb30362414504aff503ce48048501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149ba2c5915b5e7d424ec528da89625502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984844515335074a5095885f0f85168e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135a8bc075a777f47703f055b3ee500504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d26669cc091ff0d4863c1bc54865eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a8ef19bad559648014cca7de32a90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449b6639d0583f5cc22c4f1556bba55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7867a48186ce40937832d3724cdb41b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eefb7b788379cc3f98c21a8c6e38d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b31258838cacad9d192b03a1dbbfc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548fcb75801a6d03c326edb0c625d63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ebe84aad7f4f51d37243501c663cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b246a003c0b253946ca0069e98c194513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed18b9360ebbe0b7b2124304113e6f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d1bda60e27960a953619e085a8ba2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883ebb1fc3d59a765464829f549a554516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e246747ca4f4b6e8e188ab742ff9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee308d9a5bdef6134aeafc8a0939bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae3fab3a9aa8de7b06f404fbb7a354519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe574fb1e7aa36bb01e2f8d83ca2ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32e1166da0faf64e79f886cabf9328521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395cbbbe8b78e9248fe29032dd537e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c977fa074ead33757f48fc91bb4ae0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f239e5f1d6f43f50968460a095070524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe92ab65c0634c3f039d95d7853479e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b97a6c1472b512d703d0dc77864810526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa358d031c4b3fc763fc2841561d4b23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa413839e6710ba054cd92b3b7d89c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87c593b95c5323bbd0bf64c3043897529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cafcedd21807f5fe60d776fc5e44f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579cb73dc2bb5dd1146017d2a2f26a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c222ef359f3cb2cc52ba44ce6af30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8759aab0ff8a92805dbf51f22032f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa000ad47fd6e29df0ba6f50a40edc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bc0184232108b0844a0839ef19a56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be473054eb274343161345758293d1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b95d5f31d7748cff4df6f23a13b08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ca09791b844a8c0b45851eb044faa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda30802f74096abb8079e28b9587cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583df0f51aa46e1bde778f1b6831be53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47902eb9f8f625e766ca02ceb4cae64541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe5f4b9f0253608d9cfc2c061b4375542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e68d87610a683aa2bac5c52fdd8dcf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0302fbf81eeff362280e7cd76fcd2ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526a96463ce59d5fcb06f36fcd4ca72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bc1555067e582750840791524b53b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f4779fd83067eebaa5a31b193cdd9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d620c22dcf72dd75296f56ebb64ddb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06672300e4ccaf4fc05c2325def2e34b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3101b2d987edb513f1eeb7a53af9a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9be3e5bfee9251b3805c7dafbe3380551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeacd0786f421c8660df71a98e663df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05b73e7136f5715fa0c0b21372ce39553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259227a30ce78bf32ab4a8690b718fde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abed2ac4e2049aedb3407533ae8b72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369e22ddb57170485abbffba1309569556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428b5d7a153b39643a99340f1f649af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac15c65d7327d54a49434069a42dbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17680f1b46789867ad12eca8ce5b71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920d4aff1fbcb39f97c66a50ff9404d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd9901424b432d6e11aa4ca8830f3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d003383e28fce111ba1721cf7cf8c39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a2e06112ed5f840c859ab6c08c382563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abea3ba0734523a7f1905976ee863aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd176b6f9270946040f623128d20b1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf40993676e14493bb4e6cbb2990ab5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388f7102a737bcd6552d7a06b6738ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119afc2259ca26b2e8629ce4e562f3ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a102c0e72f4ca358d80c26679e9f44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052014d7c1d8eee515834ef63101a62d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629a27e5f5bc1d5b78d916c42cbdf7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02825e2d924a58890627a1584917be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49b18110697f54a7882639c51f785b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e461860a2f342f3c059afe1db814f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f99cfab6454d8b01e627cfe4024ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf1f169b9dbe9f54f32d4702e6b5d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbd0915c59ed1234570839a6282037577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688c8719824ce36aea1bbbc1e997989578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5df5964291c2f4fb523187beda8d9f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63770353724f7acf227a6c66eb39fae3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9665926d754716c80deaa701b469d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73ac23e2579464878ba53c4efa92c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1c7d5b258ce185a741dacaf23cc6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afdeb850e25ff4c29cc3a10c780d18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f90687fbf46b60bae8b94bd9052945585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec028f332659c7c9134dbde1ac81bee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b26be9b5de8bcece442f6fd0cad2b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd41e0adef1a00f599f5945b0369caa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2dbc519e487ec04662d3816fd2eb3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edba6e49490f11bf1cc755ffbc1b78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b9738eb1cded2d92cd2348d01f7d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2273301dd6b50b61b524765f515d3f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bf7501f3c07dc8e4a7efcafe81a70593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaf28893a9e9a183718db1957f5df3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd15b45d1b2d87653d95bb44763ed64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b5c0994989a562478aeedc9d06f7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c779b5b8ebea63861018c2a5cacada597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be97880503cfa02eeacede5093dfbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1dba833d9a8dec6b9146e1fded87b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d648cb7733efaab93a8cbdd6583410600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a29eae69264b6a2337cdbb9db4eb2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3d2ba6649657dd2f5cc97be2b0c1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd0f49564560542fec9f2ab6fd8e3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8008d8a7ba875ec47ce332e57b1f69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434d5bfbc0ec529a8f2340d9dedd62e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84d9572df3840dcacf53e81861dc38606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e030d73e99e02e64376febb5aa1f73a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14d8609f12076b038dad65454bfd5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba17ca5683dce7d6d66d28c15ec90a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bacc1e55c5eb03b81b60af48fd3d3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6b7d2485ddb1630cade6aff25c832611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e43b12864766639994abc02b6dff5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cd24949ea808a7182886ab676a1f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518fe2ff15a901a1c5482cbba6d59a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6e7e98046000b708c4064596d7f8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de1a92a877b01178ebf418eb8963ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808491b2b39785da929695c97df3d22a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2d4eb526acdbccaf52ef5e7560a45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0820512de218801b1431751e0927188619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce34d99636ad88b6bf796135e1ca8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085a05b361fc901990dc7d694e40672621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb5de7df96a8aeb7aa2bae3c26e282622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952016e8d0cbe031b4d2cd92804273b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5fb25426d9ae5cf1e4186707fdca7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d191a625e04f842730d3ae922c700625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a60e17cb1880df82c8cf1ae8565f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd83b99ea7ecfd9b7081b7504557b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596cf926abc6682dedcf09a4c7e9a92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e0006e9caa4560339a6358d2ddeb4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10352b4f3c8b607c5d9c1988c5ff694630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39833e74141b74536cb3374bf498bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff8b5975100467e37a45aaeffb2ed8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa7c0ec37c9e70787d1a6fbfdf5d40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c0daffeb8c5376c709f823e90f1cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b11786b3c7aaf979179851f0eb8746635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd4e8b3c822d2dc1ff68257d2ab6df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e4f37651988401810f72b1cd33d6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d59c15be60db312066e73dcbaa7ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9016c865d0a261736b6dd6414b35a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fda575a5784adb83e95934c013a5d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304e9e664ac040f43a888f89b5c7865641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d135d7d7ae0ac810c16b182a006b4a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124c86450df35e10ace2d9a954ac1b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1ff532e72418ecb7e3555d1e0feb4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5857727089b878033406df4fa5bdf8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12756bf1ca0da56bcace555d6be87f25646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2faf33609d5263f53b18d9d682435647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b593a2824f717b7d2768d27de1f9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8c671b9300e2eb2e031b038265cec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b3eb0f8537e50f13c4b9c2c58516a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c7427199bdcd9b65804ccf7f549fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973e631d06236de23797d0a09abb8da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e758e2365bbfa507bcba8ba34dfdc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be202c0bb1b3a4a3931936b874ee6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ee0990e442619f0886497f760c4dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c71d334a97beb5fe635ac842442473656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf31b310fef41d1849ebca71c05b0e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb937b09df9bbe63d4ed2b3bfc1d887658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc1151ef7d4ffbb5dce838630c8fbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dc1ca0a4a72b829f7c6447df62f2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859cbc90fc33d0ff5eddc3471b59622661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b1e41079db1c544d92c45321fa06f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7254953976f3ee6c67c5aa74b67e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299ca3625c471187e51da96dc96704b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e6fdb3dd86a72207132fcc4df29fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31c0bcc2f55af1b67339c233f1253f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290c8aff0b669824539944f57010cb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd49fd9bc75cc9901e4839662828395668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c20f7fcf8739e894c4404a80982ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953257f665e9e3b6d4c594c05e802c42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2c008a1497deeabe81d51d6b9c91b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66a800da982ff3c0253aaefd202cb2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada25db1aaf8ae1481153f76b664ad7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c01e740c9377d7525b41b084ef6536674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af916c6b46cfe3416f2748df1848119a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff79085ac2d8e470e2fe2afc0d2170676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d52c160488365528432a09fd71345677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00f3bd5f337348c61664e024d36562678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6650812cbc02201df571fb9d8072e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7b3784d33522c891b7bed844d9492680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c321bfc4875ccb69f76e7e2143a1d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2201f216e26d55cc6db6387c58a85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448302d777963a0bb54cb27dd694dee2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc0bda6fded3079b97bca288ad22a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a758ac071e170b9f86674d03735928685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23c761831b0bdcc378f2648f9896fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550322ac9bd3c377cffcfc915934bb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0cb6406a46613d223870c4278bdab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a81421ccb4c1ae51eb82658266e1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaed03b75052d5d43711022e399602690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352f0a0f83398cfb2946e3c796ff649691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e7cb659d26e92ad6b91b1e85d3092692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e73a6c4d39c5d47f8d72fd5c377c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8414884e40d34ab4ca4840095bab67d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6afea66ea07ed2c9596d33685457b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b4f252d14e97ca1f631c1e315df03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b6b7d6aaf4df4d423f86ef7246436697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797f34b253b63012c935e6862b2bd9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e03019018413e472236096d4e54bd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8fc0dfb783faca5eed468f5211428700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c34855624a04a58a6700a62c5e584f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ecd540b08a9d1df2bfdb821466364702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec4d7866578cfdea0386c6c81597d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c3df058a9ec12400c6c423ccd5d2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336571385a26e786117a0d43a6a61352705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e050f8f23669c5c6ba085f475b109706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8ba256237f00329c3f1d1c31bc945707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38125461a0b27da640e23aa4887d6e9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c1f5fc0e11e026bf6c2f9c6cb6a76709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a1309d569a3332337e8022fb9f8c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357344ff900a1ce80925d0044d522f9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31424b14b1aa810441da3bfd1d530832712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508c8126d804459d2edda9948776085713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea578981ba90cc279e55d06fec55c3f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51254bfb631de3ba8a5560b10077bc40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ddd0f980079749b3d77d95f8cb841716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ee11c2ed1e99fa7ff8cbd58f7751a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb188b1b7c3ea34a8dc3ec5d56dabb11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbbf3f6f0edb7ae7bf773c02cff3d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93ff9bcf6fe23f3b13794fc64fbcd1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2899e64b9d0d2cc75b9175740ec8708721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546581ce831728750ffb8985e9daaca6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbd2f1cd19877ca8db2f1ff3197c25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250113832e3557ea1ed2e516ea6ebadc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069ada755cc402fec13376534ae403c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cf14dfcd5b6fcb561928d69a1d57b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103192ab73faf831d6f27885bed16626727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7defced530e26deb00278eba20a1dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b65a056d5bb9934d53cf3aa4fd89e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aceae4be398abf702d0ea6a9827ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d76de2cddd5a9e2945f638b608f78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586271f4cc72f8cf2c42fb49643c6da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce3c709d1f864c9f458153ee1f3214733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87074d8343282de8e49727af3df5764d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafe92bd0125cdaa1dfc7f663b9cc0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5044aa24dce1c54c422a74ec25ca1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46b00c8220b9405e69193f9f59ed38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf5990702461cb49dd2ff0d99bb8dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29014c4bd5258a81560632209f4d6202739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b81b34fe8198405a1951deb757acf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08483f8ab9cad57fabfd692d4a4d23eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae85ed26897457d5587774b1bc77a8b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6f9542e5b5ae43ffd6ce30abf4cc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482fc42fa838065272e57edcbc620f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250a1472fe2e62f9e1eb0f291e81ba2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202485b161139b6a98dada81b4c3c0b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502a0cdc147c6db78541be3f59cd5d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3349d29f28370ec9ec78ce450d8bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186baf8ca9978021491d7a43e1f6d764749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9f45a61402864c9dc062edf155b69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b24f29dc83766eed47edd8ed660218751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a07742cda6228f8f60386f882bf4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57519da17aaee5d59284245cae55c50a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55351e39d0165b09edd59972be613432754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23699a46d0e0af1e2a6e5cf322d06674755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928a248a969aeb29c21d163a76761f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220dce3b4113e3791d3ee02d69fb676757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec5eb04572f855a552097d18f0ef38758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a47fc4f1f05a14a0de60a822d857a9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95e9356b3267a20b8afe6cb432abda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d8c23d555897f538c9682a4ff1f8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d273d05b34e713fc2667b536acad43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86493c5ea6d1f088431353a0f59e89f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a71d10c1b7070873df2228eecc70f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766236b8f553a1a711df88ee344f35726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8217575571200d4c1c0f5c31106fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae917174326221d2ed6f1aaf9f1a8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f179a93354065d33f051e25943b34b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438a98debc8fe40a7c104218e54ff7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c8eb9468a4f98aa4a538582c3378811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d07907c5f9ef5ac1e41074a7bc5a8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29921035885c867e77c2777e8cab0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfb8cab23f33de1a74767dcee828cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52497c3f2c842dd06269c2b4c639dba915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e250884d47bd0a8c60e66121d9e6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cee7eeb477ea1c1c0cff7d0e94c9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d34a937d8c5b0d51afbb7fd415679918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eda46df68b5d9de07c05c513faae019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d24efc1a630054fb2f73f7d525d1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f734be497b64923da0a38aa9be69d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367f065e53e77e822745f1883bc7b3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03437c308348be60fc90c3c05254158323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd39e868680112bc6a3050cdf56f7cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c2ea4c0b7cbed031d9e89f136219a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c73e7cba363a0470342d5a9c646ce826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cb9046ecc571cf2af919acebf47e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef656035ffa12fcebc3f999c2582cd3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b1196420867eebb24f5b34a168ab529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1e93cf15382ed1a45f8fe01f6f58230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214df5fad4168e2770dbf78309b747ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca115d50f949e5ca2e5aaf6a4f45ae5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b632075ad0cf7a8c94156ef5a3035b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcc0f9978e18adf2711dba921dd8a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc6ca557c946774dceaa9250c30c2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031b2bc56178bb17403310130665dbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545f765d4f78636868ac704e75e1fad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8795784ef57456655bbea86c4036038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538fee89c5f7d4e30b2a98a282e5e8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a220e60789270ec86655b76c5e0db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bc6e9e8ad39d157784b08c470942a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d03aeee6a110e9d22a74160408e9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d91a228c3e8e192151fdbfc6dc74cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d09302603cf2bbe15c980517a29fc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b943fc140f5fdffcf546f11b422254645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562a04810bce6cf1a0543cdfbb3188646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47f6d09a99e92b5abdab64c6203a3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5162c33a6dfec936f16e7edb78cb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664de04b9ff1e2744eee591b5bb8ea749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb785e12c109c769207acc4ae71c9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e174dcc721620d6a39b9125ec4954ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a12baca5a1f18ef3044da5fee862052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f140e1f02a201ce97c9e0ae11468d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed082e9fb6fded79cf01e902380b2ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e7c4e48e3dfb53637b39c941ebcc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1c52374add6269304d831e259a37456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc12aa170441c6b63b10cdd23fd741957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597815a81e0c732e65e95ad2f5a592758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f08210e48fde6cbc905b08ca70004159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e90e94dfc3668e0054ab1e96cccec460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea3c43d1335cca6a92af2c0bfbf22761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04d98aa7b3c1acd6bf06e4d9d5ac4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94921040faf3a8c3abf2b3b964f14bf363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2c5640e4db244cecb44f9e54c032664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21102f2f7e94e6a61db84bd4b4b41b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb50620b565ed425ec063bcada632666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331b3aeecec0b8e7c8335a1c2531ce667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb42f83f9ffd7dcb059eb3abac4384368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7d4c8dfa97e99979f7b05176a356f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a11f4c8e269adabe0f935204f1678770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ff2850c2ba28cb0ab2f9de7bf57d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dfec052dc28c7754e5fbe81c475d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff14adc473fe5ff5e25f1553bd8d83773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08427383af0476a49fce2acec4a37d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d0cbf3d3404c86f7cf56c560c498a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398af064dd93ab707f3d8a820fa2685776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b9796151287f8140a305a1826a06477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff87e417ad31c11c4b3857dc01788d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bdd2b70018ba98f7623004b45b7a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122fe1be6d73d87f79fc32a63154ffd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b60ecd0ab430a35ecb4c9d1f86f71481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289b19cc371966f6cdddc5712b7c61a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bed0e20fdd49d227e19a016fe8f9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcea492e03a30171c9217ffd3034d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f89fe1b27b5aee747076ccc5e7a69585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47c6db0aabdf65d209afe51109234c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980def0d204c7b80e82ce826c0fe4fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c84739b26b09651115d7cb16eff6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592094949a2d7f52132a90f706df21e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b803c0705e7d7056a44148091e43890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0586c08d6489a01303468bf219b8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cf73a478e08cd27d33615f0af629292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a477aebad2f388362530a7e3378c77593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dbfe52474ca5950a0300d247aca3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc032e7d0c4b6d93c753291db94b6ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab2391c3bee02d92f6970ff604e6da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72803ce9f279cc21f28214bc74f518897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5329cc78b768bb2f90fc2fec10ec6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667a4da8230491efe4b1281a78c5d9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac8740d4ddb66a93f57a1fa18fae3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091871e54db4adc58cc19e0b79f1bcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff897886081cb3c7a543e1ace415383e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35718ecad7b0b45c79b93347c5a148ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299256104890bad0c7dc4ee5cbc7d0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431e4a9994b7a60ad30ac0b5f2508ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d8cf2d286bb113b80b7b9f8bda6b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024147a8284e39c80f868e1052ac24ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b41483959d7f136e812c5b91aae4c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b948e225a296f3e61d4737c39d4b90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edd0eec6cc496ce8bf06a9edc6cfdc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278bc6f532de5d6a2a195d229bca534111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7431e09ef910ec932d72e3b213889d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd256a70dc82b772631ac8327958513113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80c0d7531466bbc484e69730343d65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041484c04051232382927df7bb90f76c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a3c17714f46b5d454608b7db3d37a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17fe8ca1f84b4b2fc3788ddbc71b46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7edf18522dd98e46b5c754ac9b9cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba52f7a26297eccb05c6e16c9f7752119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676bbfc2d3a059429124094a129e78e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b92910c0491a7553edd17ec8877f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcd1f7ac39fdf5bdb266b939570c92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a5d15498bf67767e0033145a1c3f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a706d51e62e7fbbe2c9acaee74e70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceb53d9e97da10f1607c973db53736125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51498c9dc744ab466402ded29de7c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d8251bd8f6c5f1aea2a6efbf71221127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38660d00a97dfe01670c01e5914aa34d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f419c9a422117a358fc5f6593dab9eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5120ae4eb2d3ebc0ee705691fabf8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e02f30f9e3e5761478a112f9ab44e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e86340949f5a4dcfa2e921dc6f09c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55722fa77a6f51dd22df2aff0be7003c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b47ab540ad9db7d0e3f06caf3ea67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddccd2ed978e3eca83068defe60dc8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb7b5295566f1ac01c01b378f22696136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9797839b0e80901c8ad90064979bae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155de48fb15065e5b87d96ac6bc1c7a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405370c700fbe9fe5f9c2a4423bd2963139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbee48e5bf35c8bd7c8d218cddd90c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728886099d93b0f4babf83b7dab191c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b97a928741c48571b4ec4119fde5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c264e4064a406d5bf312c37fea1acf5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373820c266930e91c389122c7c615db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b45b8ac885dfc458cea40642b8d5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3602f21b5451bb4cb64dbeb7849bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4fcef6dc50f2b722700ad3f3923e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e5e39982e13819d0419756b53f430148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62f42fafc8110f97f6eece8627d229149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9df9a5563c07c1e3e3134f8655a308150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ab324f3024eb889222f1efd902fac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71482f25508654d70497e05b12bed43b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9216f2f3464edab33fcb5af05964086153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34385accc1dff2321c71687bdba6b4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634607d27247e850aaba45e39821322155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2207d10f0736a6096e9f0eccb4d5400156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0018276fc3f18bc935bbdaa010f414157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e53cc684c7ebcf514c4dd46517f5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be36f57c10dc02daabdf624f7b26e7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30145e9cc09df59f201ba691f44581c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b21021da277b12104d769e4377fbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fc35121e781b5c562a3a43b7e642a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a5df156b03556dc852b1264424883163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cbf53bddf80729d5b46d5e5c22cea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361de548e740611845275b79ab6e819165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2c9d39c347338111edc23f5ed919b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6556cd9a0019b9bee8f3be3e5f1fead167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8c821b243788717a5d5473415c11a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1337b1cfec6a54b9512a9dfbdfdae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00203014fcdc7366729681683c15c308170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e19d7e3e6da855b7552b80e35aeb15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c09b55c296f2e4b203a56769a58be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38028882e749f9f848f2cd18d02965173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc7aeba3778b4bc8f6fd8372ea775b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7293c59047ea774bf8408b9d8350a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9abe2ffea04c12f51528941bf5d0fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6bd986f6e4c8d2f97f531b0d473cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cb5318a24c957fa77b2177cd64733178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49be8b503d5741f790279a319f468ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335723f1b061a8c6ff23a3bc26b032b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97cd278b44a6483d8cbab0cd81c357181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dc44f157e619e33022baba014b687182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6db9a59cb1d56d65ec4d42a2ea81b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79841461c7717c21c2d4f359fc7f6a39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e765f81de8d239af6d071ffe9bf24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28593bd057dfd128ced3d8254459ef4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1962577e1a121928475d5d7e57fd0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e366fcdde6dce3d9e9cff76118d3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbee3fca0f4a8f20ad6951c7e662d38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4552ccd9bb3b383fb8491715caa1f10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154d9568a91dfaad1f2bef4b48801f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba4bbed622a0a387ea64e5a953b625192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308cab9815d34533600b68164493c0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c17275549e54edd7466c0298234ce5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256d5d594f502afd12ad6cf1839e83d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471323b7558673cc66fafacf1f6c763196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf13bf29d657d51061534930a292a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36bcb0836ad514c6774a4f5554314e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92102ebdaccf87f378f3d134c8adfff8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e699bd67672f5d0e5126426fd0d3890200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30955d23eca7e3a89f39f64099632f3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d44720d77e6acea438ba52b9ab7786202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ee672919104bc3ddbf0d249bf0c7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c8509f2a243b54c7516008f20fc66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511990029725eb0e5553f5486f28319205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b781622ba1e565a853a3102e4254642206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafe4ff48f88ef2cb760b977ecfd762207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db165bf38fd7929eb8ef203b7d101673208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472883a6a3782996fffe845c21cd406a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36434f36672a89c30fde799edc8b9e24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc602c2a51f950ded0f157fe2f1c2369211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57e729fff9debb1ce35970d43e745a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88238516ae32153ce8499f6f3a05aa5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a1d7addac7ed05134e7be08d1f4b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5bb540f000572724ade78adb17471215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be908a6df205f256b75ec7893196f4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c108c573b0251f8f749864a2f3ea3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5079a73b43a2fa32949de2614d44d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564e0802c58c417a09ed9b7aa632dfc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8eeb8e45f8fb47dfbbfc4f866107c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2028dbbb2750ab638a52c83f9c885221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6152c1d301fdfe3ed25c9076cafd190222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca062ad385bca73e42fccbb5b16a581223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f00b68310a7ca7cbba00aa0ffc299224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1043a5341395e81d0a85f350462ccb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfd6b8e303ef13bff74f1408d4e621226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038185026113eb75c33d0aa7fbdc251227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28f0d5e36ad2dd0e966e5cbb137581228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccb035a984c4ab71189e46866ce677229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f823b443aaab7164cea32085a03d542230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf123ef3c2def9c31dca594fa603de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1953a08d703182f8c9c359ab31e27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64041e1eb1824b6bd8a7c671b7f0952c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b1b8a3b8259e8921f331475e4ddd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe8d00845d5c35177aca964b1c81ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa745fd23c2e7790b6c232d5a34213236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e512630edc51407a6ce9cdddb296fab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6d5fc62793a0e7438bf3007dd46cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2228a5b20c279c589bb1ef39e376ff0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa854d21fa73d20e414b6bf7f774f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8556e3a2fb876c70bfd5824617933241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe10e765ec6c416b69f76284247b95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfc42e9bcf0d23c819a9d3160155f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77366e7ce5a3fe8b5a7703f8bd296a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec1165a9cdc0ba58a4dcebba05307f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cc30e9317afb5550464bd08cf51c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc495c60d837d0588695fe48804805247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dec5808c44afaf166ad906b1ee044248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066db78e2af6c84fa4728618df26fddd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3961a0e31f1892d8287829ff0f5ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a7b2e542e5efce86081c806a1e67d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8b6efeb1d23ff6e5eb47792f996da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cb4139d9088d333f1574192cafad5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab754d5207a7d7fd203eec5d1fb3c46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a62c06a7916c0f7e78a316646b0587255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b4bdd68e4fd95aa71314d8a9a2bd2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b5a673894e95bdc555a2efc894a0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e84938d12336107f466da29e83177258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb122b6cb28fd3bf664d1f0b7953dfb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476323e293412143a44fbff00b852fec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cb99bc666e2fdf59781170a6f8b06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf12131e7d453d74de8a82dab7bdec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399b63306f894e9b4d40db28924797f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707433afcfd76d12a1dd37b9da6a7de3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ba8c8266ac06c7224d68c37755d8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00152d18fc01b65c0dcf68d31b6923266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b748fffecea743c9fa0690761884d4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6a0ee06dbbbfca166f075096934c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33d9951790a282f7322c450018c8ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483afab44bac62644eaaa11a6905798270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e235e041b0fe734b62f28b0b3edcd84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf68184ba3d0b589914493bc2dc87c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f93ec7fb4fddbc3ff1b08cca11b33c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087abc3200481006437e811e7fe49f99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2619640feed614030780c7fceb236a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0cc10e3d5029cc208d3430babe60b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1870d286ad7e66a0133c636420b31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907f6a0bd0c693e6e4718775fc4aed1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50e7de0accf19b90cd5045c6d5f1cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c539d058a218aed8f94b0f3431f877280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fc954d86b89edcbcbc48be729d4a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388cbed3679a4c2f33477e1d99c9293282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb53f1de7b8617ea3d931dbcfb2fdc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1ca80034f28631f1f22ac06336516284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3194bbdcd74295d673c6fc4108058285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a6bddfa20004495f1a4278c9b834f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d5d01f9b44550093ef1462ed4e32c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842429a4c893cca2060345f7f6133b9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945339d034d32da9290ce3663f44c66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff0012c5b93f6c4bab11df65e311c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550da3a2633b4d1c8520958e66f3489291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7f54907e8fda78131a5ec337429a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54ca00f2367bb8e901208f8e1e1506293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef965c0d4f8bef33a74a2a8f9d81be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f39f9d0aec1b27519d7907bcbc809d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec6dff73b7f7a8cd30356440793998296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d029edbe4e9a9736d432b1f3a287815297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883b5ef5dc9d0725a33af16b2175fcb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def56387509b5f27c6a74efb2c91d15f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14322c21cc257552f3ba6be22346eec8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26304cef7a74be6e8f67e80d6de32f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745ea311a77cbd04c44ead77cf5bb2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f222733030170a8d74de843a6f30d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72a1ef4cb620a93e30948f03a5715b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24c0cab7baaea718b4d1046ea9cddb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa3090966b5233c5e4bbbbc565b709306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04dc1295cc8372898e71d1d6627841307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b27e5215b287d5b6a5e7aa017ba7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7661daf4836354a94cc3a60ef29d3d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655204b2b82382132e514d2f07a24b34310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784b84bc931065f71c65b9a564ae9b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e41fa434897cc9bcc2ac0bc8459092312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21f6405ecb3fbba6cced54ea9eb386313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700aa6c500823d594da1302e29aaaf9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb47b357493e6974a8d9ed91df3f4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1c9b4e17f5fb921c696bfc5188c21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54961131075a2a99067d7fbca6ba898f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771c72495fa792c1b3f62b2fb8db907318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db300b4639fcb674f76b091d50ddd8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14b11390b2ad2d9ba06aefefe373f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64d5033d538bb0e88a73de9d12b191321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb8e41023d27b3b6773f4cd3eb6c19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba31628d403d623675b1ce44b280a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b5096bcb04c91bc35c9767f333930324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f5945bb18c63749431b71cc373985325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d62f8626cd5fe615ee46c8f8417cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b3fd39f23e34738ae9b19feb6d5c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd25c281636b48e01046e6b003f0fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c3a3930ef23b122fa5dcb6a408418329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f11dcef04837c715cb32fb279694da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba594d84e858a39e6b4f35ef2f0c66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e72aa0735690200f002b789430b0b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee1e097e75cb4e447e89dfb17f886a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4f35d1d20cf2d41db2c46b5f7396b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d934205961484e90eb704b2e2cea222335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4b2fb3fb6985affc9af5a5d3b02c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f190f6eb3a379b3293bb1c35aba788337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50874bcdfc6e2a16cf93fba08e63fbf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c77b56408f55f4b57b6113fd2b817339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8abb41f1cd6923d4d9439b5ffe36a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be26b0faba6d7d50d9917ef00e391de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188061306d160ee73b4804078b60812342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a8fa5efd16a29e77767bcd45c1675343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd52525749e20a73f6afaad4200a70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594313bb6eba8059dfc220102fd3e1fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d359b2e1d062ada8de465036ce325346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f64f37a71c9af5952b42e7369c2c77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554869c4561c461fb1befc3b002828ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0ef0e204bb7cb9cf922a1b8b2ade6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb21ece0fcb1b7b540e9d04afdbcd1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c450ba97dc55afcd354d294a1df02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81636bf371ce2a5431b8d648b9dd2b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca97734728b098a6a5b13237b73df2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68d5c02d3c6089467f1cf2e451d1cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c392bd28fbba6756b1237a9144318c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db297593e53a1426b86e146f24a1938356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77ba099a541181be0b3721913deedd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03941f8b05ed210df5155e0dcd59fb3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea05f2ee7135664e139cf29369038b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a187b72dc137cf4cdd6fa28fe6df8ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb75b7491fab31fa350d0ff8bb1dfda361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405e8c124abd36906cf88c3ec09a046362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4b5079abdc9bc7ee0b3445b8d0ec6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e73cd75b1e8edcbee274e8d122df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e11d95452bbdf988e711b6bdf78e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f50f5a0d90c1d3c0377730e02b955f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431826279da33cf2c34d92febb3e6b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f35f3b292c0099c8733149f8ee47a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d6f72eb7e63f2480bc04a3aae4d51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd6969daf723a0594d85e7aed90aa3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2159b87df4c67e252a5900856f28f2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e998d2ef65091ad4a076ed31c79ccb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40cb61302ba32074ba68a2adbbc02f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24179e632d9e822a4753b57f1e569168374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aec15932a18255fb86b4b2dc7bb47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45be708da44e66210522accb0670be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75687f89a70a3e9712974c61be097318377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80490c1c121e52c36521a247307520fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b4cd36dc741181a93de6a70cfd1f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94af116cfe54b312c30fef3b0018b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dde00177dd165bb5419ac456ee076381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a2ac0f89fb43921ddcb275b4ded09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c56b5bf19489bd8230257f6dc7dbe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2863481f212714a9d5bbaace56e0cb1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc2ba46f400a9a95c6412ef568ba47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013f164a02104d374d4ec202d4ffb98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f668e4e1fa8284318e766e418c904387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529274d29416ebe4085e56a2822412d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a253defefb7a1de6628266ab1cd4ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376188c9acc2cb90b659fc40b5f4527c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c15fdf4cd3e824769eeaf8eeac797391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397d4779282c19252087b7a44c8f07c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a24ecbca31e4688fae8918ac9287dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3093a2054605999af294b3fd0d843394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49429630df2fb5a7aa296d9229164eca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd096ede31125bd57d249dbe811a24ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d810b59c859938b14e261cecbd0a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8f22ce6364dcc439a08d5b21767e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163905923e3032ed4d56a2365e7c01d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a9e8ecdccba595c8cadfe9e8be390400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74e161be32e4cb741e97757b9dd3da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486260b2df0c34f5a696eb47c143771402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5900f7a2bf5c8bd78febc735c183e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbb5953140e183e8c0c89cebe911c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac775c2cb7d1a30ee262628cb2d3533f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5ec1e1c7dda6ee5f9b146c6d838ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedc01bc3e388f92f4ae41af0f47d44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e2d00cf32c06ed1393d3c154f4f9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9b85e54d4e876522dc89064c9558d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def60626f1aa82c327e93012cef31a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798e97469be60f45f1e0d86980c67f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a180fc6898e063dc7658ba3533250412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a147f04d6b4487e348403120fac01413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201ec22b820cda00050c1794250e3c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053547d0817b45c978833196a812823415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b8f697f9b5cd89ed5d16561b5eba4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372b16230ae5ba6fd375afdbac74717417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911ac793a3ac91e18eca0deb8b7fbed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ee467669e69b187e45edc072c1778419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05788ab57f3993edeffb3070bcf32b97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0ff59a79f7bba4df2cccc19dfb906421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e2aeec8b2ab558e054a59801c39b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187beb64f38f5c0764269fe30bb4050423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aa2a4bd26c084187718ee2d5d275a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23142c5ac45cf1406092be380ffc9ef7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652597f0e177181426597b76b5166e99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6342f593f4b38bea2ed397abb4fe6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cf9f6186f55fb2f939fa0a1c29a56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aa1b60339f5d0f656962bbaab4b3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322e2ccfc128803a8999ac178302b71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1da81207c3e341b11855d0335b1be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee237f1c6fc647aae2a5979392a87b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79c63ead65c2630e0ea3c3164bdcfa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5deda10d47e2788f26bc039a0d108434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def4177205af5384721c74dde7250aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf59b958269ed6ee4f9d01e78242d5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a295bfa3090cf9e71e12154d567f32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b35d147d90cb1c820977141c0eaf84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4e4f31abc8652b29b74507a9d731c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb9245453fe7dc86d79c45bb0241f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b211fc6601693aa40fbc431369b91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5f87b20eeca1667e652a97a2da7b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16821a449bdc7a277913ed24ea8d3a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbeec478920c4ecb64cace25be1c5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710e7638949e78686d592a04cdcad6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dfec8e9f6d722eee941ef48db88c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7703d1cc517b255231e1769789b9ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210685472c197cd5d22815ba6b4b179448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d5a749cb032259b244e58d8821a47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e04e31a1d6a3b2525edb06c7d8a70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1772758e04741e5a885c47ef0ce3a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2549cf04e06e84620ce641b10a9d597452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac188ce5ba4f337378554931c21a80ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d39e28d9a6e02fc04e2b8908be0fd4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d1bf9b1116eb3f6d92068af0c0804455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bddd137fbf14b902a8b8b757357dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cbb8cac2f33a7c7c8d2575cc0d8f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12472862aadd9e9d01c937249de56562458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7291a4e02ae0e365f3f085ee8540bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8249939dded04391552b887962ec51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe78f051e4dfb13713310232b05748461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0500173b799d0cc333e5e610b017b5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88871eab379fc453a5ff2d53264939f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b802d58f24837a07f62f1f949edf5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf60e8b8555fcec08052e3e49915f93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbc4fc08c904f70a867b67bfefee76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115289c17d55fe640e8b2e686599c67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3dd1359a908e18fb4cfc3f65fcea8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca3e1afd604e24127453085165af59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2a141d60a4a806d9279eb329727b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6421665655822ae1e3b1487bcc331a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d26b2e2347f4fee357569f078277a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca100c68894d28889e41271e4a3c788473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba19e989e5c5be597e6f057bd808d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af82130479eac815724a7ffef22d26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d02d6c9534fd7df208caa9a6886abd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394dd329c8772d1de254ee2b3388a33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55101563bf35613c6d16eb1c8ff7ec2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e99d13d99a310b75c24cd9e9004ade479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af4cd69d6ddeb42f8b379985f963ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15cce8a21ab94ff2e3045784eed7f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369342d0d50d1eb19c3d044bb1058a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341efbef75104ad5655aaa2348a7eeb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64474bceacd118969641e5d435d13e17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e079c48a05b969f56a7276bf0e8c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355847f83f79e5fecb78e896a804477486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8faa365e0b769f81948d18758ff253487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d1ec69aebc7d3a5012c1414b926fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58577c51053075736eeb0ae16117f41f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a0f75bd3805bb089d2a9c2371b332490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91046ac311b7a88cee2e6449c26985c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a449261c7c25e816fa604961f37559492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83220e612b43ddf08f5ef266516fa17493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed05be026c81c65a253a6407ccd4a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef0fe64c4b7701d754f3974dba3571495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133021933aff750a7d431af849d7988496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4274727e05ea2af931b4c8e699ac7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4048604b05963a6fbb65928454e67e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99192d7a55b8caa4572f3574c6bbb3b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdbeb193a6b5d3a2a04b92e9d3f19c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8e0742463f4970bd823ac7383bdd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe3c1594e62b9527ecf1557d949b7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9cf5797fec8731c5e1db856a5e504503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f04e01dd2203299a0f6470122732b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8dc6db81ffef13a3b60c10b946527505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd4b8d8c1c40f59286fc0a31419b61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe94d8d5999961fca3074ebf31b6e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea32c8fba6417962ba47c31f1a1469508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5a724a68db7bfe781a6193f9090bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde691a811e05cc2a5be2ef316be558c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43de5d465b9b28927f5edc5b43ca30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e854e731a0bd7419aceb6b248f212db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ef2d8c6b2d106dc3b796b8be7147b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438941d9476df2bd12f69400e7e6f4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11d2dbc8da47ffae8e6a3122cc8996515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef98a615af155361063269db70c9a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de7edc91ad7b3342b2ee1dfda7e46d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d6e5c9ba588eeee366068bc5879b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12f794d916e76353565c7143c178bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48531b37cfe340dcab9fa06a773e8b0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ec38bede597fd4534670df51710d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c798eb8880eb13390943d59f7a64bc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc84d183273508683833c6deba34ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac722b36c40c0587c5c0e4a1013cbf20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b9847d66d5af94d048b2f023758e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14794e48b1afd424a4bab7825ebf8f04526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200f4e899c20614bb7089d111e824be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1689c3d78332f97404cc62ad7467af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea217d70ed33b6aa42791e3ccd275b66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99724961502b6dcc6e1623777e8a33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844a13d893e69a8aef7ab5bbe81d65f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cbc6ba644463896bfbdbbf00536cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a5b36bba95ca37529866be3e8f601533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8013b55f424b6711ff505b58cffc785534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ec038f6682f6d988e0aa9cededd28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f00f12d1f38fc9471c43722f47529536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72fbe4139811c44b6922b8c45cf4ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547fc9623e93edf009135078b168da7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2720c86ebee1c0db7da2c009169a54e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30160ddfa467f998db661f153c4e181540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aed18df3f58b50cb4fc6d2f9feeb69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a516846f4663c18238cfa90601292542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9fdf67cc89afef17b7dc75dd380d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb90b64a09b10e2af278fc15d11cb1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0406ffa9bea7a0bf67ddb8c134851545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17421729d3fbfb804d0892fd57e05c8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d362bf5e09f4ee0537ec0e73363e37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77dec49f44dbacf1a10aa862d7037d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef2db5467dfe000729bfd11d405403549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093785baaee530ed0b46e1193b5616d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a1db8565aedcc6dce7ba8f44922a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7718d788fabee02b6503034cbe6d90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66035048382c3689e060e58bc5578e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf35e9cc3cd9e77e6791c5f031e091f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f6dc10dd6cb6701ab96e9a274c70f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ef9a7d796cb2447d3d5c5b87c067e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950a31f5ab1c9bd5b91c11de1ec7cba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c78afc7490d7b2a8c7209e992fbba1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1625d01a5327d84fc266d96e9f19f10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d404e1037bff84d7369028e54889804560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11293f6f77d932571121d8a60869ff3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f386a1e4f7ee2e4a4728041afcd602b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a39205f0e8dcc53c40a7d7196af9a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f8f0f749d0d11ad353b3c6c5b8212564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908d7ca4a911a227dac98fa52d43131565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0f45fd763f41a40800443535e844b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b9c780ab2089f7f588adb70b244fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac9be4ed1a6d44f993e00d1a3fa580568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23db1484e661414ceb957518b15ebf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c82a5ab5185b04a8fdffcdc92d3b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd464bf5de5329d1cb6b5728e665e5ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a5fd93fe70c4186111e324aca3d6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b97025277aafabda49ac8712c6d09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d28e11c481c415e663f4b2cc37f4b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3227a083d77fb243df1baedc3f670575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62914360c8f3a4ab3de9b6eafc3e669576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d44b4d67490bf519db9067f82b91e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73a7595efdfe13ea300d0432266964578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e25fedc94caaf2b38cf372f67309e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988dbd5e2e63312423312c76791537e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85017f758751d3320de855e411a11e31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ed871789593f857af80113ab9ac3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc16b6c3849d294d01244fb798c2054583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404dcda9035ef2c05402fe8c387c3b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa35aaa9cd1e799e86c06a31718b4fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93157b2cc9f784ad51d95f1070be3ae3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceba43d7cac35ebea53eb78284fb052587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c684d906e69286ff937189a23d686588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2533a4957a4852c22b9a8de1476c1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb1dd4f1b8b80c264b28246b4336f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e508d0e3e6b1da207aec43eac62fa4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a7df6ce3128af17dcdace3e24a804592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87f031e1ac2300dc31be85c0b81950593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d938495cd8a3ea132005e1023f80a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496ae760c816567daba3f7dcd65bf05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c47269c7df67eff5304a92f2470f59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21268f2a1e732229e4250b276797d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12284f890e340bdfcb1e1a2e391d44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15946900c0284cf80336d725ba7567599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684e6d34bb58d7ac8104e17f354c760600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccf6813bd4bf35a1304324a589eae9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc041e6b0128bbdf3f8d58a239b4f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc15255e0e90614093658bd4a6620e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9d4108b629b1a1646b44ba931023f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233610406f02071a87f1e82ac2781c91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1d99156bd3ec656e8c13030e9252c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308865bd76b442a81103bf686f133dfb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a373f324edd1731d53497fc3edc62608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e931813111219c76ba9aea5390ac7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0bb734cc66c0e40f069c285648f97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ddf17d6b351222092630e56f7de15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36570e7d28592583d1a7c8927528bd72612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ba9f44d59fbbea4de50ab65feb7b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f06b8952462fa556b035ac491fede614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c5006aaf5baab58311998d8b4c288615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe7f07b08954619f1b8f86859917ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724db0792ad921b4755190f1bfc75aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1762ef016a2902031972ebb389451618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504e4d1f1a11c0d849812efc6bb172e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5781520118f8cddc2864aacba10c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb16653523796da55ef0a34b76d25c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92078195c9929758df16065cb8daab84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f0c90f11677ccf89e87a74a5d5151623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622ae0fc02f5e897238a2f7eeb4342f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6230cc99981e25cdde675e222e084625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb7ba95ebfb280670647cd5be5b700626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d05c57482f1a8e536b1beaa8eb6d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3d87e67a4f69ef51386a5ee111c9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14cc63451f6c69da015d353905bab7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3379f3d070af2f01b9639087b98820630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ec250dd7e7977ee399873477ecc2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7805ea879785354df5e86f5d620bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6f304e18e92d39288eca693bbf078633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe77d16534dbd9f5f7b777f34f1a544634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8be39ad83253e906b0bf33181b66c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c5bd0d044b98a03ed88b30443f423636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dde19f7fc4b045ef4c40d5df4aa16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd267ff9013f5236df0d1d57d0f0db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76745448eb806a8761c2a105b0c958a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ac018acbaab828d1b3fa46527cc08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21895ed4c338586bf652b188bcee24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f123c5e74eb657900bf8554721af19c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4076c2f54c9df343710b0944b2aa64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf84edbd0aee852ab44a94a0a37a74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81913abd07915ff257615d0a55ff461645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9286c840bd04a4101a384bd5df8129d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de869bbc3886f0afb26b714c301a3431647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bf75be0234f1530fa20ae4e63b11b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68965a879d01ed15e242d77ed174f467649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f5a6f000e00f28b388659d74a3dab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413b623bf13a80d6f54cbd8a37e007f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9312315b08fe65e499d8cd8c269a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c73632701bd33ae7a55e256b51a83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37205fe16241788fdf56a4c4466f877654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7518d41375a5c66ee8695fd20aa5c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180c2564cb226df10c8f215a23ae091656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27704f60c6a7c0dfaaff500febaaf5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2503497e813eb1cac4e3d3b906c07658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe612efc2f2881b97cc91ecf129f2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21837c8593e1ff5b3e520384ff0426660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09527d9ebd2d6cc7cebe52143b51be92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369ceb4bbb306d1b751186a3557e05c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752022d1351c129cf3e2d18ea02be179663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c75fbd0d051dff54c72de0279e4fd5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956b91d0e32d0f44c41ffc586034c23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c247bc37c6c5ba53c23d2bd90500eaf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a733caf65789cb592d7eeb40f542f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba53a3f06f641ba8282f8fa514cb026668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e2b8d66307e2f418ea221a2bcbc70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee787ad040f36a99653265b90011307670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1729fe922442834dca1bb46464ce01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbe585c5f9ccbfa1b47286217f257e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91f56ee801cf7df7b7589c501a8ded673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37859ee880d764943ea1d3ef1426ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489af67c855847bc80303c99341750b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144d18f4dad9007949399ec6d2cefa2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e4b485e986f26f6166a76f87e910d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9843af62d5620a34624eea77d889163678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366da7ebe0dfc9326549c0b19854d69e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e2fc5237a908947abe0f849d77ba7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ed24809b769254893337ed30eab5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af11322c1a916ac5972dc2fd8b47599682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045dd8b203ff5ed0498cee627970114683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dfe3891e3a387548ad0f9765bcd45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb2dbdf7f8a824ba8e02ac5afcf31d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fae4a8183a18b5d82fe60c763830b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fa95b0e2c39d302fff09aba25e0d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717619dc990e9886ba53962849e2b6d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9e6cb46b40095414c2b7e1edee3a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f21e5cb07ab5c52d7634361485fca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d95d5c8a027b2697de51b5d4dd8ee4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135e18d30b9fcbef340a42cf45d94a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b1239b8e56de084ac48a2f210a761693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123e68bdb31a557dd091406935e1f6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc40712ca606c030f0f5f9f00cfb1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d68d21508f955cdade173ea35f439696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8803b572743d440abbbab54ebaa3b2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4e8d167e1c8af242d173eb8fcb38c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3ec93d55504c3eaaa3ccb613e86d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619b767977388d71c26d04e21fe4f25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec8933706c71d741d33ec33112f8bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049abf6bf4f81775b5c63947f955881702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7eb690a1a33bfbecd52ac916087196703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269416d5a0b8ecc5e9be8d955e33a49d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5a0d34f8573e109120a089b92ad82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108b305ad96c39df975ddd3ac039fb9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4909bdc91e051ae54fea86cb12ff8ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1d960f727f9362306ac2683a14b9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc03f3dd52315d5e6b374b53c82206709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a986930b9d63c90aba428370a0c05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c7ac7d913d00c0cd84edd2e731273711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea866d91fc96c74df0e3e88c09542ce4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87353e1dacf66a21d5d54b5e9f616ca2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c4d10241d49a2fdbacff887d1f76c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28752b69052e91e4c1efcc88963fd1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5b27118deaf850484d35c17203ede716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20f41f437d4df1715f53208ee83303717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47f261cdfcfddffd7a9aa89260040a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab5897d7d3e67a67bf98e00b6cf2da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff2969a092f650edb32967cf9cfd7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeadce37616ceff551f2303bc04229721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce61c428123f1bc7afa7335864684a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a442d82f15185c0a04799bc4f671c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671ab844bee047c8d201384c28b24e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206b53d2988ee227d6717e076cd7639725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef8330362bbd012e2bebd218335958726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f51db71f2a2baa380f4e6986b16fe3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc803b6b3d55d9246a07ec2b0bb7e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1c139696d93adb6c2c4ad1f6aff56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75902dccfbcb3994a8708314690f74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907099efc4afc035f382677a5d356f8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcea4617214bcbb1706e203147cd57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729e48344c4c4eeebb408b6acb6bd31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e15ba11f9415b4f68d7a94757ad6e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f188077d576967d8c1cd1874ce078735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc728481b7b4fa54997e84c82238e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d821c951d98b0e44c3da69d75c4ed0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8ca5dcc8d6b333b4624c54dd14497738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f932daa95bae2c13e7b2fb7e70d14c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5da2bf29955c99d4ddf95ab7218a2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b87f2ee6a24c70d25bf5cbefded495741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc4527fb358ba87d962be3b825df6e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527779c7d0ac2d7b47cd6caae048c0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a31cdce3d84d3e2f2dba9404acdda744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60b3939a8aa4d62db465b81da4a813745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3e232662a178eac38e528c3bf54af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c47c7cabcff23b6f11b0fd51cf18a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea227072d9a1430eba579c2a55a90e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412066719bff7358f8480b9e12b0e52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36ddbe4fa8371f3afbc79d7806b29a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bbd81bc63f8589da283999ccf40c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00288edbc834fd247f67f466ae2e6b85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129679aa22daaf5ce1e83ed6fe4724d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb408892cb65ddedf240c457d3985ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e9821eb1efbfb46e9cfe4a0826687755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56b6ed77e1211284d72577e21313f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cd624e30c44d705a45177253bbd61757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f0f251cd7fe73a76198ba8b910836758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9a15ad84164093f0b558eb329c957759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>