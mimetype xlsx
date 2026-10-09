--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a65356dc9e5bf9df4d15384d01ba631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a48ae0ad4853cda9c3cf24bdbc77c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc42815ce4c87458df1362210f6a8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c86747473c3906e05679972e4bda4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da374bf52544f47858e70a588f65a265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3315fdba850af2c513409ed3ec2f6de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082869a9dc59d2158cc2788779b72a227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f739c080e27fb076cb46e6978fc878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f857c8b37c7d9291bb4219885d28499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96293971cad3185d1ad3ba33d0284510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37f3f31f99a4a0bf8e79c63e08ae7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04a859cd48814bacaa37ba61d009ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4eb3a0e9b81b1e238b93474a2cf5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc92eb479d2fa9d0e05006214f491d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69721ec57749cdba5bac521ca7c5813915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d653144c373187706b4af3c130286216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf9cc7fd577f2f6a81c90d09f0a79a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c700b3fb8c9623709809dc54733b93218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0ef8bf950a0988f12ab1ab8f8b4b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097214fe8f9126dcbf349ca89d054c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ec7e515ecf14b690e37fd6682de4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88452bb7fa5328eedd0be916ace3437522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61cc538270c88c5e3ac69b69d5ea4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5344f8552f924aadf98c5bc1e3af7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2c07b178704dd460bd5eed9b5296625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c74444dc541e6c4e0cff54fb4979126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbabc259bacea3ae21208661531165d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff2b850be69c7ee83130389cc0391a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184a43fe7012f29a95064202b07898629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6c29ad0acac7933107169497e785d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee2b2f246f85120d40382232df2c4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b6056e3b3c4ed1d7e2c9957956b2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f39a3cbd65815fd12912790bc681133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99cc93b356e80e237df4bdb5b291f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b410268772954247979db30c15a9eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0981545040cae82273482823d0d82036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305baf115f6669cfdfe2885956ac707437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf94ea2234acf2e941bc0c5c3f034338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d70748ba28b7b477628cc724225a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c99c63136f974887992f4874c8f9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30db9f5f8d5ff0ffd74e2dbe50728e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda942319599e0b4f90cf5cf7610d32642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2086617f4f7bf93779afe18a0e4c2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d0fb9c6b672539c416b459adc048944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4726f94f85c1f0c63527b11851b87c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cc1540650482ed46423e5de4805df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc6eddbfb1105d691b53f2d711238647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf800cc2a550324f46f69a2853c2e75a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55955ec798058c14e530c62f365a56a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acce612ac05be0855604e7d226333d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec97296e071e290680d74907e2879351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5d8d2edacb7399b9031cef2ace21a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ab9bc2ad51583455a8bf6672a16af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631a3a9f9048435543b436c26ccaf7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56015453d4e44b7454bc6a0ead9eed455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2cbe49dedbaf58ef6adad97bdcca956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f0941a6aae98283e1687ce5d9c31857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f158850c8b3039e04c5af2c16dd7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d655320e1421648ace1ee6aeca16759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e14b5aeb8b1fd5e74fa16681e699e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757441666ab690b22462989fb13f05661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a82a3839f14e533c189a70006841b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7d01d8a456ce1a9e53b9ba1ab9a1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f314bb9e592deb7829db45bb1cc2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132a6687d307cc1565f6dea8a95321d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafa63a586b1637b20a95e84b7b1a2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ae3941b15fab33787bd3da7a499e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05135f9ded86fe4d4bf65a5a592a29168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc96755ce52ea0a5e047a6d618f45d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd99939d80d8419d437df8bfcc746370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e80d41d42d7e445293e47b20d45c0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d2efd03360cf30c04583de11f113272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5c28a16c46720726c791f6f47fa6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93fa227224c114cc957f2753467e0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131cac357f5027f73105fdb2f87e60f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d8ddc5a62be4d71cf95c14134afc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458df45e5b07763ba95dbf45e3b2a66c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b30b59b35674bcae0c480d27d3bab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63348046b2e55d96e9f4c24e56af8c2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f30a12c7f7b6a3ba600454c993a1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665cd8416ce4c7e24d9f0be444b48e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf59810b8540a079a1d2c98178009782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742750e4ae51891637d175e5ccff848b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60278b86ea4f62316b4fce2121b3d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c5153640cb7dca7b4b468bc135a8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bae8c946a0716ce39b927c1581f47a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba5dd3d3a521398b098fe96a35519787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a667a073424b9f18377b1debc216cb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85469b1439af2f2d92021b469e2833489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754083db13a7ed839f851ec3e9e1e1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e3e0a06488067e8e727dc728ad6f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028649b7d824ab2d643d2f69be2c48692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b8d404e36b2be8f301c9cf21eb5bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17675fa9871e23bdb1719226324a643894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aac41c692b9c63543889c2eb5880795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcf07f323092d8d1e0b59424dd99f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2cea11f0d7a05f118c6f4c67b4d8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87576b22b3201f0d37531b9e3cb5f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaf02d5bf766f572786b31b5e4139299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee8dff7ef420828b0175ac40d1dc5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc3d40475563a675b56a40bb1c2c7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668a68ebb2611ed7190831c0d5e324a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293199b6ce8b75a7da2b46f3c342a37d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15dc4fe56b10665b0170076a24bda7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcbbbb980562f0f2e48ba47835fa6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e2585f7501e3363e586ec22351d27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d575119946ea9d730a55edb36f4f594107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8c5a14bca4e6eab6405841c262aee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc1d0fe7eb9a491bbf13f6625b0086109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed52fcbc081084efc81ac9f7b002af0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee5c1e6f12437f9e2bf91f4e2e5b31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af0a00adf5ebeaf9e4217498ed5a80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58292a8e4eabc7d70c389774797582113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029540788e901056a6501d23e3c74d6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fd070bcac94e20332db4b1f8566b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc6450d0ffa3276f7710894ed86059116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f807d1c14b07dc78433071276eedc71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d6b47e04528e7b76f5d26dc4f629e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd179c4c93cbeb2a2ef10a0ce426d63a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69020158a5928c829f7fa619dcad66ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4b13d332cea000c4af72656658c19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f195de98742da77c2ab072dc9ccfa2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c64d99bccc7aaa05b61c13045a4bda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612a243711607566a7b389ec4909c15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8bff3fc7fba13341dd97222f29bd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc981db25981ea2e7316662f1adee886126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162744768ce8534d409db79d23c9f94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa273780a700a2002228c3debcd39c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a028812fd2d60cbdd15648cfb93de6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfbafe01df0a433a8efc341086027d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffff435297639c2a45b50962c03644131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4452aef77b5c951b06e3ec069a9c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d17252fc61b2da7605a6f9340b4d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec363b774921989626b96aaa85c097b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8157b65783ba6eeb01bf837a5667f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c482224ee1829b4041e90732badc91a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5feec438d7fc60a3eac6cf63bfe54c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd627b8077c9c8869fe547be43f557138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b4205ea1c7bf63d04cddd66dc4f07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bcbd2609127bf49d3fbd6d67abeb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056bb464f1d12dd588f5b0ad658af76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff340a671705b226fe56e71f1c7912142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215d791429ec0ee41e9dd101428b74a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e1a90581ac31969f8e54a38fe07bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513ba44a6075edb336fd73a652987a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc263098aa6fd34b5b67c8b42986fe5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bd0a328bfc7eae13313cd24e560a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec81884a9b125f6a20a827a3b4d6e16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e39c05affa28f6c630ddaba8ed7e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180c7d930490f0622dc2d9f34e9298d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee9218f67ac826195150967a28a58b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cde38f10fc91fbb3c48f745e9d9184152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457a2d130747376d3f598552cbb47f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdacc0b376b6e0b9509ae707bc2691154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d742871c5f4647adc6e1571e06ac3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d25b5afdb76613c3b22fb3f29ec9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca349f43767909944e2fc1d5dd2d988157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d2c0d3de475625da96a22c2f3c639158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79537f438828da325ccade2f2b1538fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be885400396310788abd82a6d84b874b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3237995469fa653e60781b37de73c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe07b497ef12244c006ee670bbbb02a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c88c30ff4d49769830b2b376814281163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21170295d754bfe1514ad426b99b2f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd9a0edafccca4d8cf2e9479e17ec0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5755b5a77c29ccf47e7cb56d72e65b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b164a8677b9435094c575172e56cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b291ff169c1603c2ed474c7018dee1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ce954d1405b6643ea8c5015c8670a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1f84650c761306aacedb5dbbeff2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce17006a9db3eea151654f733b4e2dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173776bc08403cb5e0d05edca70108dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a01c299d83e5953d77952a372d5b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af62d15c6e9714b8776b4ee1244028174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efcc51c3e693f4de50bb6917992318175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a4e437dd81ea4fa2d77828263ec80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ddf74aba0894c237597cbe41306ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19516cd91591f58f58f7ddbc9b4d6c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045b341dadc23f4b6e744115eb7b3f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521d0c455414be33aa9b3c2b3ab76bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db75dd9572ce8d9afa7f58e5f6ad96c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a89f3b39a3dc4c71bc8e0c69194164182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84bf335550d45834d0ea86befaf057183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ef2b49c18fdb3b63a9d1bb78bc206184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c86c3af284de1e04105c20703af577185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615ec99e51dc6417fa966fa145ad1a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa84852ddec0a75b971b584ff9600c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a42dfb162e33741a196b6e9d9a3990188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c17645a0d4ad2f06886c003934769189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce692d3392a7342e40a00fd5df953d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401d10043fe0670fcb3a615e68dd95b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629b149fb578f14a2c23748191933c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30b8923e31d35333a3f944385ff04c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6391921ef6a7a734b9cac055cce8a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d51188957f4b0d3d5470769031bac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68f1108b36759905697512b2ef6e9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15994b645a6d235a5aff9a8bdc4c25a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51314c0af8292be0f3fe1087fb780438198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5624640fd03348d13a921120eb3d5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f603b1833e0ec923ada49dfd683b852200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2308c46ce723e53ea811df7eebb7910201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edfeac16186099c5efb95516eef6c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf76c41c22eee0fea82e73945855c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7f528a3c515c43b8d4b9716e1887e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b11c7807ab4be34ee6ea6e81fa3cd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80f9d9612c0d4d2ba6e52423ec3874206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5a82752458d7ec9f12479557a672c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326143e44ebcc12977b306b2d952124a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2274f688d843ff493dcc7add7133c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebc6e8ada8a21df01993474ccb42ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206aa7608ef97273fb3a8c33f365888211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204ec698ffebdf827507dd85dee749e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61b2ebdf44ae900c920a86a2d64bc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bab14531ade46351e0c357cdf6b0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89fd14ecaa54d95010fe2479b4af5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46579f207a69b599b6f6be98573fcdc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c95ce13cc5d3470359befd4b535871217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565b7ba7d3ccf48163ee67638262b93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b825d5a95f6e659ec6582bf24b96152219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7cd9edb1028758e2b12b6cba09cd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b1edef332c3314952ba7ed4acba5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505aa998926f1f3ab625e43eaf0fed75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd66658875f7d44ea8a8fb2b3dcae71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49f6fd9a250ed01144764da3142b4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631abc19eb0d6f9a115c490afccd4177225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d2379a256af49cd10d60e8c0f33f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b904c6c912e2b12f95143b5fe65ef77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa31b0334752c47c66818e47875d3b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe5573d8d24737d2a2ce1a88876942229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8056e6638d689a2c1b668a967c5b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ac46062d91c22cd96a7a99988562231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ea4893fc8e99129178b8235d86504232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b423a62e4a8ecec6253ae15625f956a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d4db6a26974923beb35e26bf3f733234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde79f8866bef8b7b6885e8de973a414235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc649e5082f7fa9c30dbab925c2ab4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664d7a9778aaff91598fe5005831c51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b3986ca7d12bd55ac5179956b7b04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e9f0227946e816dcccc723d4390ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181596c05dc15aba3c6e027c58c6f83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b29dd61bb582fa3edc206ad49e4be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bee909f79c1273c98c000247f1b96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f6900caa12fa28f9a240842cd537c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e20fa9afe8e538c6f9b785157f4cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f24c0351644047605d3bfbb7204072245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220b7913e19cbc1fc174b32531dcfe0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0c202a704f02287d041a4ad681050247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69687e266509a62238baf64f498a7f09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b0b7dec39871731942478b8db279f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc0c243e408f43b3a69dc49eb1ff30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73ef507c283ce970d544576e2cee34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c64b0385285b0639f0419c333d26e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465c7b9c4f409fe30f47d6d544278de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb61d59dba7dabfa55afa7f5815446254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3f4b56e36051d7ac4c37b7b2cb37c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dedfd82b3b4cb6bb0833223935d8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638fc6e2194df33430ec1fba74f9c96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cae1345beb5165bcfae3b9ef7533b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5b80537c5264af877bc46bbaf265d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af6edeb85d80c784b7a55b429f0ef2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944532e2c275675ec290feede19f6ba5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cb9a79ac1bceb3859208337f4811e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b887ddf93afff422fa083d07f46f13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea451a08d6e845eb3155f351c3fe9762264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f6fff67004613bc126f9ab37708d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070c51520f241f12510fc906eff5dc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e4b5faf4231b8014bcee197ca95fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2817903167ffea74e9f4c4c3bedfdb8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4de236a074118969cf7ebe665d09b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6906cea3b23a4f16bccbb551c60a34e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17332fa81dfd8ae8a2b416b46603e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef728c76bebdd2de622c192276da0f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefe4bc84a6fec365d3098d20293cfa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e1fa893ad7def3f577f575ff3fce7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fb5b95a3c8d2f837e35780090fc7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0260679d77fcb2e37118c6e4d7572f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f82b63a3073f63f3e611897f9980a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97c33b34a33cb6b69d3125f5f07923278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80304e91810811869ff9cf239455f818279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843cfe02bf0e1fa753bbbc641fef42f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c312de06e8ddcde35a825a5c201c645281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeb1c228866ce79310e21fe590a4bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7fd29f9c665820504b64ac73b69e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e593c316eb922c8eb3c45cf5ad615284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16153a819f4b67a6cd549e129cb5ed9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee45a3df44fbdd8359b3be48ef4fd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffe4acc7d88edc8170a9266ff8e7a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2213438ae48314f41ee9e957e46372c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d7af6202b253f4b59b96002eab1cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434917669ebdad6261ddb705586d0368290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ae81246c526fe96585895a42cff37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d361a41901da9cdb56f9b8bf402b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735e5effa8fd2de3c3985e916c43af6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e954166315453ece43272480c075050294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cec8a3b060c3116a72064db45cf3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6980e42be4e61eb6dcd8308ccd4a47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cc9d292cdf2e92b0ce68c94773718297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd048e7e8aff83041f654243eef9ffe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435c973fbf3f130e3dc6dad31cbda2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257ef93be93fd6843f31ae7ca0dc91b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561cb5108220029b89df046a501b79a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa44bf9f85671af35dd55365452706302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa693cba232bc191e1c1644d83bc0f6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265c2ab130cca9b799d715e9fae3bc3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24745f186d2af09b0aae74ea0b7ee8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f32b5e3ba74f80e2ab94098461c8fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480941a4eb997b37c9250da39e59b53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da496703d388f8923072521be329602308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a35684d437f8d6b60f5d5d47aefdb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d08873af6478ed24c5dec7c0681e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620aea437db00562f4cbbfc2d769bacd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1bfa165865b5403de02fafa6ea47f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf6083bddf702b7cecbaa3ad497d2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa398aaa38209dfa808670ba6bd92465314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124619f1335423769e330e1e3bcc1ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acd5bd25cadbf30e02460a9df81668316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dd99fe299339597891a080f2621ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e1bc6ff3186f3e3f63f8401d9d0eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81635b2a096675152dc67d816e5b11d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d909aa5d13799881b66a6f3fe94d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e949d946da7bdedc3021cb7770fd5a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ef9f64d303c10ecf15150330df03f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e24ff7aee4a38ba342d69104b8e2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38201e8eb9dcf32b407954c13a00e6ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef7b2f7aec78bf71b86150f3cdb1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb0f55a7ce1d81d84850482344dfc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf97ffc629c086a7f0461b9fbddbc5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac1bc7f27f1a1f82c924af8755e5ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc546d8f2d1f3f886fd2f548d859723329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ca5743816e93db98b7f62cd6bd33d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e628ba73f9ba291c775139ee02f8fb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260d5b60d1eb6ac92969c412a511ca2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a3f10fa9774ab41184723c566fec6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4d76f575a6c8ec9015ea7296183bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb48062db0a887e90358bc22ae4744335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d5398c8499ef621f642556e4753dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f5cd6be6f6941373386662f9710fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bd3128fafb4aec05a9293eff97786338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c006a8a65545c9492d93e8913c3ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca2e8fdb66e51a3c050cda34b6b934340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ee8cb16aeb6bead4556beed4c7678341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7f090f78c8427954a2d47bdb6c254342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a55451671fa755c62a574a50b0653343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1233ffcc16a07a47d503ef53321d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919298ccd55a064612eb012eb1b4b0cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c2615a0b3ac6d3df4ca90f281aa0c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f14ccbe450d64873de9750be39f08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc1cd91b0e417f27bfce8c532ee6f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66509ad9354b8238105ecfcdb73869349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc70863bf4e405333e71ee4215c305350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f06ff7c666180ec927a923050e963d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92d98d007e398dde476c841da4a3e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56abad6b55f3c074720cb2de496b5d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8cc0f20fe904606e41c499a8c66d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae35d0daa6d65f891041d100ac219f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71afc771e7409b1299aa007171fe306356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e5b6fddd4b505f3068ed6c522d519357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19369b86235ea64550966ace94555f28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc299586d9bcf625cee0882a786e580359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cde17b88527f53d4ff3898919957b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c66ec6d83fca259c58d92f0d2ef904361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf46f26af6fbda83e912b931efddc62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd0e60eb56d50fc5918e4dfb48690b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5571a51b972b71b6ea348a629cf9012364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b6a7fa8fb7c17a0db6285f3c17814365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcd2288400e10aa102d38a25735cba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3208d1a7962c53b63a6dd6310b6af6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdabc365a63848a450fa2819b5b035368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e84f0fee91d2cfb11516070dacd4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2cf38a1d2b96271ee91bb08cafb58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577bf5855ae139f58de22dfd7804415371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f8e83a0149b71c7243cfb87c61bad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5bf27bda8d4675a3e5d5466cedb1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4112f9eb424a26ef88b53acaa36b59b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbc1816822d528cb125159a359b34a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f9eafdb6b20299343871332865c21376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908aa373ff394073ce3a1d4bedaf0faf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9f0829108ad18b7368cd3a25805ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f774aafbf05e2b2b2b793f9300acc6a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfb44a8c704d79b36c65c9522f9619380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5d0f3a1d2e4c152015884c20ad5f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa7d71c62c054e3c874c10b88625fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee4ba88b6efa8ff351f6084e3906ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807f386f650d6e98f0abcc4485b258a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814e30c1638824f48ef06adae76c557385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8fff2adcdeb37a05c446d3f0d3983386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b5e77a8a3f0e9b00953e84f140646387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77ae19779e9d9f181327bcb71b0af3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13193d21b2d4d2248a9e26b5a3f947389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f467b8d6531139978eef75eb55e7f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fde16e3ae4b41bc0d2f1060c778ab5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47e283f91665158a5fb7a81f4fadd2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae479b7e990f8a834728b322bee3931e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7e68afdf36b90350e9f837656a8e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c5c847f87aa5850de49633ac5c2e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232874b1360593683c50a57fb6511583396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38708ddcba7c18174a32e8dd1540b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fed6c24539688ce841b50ca82cc29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000a0743a295d52014b4ded8cabe2e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23316c3b9f9609119a2f56ff9a119d7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9e6fc6c731d35994e5bbd71a9a89e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61864a6c2229cb187abd39bb1fe48e30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3f3533500dc75ed5635d6c621432b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306cecc8b300b778a6b401621730754404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509c9314dde5aa7030e055918096612405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4f0ffb86daf977d40f224a8e72afa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b0db6f5cb8019142e20d28b2ee392407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078f61aa6e8aacc1d9cc33ea2800e45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9374b2a0f93d4e72f766a2ff5b60a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfd6a7bc1125aa5be1aae6a4db3b3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68ef49544946c4402a960cd2eb0b7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78adb4b822f766c43ff0e6502e2a99a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3546f160dcd0bedf9e8f3c128a6bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532c7a13375d40872886e078c2fa580414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8da3d4e2dabe3233052be63b6edf1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b2022dfc9841521acf7b5c26aaec6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24c37cbdbfb77a1e88e2791d0dd032417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a7bc883ad1d95172f56f07cbefdf8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fe8cfd59d121f9d8014f1ed37aee8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231715f743daff0d5d779df6e03bbe4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8fffa542d2a7c476fcfa0ea21796e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50dcdc2cf587cbeb29072fc358a03e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e7e6e4960f7cf0bc63f0711c8b63a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bba72d681b00281c2875045af03fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b61594d9acf29e975cb8105113b1ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62953272c3257f66270d2324047d49c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ec0a050f470ac2c43b63ac72f5f84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d548f64daaf47551879221d4653293e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d31745edac7c8c41c5a5983fd7748429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e34e32ee84c127dcc0e67ee20f18c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd195fee75eb07e31cad800816bea18b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b93a82a7167ee056ebaeeba31f8d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd55c852b48608940da6d43a22ede3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938b4ea0c570ba08ee33ff2525cb861434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddfb0ee085f0eb714f5a3714a6fe15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7514a9b858c65972ef8f0ee23ee66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee587a44807261c3a65fef2fdc9da1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d9962849c947c37d4512d4ffc7736438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fef995b1a094989dc780c5d1115250439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca12de272684ab1e777cb04d93794f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4f29436664fe6e424c37005eb831e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f529e026279226339553137a02f1ba6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6b884384f3286230200558ab09c0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333e9f5b7bffe3acf04920764656536444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bba7c3bcd5cb4d11a243b014de19da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1981f3ece18331b76fd32450dd7223446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bbc32fb30d9cb2468376ce0962309447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5176bae126661a422d4ddf282d857d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499422ead35c0415bf0c7b4fff3ff3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670e025f8accfd50fc4c19f1b1606e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab794eebf2541783ae2859dc33db6bfa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83389459e174c935205036662f07fac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e1c9cec034c8a6b33ddb0c71b80b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e179ad33f87ff4ff928e10d21cf74a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876745a5ee3aa7aa1373b245caae6630455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458d5bdb1f942fbfb07b5cd813c11c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fa7a19317f9293037bafcad9d94d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae882413d5512b37e60012936b897469458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be04106a0357012d9724b4455075043459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe717f2c7e11f392f79cc7447175a0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953b448c0271cee5dfa8fc314edf8c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99718734d73d4f4a66571fcf10205d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072082b2f0bd887c1915747d6cdaa14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf076bc73ceae326c8feba7bb1069d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f09b819d6ccbfcc296299a45a13380465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875a58e03469c27349be5c46a56e719466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30978b8d3c0d2a9ef3e4538c57d57edf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7262b803af41aa41765a7273664836468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a88b433508826bae5dc8b1c21f6104469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4df3722dd74de90f08f3c5af6432f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e9c555ee4129c393ee9744c43d580471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12909092024b1b8e29e8a4a32eda5bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5f5c6b9307f687a6aec4a0e91960a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18a84bc472648f7c3c0560e470aec0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5f064c474e31dd21c3aa0a5ff3939475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cf9abe79de1b5b122fd870ae2281f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e44a59d73a6c42d14032e29c0ca6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8aec7c74e58c6922f1a19d0897e6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e76c3edc7933a521dcf27ce7d60d68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4afd5a003b4c8059500b7e6199686480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafb261fc0bcc37d8a9e8af133795a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcd44b4e2af0cb8f83b80b03787412482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e1087ab669e9bd5eb98e535ee4bbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bfbfad96a419138dcd716173fdd93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6787a3175655fca8615a1db468397d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb9c5700708a3d0bcbc44d1b32daad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7954c79c8dbd1ff7db5c0f6217f744487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca49dfb900b676ab50cc1a2307b1f2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87f6062afc800ebf49696fe3fd8fa5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de434d4530a59309a16ba194ceb64d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf985e3cc41a0c24d91c9e612dffb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61ad6b60a6671e5950da12319a8039492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887cbdda9f1ed13efeef1f77819669a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d1872f4263b98b9864d0e1929e7d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c03ff072a317955b7f1c70c3516e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8946a4f02a4053a567e74f753ba9ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0a5e984de79d541e578e367cab6d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b31b14cc6c811a247aefb24f5b1b8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9455f2742fc2a226d3b0d90bd978f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e9ef665119ada6b44686ff2fecaf2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe69d0c8f09ffd1d2aa423a14c3b86501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e77559badb8ac194d1a16aae92344502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e895e1d44561d57119fd21f39c9bf3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9645789981f5ced75da107b63466c3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769aac46e2feab2964d86b7a33d04c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3b5c56523708b2206bf09acc0fe99506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd539b9186b728357a738ebddf62526e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec619e394ccfce61ed1cc0f9c64d7c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddd8043333b0ad2745a0ac6f409333509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55777124efb95995f5cb0a6b74bce96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9669b7bdc2dff2bd5995d9ca081ed7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657890b8b0140c18856acff6bed9b51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b37981e3b296a616506c49d87b376513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad01d3550ffd8653af701858c983fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088099237d9b978ac1a3617579b3f79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603286fdd652f3b8884952e384bffe94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265878cfe299c8345071ae0df73dc8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b96b0250d2755cc49c3b25685bea5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250eabec28bbeb526a61ffa31bd4290519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b50b3b5ba8aa347f4e73d17ccbc2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df09c41920d9cc6b4c0aa7b8b378d45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a735ec35242cc5ac8043f50274e94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f798cbb1019a0f03aa4727e180947523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87950cbe2c57b225f7eadf63f1aea3bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0474d8d2b9ccc57011bba76c24f8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568727d09e17b7f60ecfaef298409bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a604ce4b02e95f0bc52c7e4fdfd7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a262277103356122bc108ca8e3a3ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f40b7eace206faef7f00a0b6ce8b6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63429ffae8364aa32b4e5b4d98be5784530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a47d1ea6d57baeb7b074e856a1fd83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b720cf3e3bf332591c0a767a779302f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7601762bff97c7d1a2aac260bba3bc6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ff0973ae499a7330fbd28f6ad59bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d459cbad33113469efacd4604ad63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052db88ea214a3daae97c00b3f87077536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5babbc29c8f97d144611f1f91d3edd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb2a230fcec7dd44f5fde25c6b3be5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ee747824364161ce045cdd28034e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3d2893555ddc8927e57c85c62df4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f9f2b73763eb8613cb6a791590480541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f128b3bfc63046f21340a13e435a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363c462bbf76f77c2ce204d52a26f52543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214dd7be1709a8ef7e203ce619b837e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b06d34f96dd076ab4a6514f2b8220b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec459c7283fc59db60ad53fa4484d0c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfe50b7a41bb3402c684dd4f4c2123547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d30c2b97865e0509fb42887209f723548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f75064fc78c0a130322ef43e953df7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9fc98aee2934697ac14cdebef85c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa521634a2168e41dcb882a8860a49dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b58166a0efcb85d2f417432abf5fb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe41d674ddc6c31fcc9f2f428442de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6d423fb71d2820b6a4c999c7592bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104260ef18b83f2eea66b355d5184452555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30393e40404fc1a6820a4523bc9087556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ee67a1de1d02ebfe069a50469821d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9341f1254bcadf062572e1de2d22906558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a574b6b958efe58825f6e9c14489b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f9cdb9ad181fd0d45c2057875bf53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d36fced5707aac5d38da25f13ea2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8dc2557ed2194b79f9f3e38b48a73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b787659880345511a39852d8b77aafa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d89a10a2f61a08c0bded59fc70f0e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db703d33d7d1f52b779c579dd82a56e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06476c2660f05b20842092bef9f6115f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574880b3b6d61ffe3627dddfd57998e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e2faea1c5b511641e83f5fda93825568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd65e31c3d3074c1c0c5854498fe8a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371da72a1ddc9f1f3851c3d2ba47ab8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c432dc75e64ac48bb298f69efb3771571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3faa6aa206f31f718607ed262249d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1df7417e267f5363280a17a18a8410573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d977d4eb4a1891afbc69dee907b879574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63567a77f541cf543d5f3c8b0a1f749575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f481ed5644a3929e98aab6444a8a90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee7ff71de0c46f61977d88b3022fc8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f28aec3c37ecd9694f4198027aa19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e912f268e0068fe9163399437e4c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d346129e0ee94d21150a2ea6c7b9fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f919b6ad494a5d7e5dcbd9e93f61d99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385360672ba43c78c6371347d3402c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f573ef2b6649535f4cc157ba8e82c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897f6f466d3668b43312c723b70d3dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6a7f7c00e00002b7fa2caa6a04937585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387473eff8c63cadab9619c8a67bd04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f38b98f8fdd99a5b1e337ba3ca0a32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce120b7c48133c2d0ea15ac38bfe7cf0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d10c0c7a36b23daa9c723effe103a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19158e14d32dd25b52f479d857bf7174590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc25619004ce3ae3b411e41a12ca333591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971752e35d6fa3193be4839fcd3feeb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66832f52975f7c80a4724f38592683593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3ac752fceb859d392fcc323186aee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f8cb84e031de35a7f39a42b4e67f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79313f37a7d8b33443cada4bcf53c097596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed3447271f7eb21f8f9e5dfe658084597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d715e40583e64e724437bff3c08857598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084741e64d33ad44660153d107995b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef5ea6d9e69a893079af5f9b202022600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983333a66f0fe751cbf83dae7848477601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23cbbeb41a341239ac827bd1c707ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969c3b648ef0d2f8d61b3cafc6ceb13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7b94bf9e6c5e6d317b552e5b88668604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fa96b55fb6e4e8d34bac3c2a22994605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90e89c75f39acad7fc4f7b8e4afb3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016712ad6be569b621ee424f829b624f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616d9988ef972fba602bfa022d71357608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f90da9e103406dbc13e5de4f86a9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91a90a9d324aae4f7001b0462cffdc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d43d95598244ccce8dd6a1130f0db5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762dd1933242ebce69fd237c0fa03ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625a12efbc4cffdda0ca97c16559e9c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5ddd97795d38a6f54d0dc7378e333614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d157fd9bbece29a96c0c8b800e1dfc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3c541cd80f1db2468e34531bc2c3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a60941f385f4630ba53c8173af57b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61fc48966335f3ea2d3b38ae81f843618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6900364feff2038e957a4059aa88ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727361b8167c7e28c07b3dacb4973f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dca142c34a14bd6abe723db2670c6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0921ba002a45a7217c88d71d08efd67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15d65ae2df504b5465f09302e5dca3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028497a84fa514098c8554090bff33f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43a3226ef8a91a12ccff33bdbd3328625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b3c945fdeabf9b21faff091136e91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4885c857c00c303aad2e0af63b48744627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097d2257058e26dcd827b01357f6588628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985499d7163b4cdd0d61c463dec534df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aff88151267a847913d2c8c4a9d8b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aba0569c5b53e3c26e4a55a516182631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb195eddd4f985c28a5906b7fa8e3aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad93bb6c522d2354ebb7f20cef44ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5feccb50130c2f70bbfd766d51a84db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9e9beb1e3be39f437c818f5d1e226635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8f52e4f33350dfa1ef7ef653912ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341b362b03d6c4d132a751a677d1abe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf06d5d81b8158505a255f5afec670f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413be4b10522286f9b72f0c0ab24fd23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72de741e84ccc642bb624a7fdc57533640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55063a739cbd63a367dec54263debb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f8783bddd537f4f6cc9a3d5f91ff6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1e23ef5e5c4d46cf0cb0e093d855e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123045a908fc60b2123db7d5ab0c379644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68f049d66216e2c4b88438d17f85c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53e8c8bce50d7741ba286fcb54fc6e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bae40169ee620218c2b1aaa1907379647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cdc06353f2398c1d41350dabe36a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b213e9c9728800e0f0b6fe57c21a93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3515598b77db16ea65e6d14be73f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb322d18e0fb9cf9426c729b233b48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5c2045498b0817b2188c0e42ed0b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79d308e9a0b7eea785e6c52e0607a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0490e80975a6ebe374dfb0ab7f3cdd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31050413430602404a459698bd9e2a79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5680f4c5c94019e4d5b6b57335ac95a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e811e357c5d27a1bd50df65ca244ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea905112314eb75c72e75728a70078658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0473dc4dfee1d5c45dd29000c76ff8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d6bc80101988232decf819003d49a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33659830a65d2f29ce44076ee91b7040661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d558c0d3abebabd37413f94aebd89662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaba3d8bcad6ecd51de4cb4b9d36842663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a99546f4c156bafd4129fafa044a7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8284310734478bc252db274dd7bbd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40831fd4ec06f2fe7513476e01fd2c2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf797b473a0273a2d7f6118e8673bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712894e61a358861f4e9eb6af092c07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ae4736cbe6b33531f9454fd11778e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf75120b4a0b5acc2684c9b72f98ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72325401d782b24ce294cb3c3b8f3a4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1257685b50fe458dbd34434750d6a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cc7c3a35b4f7e118ae6b809a77f33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6042176f0b2634326e7d11a9418099674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9053fb3c14f204d52524c72ef30c0e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30691e7faf6322a062aa4e642d5821676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb39279466540d85622154ef9845c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea0e71585bed45d7d3e24504ffa2dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a189b6a71dd7d78956a9cdef335513679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbb65febeb593674707bf2fe15e6b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aef6aeb8e83d63ddf9e84eaf5e5a73681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed593222d6197494859b91acb81ee622682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dd9ffc06c961cc91ae9378bcfe218683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f149fffd62edcc01442f6364354029e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9376e8915b3866583e64cba4fc1908685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8e92ec63b1e1c4539dacf8639c5a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d857a969db367be591feed059ed2a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34601e3544be888e903f6c108d69de36688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c18455666641333d050c7d5f3242e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2811796cd7d2c13ec8ba7e02e1c711690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661a7ea584ac155f82f2f5e23921711691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3fe63fc6a150124a586557d55a347692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24b6287bb722fd7e0b1beec50c5b22693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f11ec4ecedbc9918fbf48682553488694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac2f9a60437502684834fdc0e5f047695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54872fc9bf82eb531508de121694149696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef602826f1b8e8f9d7eb9b2d284ae4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a5d37b5e5fe61bc131e45ff7453dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069ed9748a72751418c75969edda4b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5967d08a3b87fff7e13cf72e3e1858700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba48a61aab96f33981fa0aa35c5d85c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a3ac59ffa19bf047b131d3b68690e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b9c5cc001c2d3d644bea3a8bd8fb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d25ce60f25949429a729ab9e923f22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be3186e52c345c0d80ea2a0377a140705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b052d7faf209aafe8a7f8f9d549eb0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345702b0643525ae0bf1468449df1b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0effd0d052f0e4ab869f2ed62cdfcc3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d73ec97df914b5f6e28cf5824a6f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395024bf1cce4de7daaf0c72e14cafe2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855f3422716b5488c24b5519bd33ad2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d8274075c96344ee703ffd3f6e7c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cf799c7a0ff1bf1ff58623a2fa2ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4564a9aa8e52318e6497327d1bd1c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddcc71eb123255c0fbe2c14c90a411715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3565ca3268ea8f6b301ffb0b85c27716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885643cc9bc71f02affed26460052594717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd459549ff31b9dd96938fe84062f1f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df534dd7c822adcaec1da12596850d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa05af88b924c859054bbbea2bea27f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d2e53a2fd0fba9ed7d14fa0d9a5a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f53dcc459f0b80478933ff88ed0bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3f6ada351416f98ea0c5216e4c501723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd98e270c6f6486f48f5c80b985f73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ad37e7e45494133cfb09130d4c7be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc72c41df9434d219fa151497f2823b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b8b47729422cbfc659650ec757a12727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df61171c917efb151492863d53d86b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1190e69c80fbc4e4d07997d8e1fd23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72954bb2da0101537f7b48e35e5f7905730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182df0b26d7d79268d7156d7ee032e00731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1091fe93433bba5c7a8f2ff0a45e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78483c2f587346ac5b83c2d302afcc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48050dc811123958e98b81438cb9a5bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a1a4ebe36d94361671e2f226bbe82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ad8d96ff5b2b282d30456e7ae0204736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf48f0a2cf132be918282a0e3e8af4f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac483ac3520b269895a944cf23982a86738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa18c25237528b11078533428d80615739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ffb029b5ff94580ab27fa0ee2e012740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1214440d979e8dcd16c0b978cb5e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf712cbee2e331240db2bda872015950742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40add12345d2725ea427dcae47db35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f792266d4e96339040f4b2386e5bd4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e956a461855ffb5b27f3d886dbf0690745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53bc6577772ac8c582aeb93fa68b3f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db2eaabe91d85d7aa0600c9b782d8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6025fe605f01b7a260338e023fb8f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974e4835055527e556cf39730340a85749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8babc322c99185216b8e8dac197e6c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ea85f44101a5112f95c032c129ec3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a976760248799d5b6059ec8463340fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31731c49dcb41c97a8f9434e3cdbeda6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd463314e10f3f49dd2e7330ff24bbb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64653fd2dc4b5de276a2434062fa3a14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcd90b4065f6ff9c046e3d07110f28756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29779ae907b7ba3197e79fa800d074d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3887dd2a230c6ff02ff72d6f881166758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495fb4cdfbe9ab658e59a210b6f5651759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b0c7411573de9688981a34e5db5fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2db9bc25d424a9341d9293f7c6f8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc253f7bf6b626f294db487e9ba1a963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9389bf685e0f2bb5b5d1693bdeef9874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c95a0ce42ccf0aa3d4395e7a8ec785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1120e9f3b0eb8c41b44009b62295f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a78a38f95997f01958244f21adf6437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9d928cc9817fc5bff134663aa510b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffba6149d4b5c38e10000eb68a344009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968cecd0d6674780f0a02f057a2a75b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16732a33a678ba16e85884a3229a396011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34be837c5c2a4c7e93647afe86516e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67699af17aa25518ef702de1876914013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c78cf49fa717f11e2ef846217f6b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f2494155f7293c948182c4267bb1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d5cf42c8962ef5156e800e2bcd49116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1467815b70d73a19a9cea4c3a52616317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1230fc7e1c160ac8faa8f9485056bf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7c412b5e15306d013c1aa066873f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315e7e7bc1fb08a9ac3cd770cc4eb9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc26c91d7e2de6964cfa0326b6515cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598dc73824df44396b0df67fdb5db4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce4e842d2e214d1212cceb38f0c44623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920de169eeae4f23c4f233f8f877796b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83bc15928cf3a866c75bc806da48dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f7bd8e0d082e485261d64d063bd4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96b31eb5410e85b148734be416c42f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be3f194b25b0801694bd3f9414822328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54d5ef16a3397e4dd7c9146206a3d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef4e607fe924131a26b78768f723de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d3f5f817b0e1401f5905b15ce62bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65390de965697ed0d79bc856c1e487f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f62a51dc5ac018a1aae6d4b8e7aba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31e9bb6c4d4c3764e9a6dd07f7244d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7793e09f58d7b726cd8e47bbb04f2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1264f3091430c5ab74fdd6d53ba3b0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a658c6f635dc0e6317db323cc508237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f9d4065469b0e66bfae13c28d078438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dda39a8e28b82f53f9931246ba3d7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc47d8b7452e3a9b14c899054a1775240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b833d4ef00375251b236644145fb14841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217f61a5d9afaf632b07d55a64b9b5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fde42d42fb53ae821fd04996a07cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35ce89127710d5a8b5e7faf050485144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed4c4f9ac622325a7e9f943672ecf045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267f8770ab82a3dc5b1f3972faf114346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14660335c6d7f15565d074fea10d13a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f46f090f7bd6249f22d4308206f7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06b447f5e430141b39d8d08b0030ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74803e7d1e102ffdb81f72082f66039b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526259e2f71e2b722e624837b705e8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33543e838c64652bc182e41cdcdb46d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be65f105d2666556fb48ab59089b4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f80f05c6f372412df82b71b77736cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70d68d4c23d78f292d1fa2d122829d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed63da1db767e46fab1afa0b420813a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404272b7bb826ac265befc8d458e440a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61526f70d678e3753500bb4873e77a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a155030f2786ef7cf72982fe53083d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3b38747afe97afcd77a2dd8600fa760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc61d722fe6c88422609ba01a345c4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550a1c127beadcad3e8c3ce7757b28b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d7f646709cd82303368d87a029b7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c77528f4e114e0d59c6ae1273e7a9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392742b4940a55b34159ae30058905265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34998aa02fcbc427f770776974b6c6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984edd9e2b46419956d97544d1fe9fca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4905928c32621d04ecd3af3f52c6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a97b178a8ec5f1cea8a28ebe2c23c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929091f47c520e84636c0f0668b7c9df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae822675d8aeb0361385c29816e77d7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b1619bbeb25f79a02162f50099b8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aa7ade37c105b5887cd41a6e7f03c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b226210c82e144a81a02ccf4edadc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5263a1fab1d4d81d75c54f6c1b60275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242952323b24ec042f79f81012f2e24d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f8660cc0230a482b755e1ff2d14a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc635f72ca34816efe1eb054f9196378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220084272503997c38869f8ee05fcd2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d217ae2b405ac50682f36a499897280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fab707de742e6f399f151932fc7a7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7487499de2f8c1e85864321e8b11082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02e9c363c34d52ee1c8d7239c010d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcffbc20dc20500733068362e6a2d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc5f5cf7efdd55b6ebc0d069eb96c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6898b64917ce05c83cb052d9227e51086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbe54541810976fba26738baf0c21a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76747d575e96301c05471857b7a1c39688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972ba53f7b56bb5e91ffd623d1adcdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871978f1aeffd36c32e4078ae6767ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bd822f0bf90efdd932afdb0d26ae291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fbbbd33bc47373518f40ae3bf0b3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a545b7f9086bd056b5872b3b8d75fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf0bef756d3b14fe91e1623ff5661094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eb2f5d49eaa248cdb4b6ea919d78f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaae73c06cffeab660960c96c1742996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed62c67a3c49ff12686e68f6e5d39cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3a305fdf635ab3cc3d346da81d3e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9d8016b78655c54e8a8312667950599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed205d05f3a53e0f6f5442c4ac13e38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e20cf8af42c4175c62dd88bc106159101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19187a34eeddf26f356081ae41fbe108102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfc49e726e8316ded9154aafeb69bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725d4d8fdbdf1d577690d490a333485104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364c921c138995b435a431b8bc79e7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d34abb426896496732a370972375f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12622abdeaaadf4a9d31873db2e70d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624974015b82b6cd4908b4fec4bb5afd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f624613cf56c75aef37fbaabbcfb6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb715ba72e0e4a1874e51f38d7b2be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3f9379cf0aff41671ec619a09465b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabba530e4c4c664588ae33207c546f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a153c30383a3c33dc8a51e9ea5a231113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbdc89426593847cffd0faec488c2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28517f1118ef372b02bfb4985bda758a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057586ff6a034aacf74e30ff624bfe2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a1cbc562b59073c191f7a4d5e6309117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764effb834fc8ecc85ab937f83dc60e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510283ae9d2423c073d9bcedbc059f6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46ef7f82d09fdb2b45957626f9f623120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5a89a395051e489d7bb04420b5d01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882196db4972b2704ad886cdc9eaa21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3dd60e845d112f400daea3c1558b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee41df49269cde4a62dcb48ad3787f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1693f748afb02e9c6ea38360bdebb6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244869c6f0994536e812c94a71d5a43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559a24307f61c3df474fe491dcb21f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c0ac77ae65a75c9d3ec02425e3b21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e24341ffe73e0c9f7e8ed661b3b45e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d177c8f76bdb8d1bcfce335002436d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ae8547b19d8e160d1bf82c5bd4381131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4870a7e7a0a6aea7d3dfa7b4de09f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9662856cfc6fdd19ca1091059f94de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b289ac689b8c215355a17fc6cf42d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545aa67e00970e0cdc6bb20237e3c9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8771c9340074b97c0d7a10f6a0802136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4b3adeab6f085b922217a7c84fc36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2183873526e92042abcf930fcdb5c4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551446b281961d8e231f23d49511fdbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1008f6eb73543bb52b1ac265c9fe5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bec4a29fa8e14b3459c5ea7597609a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880d9d08b732a7286f0812c4a66c8ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aa195d35221b24bcb58a432d1c4af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f49bc8d8798b75a1b13dbf3cd0dba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb47c7d226a59c61d258499e6a48349145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6e494892efc4df3e5b3c736e5b838146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b785897ac081ed732eb85c715c04b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339193964e71133fda21ba7f37d6b785148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ed0f56f918ca098f9dddbbc3c9321149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84243681b27ec75a456c26716ed61511150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cbfa60c80ad5b0699e647fff656b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7740f49603fff90dabbae75e86e09ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219b5c01593737ff82ea3521e513df6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add474ac96a137d31b6f5080ceb4d82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b5c64175b992115f8a04e1444a392155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b875d3eedab116af8e58a339cd1a9d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1540389f8afcce471b86656573679c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de1d5e13dd06bc53c1e25a9653b00c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370be281a107ad967a917b53dba0769159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507bea1a4a086f523a5176efc2fabb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359a60397d200e536b79eaa31415d12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084fe40b003c903ae45d6a47474c69d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6c83a8cd3841b70795e8ee6e30c2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbeefca8f3668415f1acd7857a89a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c7927b6cf52c2212d7f90283133b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c208864f15c845e11d3be8ffa3c33b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed94d2f7cc85fdc7c6df42741d7f8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96571cbdbb10f08de8cd964ea5b241a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0b75531ec8f775b06775030b67d4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f38a90cb8a0520727641cc308901c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a3d583453dafcae4fc718b5a6df88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d693a4f69dc56c70df2ef377f95f54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2ed571c8b5e687d9e263afcf27e80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766746d299601d67aad86c9053ccf5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbde24a9b8c20591ec32704f6bf4bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f795faf1aac8ac3aee348210c1078d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d8a0abe4774e538434056a83205b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0face8cc67c457bd21a30a8ffb6b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9f515746b1ae69c60de5d4feceb82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e172d94b4ffefd540f1d560fc82f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75234ddc3545f21115fafaed69a122b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09f927cf84bf1e0dc0286257659938182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d27ca400ce5ee84bd52d6ea9612a43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25d243913cf4793e5f85c40f0b1724184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c13481d418d47d0af76f424f2be36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db041e25d5a0164a9ae5973529860c38186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267d6f421a01dc88d234bc4226ad8de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd7e8df38053f4c02da05ba6f88225188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de96ad6a52d8118d5d76d449f75eeb6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c285a1e74c2debe93e65279ba6c02d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c06983e86fb85f33acc76f29a0aff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd746e6ac98766b0bdcb41f4e58b69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3e811f979fc76d33f8e05278fa137193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0692c0df4d54d6d9e8e442fa8dfe6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db54c74cb3f5309a659b7370455052a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea73559a9a387765635779401676d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690182d96ed08c23016babdd4941e2a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c40958de090bb856213cf6e59c94c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f937984725baa66e0e2749ec78b2864199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9129cd40d610c9ff57e539011529499200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2f0a083ca8e66f69377bbdae71435201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe06a64647fbf5d4d83bd7288e7149202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21276e515ec234b612ce4eddce2495e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4cdd57fe06547fe7e18296b308222204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12513ae7be649244f4ab1cc77459b2bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c32b02742ff3133a2fbba47453152206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37ea5bd071b53aef343f3d0199d1f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4345ae6b01bc17168093c8326bd13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213956afc52c7ffc3db5b52ec3ee70cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a2ee84332824f264b480189d1ddbe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715316b7cdb2199d3c5c701b04a96ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e465dc29c4ef3b0e8e5a1e6f73729212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6ad053704433534bd512cd73ff1e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b62df078ab4ca2cdd31b04ca1218e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd7c718b6ed2deebc03f81d252defa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd80e0d62d1e482b9cc434dbebd431216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf0c225e688040416fb999e9822d6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec722b314567f22bce15f2fd793e5a17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c06cd5087df5df837577243a69424c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4457a4124e0c07c5c43256073edbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5653f5d3ecb3465589115080a89dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdc9e82f5458976a3c344a251db85a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70b74e5b5e513c642369b7f1cdccf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9da014b8db65c523837d66975ea06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba2bc7c75ff9d1d393f5c69dd456a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a7f307baacce0a15e0ea6a97a8d1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc869f5387076fd8eb6a5aef99c288d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bffb311f09f381a1ffaf1832b9106228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a242059e6c8869b9c8e2ca3ad3e83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d5301f8eaa4e99dbe75cbd61d44fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c409f48d232c9cc12d9ad780c3996231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d4cbe818cba95bfd6587384729ea6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3736b2c4806325749052a25738bbf1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218c14609435fc140acdae8f60d46ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510e2b4b665f7bae2df9a0d6aedcd4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f3d55fcbd37478b87523a80b764d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68847de768b33a6bef0790c24fd500a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312a0a20db66b97393888588cec7236238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398116f603848db47fae12be1e8db3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac51096d5faab4bce38898225ad8914240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce30b40b1150b8335086f5bcb0cce11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfb8dc7328c9a56ebd9e6e1a7bb10f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bcbc3ec2ab8ce1d6b1d19fd2378fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda83280439d4498e9951e4419267983244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b877f510ba82fbcc8fa2869afc874b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a708b85115a44ecefc6c7b451e777a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee84c5b52dcdd492518ddbf33e934b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696f093bcc619f45c6379042dc1da9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc19a8263a7ed78949ce4989f9506b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506b7a0f923fd299144c7ccd1917488250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d016c07678f3367818cc2d799c9d52a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49393c144bd2ecfc26140554719d0c47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7f83f82f383cdd8318d601ff845e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4ffac6e251468d9db32c15a7662fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2705a57cd1d756e17eb213d58b0e98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca853a8c47bb04d2a65b6a2cebbaf12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07236dbdab9ba5a04f362584189e1d9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fc2d46275a4fe77aaf60b7198cdcc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6038a4a0c605289e4e8497558715166259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97703b898820603787d81054c0d8f851260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbca8815fdb74aed3e833e1dd42087261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11c36225b7439e21ff640406b8a828262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a473a7218afbed93861e6ca4cb907d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ef1bfc5cdb8c2ad0cec1fb81a16a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61e3c589b09b360c4379f308c39c1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44842c5a28967110519780b1568be1c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76861c36d932c589c51125ef3838da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560133b654773601f875fe2dbe70593268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2bed570aca2bb51e2bc4ef1148ae6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3a913ebff8a607b4ec8d66eeded40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f813d6d443afd9876e0c49449d11d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2e136eef68b042ac822bc951cb506272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529d7f0cc6f67e12c058919d13adb7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c7dd0bad5b778483c052a5217c4a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49395fb1863dded2e53d6838021a2eed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e0cc2784d3208d6999094a5c408f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fbb8aa0b05ac0c51372ca712accbc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a35f12d88d294585059cef44e07b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dbdf4e999f8fddb9d62e418d97bca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d00dea8816dfe29e920681c358cb75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e743aa0f16d1c7a836985c8db94dd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d4c53d454d914813c3c60096281f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f6d6e0d270b4fc69b8fb894461ded283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12defc8c53af3a14b7aabb72dc0b0525284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2c5ccefc904a3161c639e28be2fb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960140fd7c88a61733ae24668209465286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca562c3c1e205c1bcdf6118530cf17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50679a5dc17e74ba9e92a20d19b1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f86c8e825cad88e02fbebac2a2a1a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450d9034bd9ae630a829e9547318e5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c93a37857726b89d79c7c4515c8c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ce9e4be26b0eec2c4fd302bf9c5c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63cafc00062aa73a73b89481857280293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2a3def23696c122ab01fa2a722682294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d570c9f4010c459c5c0bc28eca47f57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b015e5264dbc90e978fae6b0e8a4766296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096d11982e6659c258120b3a0a3c006297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6ba20142bfc89fef1709aafa20e65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a42b66bbdea40e1677cd8256066d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4c095dd3012fd0c629a0a87d1842a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555c4dfc25914a1762e4abf47227837301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05fbb8b3324ad0e0e2c3cacbb3b70a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bafdd85369fb26496b89418888a615303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b749bdfc23f83378eface7c91b574304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fe671c3d1843d125ec80824cd65ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154a70631f3d522ac93d9c50f8b28ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee5d7a9f3266dc7f219457daf733d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ffe433d2b37a8551efa5bf478d64e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b689afd21fb64ac9f7d52edf5201b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a4eaaf948c5cac94f54394aec1f21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086a898db7994448a9d439f63eead44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2168b7462fa76e9541a9455fa80d49e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe017b788179fe306b78d56bc5c5d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414429069d443e142a78bd9e75fbb750314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8255871d4947c87b8491512d7dc671315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f321a829fa2e5c60334ce44ed072b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34567d4b3c2cf2f217cd3e77b47f94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae1d8bcb2d0f5aff05480e9b7a7c61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81325ea35c4c51ff7c17bba8745f92d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2b56bf7f6b9f7a249465f5bc023f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ca7043c0f13da7c7fa87a47f210f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a400bf30100469d252e2d0ac1572198322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c232164e8481d672ba70aa729d7bcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dc585e62f318225224f489a1c03a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5eb18bc1861222b434448cfed3093325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f421d3bb44bef6224e914e3ac8769326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9bf3a5218ebf1dc2e3fa59e17c733327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be261ada9905986e4f1f025c96ea7767328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde99f101f516d5303aff460f21910c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc43d2e0d56f4dd5bc579cb41669c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e0562648598b0a5768ea4df564863331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c00d2d6304d10770304aef58d260d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785957ec7cb9f294506f696fcf2b049333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5fd43f4c665d1d16ad7b3af44e447334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8fb4f4ff313e9a3429bb4fdd0c2b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fa960d82deda00855cec436559c97336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88aea606cc4aa0335d3293a3615b1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad10830d1a17893e6a9a3dfa162aba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9232ce79449424926fdccd9bff3d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba23d32107e4e850538cf1521b7ed2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa9340d087e4ef77a3e064771d0d90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f93db333fabd52fab9907fe528392342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bf54b0fb423c3b217b77fdc225bfe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1651ff8a1afa87aaf5509ddd04c6ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8f1e6e2a90536318e163061bd013f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1585658c229b5cf4ec8f44672119b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81785b9c1a4c231a4e7c29710b4b5cd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d3f18c0b377dfd3783f9744fb8c2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6c1f3c1b220b24fbd5831054fce3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c115036dd4d715d22408eac947d6f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2390a96c9ff054374c8e9d488594304351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdefe72ceaa8cc7a4a38ff65be41bfe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02a9ef71126a1631a6c25f7dd7838d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f82ba145f58fe60e96c65862e74cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f58a30080a78509c04bf1be1281f3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15651dd52b02161237f892266c340688356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a113a74ed2751b250b260c27d216a81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd996f5335570858c00fa49699d6e72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21985bb95ab829ccdbd237052cfca5d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fabc2d70334f2893ab074eb3e3384360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c871e2da0189d5ca2ca9405c941d78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a571af10528dbb861967a3af47352362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c2cae26a3e7006d195b0f1f9a624e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178829ce05250651ad6003df877742b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810610528d3302ce57e5b5306a36eed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e5545a4ac44d98d81eb0ae92b6fa1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85da557c065aea8a2a11ad5846cada2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af2e0cd12973872e2c6c1957bb02e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b65ccbf70c9582ba0a0414266daf74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ebf9a7bbdff7b93d2f0ff2216d81a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa47228b6bf481f3ea46a4274bf9ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac40ac71969b04f8ce9137a0f005cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374bd32ec62a011161b284cded689ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd401da5e1ed3b8634d30e06cfd23d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb0a7ad581fe36fbcabebb8bcaf162375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed344c5ba8c82813288fc698e61e86bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a82dade56ae7b907690b95103f58d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4329aeb8848f02d475271ca2bd2c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454af5b9778cb42c7a5ba8e9b45e966379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cd77fff9cf551e2cd3c71cc17d1c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9c08b59604fde8a9fb1cb59db00dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5d34a250bf5ade30b5d0c178ee1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12b513ddcde25f25fa4cb33540e393383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b8a652c981fcf87ab575e2b6ff954384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dd2b1866b9e36cb9f3069f9737491385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbcc4b076775b754dcc471b668891f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc699f68024b2e5dc5026dab1b67a5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7035393a5cf86573bd7f1880d74d03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a7ee0a17d8652c0dc3f1b0f1e5e97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dc8b00566674e4c04944511a7b490390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6feb37f08b11b7fd8efb006c2d2dac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01ac9d1fadad4cccdb804c3f5f0c45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abf80787fa46a1e25af76862a3ab2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd27d6f8386507a2f2b8b754d86a734394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f170e009238da4032f8b89df81a2c3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36770747f6cc31e3081fcba46ceda65e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e06c4edd1dc4c732a80ff1ea40a54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eda4bbab1ec08f94cbe6514f5988fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e76460cfc947c65bbcb82b344ca59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb30937593a6600bee3b2e9aa9fbaf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78ed75f2a4c43f42b19a772d50a09e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4516029f56c545383cf29089d2a9010402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fd58cad31a3b48c4d78f1a51acf6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39139c663b016ceb06c80841a7f13395404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66bdd17a87e8097188d2a3a4f955ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38fb71206041c9c0bd199bcc9a68c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2abd1963987135d72841bf5e120f3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891e96645046d816d71968dd0b613a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33f4a1d1d2a96f699af1e5bd27fdae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f6d34dcf11754c382d73e92ffe24e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269899fcdbb3d39bf4ca52fd48d560cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a389d5bb69ce3c60ea64a210ff91b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43aed3051e00d90cd5e637540c5bdd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90552a9025c3fee9c14ab6b89071531414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c39ebce616feb8bdad0719fd7c7201415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e33d92c53eb456ab2d56a3ce4eaf7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710d9399fa60269586e568cc07baeb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df965696cbb86f7f5f2413287eae3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406a62cf14ca4593f696b92aa6dcb47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3b5bf9f22e0426e71f90df05a7417420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4e7d23c9b912b63a93b0b80a60d97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2f1cfaa41bbba3656a3c05ad4b61c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabc6598b257024e7a7c0f2113d4546423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21317e53700dcaaf008591da2e7a5e18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13a19c63bc8435eb97851f2f6117f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce970ea2018e18c29e76567c2a60471d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2d4ea4d9afd4976e7306bc9f35f72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7fadcca90bac3875c88a9c5deece3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40094907427558fd68df77cd67e4ce3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d19a1cf8895338188644aa6dfd095430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886b60d5772db19447155c1ec6ec777431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79d5b6cc0a0e1d428f8447d41b6e6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68392f4dbd8747033b632ec0702fd0d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e36a1e8ec0563d8e665ec2a511d8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd9daedc7629a2ec439924aa4ceb62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744891cb7645220a9afc4fed106c5f37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10001568986c01901b2348c1df8d154b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da967c9c40c5ab1e89a0af47cb4e5952438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7752a7905c30b77e92d394e63cdea27439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375c56a350619bc0bfff6127edce82f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d0cc1bf196d84f62d7615c5d888a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e122f77df485c3bf3897ed81942c2e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4223515ab17df33990cf48b1dee335443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a6f8a1702d448ea543cd573434062444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7fadf5a68f8ebf6dfa44a8d051d64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc1272f876410143c3e8fb1f5fc9fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72f032c23cddf8f43779b1b36973bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae621fbf97db3d6da44f506e1fd01d4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76b65bdb10dadf189587365556ad80449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab455fc106b24985292f96287135430450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305c0f9495d77731bc906c47669e65e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168879276e58d65c5b4e43b715c74a85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1707d154f8bac0779fb3b6246a8f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2543221de1b7d16485d00ca5251b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6a86db309a3fc2dcce6aed89eeebe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef21595d9633da833e27437c2f900e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf346d47b75f6cb2a02fef500c242c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c33c066e9ecbf781ac6edeb273169458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b5672719e6fc484ead475a698f53d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e48b884d74376b05a314da4fc2d085460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919bfbfd83f6077243d22b4e7af1d5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578eec614d3457849f489799dee99aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b795755adcc72bf6f57b0284f8b02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf45284938a427ffb4a62b51bb25dbd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c323b96b2563db17205148712b8e81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e462056cb719228a4a221fb1cdf59b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcf9b7ec16dae261fbee645a42a58a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eebf2be7d256da4dd9eb0575dccd7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdce9a8192435db64b0ea99bc0910d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f9b6a6aef836b067169fba257a538470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0881939af51f24432561066001baf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df318de39a759ee744ccfbbb54fffa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d9af5a751c5833daaf9ce893f57e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee0bee118e901193967223ead6c57b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f113c168e3c8c477a3b4e9fd92f37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cce3bd1858a90586faa1c5b3b511d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d645e33705a5e6ab712496ae74c0479477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8383e58ca06a5375f9addb3e6331d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76113e8237ed439c9d3ac6237770f77d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08115e38ecd1265ed697db4f58adc6dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c5330771d0ee54ba84487d0017046481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd5b368834aa2797d794bd03cc773e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dfc5534f9a33b0a1d2b27a45346c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec223c67a6d0410700b23731e1d75a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45829a0e4d9077b678f5af462ca1ffb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3ccb743da5b77b6c9f55b7ca2a791486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfedc14bead876c446adec37c789e68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02975cec55014ed25c41d7d549e546a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91f3247ecb2010d402e9bb7b5275be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef716596e2aceaf6376ef1f13c3acb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e043ecf01aee9f45c0835985c9e854491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af924c46ff481af835a183a62156f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f02b94b416f9ecbe3fc41588f3c5cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2aad8307f0244b82813b485ceb2d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87097309bc395c681f8f15c9f97068b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d621eb48fe2fa4e6ecace038f86326496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370bdefe760a7fe4431311acf7d3871497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b73437cc3758550d10d093baf9c978498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feee5117637a29b490d52cb50880b40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c64a923312dc29e7a02430f919075f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb41dd15ea2931c0ad75f027aa371b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c8c3c6e6154f1240bfb66c0111ff8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174661471ff3d8ab17104b9b9c99d3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f4f4fbd8805d9ea863a778a8020d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ded6d4704a3e5267c57ddda1da179e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d697325397454760917fc7367e32e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29b684261f0464cc52c6e9b051ffac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d4894dc703326ad4cf4d69d0cc76c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef33f9698e8e65e2e8e6850c6002fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b573cc85dbe3d5d85ec2115d3c88330510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523dbdb6503e72349a3d50be5141284511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0edcf1db13ede12a39daa006652d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565974bbc4614b83e2c55d3c77ebff7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11f5a3b925fb1fec2899a57bbb0e00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e8771688581e40719d420e4de3c38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7f3107f679942adb5876e8f924ddd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a120c3bc09fa88deee6b4840a0fe050517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdf5be170552d2b5b81ef4fb7c092b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143ee24f04f1d734661a9535f7af87c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a9f38840130aa1eabc68ddde06f79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a4aae017c81b782b3da82f84f6d37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79040aafa61bfa199156ec660e0a88ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8d785171d8cad848f2df009e6c95f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837819dfcd6dabcf58965a68c6891ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701912bb2536ff857061a0a440f75274525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9affe243b1710026ee54af919a66e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611188bf74eebcbda372aab0b3eab718527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ab86d8773ff523e4b514cf0e1399f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b01e01acdc126a7b93f3afb61e601b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af5c0229b94281b19266e814230256530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7641b5fede2894795d0f1711a3320a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3aa9066e5984ce81a330f6e7211e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c5fbce3a6a9c96b735819c967e9a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcb0d25f9bcc84da9e1291c5d4aa52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d63a47e2f444fd2bbd60deb0d65002535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906680685518515e69e9c81635ae61a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb054347de06655d896d5b6fdf0cf42d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc33fabf0df1c6cd3eaca116e20f824538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18924add490d6942eb8a73f1d95ed037539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e1420745449d176c7870e311b43e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27a5cc8443b2277eabe4a5b8f62624541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51119614f8c0e91dff1d33862cfbf23b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc756ae1a9ae66a0b24445c6788f8f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4830689e5473ed816b6b71427a6a3fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42c8e25124fd56a75bf234b9b7c984545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50896a1b03d855379fb835aa4a8ab5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c15b7c9173820c0c5446dbbdea226547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9edb0eb59650347cb938f2bf0d6ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f82805337989ff0c83e4d162abc6f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099f881611a9a3c518f0fe90ef6f92f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738a78c21511a7e689b3dbc9a528596551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b4ee586de4f39071edb9dd242cdc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb268aa4bec0630b9873046e15ad065553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf22dd827cceb5d896356732bb630a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d164a5b2049f53d01e36ae94ad11d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78dd607ae1ec7814b02975ca1dcfec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a5f676ce251f5078f3217a24a7017557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366bdb3ba14735b21e7ca2aa8f08956558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d609c1b0ce700a0a2f1da353d9d40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362465a36302785c5c240ec92cfeb5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afc946f47b378018a1ce9c722fc511561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbd56e42ff19005e0e7aa41ead5d6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60ff9c971ba836634bd1eab3a8b05f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85dae83cc70a2b30ebe3d86dbe901f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6dc39dcbd449a8208ac366a09e454565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800f862860bea2bb868d0785c5605b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffa64a50855ba18a3d95f6789f76eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a857ce31416f68603c19915e4ad02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f2aba56330d435c9750bf908ec08a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa65041ebcca826db96c5fdcda83a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba446ea1f7630ea6f4ed004ff05a7f85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58a939f4b49faaa5ab9e9df25a1e4f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77f39f98212d5d41db3d972e19e9b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0832fa8dbc93557c45d1fab7a6e30b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd87a33815867e82e3040798b39f0d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205debeed004970ec4ca314fe427c82e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1362085ad1f8a568e9cf7ec7162eef0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28ce00089ded57c9db8f1f5e013e68578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb33e5e5b30397768de70f8bc18801b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8358924d7aafbf9525c986c6be70bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031d5a48f64cc141782062f1d2cb2a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a9a1a79aaab900faad3c900bb0804582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474f747a5fe7459e272231837c62c8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cd43eb6bf7049e254345981483dc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588abc6b868295755ee3572bccfc04a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ed802d32d626d05318cb1a7d37702586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c575d1440b0707fa49cf3add48d8c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc782f061f8dc2fccf7b1303308cd80588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ab47061c5e48a73927d615de8be06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbba06fba015fe50183ba2f53e1e67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b388c8ef7799d161ab88bc11e3916591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad16853b5b8ae151f20f249e74cb0b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f658039ad51e2b65a90bd29abe07865593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedc275b3521f704b977ec580b52013594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4158669308306710829753dd50bfe38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb25142c837e3927988a7ce69036698596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529b32aaf69af6d28cb31bf53e59943597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d269ed89d8a7c940ae28546909e52ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10299552b7634296efb5f78f30af927f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f74afac05dc0b8c3a0992e5da78b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22246d512ef73212b5f5879754f85ce9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5022e3c1e6e55d493eaedcee08ffea2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb19c61476272170bbf959984ebb91603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0928f2b0830f9773f075d5cc16dcfc1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9ecb117ac4a942b7f4a94d2255f33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3d50f7d332e66e2c50c2de5906420606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403d97ac69c7a3cce21a05fc1b381c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bea48279b508bd19c99bb1d9478f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf1886c3df8721f666731bd220372c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de473d525b19a7e909b200695801d28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282fe0066449c97370f5979ee70da99611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87779ca7f2cb0101e2c617b337bfaafe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19105370b473851898f03aa63b019a72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e4b41c49abc37a1e5c8fe64cb336e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0056356b3c3d5d75518130d662752615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2729de7807ed2c7d659d36a79a94a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2f8eea6880a1ecaed6f33273f5851617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f9a8c41a76d279e1593a64d5b0ecc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de44f69b03267e1dedc4aff0e64dec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb39f0c268bfd65f6881dd2156caf1f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4cf48b78d562df4fa18c3e436bbf3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ec05989cb87f0a22aab3c2da75c2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d7849458edaae90ce03fbe08c025c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d585c167f68cc6fbed16cfd9d88d50d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbb526401e0f641419996a634f310a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba9115ceaf5fa992f95b416e1e0b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba8c5f40de5d633695b56d61a4a2b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72780440a2ff8cb18c5547cbf3d0b9c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de9d33ff6a672fb8345a6c14efcd85629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eabb896710a72402b4dc5b2f1d503c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ea17030faf87fd5fc82775e96d5fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f92374abb766a1b456c29d8f6850b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802802841f0e220fbe31639093014e20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d74ccf3d8260969a4e1ed81638aac3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26feecd65424cb769ca52bca0f996a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc444c824d012ffa6d97ca614d8c751636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a4b9e058882281bc8a13972ec231e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30055f5a6bfe999a9255fb5c67215203638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069035fe73687c26066640c8901f63a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c7ad76c55f44316ac0a788e2c9f40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e3bdb372a63bcd69d3f5bc4e852d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedffadda3f28dfc5787ef3e9d3d421642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f9580a31040f661dbe3b2404f2219643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d66fb7a88aeb698419d20719057379644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5716e2013004fed7077cc0a94df30e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82146dcdb6e1b0e7af4f48d3bdbe0225646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb552bd178e109ac85e96d3d088148647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655619faefea738beb6bf0be276cdf2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32a88f1a745c86045764d9430e6b33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e451ea5922bd181eb5159d723efa5be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535ce926edf6bf89c290c7ecd5ae13e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cedda0fa834f0029293cdabdb8744652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48812837ed903d5c4d7fc59d0de5eba3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd897f03b8f2f9f6cdd25db74fa4f74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f06477fcecf1fffbc0ee2a2777d75b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296ee4185d7f5c636948bf8607988b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fea843b252b1e6544caddbff694fbb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad662528080d2d47c47d103623afa7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280c00d7068b988f6a68e0ad01f6863659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b07a6ad278467cee5b1419fe91d7bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ded405a4a9f4d59b208b3b129bffd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7771013ea6201f4d52681dda2901d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a0c5bffbcb48004532988b4ddbfd7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49a2714172ad3623c58adf8db1df3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af51472c44dd23d9918844502f54fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d309404b370d62e4ca0e32f9099f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573e6879344eaed768319288dbb386b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fd1f7da0c0462c703537835d55abe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c13f783de58ee5b4173f1a5e7ee54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03925b4bf56aafbca1b220a4d66b455670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4610221f133a21c6d3d1b68ad16a970671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64c86cde4138e219c0e3d5ee9be720672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a623b4bd3bca6df1c43f9dcab5653673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802230b346f71f6de87d84d18ca803f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4e9f8d8e734402a22c90e930912cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090920b8e2a1f10f02fc13bb6428481676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cab40128661a02b4f864151327419677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710c6b4a7d8d7ef5c24011676a6dd3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a696d5c10088c587e250fd03a2e3a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff74b16789afd24e0f3656461cea9b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa79beeedbf26d0fc05d21ebf2384b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12308b0e27455d34c95328980b0aff59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9ffd5b0849649ef3adb51ce1da126683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb2d9c634b9dec41d5edbf0f782348684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c2d5093b67f8ab5f10fb0e859e6c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66c9bc5f1036ad665fa26a0a68157f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a8693fb4232e06c4c23f3f0ed5fab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696b4d5f22ea9722adca84fb97ad5ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4707213397082749ba43e6b3f5277689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86e8fec12b69258ec309302f5202b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf803757fce8536757bbd7a66d3dba2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad135bf268ca02bcd9560ae47c60a267692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccf322e8a61d6e45ef29dacd12533c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa915581d99cd61a2cff1a5610c4f5ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f94e222716267babfeb99e8e1c894c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e8f08ff43741ab4ffb157765ba633696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346112ccb15e635190c287981b80149697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26ce8b58efb29976bcab4a23ef1723698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e4b419c3132515aed0ef719896729699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bc63823a3dc2045d5e1f2ff79f1ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74800cfb27126299be1bc1ec042310c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf4a2dff24dd2ab1dcb2e3f2da87b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965096b497b863fc2a57a48d3749fb6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885a7b8aaeaae998c738229ac04e2c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100293da37cf25813877fa1e9d2913b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2921225fd14bd13f0fef709fb841b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec8b6d80a0d9d091a94576334687fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1d82ef15b9d42aa4f289a65887273708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc046b1b9f3004c144ed70794fd5662709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f9e9c9976e19e39402b172cbe1a9a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be379af263caac10ceeeb155af06259711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d4eed76848a5a5dcf5ffeb76bc6eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7d0e5acb6a56e4a5da1f9c88a7b75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4da54208aea5339d1346138c46cc8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc5ce18349f2a43b8587afa62133ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1980cf1181c573d42b9b279d1402f80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be21b44cc763e3365b53afb2c93e7a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54c20d0ec9bbe6eadf4b9be694ecc5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce48ea82e7f399c015f0c609f0d000719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c458497430889630b2dd4c95c140a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806ffee77386b125eb67e12099665fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ad66163fc01d2a432c5fffdd29556722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009d2686414a255cd2ebc3d2c5d0427723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656b581c0ab8c7ddff60a106ca6593f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab40f6eb331678ddab2db9876cff8e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e828fd5e13858153405e9cb8a0363726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e4ab5757d0e5c510b7aa5f2e29b3d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9441b2c593281044bf66fc748cdbd8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d5c9e06e51e6287c1ef88d67f1342729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b804c13d3987487926913181465cba8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b82fa6c93d0f8992acff477bfa744731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a25db0df0c563dbfec8337c4423722732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6567a0df90d26a1645438e95e9091f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c11e3184c5de5c6c4a92a15ab003f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703374352b366fd1efe736c3b2be8807735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35a850e745cb49b953cd95d71c06c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54c787ac49c3f9e0a504a5df3a8b24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b199789cd276a4dfb4b365a062610c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9a802344c8bacb05912e1672730eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c2f9e6bcc419b670cadb3b5cd14c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2927a0f2751a9517ef689ebbf508e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbf9316736e6fc140d1fd640ad4b0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d863940d59becf29afeac9e9b5f60743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706c5b5114deebc1113cbafdd240d66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467ebd16f89b4a6bae61af17623b636745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028c097beb6e2473144cc1ff4af444d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb30f5e40f2875fb6bf762b25684f9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7d2b46381ea7228ed80fb651dac67748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f20c15632c04ab0280bb91a21d2f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142a439e4d2c46ec99bad7042a6d066750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321ac5ea6b49fcd97186e75abe34d6d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348e54f183474da13b7252e18abb2e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e5dcf7cb9627b250ad10ae5da30ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eeb7897f29afc81a5494730ce4d0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a670d6b8107731d9b5b85ca905176f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1055621d20e327c75dff2f8c9eba11756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f9dc2b6294af23fa27123642f8cdb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c4e54534d812c0a8bc00e16b46e82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ffd4c36131364c22e84dd8d894a23759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>