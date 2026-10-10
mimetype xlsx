--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c0b1708093bf805ebdcb71c7d3a421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5b6c14037d38f193d18f97788b47d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99c176b4d80254361914cb27557e993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a8bc7181bfef27a7e0192e8e2967f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca4e683832371e87e24cd3d9c8409b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9188f98e102ccfa6be774e02d978efd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce728ceb3d84f554d95b4ef1ca5594c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5c08ff20aa998a616432f1516e41f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe7fe5fdd1917d06f050403f5d097a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2900fdd40e6ebfd404f89a1aeb3f7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7896182a933deb41eb81008033c3a8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2362212ff0d6c7c4c9f9983bebd9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534809859200d21fe08fef016483ad1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcfff2457b8bdb2136ce32d97d3c6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49932cbd22be01f688b188359557c7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea22c2dc143b3d9ecd013331bcb23516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa3e464c2af061becdc2dc081841fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cfa2ce94224cc416fb9fe8bd1904f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7604bbb890fa3fd091b768b1968dea619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c85bcc3dc2675c1e0b9d652d21d02e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f1433079d249f0a8fc1e546da25ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aefcf9e2c1a245ef5047b0cb67eff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda91677872c80c27f82a15d79fd2a4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896d30bbf807c14e9a05e303c7ceab624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6c405cdc4a3ff7cffdacf68f3d87225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba546afbe14f77c68c5fba3ffb2c1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2aababb6e9d71ba9d4d300b3a57c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2a7102b37dd3d033be95529bce39f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573c9e7ef51d4dc90666c432185a24829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcfb04dd0717aa2972c182704e9fce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f71cc6b7e4546f20de959b4960dc8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134c0d9b12f8021993a6b02fc7a005132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6082c43e0c418d00be37bece6a8710b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd85e3291d0be41b5ea86ad2f2f8ce334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217b0479b654e58b9f20db292bfbc4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63bead2d685dda51f3d0387f16436136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b1cea7a1f8c086b4d60898ce2fd3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfb4e4614bb265a62505f8954aac8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f0c18d60f880c659d6d58eed483ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ac2be3382ba0496fb19355c9eef3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3c16bd74c2836069f5432028d84d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa719b777619a8a381e38223028fa78842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb4ac6b66f99a31070e10194886c6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93638de852e7c9c14cf0fc62cb16beab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069d43a53161ba6b4f57320d6d7404a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e71d365ea6b4222d1c068de6027f8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465573cc0cc0a17060eac8a4f865fd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20782d6d08a5d9529abeb3a49f762648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74d053fb89dc773920e4c6969d3c2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce43c18274f0b54074e7eef1379c4a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93920d8a3751af5657cf1aaa1fd43a4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89545886e0fbcee0fa8ea884f8931e8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918540cdb4d2b8f56ac9d12b4adfb9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60342f69a9370818eeaeeba1c840b28754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61212c7c5ffe87a447d7253814448755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4370d06bf85a145984fd9bbfbe2567156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f153f9707424f8fd5faac1946b004557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8422706f5142cf8219a3ac66dff8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d43c099987eb92c1ea9059689f584a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30f48000526119299815e4b0060fd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43144de941113fece3732fc917a29b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9d7cb083e7f4d48c1c67a1b353f0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c0287353dade8a3964d7d5b6ec49663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6f6cd13206489d4885b351dc6c9ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fe009235cad39f4b963dba28d47e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67289e26565e8f3c22397436fad7c24e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6a28dbdde5632097b1e47f735eb6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b552ff2b20823186fb3f38163762ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f4f196954324aeaff0e54a40d6fa669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c944929bb6c6c9638a6b939fa095a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8681f85c0f42bb8b55bb6aa6c3ea3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b5a6c8de310ef5f989cf80c5689a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe243b10e5f4728cd93ebf9bad3b27b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14e8c576e718ecab6a6ac72eee05eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc94310a8cca371c747f2dce59133675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47eb75ce8ee9c988c745d296d0de1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f514c41bd939a8fb7500f7a51a65a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77b9e53758a478ca133db68c89474c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b67ac7052d87352efaf1face081afa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ce5537a42b37334108e24f1ff6ee380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79376d0732061ba73ce2e60207b4674781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8dcd983e97c9558796a5faeb92f6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ed8beac38dc83a3084a9af1bc1d1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac658ad8014ec535ee285d039e85516984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cd83ba920a6ce830721693f8bd57685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d87335619c065670a526fd0796c74286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be213afbe6ba113c035d2dba1aa50087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb729d97463c51eeb0f45ac7be6b00a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dee09b6987a734a6a1b8e71f41954689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c408853d67b67c2cab4f8f7449b4cfe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f658621e6f4ed063e1b7a0aa336e53d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1992bbe9346fbfc6ec5edd084e00492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce0385fb69a4326efc64937720c95e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce347dde895ce19b80157ee3b74572894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd612787724e495b8021ae8162ec1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032718974635830ad2891c38bf207fa496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee195ed0ff517d698005364a17601e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c8f7476db92cffa1c77d64645ec1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9c9827b0db14f31074ecfbf20aaa799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d27d7ee71280ae622f3dd1c339c65a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35aa3d1d9398191963cbb1c13e0868101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248c88c69fb21d90b45a3ac5fb7d97c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f393c63054fc55acbb2d1f133705272103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ffdce699c029de6315cbc072a2136104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1ead5a0bddff460256cceb9aaa45f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f65ad7f9d27a3a413541dfd7eb6c23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e261b77230219546e777def2372aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be2e926cc9796527b5295bf93fac30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5db641862905292c2bdf4e35c1510109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473e2ab37ba15c93ea4d6a64f2c92e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d38ca0aab2ad4585221de15113f033111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a58e0b0664bf77c60071f1997a058112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fbe1f01796a3089973b60144dcea9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153f7dec48e8b07d6d29f92787fffc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816f38815af5c8c40f1f9cd2d7425f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254a93ad69ccbf30c0107c9794522de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd66f438f54f9596fe9e6b7395864b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f5fd3735ccef8d993ad6fa187817d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b499c312375537d5ff58564da70f729119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9294988f3d2cdf0f48834d71e5ac56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7af9c494a5e24d3aa64aeb92234bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e835d73b28c32fd94d4feb2794e396122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c93f3a3f43dd99c01816b7a9bd20dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eef18a0e6f8cc6e35edf3ce33b705124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9550ff9c6c9491d773bfcc15c32d35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3121d7ba64fc193f6c4a732197e5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144deb444a230776cb0193d830073f54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab8689cae305c0f16850372ebfed33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92a8929cb4999b3c93c8cfb5b4bcfa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826a3de5b0232ad663add3c15a14171130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b886c888a47d075aa3002c55ce34bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c7a08b309791d850546c3c184f602132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cc58101964c64cd7b49179687ed84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118f41fbc132d4768c0df8ee8aba447134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b191675e3097d7c0448fe959a24aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebd4e166c5c8247f499d928e625fd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d378106a66dfac33e37c45d7d7f4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff95d40c7f5db3bfd6d767b80b1fbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6f077d60521cee66f13b253fdebd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b9a391bf7986ab3f0f4f732035684140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5aa1e35058c7d809b6abbee230699141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d30a67ab8aabcc53123e954af30fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e068e5fa006c45ec518043898d5881a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955c133ba73386f0608b85096901dd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b794cc09937d43d241de2abfae9588145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7d46278cd41f9ed7c7375d0173df4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f83b254f94ffa08fe1fe016b7c412a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57405251593a8559a0d3a71734b5d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94433403638806a9af57493898d19f5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76731b66272e690400e67d9e5c7d2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040c93b1e71811af56ec785c1102dae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355508160d29e6a3b95f67eb5af3e46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6de10677426f1fb326fa3bd61723e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceb876b8e4c6d5eea9a52878e8f2ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b33527c0f8520a0c1b9ecd35105fd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18564d803283fa45b0db1ee73f8165bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a5fb3875e61e35e4888c33921777a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924d2e093ba6a72f8b0da9a6ccbad2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45b58a1bd7ad28c8691a8e98e2d763159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61738ccd0ba8515831f728f6602652160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051d7ce977395ca0cd461f69e0dc66d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5071ad0c56df48c0dc255d77b2440d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb30028cb4ce2d57a26d159a8b6e197163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c466472a39421996e4ac130bc2eff81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40fb939724abfd7c623ef3000d262a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c1fe82068abd99b9e867d81a53796166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540df0796c3980629fadcc7b4715443167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe80c01c7ccf3d908171b650649011a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edd2ca356a4701a2b799d052c3a5ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a90b03947923cd1bd80d1e8b833ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cfc2e62b0fdddbf11c18bf27c4b82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba597f1c374ba88e80eaa848e1cfd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f80bc6b764e3a799849956cbb93a49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da584abe58a43265f46edbd943adfc29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdb59c3fadcc864bf2623f0484a8fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1e2f70a3adcd59a95b27736616680176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19635f0b6ee2ba3e5251e4d82cd0dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d1d7338eb3296faada578cd5484e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ff072d79be22acf2f8b25f31ca116179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003038d7e804ecafb552b871a8ca8afe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a17634a8a6f66f0d03915b3b240338181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df783cb4f3ada4fba7ed5d98baa877a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78989b21891844d6b2ef47defcd9a75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564477d614423d5a91f75ac21b7904ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206423c49479cf76cc2a761ecc2d0a0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889eeef1c8064e0d0b831e30db04f9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573d7d15af59c8743a9eb1bbc95a4f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f73f555ea0b27770f1de2ab933bcd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6446e6eb01373b81a45db0a72461a86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d087c6c31a894645a71f51fceebedc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98e035b6fc2aabd25fc641cbe667c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa495cf3717ac0273ac4f5faf62a38a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09345dba8183d9b2e3b12878003921a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efb13ed9f7884567206eea03d3c972194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d9da9016a9cb37d3e3f0a4d880040195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15776948ebd21ba8fb618e62194e084b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4d5ff492c639a0d2d4ee074811c38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492360a20e51fcfbcdfe12902e720019198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283c3c4a6e8167d13112db7013035cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2a18331c83b65b20af6c193581126200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83dd865394564054dd7254e80f8b3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf3b80381992b258870d6e90702686202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b56fa1e4186ee5c617a893aac5c407203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8e331d9c2db0be5fdfa7a092432cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0448979e20053e48d5011db245d48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c388066f6983b3981edef735148c52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846b0834309f7124c7ad4ac94f7b8de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456a555ff412abba53bf14caddd8c7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580de358c264bbcd882d1d4a8c609e9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1d04a77bfe7e190e42b88842c54ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c664f7ec60e6c332db735de6709ad5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350a13860fde2da57285a56d0a74d7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b7ff16eb82e603c3b923a831f049b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17700046f5a4ec2b93467cdea3c7fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688320d51eb27dc4b3c33379cdab5c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ee3f4608bd77ad19335716e3e330c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe51dc571029fb4489d9fcf8d3ef015217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0d91938349d50414c33551f7510d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1d356fc1d9406bafc50692c0eafd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733025633b9af9928fe7a69cbe4d4e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef40a6ea720690d839fba5f68bbd808221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96924dca268d8dfbe870b91ab472224222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc79f9319973dc150c224560a5056cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b31324d7d18002375658e3bf0fad3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808517ffea39685ac597512a9a877cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10de047a440d6cea33721a701150995226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a363bf13384cdeaede4b0f1c891380227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99527fbba16758bac63f9abcf67a1065228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed4277c20aeeeece354f65716bbe35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd01616200aaa99d0f884c63e166020230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352f1ee60400a1e371398da6739b4a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ade2e5fb272e6b3fcead40336e809232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff18fd045a9bd4879c8d186fdb557ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429cfc8ffa4caaf9a4fc701e47ecd36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ce7d3311487fb4ed083247b403409235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a374723de9966b11d334d830fae93f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd752ca12edb3e1a185036088f24df6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb50419f265d839542b306410dc732b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1e2908934f65ca7b6ec1c8229c7f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da934da6e0036c8434605f6a221b1bba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753f733ded9896047afb0cf696269ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd14f46038280306743584225c5c879242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387df7e293d7dc4c8df91329e11ef15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b799592dc54c543e0f635e0319d9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba94a46488f09db7c02fbd96ceae247245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd6f31d5049ecd8dff133be733ad91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c4070716f4075a63574d1c9e02784247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbef4e47b300ecd51614002078f8bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b6c55a38527412d0d46a1599df4f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d012c5a00b8782c35e467acc8c1d518250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2421c22ef9c15e7d6a85c48ca50baf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cba419d8c966ae2e07e9ddd7c11434252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c85e8fddbfc5e066b909e7734cb061253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93b3c64cbf5e1f32058fcafcd680fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00705679f70084a5a5853bcc391ee5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e91f48b68d24578835575eb44cb565256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749aa1f61683e707c54c58acee44ba65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11077dae21c26796d3b34b9985c3e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f02e7c6227d6f7362d100011bea0dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b596d1023b0c9380be17fa261b4fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230841e3bded3880fe3a5215b1d510e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763475e4708b6921ecd52bf3ca8a982d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304474f58efc930af2fd96daf3c2e63f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cafae1f48a184dd4475ea72ab8cb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7fc478dd6bdd7141fd57d7cacd18b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52edb2ba788018580839da954cecb15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a2d4cc2d78087b72af7a9448e0692267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0b1d7b5f3af64437d7a061fe1b821268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421f2bdcd47c00deaeeefbdd12d3d3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d021ac30133911a70067524c42bf6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56990a9ed21b43b702e7a83f8e739ee1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4d01f066e1703b2da2fa8a1dd3fe3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dddeaa52ac906d54bd6a85b6e42c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08e7a0aabfdaf5c524238e081a8185274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c0efef8406a6c7d6c6bec0099d09c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3187536a4ae721bc17b9c2e3d114a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4807b6937deb20782600c9ed5a0829277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf3bcf8bf4eaa8b7617b64cb3bc25b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914407bba8786468cc068da08e3974c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f39709b88328ba92aa21b8bfee4b46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756932fb7c35596a514067bcc4cfbf4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668097e7f04b6e12378e55ad23e8fe6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3a123504d063e5fa77198b72ed292283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01397ddbe11916da0d8b640e9914dfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b3b42edccbd2913d79ab260f514fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f681b7d95c12cca6b450c0a2ed325286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ca8514846d9f9904e789eba4bf679287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5aedb9f2d6c5684fd78d5ef74d9f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daf07d895a082be30001260b336b88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f80bc7b767d10e421c4804d5174116290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc377f32d5d21970d6f2be742e43140291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6107bede818eefd1d13e6a1b7fb418292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718c853f51cc540f165be134cf78f84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e2b8b27ee54c92b337b3bf31d5461294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a14a8924b5805b7ace6ef57bf80ab9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719470d0e5fa50f1c9ab2d782cbb89a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcc44493a93517a36a7c855c6902d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e13d01616da98d2f0d59312634b4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29854cf411d4a030a358aa361e3cab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79e87520c116b59baf6713e7f64edf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb943909052f944ecfed4420a7b8d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7ce95e8b10bdbc3166d371bc93975302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bb16e2cd90025ca62ab88e98696c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996e439d04e4668992c07ed60ab5bd2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70640ece926b8410cc5fd0e988572eea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e839f73d93589c3e2c58f57e5b2e553306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c5d67acdb4f7bde10a185f8d3eaf7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690461cfb915f9d57a876ec261bcde93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e71aa678e8bd707b47e659f05bf26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a40bcfbae82e668964eeab2015598310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415fa27f1df27c21e8995d305f9a828311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600904e933b3587c672dd42053d70d57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c201fe3cd59f5dc092a7942c126385313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b7b79efaabb29c34c7f2124844304314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b529d5e2e2e7451e38007090e3daac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee96bc65f79b70a07b4711c8877315316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cb7b495899d1616178cd44032c910317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfb2a15d4008918e71bbaaddae9b2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ff0696fd4bdaae1ab54c1fff72b8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cbc153d6f787567110e5ca5b33667320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b8dd53be95a1c57258086ecb2ec63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be366a8650d8952b0b04cd10f7ee8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58abb00335a1063f4156ced328d633323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658090780c4d4d0faf2ae7ee0f1a5b60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5766075d513e182da0a68bf63e743325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87656fccda37a6aa27fe763c5e8e0fa6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b8df6e3d694c300b21be505feed39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eed99ba4b4b0ca20c49a291c63efea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed757ef175e13b4bdb5f6fbc996d01d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70b2260eec5b3530f2457095f03a85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd9b5374f6bda79bb4d8aab16d0d75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae89e2a3d0624cd5b1b198b5e5df635332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8d38c7e6e32372fddb8b560f75c3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20372b38101f4b2ec3a5695124c170dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77799820aa70c11c7e47b499b583a578335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d121d92aa2c05c4f7daf77fa8979deb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b06ded7a03fbe82c48b0282476008337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b309af59692382459c7666afe15173338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005de12e73becb2b8113bf3a818445d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7dc9e41f1bc50b7ca80d588c859c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b09b60c6617626632760eadee8310341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72125ea416d2a470c65c0e6d65e4774342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a94eb6fe1370d3416f63c6b2c485d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b182c51a84fac2cb552f209d396fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030c3bdc8c3f9bccd6142c20c120f83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3fc842aa39bb4f7b9f85d3e4e0b11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628e1da1edb9e40e8952a5fef7060ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b0ecf8dbed3e416f8c096755e6c03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044572a5bb8eb787bc6f85fe607a7075349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea68370671ba8bd31b7f0553207e4d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07613f2a32945873ecb24dc2de7218351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175985280e5155a3abd6330930c39b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2c907e07e8ca351d55c1150eea0dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41228cf711361c8022023277d5b5266c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36f7057d2c9ab039aaaeacf1c7578d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3399f4d2f0992573b7e8e7ac41ce3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bceeb3e33b45449db146cc03e21ecd1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4578a7da1577334662d3d5a6ac11feb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df0a237bc8ecc2c7a9e20d71aec23e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97338bb36ae765ed0d70d3318d1712360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb27bc4f1cc1ea4b967747d6596365361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc0548ad4e6a95a8808e5fcff3224a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d93bfa37af4e365423f47136285eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c786e491e12f8c3b0a602a34382f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3134bd9d00c2c6b32985b585f43fb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61615531b57f9916d292c00e9be79f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978e427ba368ae83138f3a60f29a09b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c07c9c6589c9f6902ee849186e88d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe9a5e9e6abbac88c8ec90e33bad66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe47610803a86d9e203f33b9dfe33b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccad1c614e5241057e360ed74ba9c26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebd96d303abc319984659432f756b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431dc89b93235dd0acd9a94afee3493373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7084c3cef8bbb41fc4e2e2a9675880374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104a7293e8fab9a6f82d6a52a0f04a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81154209b55cab6a479f6d7d10b7c87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659b9b7705045d561a389536ec3938f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b67ce15bac648a843bc1610e3ac95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb625bbe3418280e2d5f09e99fbb6c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292e8f2c42386ca46d0a3537f6531b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850816da75e83a60c37eebc660a2c7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d5d02fa0885762c4293c84e21e8f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47738ba845c452d76fbcd38c8771ee35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4fcddbb62aaf0038194a4186bf892384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b968b8810d58e6e5e80d6c6877f47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd276029dc9446b385aa8280222d312386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7cb4d95f9798189ba6c735981d275387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e80cfbafd73b0f6f4c3627394e8d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11243615136ce669337ab9694cf54486389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a103d9b7b74c410fc84480fe776a8ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c6b4d799069d41a60c15e30b63110391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bd6e7304943dd5a33b92c2be8e254392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a5f1305887405a4c4272d1b9eba22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61a497aac4eb5cf8763093fde5e246394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cfa39e17dfaba1e53cfb005689d5e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afbf6babd67e07a34b952731e77351396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d52fead0d36f8ee42caf3327c13c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc66720086866706419f68ea3e20af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ef8456db4207755533bced598da1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d48e0170f147414d0ce01b35093b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb2cd93dba14a39eb993d855d44fbf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af3b6118ab956c717306fa889c853e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe61686bc729bceeca39d3af886e43a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644282871e4e23450b563af28c94c57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46c93428e9fafdabc47007ccd2d1ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60371f69731299795d8990f54ff53189406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b9b4b3eb9d6c1f08639a341fdf0e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c522b1aa413ae694ae082aab438b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b9a64e5166b165faace93ab21d098409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defcbdff8c9460013b6fa17f3965404410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735b23dbea76957b06e24799dbc47e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a49327234746398d0752a215aee429412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5778d6d9437664529f4fc78cc86c4b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c66853e03ea3bfd07b953a8197a311414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab3db89ca6136493623d4787d16bf3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24fbcf21387abbbb36ad245cfceee3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470257f4e2c879ce308c6218ae3a368417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0489a7d3e5292b619f1053ddaf292418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2355f34ac5c5f04475ee9da866290a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e885904f87e4c164522fda3a4ca2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddabcd9c7c8fb049c6c5ac466f416f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae3088d0a546085808f2132f12b509422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9909d19db22f0ad20db920b4a2be0c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28b679ec308bbf0895d477d614f546424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fadaa9f0b034e43f5ab852c66e06f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7c383410ade75af75f27f97d5099f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328352fb24ae4076224fe649ca5734bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605eb8d6b683492e25cbb755f4107e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f86884a734dca53e59484f5208b3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dff7e3a8c4aabb2ff4beb96bbbe42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146413e33882c4f2f055d8ea913951cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7b12072ff98ce2a9797240efc1ff6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e05008e491572392cb5c426f3dc154433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2587c4828056f7cff672e1038b632ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292ead6c9497e588f1d3c3def956bc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c3dff65a11deb8f92d1234930f08a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950ad051e57eb94290695180b0576d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc397f332a21a385bb80272750c26cfc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ae290f8758011341770797a4a8fdf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcec14147bee0e3bee4cdec78d2cc1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c40ab92db5c3042840cbbd50af7e35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3aa76e87e738523a4e56d2451a2d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e520260b2ccbfbc6946aecf81749a26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c213673e076008f5b51c51fa4b806d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee9b0d04b37d67e8646fcb7ab6f092445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535120c657ed17fe6e8e17902881de9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7444dbccca45b3b71643d5a9fac8a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da78d31e500fdd1f4e481120f3fe858448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fba9333628c076264a531abefce61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc69955b33064d817dca788f7501956450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97aa1e600382fafaade3d8efbc1e57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c880611ca4eb10230de052c8aa5dcf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928d599ad2b2366b6b355fb11f9f905453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499031018830ae825dafc8e61e98a3e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f455a6b87ad570c40505f441df331d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41424cf1dc43538f151fdc3009d5cbe6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1996a7f182612fa1b6e6a8d444d60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec477440e819d7ddbc131ad37e0b0ec8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33922e45b30e270acff5a895e6e7f01b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0896443f125f1a089c11002b113922f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f074c8147f4316e9bcff9549b34bdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caf78bcf2d02861e4f4a1d7de23ac1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c7b933cf2cedf5794bac06d247e84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15b6c2b7f55a8d47f7787f35992564464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6e7ca00cb3e8a5c43727fb1b8b619465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c6a825728e0c6ebbc0cafef1bef75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f3eb3e87c54c20089d5994fac479c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe317542d31e1b5b34812159a032e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1d642e98db4d20e1df4d1e8c9f702469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ccfbabd2032473327b269d3d30044470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4211438611fa790f6e6ebd97edba02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6871b9dde76407fa7064752c843b91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad7e67b0d7f98efc3c3f408871221d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434efbbd08e547b61924a7389822607474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede0df4a5fd19707c451ce4b8f41f9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3b830d241cabe9ad5b1c84085fe9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243abc5b8e00a1c82c3a42f7a21be160477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6edeea8c4406e3d73a0424197f96d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1af22f54c3039ec9d3d43365593806479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dff6d35582ee42a14f29b2d88def9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be8cd0e76f68317e2ba0ba3f03d618481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a5f12e690dd0a4f337f91e46e0bff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9be3ab795e8a6d01bb29e6b5c70f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1847be16f2f98fab9bcfa61af572b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e04e457cad3f4b0e6567b04afd040485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd8221a8ca54c22fabd1a1deddb498486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7085dd9f5d0c54f5455c2dfeb1a6d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d785ab970eb5ed9f10d294dfe06f69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c393b01bc1786aba67de269ef3f12f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f06e59fc1a7992fa8c6b5cd7dda11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96c4069b780e01dc4db8f04802055e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33293a082f3f8752e5992544f5f7838f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab6d2b68524e3bf3beead98bea865d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55680ba0ea262b15e300d9a0cf0c3b13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721f0f0733962f39acb25926407e8cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70e4a24e4ad260ea84dbb6c8e54f42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73651cf50e34773b60bb7c8c5b3effd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9599d70a741c23c62d25636b89f270498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8ebfa0c2ffd73cda0628c216ca6cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4197ff11f324d98d7f1a750f66e2de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c88430c73b73fa05f35b50a685ed05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698effcc451b6d96fccf743ef99dbef2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e39600113a972712146460b0a78666503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0a4710c37297d22277a1636e7b806504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef7cc3f3600b04f948da819e9c40a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890176cc18be296e67c9f3b18b4be262506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327195f7e3bbaa261debede2e6d8276507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1ed9bd0ffc368a2dce6c1c505e072508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e123db3be23662c4aebc3209d8ec4d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d826f92b0ab9d3bbc7f205d31184e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967541d4a9a7f25dd369e44a2dc9e3a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b9e230c6d6f6134942206ed71a1c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7fbb6376de753a96a420028042517513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c07ac9c2c13f3b5fa170c7e474a026514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316e94a10534a551c9719a50f2cfb50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b82b23c62c73efc5ba4153bb8a91f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a670a36636c5dc9683e9582c76648e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00762d9f430a347986e914202b23b309518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c201b32a76defc6383e165cd74eed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8966a798147a4d90f9beb9cd9b12b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e3ecd4ff2138f9210e121440580dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6464182d3ad09314447022ec5f1c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1d600907998b8b31e23cbf241462a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe21cfa7bf4266dd0dcee712cfd26b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7459bf349e49097374ce98f96b2a6af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca152c22e272e4c57b6f56beab57121526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270a67a7c22bb67f745079a0d166663527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cc815448a1b0d9bee83c4040df3a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43b61261ca2ff26f6c8c55c15d1893529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f69d81aba14d96bde235e7d72ca5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89fb0ba6ce14c307903c285c10dabf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4982301cbd0e73850b0351b589dd4a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe36f8f5562af6d84b13d463bcf353533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378cf555444d339029fb7ce5e312dd7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef2825627f180a69f21733e9fc04e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16d67127c942b728f2720d1f878f92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74459f09cc765f407e899c3a2619c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb30af4fbef2353732496ffc09266d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f95f7825e79b963b4d3df641a53ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1c36f408eb93e6999c5501a12d7cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f3a6537cbcd641b7fd7f024d2fa99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd9de1d6d17e52b0a16bb5c02ded51542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b558eb53b4348e8a23f36fb664605b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba759b2867bea60c22cb7ce63d363b1d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794cb22a8d08a3b94b71d78fb76b11b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1841738841ad696a791b9e24d2bfb6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423be9c12171abaf4e45257ff661a1e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d60a3f38b2df8971292b85d602594548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f798f3797b77d60991606ee21f548549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b506712afe8463b3d42e8275e14ec4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b95c176cc246779ca33ec68cce0c17551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec57beb6d16509e034f6b229a885c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcbadd4f83d7b009528d497b9d9f6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f51b117d6e3d93bbf564d424c9dc69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f543903e5362a1cf84c5e7212ce1f29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe05be08653e86b59efbaf40e9c8cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58bfde0bc677249d96561d66ef3e81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22464e2fb4f8f185254c5d136bcfd0b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcdee8539dd35e9d8be011dca56be5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb74785c751fade15083878daca3457560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bd0b09e3b438220100511b0a0f785561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf30bfa003f7d9733b4cc388910bb40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc71d17c5346081e950f3ea3fc9fac8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9001270ad9cafa4728554477972d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9972547f99423151bb698f1865bda565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75165809f01f03c3046bb6403e1bd8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a7324944218d92aa33506f21dcaf4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0484343aa32a843f04f5bbfadf96d0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36a68e5c1496367dd3fde3821516b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264e1b08e5ab40ed7c0a1b75019a4be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ebc33db9b825e302900723215f20d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a9815d799d0815e6360d423e53fd6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6c277ef553add755e8111cc32d786573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2259abc5606ef3205e18266f0655f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfd4f86f9225ed510038c1eba309a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61011029a587d9ee738445fec194eb47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84ff0ca7c2548f2a4a9097035e2104577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fee722ec84dad88f7c6b09b378344f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e332378dc339e1f6f13301b3022669579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06960e4164e6d15e32a5cbdf98f216c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69066c8a3f9ac2e9d85c182dfa317a35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88197f2aa794b615293cc455f2fbc810582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a155d60f9a39f7e94a12f5e8c81cc7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed9259429c864ba0abf171b352bdff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e53d68b90c013f5534c17177170243585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963151809c2be90b47945dcc704279d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b5eced03dc44e38dfe2a7aa9a3805587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4984b110c14e558d60349f534d721f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3814695bed7ac368389a93fd5c9f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a6164b955563a93d89453915c5910590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e53f6903d899a8aca2c1281f907ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972d9d0176dc090cf6c3b4d2eb746d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd91275b03ae9924bf43eeee27307b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7445e90cb0a9af8e4d2a616b106041a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c8ebf78532b9f9b743e443a52c0fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e900400427377f30f228a4c0263a8d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b629509a9fbda9baaa80b0be59452af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ca157b3cb26845c071d8a50963b65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f546331851ea1dbaa9e886e1088f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fc09b3a7fb20686780a699cee33d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17ba70ab77228755b54002e0bdda57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50d400c3ec4618cb5f62a26204b520602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f217e962b7f463a9f0a5ee61492d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a59aeca76897e16b50c5e4371b5ae5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0fafbb646818cf0d142568db98bc3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696fe86ecf6be19a539ee01cbdb6dcb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571faa384835ffa9423c9a5bbaa7b40a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3e6f8702db693ef7646c1b4ed9c38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131a0ff69db65a5e808262188838c0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199369e6a2c64641a07242d5172e2322610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff887425252519496f68b096649b215611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa979ce7b759249ae4f0d88a82ec3c3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9e36bbedb930711c4bfa7f154228d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57803423cb1bf6d2d832418fd36147ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd764c1ee84788769b39f19d389a42fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01d9b397d8c00df768a14fb6fc9657616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418a390311c8885951add209d1500f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09dcd365cd06075553f41440d2c8c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae068c3ac87bbc719bbffc44041cc02619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f8eb0f48765c5f01db8717c88a5d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc126fb6da341021c6c30f597be9504d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf640d2883d07b2a70738292a2c99be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57f832711f692bfc6302e0f8473f63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb160ee3783413cbfe2826c8be184e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c9f35070d2083e25c046e8edd18c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526dc8a2741a1016f3ab38aefc247b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d155268e6198acfb6aff15a923bbb7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b2754d5aeee7a34aee351cad17eb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79d21586db2a5f38ff2617da21525c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc545262680f68b126488dbac4112e10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a17e323f38424abe5842b598cd6b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6496484781a14743dffe5259dbcede6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4493a73cae81d3e5b5c37d9a80add633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4765cb9b86c487a747f8b53c251e09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1d26f509dcb4830d06164eb2f8b47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ce1dc86ee6c639a09c974a6c4bede636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49f9272a6c7f64bc2b746e0d12ce5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2bd415a0a1ab8149e9b52618d5cb7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c236e56d1467fec4468d9c500d6139639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066e039a856accefd3033610511fcc2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59d37a8fbff489564c17d3172dfa8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9e170c8499ef443cfc3a1566f859a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35587d4d465ce193a55adcfbb58d2ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848cd424573d18c6c6a1e56ebb7621f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2faa25df52254ab9fc8e6a3c64e25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e569203bd097634919a1ced0c78a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecad7b955fbf40628bdb27c63a9fb0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed930b1f2bbe1357349144f60158731648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632cd8a22d955e2317b88cbe5a724d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b40f42848530600801adc0f192d73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddeb3cadc9db709824afeaedae0fe8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e165899034757e69ce89137e8ec861652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f797df167bf5db3c5da443692c9fc5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34d4262500508f69d91ec7a4238860654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580448c98c57be80dd04c156f28fa75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9552f43384871b6342007a511e6aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f64a0664220d57d2fc3ea6894a0b20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648e252346c5c648e962eb0a2205afc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701318597ba5c2be0fd7950e0b04e42c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c285ac66131b683553442f8651d2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80971fdc392b89d7530bd5a62f0a45d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0b01b1e5ced53b67107c6650456a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c1a0006c1d5e3f8ee9bee4e0c1984663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cce918143479cbcd9b63bc912a8fba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57863d08cfbb3f27b8c62c28c20353bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a49e6017e2ad77d4f9e86b3fd49918666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fd4e3d69574fdd5519d12da7caaa1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f05ae485e915c405380fba9b46495668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faa639e9b62c632caad1852d108dcd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528bdf5f1a0429670a7a5fb9e5b84fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69445f9baf8445cfe4fbd57032e5bf2e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab8359a026665c83c50396828dfc0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aaed1ad3c03f8450c81a02357f061673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74208794c148cbeb3198bb1397c4af7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9f246be64ee69e4591d74f896041c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1e5fbc9c91ecc9432ab8207e12f18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde21737458e7f0e9730aaf0ed85405677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3815fcd303759c7d193ac91bd87344a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbafb339787dd92dadaf5db335e9d38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de523541a069c551a71dfa356e8bed10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3a3c5908baf6816718f618cc3594c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4263222748ddcb5a3ae601fbd1ba762682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132483b6d8c50b8e480ce870423e1ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce544ab7fc3e19f3277e34ddb18d2c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994d55b78d47d362f31f35e675c1fbc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed84e51f9101801308aa93855072f82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc02089799bbbfd548993f99e356e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4c1c11c297cede11fc62154027f0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd5637b84c34709d2bea05e9a9bbc5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83d71db763d1a24f10358bb48110c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11659cfc06a67210905a826a83c6b1b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fa8395afe3518dcedbb3cc5351a23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce89d52cf198b0f29ed960508c131a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf8a82c1b8e746fc4367ff6a6676f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a52503f3cc7d5c7d97537d45e2a1bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e45b58d281c19186cae5a822ebcb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d66a47c6bd42d52013ebfff5b3248697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bd8ecfef373c88e0392073dcdf056698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d02e97b10bed166a816770cf574e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a861c262a0d038db79d497cb8a5999700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf60c7bcb7ea7bff346eb688ecdad8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958b47c0a7cc3f4318b36ca4c8de373702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c435b36ca637d82e85e6576ee646d4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012a39ccb2b9e0aab7a32f43b4b3d75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51522bb90eac5dc48bf496b9118879ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7290576127c31830c0fa046c03661706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fd63c8c1c1ade323e32ed6c75530f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fb7317d2165961dd5adcb87a7d5fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50345347498d5be9f4a5be6933cb8f5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563244d64dc7d939e9eb1b843b57419f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793efe32804b8bbc7217c040b8ecc25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5120adad69315b6b01d3060d33916712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0ac570219a720cc97e45e52748898713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83897d878a80e7638c731cf44d385fa6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d8f7856c99f3834cc132bbdf54cbc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e33ae06aed36cd193abdc8181ffd1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a5dd3b1317317d5a39e921dfad0e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2349faeffc2eccb233313a5f27eb8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3e733af14ce1285063c37c881ed6b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec754939dd36a69e2f150344b1d594720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5075189665e32cd056b7edc5b618526721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc9a22dd74d630ba1cbe7b3759a37c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd90d504f28a861c7722cd8ae2849723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef816d8ac8ba0791ec503d1c5968758724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07bb57c0378b0b466f1748033a43e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93009934adb6a2dba2facbb1be123c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588a89572b789754615890871ffd8c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fd26b08112fd36b820d185484ad81728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfbdc2d7bd88f7ae3a75212f08acba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc13d8124aa28263e90c8ad95291486730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84791bd00ff26bf7ac5dda0ea9538b49731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4ba8342b923b1263d97b828b8c217732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c84c271660e0362adcb94d1115358733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ee864f3bb1a619b7f37dc3576f765734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cac8e4ce08aff6fe83ee8dab4e6bef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68d7f60b2a26bfa92bba2687aabfa0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64e481db6c7bbdf24e750f547bae38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1d0775612f32fb3e0a2eab8ef31c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b983001b5fc701f3bd898eb004166c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0440e7b19629797e05fd5479bf4171740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc8c13a437ee45893ca49d163880f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ee09a7bf2c84292b5037007a8723e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628bbf53c9d196f6cb725aab5c3c46e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3cbd2e3cf6da1591c7cb9470d8dd6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f0abb081113ea2f00c508bb709a7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a79c55bb94b08e18327f6e6d83390746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9290ab0932f9487c7d0a9fd98ee022747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1bceb14d3dabb8183a2b3d23c9642748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c0481c5b9dad46b4e84957056a267749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668f79786e1090569a90cd9a48d518b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee09c14e75e4a5dca6a2befa349e7f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef306459fdfaec102282e294c5f050752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e615ca5cd6bb67498c9886941f8d1e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6bdb922ed21ef4d6cc2f79201e586754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e6e82cc6f29a779bc349132e8f29c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42850beb6943c523f35c5212321ce5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd248d3a4af0ab9cd50e1d0d69048e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c423f1b28f953722fa00e5667c5a9b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9212ec4a2c1e8f434153eb1c02a2d1f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a87a62565ab42351cd8f6f6b383c151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f1b472cb7b7edf3350a83d75a84012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6f28a2919074ec6379b3e80f14fb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40915e5331b48820c339c5b7a98c37124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f81f8b991d2b102156339b5b5960eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964db1fda2d9fe7b7669325c0c2a8ced6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd095669742c2de74a877d922e6b707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d553096ab835f3f7402e7e532312f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87778e313a253fe0d3fd935ce48a81ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db36e449c712f6c57e2caac1055d3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae45565bbe7800f8bb3b190e0cd88c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468f1c9836abec3994446034d3aa08e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed762a04e346797cafcc8979df2db1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bab69ffebe4605f281b98865fac7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64ee72c56cbb37cff9a3670f7baab115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf5b679adf684c04df61b1a193d94216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd87f39c9619b525bf4d37d56adf7aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309626f74aecb447dfcd545e539a4f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bd1b34a5c145e62efe50447d28e0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d93f772e7d882cff517d0e01db125520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92569c1afb06a6b44a17e30119184921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47087698e1fc69a6164f4142ae51c93122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b61c883d711ae0f5b2cb4f2dcaf9ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd500364e5acbfb90419f30dbf98fd7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2128ed4825d659988102d494698500d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a740481577c96725eddd3c94995cfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bf5b3d14c0068969dc0bb7c1fe9b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c9dd92ef11da87fe0d57b2e2c9b6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8c48d26ed0092619fc698e041045b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0c5e06a2e2d0b65f7043f330989ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dfaed054f58b2639834d59cd05f3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f898d4b305b84e1a143105fd4beab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37984a40619a480dd21cc728c1036a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9633fcc7d0beb786a0a124e026a05c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965e80fd38aceb52eaa63e4721ebd8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc49dac131803983b61717ad5fe975036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9a51c66a7614580b99ff8057351a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c942090adf573e29b15577779ab7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bef532afd56a325dec3a34281cc5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc19dd480667227b65e87b5f79f1b2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492c91c1fabc9d4a71bf5f300e85c9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447fce741de3e9c6bb92241d087c6c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aed83308f30a2aa53c0259dabcc2ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab2fee458dabb3f26df29f93c65e7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65f5a0bc2cdb72cd22fc84ede62ba245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbc695771259abc2dbf73fe4a192ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78cf23b8aa60abed8200e6752de02c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00f08e5ab04bb91389ab874635a47948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d054c08ff65bd95cb7676e7b486b1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aee1e744f4ef8334bf35162567f7a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f68e4e644a860dc0d69569677cb43451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4877b95f03a4e3631c4e4503d85490752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6714028d7ad99945cce9eecd3e97e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f532858a3478814846e249aefd0899354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c910a09e5082300aa7a9ad27ee7a7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dbadb66d5c104b94a6c9102add0d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3dddccf2b26f1a57f05e9be681d1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1fe7660f59de47039d2f18f60db8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d69f682f4cb5923397d7d84a4933f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78ffc77ed136266b6d5dab8279157960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe0eda1ba28fbae037c5a3c63c5db061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be0e4e6d0d0b2d8c934d176a8914ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34405b47a699a61deb18fd6a394b47363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545dc62cd59688dc364127e6dc983e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada1492b47968412010bfa66a5e93e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c315b0345b47635ca281ebef3e0fb9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cff80e3ad25d2e76a6c6a5c5d12aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3a1f9b91abc09f2e8b4a6cd1a5f9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b3d0386e4d1fd4f7f3195680a5d9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e0e2c968ec89083d25e598ea6007c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8d2bf043350ff705199072bc4409471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ad46745577fd15fc4cabf271a5f1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759bbb87ee97ad336c853740251a2b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33203d94446688854e61a4e15c6fdc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6308818994a4d296b19dbc6e8c42a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee0b84ee87b1d170a78c3db50987cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afe95a1af6a251db39102823588fd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e68fc459b39473dc5a8c3a85258f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fe2762b7f9923d04d428d067a024679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b42a7d0284baec9b79be0989145a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ff675606d4df0b03e4bd87c32fbfa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a655c530d1770926e3df28e1e3a22d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370e733903544115c31a985fd518a9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ed6f6190e2070f986ba2f8d55e12e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ba0f243ce29377ebc6dee9c8f6fcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7be95a653c812d25a79f2a69ac092b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b65c4c04741a0fbc381816452361e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f817fa0740f152eac307801174c3aa488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ba45e8ff1b5c2c3b4c6d7d147fe4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeac2817c26cb09b46145f313e294ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588577e6dcfe076711948bd57578d3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561f307c9023ce231d77917e3a18dc192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73650babb13d80d27e6db52459ce0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb052f6856ab63dc11d8a4bb67947c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1b1768352bd37cfbd5f05bd3b6d4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc7c42638b9a7a1b7b43fafc39d7ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ec3a19ff95a4eb81398853ef5728b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27512c17ba76e73f5d98eef94e7435e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff6db5ce36764fd97a6f56e16a600299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030fbd492cba8d9800ee3aeb50400e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd6d87ecca9b71a152dce544a784d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffa4148336537eeda37d0f324f46f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96479d95126750eabdadc19d92209217103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14b6ed3db820aa8bec64d75e63c01f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f73a6511ab0f204f9f072bfddd4dad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f64864f3d65f6a7032d68fa2670c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513f08d6605759cb5bbed6a7d8ee460107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baed97877caa9093ecfa9bf759d3c8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9eb2bb69430b7f8110986b294c3bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdcf60af43e4c281ba770136ef972a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaa91cfb2306d9485eb10c109938fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba11c88f6d6778d16a2145048093cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea012e5a591a4547697bf64df66924bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0bdc457bbdf233aa1b223cd6b637c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b26daf983fb1ade9f4e6b1b9428e69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec64b6316a5a5721e5a1e76c4916682116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed0895d61d40f200f36a7991e4bd54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c87c3bf4358d11e861c785c712d05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da702cad3f7613fd53c79dd7e400f8dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded1c5f20da8f6111b30c4b0e383a34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2c46d4b2ec387b9de9b72bf66765e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a60364d0f071f2baca07f60ae4696122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b7f8ec007eb6620d64712eef2d09f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153db4e754dc8b6444419f2d434a359124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f169cb5258a45b11cd620a1866412b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d35ef12755c4d3794a8680d043bab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f68d8f9cace798e9bfeded85254cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2528caf06d0eddbc9eb25a5be86f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfa40acd6be2bf8df7d53c9f74e6aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a52779438cb3e4110ace03758f949130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50114cd93be50c5b1c70514b5254527d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab4d4ba8235408b142c58564fa6979132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088867883b7055df17dd5fb445451bf4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e549991e7f4a81c737aab5db4e85e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39131fd632815981313f472b59220f3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79fa68641591f378e79f4d336c464f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab100000b95623120addffda690902137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e6cdd3e31b75cab70a25c133bdf4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24feaca6fd614f48682083e5131cd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2509b7660ac90bf1902aed5d72cae45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc6522f9f0d0de44ae5b7e60428edd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee319269f4fa02247080dc29ce7cfc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3716163cb10507bfa21ee6dfff8961143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1119ee32dcc4df9a879655e6acbff17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954e38471e926dfd5faefe96535ed9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497bd1c71263d420e7d85bbfc7ae0c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c718836abed07e1a7bf4081db059e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf406177c0561a27ffdbde1d86132de4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a160f8638f116cfc169d4c67f8964b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03f803f48cdc7daa57cab520a716a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae027fc3ab96fd823ff46c242f10011151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211b307421ccdb480341a5dc9bf420a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02593d351fde3dd20b86eda4ad3b2054153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8c94f725d56b3fd63c1001515f7ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382cedd5b75d13550cc7b36dd798f8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56421d46729d89186fdc6aa8d92b0237156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dfe2e60a68ee656fe5e4c8dac2067157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a03ac462b0af111f0142048ebbee1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98b8cb120da901e56ac11f992b4e18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdcec12430ee2bba717750b7e84ef7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bec01d507684c55e46fd3fcdee419a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddf058c8dd8702a6fe4d5a336e3a7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c40d5f50c0c9b71cd83a7cc6fa053163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453f5a5984b42cb7f5ce7b07ead2ed1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff91b5b71893ce1d269a04789eba9b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13537848f82f54cb59f4856678dad7b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502894d341cff2388e69a7395a729f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb726d67dda7c570b9778ba7dc254a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402ff20bd75ff1903cc6866a43bca39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ff642451d712afed1187d1f8eb46c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a81c1b1e8a19f36e92c770ba680d2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a34d2f6c2f3274c1db58d3c13af22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8243db4234c5af7d684afc9b492902173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f48cb1c95d667f10c1de807bc47ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29db045d36a4bb88215683d27c07c68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf28d2836f7fc0e666f249f3914fd09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa7a1a1b875b7fd8430f31a540ad9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033ef33abf3eb2f1dc11f42ed9e3933178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a23bc1e06e93eb077b395fbf12822179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8664261bb2d51e5d0ab29fb2e64c602180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f82dfc1881d28cc610cd536790c396181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c44bae5d6d8acecae739233692c52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11841a97e727e2ba5c8a25134fbe0e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a882955a59c16433dbd4ff4f667d184184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d7952455b327b0acda620898fe5de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9b6ae0bb31a866848b184d69442b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7e173a0e2be7831f7a611baf29707187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc72c8d64387c30527cee2eb57fa82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b444ccfba097eb4b8d08c56554907189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d394366ec3cb923bd6a3ffce8d09d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698aa536d6a8e6eeae39bf549c13d09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc08ac10a55941db7e69b96e40ccf1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dc1fec88c2ad5da3a1e2275f806f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5665e557d72554c22ada1e3159d8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78de65e7c12999ab59b5d452846ee8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f5d675c8a6f3ddd322d160e075154196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d8bf5943ec1f1ec3f4eb866946eea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e7282d3bf5bcd662de5ba7b843273198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f620295ff2d3eca92bc9d93b52ae2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd2f690f4a226825f3302dbb711a6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304b00d5474839bcfbdb11165992e1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4545693e47a3b1e54a5c052bdb7e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a5d04a37a92632881ba25c072a143203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7241c3ff3c10ea8549e91cf5306e71d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2074eebf8a0746886a431aa5cf3a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb1071013e1721e551ba72c739af9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae10d47aa38f18f99877a918bf6337207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede35312f6121dd7aed9f887ffde1c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dd31fc55a93c35966f919053f37e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d538ec570d62373ff18f8081afe41f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35219822435ab53115b26ef858a35b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7fede897a25704efe995d9b744457212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859b7212f907dd28d031d2d0b404570213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4830d9f7fa7c482d64e97743c52a3dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91735b49bd5e36aae800195ca08ea1a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8ebf837438838f09ee21fc8e31dc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023f910f95298a3fd50a2bff1ac4bb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeae7d9a0293e322b5043519d74995d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11417802c114ccc2798ac5b28849cb27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535af6b1d42f40e06eef151593dde22b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4455420ba86222f7b5de7f2fe775d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96c5657720a0584b71423f3197ed71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a20399d5ecf96bba1dfe058ef33627223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013b60229e312ad44db66af22ccf199224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cafa7d7be08e4eb4d66b39a24d94d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2421a80261e527f212a6b8a5b9937226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329f3c734dde6f98c3f222ec0eac96a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751148ca447413adc938f93185a939ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc28ddd5641c8f98d1253e38019617229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605b992896a479bda27ed44bf093621230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2651cf8a4628cff97eec40e5b425f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe48e36b06c1e64cec2c53fddc7292232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6f1785fdcdf426023cde1fea5ddfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a2b94b553d0b811968700c00eaef8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03343a1d8e11345b970540ccba110f1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae90da28a1b1857566879250b63c9bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f36785f2adf3d829924da7531a9e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e814282505b9f3bcfb6a02c148052238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d34f14199f8750e703954e62f5c6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba97ed5afbc1fcf4adcf98007b47312240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398276be5b203a5980d52c243642889d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668c7e54f79c862ccb13f51ee5262a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c9e21526c253b20e0387daaea9209243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0d9735558a65aa9f67f9a555ac20f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8569f6efa9444404939d0eb13294a46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0e2f147edbaad05bab3dca3b30e1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2be5d052ce252bd5928cda146e530247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d39cb2eb1e64c0e59b83ed9e60d08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b16335ceea0b69786c9bbe90732c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231212df4dd8ef80c57f1bd034f79ff9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837bfbbdc70efbe5f7154e6d3367386251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f112a9d3a39c591716ac599eec495252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd5343f6cfa4ad1d7a6ae9fef00a9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc006dd87d1076e53c7409fa3fea65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da15478d314645a18632f53d7a2042255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ff1fae783a4f768df6877519a1344256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ccbba35fb7e29b0569cf8f4d1df47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dde3be7e24a23c8e322e011e5e89e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814aec4a6482d20684e111d8086b361259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687c0572e1540516f57b76d0a701695260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c3108d68f5fea1f90a91297a97d54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4c0a2c6ed1258292aee21781c2fc6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85552329f3062ea62166370a7a93718c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d83df4ed55e0036dbc302c5a23d99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9190ff35433af2c1eb998507181f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229708c2ce4019dc0d4205955372a8f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873c526f7bc63f4c3f8709b14c54a6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46599d32026b3bdf17fdf5cf0fe80cd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46718772878f9439e3e30b5a626618b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c742963098e5ba295ffdb77dc1e01f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8150651b7132d6be68b87ff38aa0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629b58c93e6532e47d79370a101e0f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b49ad728401d57c2238171d027cdde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aae14d1633a92c6feb42dfbfe61cdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807e94b98ddcb8ffbdb7123ee9adb24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f66b0d3ccfcc935e3a61b184202d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9647b359047ea5e4c0c75e221e04a8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609c0a80d00b6ea9f3a32752e9a4cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bfeb9acd90a474c9f86554c956c26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52839dac515b3bde55104a8bc8b05d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688a9456fe4b0532823e0742359e39f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b4b43b2528b6c7862b4aef3969c8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeb9c3b5168ba631b359b550689574283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def46425f8a346f4a211daeecd285175284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00c493e3ef7e61b86c11cc1c3b850e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67225496d29f9111a75d7f0dfc1b15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642bc799e4d6d4e556cd4c3aec52bdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061983cd64b67358ae3d091c04135378288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b0bcfe6b6d8a7894895cabd481e9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b547347901c9096bffb7e4bbc2c04cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9975dc070712de2b90c880aa03696291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116b35a204b914f83c23d9c6de6b4a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38749c107bcc07a93e387632dbb5892e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e930ac9d552f1b75de192c5c29b5f35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdf01b6e4410e7267b92e29c4fe6c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f569f2938b4aaaefd14b5119d26aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5f1eec2daf13e44799801d5a8445e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4162090ee79fb83b70f68aec5534cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f0c906f0911eb710133da9014d06b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae04a98080b288060c716a35244836300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f348813d10e886e6e044c9e7b5147301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a433eb4ae7c4f81161a523a6aa9754302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1c070eccf3e90837bc1536c845ae0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9dd89fcf8fa8db5b04222c6d65107304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0760c3e56271ec14342a88e54825ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d813be498c651d4038f38bd562714e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6424c9d75fec706e0de092b7733d0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcb6770a18d476c3f34e0386d27d36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfb04be5586dbf6abd810340099077309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afb2d0265b65a1e754c0de5acd74c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff24e9e66006b44ab8e10b85ddb4df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96be19fc997c802303b7da0602f6190312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42993f6ca065197156ec2ae70d50607313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabec6481e08a29769cf231106415df4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2f0be643c2b8fdcfde8188be4ed7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11683df7790a1bd122424ec50e632565316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cac37e378fa91f8b39d9466ceaa52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dbd71f32d5a915e9edc59fcbd38a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2f7049d648a1cb052fad216b56928319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620f0920da8c46455c08524fccf1ae2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0ea68d45fc48579d71b6e560c1a06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353c46c825e860038f4c94288d5a6d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed997c87ca8e4682802cbd193fefdf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636becc2f07596e047f3c387a41ca09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecf2196b043224a50d1c04b9fed0eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbb5f96e458fcb4376f50aa55be307326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24e6b7c9f150f4b7bdd100ac5c9b48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c8a966e4d4fb8d46cb23f303f4d5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac729e9e5e77e3df2b07001578d564329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d68efdc6c054a9be3843a953169c75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e68cb3fef127ec4aba8d7794d98b3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd427702828610037a03f53cc8341480332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7ba364e09ab7ab32e4626e7eafa22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cd41ed9037c2a573f423d5aef0dbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64124f8a9106e6d8377b8cec2c79ebc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a6ddde3d409b1ee16631460f86438336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc9bc485e5041615b6e2f63bb95f66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623edbdedc4b3bb3e21ee9dc7dd84fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde5d998518e09b32036ce891577166339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5765f2c7cc4e454fac28e8dcb8276340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa765cd6bcddaed6ee0a869daadfe09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945da8363681864699e7f13146b971f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c17d6aa45a4b6257ce12126d0b2177343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297a1a7442ad48020757b8139ff64db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19ccdd45df4680beaba5f654757938345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8db65690a362e8ed053512d71c3c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366b4ab614b74853615930a36e94fb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6681fde47582572b0ded6b3eb199aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc589dd21a297cb56cbe68bde7efea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947a48bb17c102c520f3602efc7864e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cceae20613cfaca324747b92fc16092351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d6c35c611646d34b7dcf04c7eb951352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf73da09f6c8a2a7660e5b31e2be58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f15f7dcd38286b26d7b3b55d98140c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac76024e6a0f7d36f73aa3c2500748355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e494b63ebb3a16c34587f4300196fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b0e4243292d2cb0c957c4a049401a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83627e5c324211c3eac07e2c624b64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd067ba5470a10560534c0ef7814108359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f31cbce39dcff8065f5a012fe6b8ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9a36d8890c5e9f682550bc065fea5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c31f246fe2176cdb77d95be508f53c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81178329a7bd46a20f2b0e65b70c4ef7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361d409d7fcbe5bef144afe909dc1fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd364beaa7164cfbbd0e2ac168a124c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca4acb48275c8969de6616b90cae3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a053c5ee338d16a867545c002e8cf0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060b963d5b566ae5605a114ac5cc171368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d98c9a3edbb9d122308bf746e493cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57833bf22fef66984e4e158dee0059370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed8c5e1f907601aef488b72b9e2f29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaebdaa8437d4315edc303e43e9a315372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ba0b120072fa9b63d603ccd8608aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583c975ecb4370e421eb2ae55efc77c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafc9eebdc9119ed70da290aee9d51c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c00c2deb18b04e5ba8eb5f59d7ff2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d58df6bb23e0307906af2d88c7d89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4944bd4afd53049870a7caf63ea9bf5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce483c56f4d5cefa10530a87ac19b96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f5bbf0386bc796585ed6ddabb86c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7be100603a87f35e1c51229ebbca1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df868a169ad87849c49d1dd2732010382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb95c744a0b6672a011a39172e2eaf8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d364e65f17614fedf4948617e27b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7d0da49aafd30f0504e75fcad8799385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a411976b56c7e68391228da4ce9c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39e377409527e2bbdc9f7d0228792a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5360c6d459d5093110fadc8aaaf32aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf263db187eb1d7d129a02aa8d680d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b09937d1a480ceb4ce1f234b3430d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becdac81f764f1da8faa20891a30859391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20f5aebe8cd9f78f54fb141ac3dad6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c21d28f288a6577937679468446270393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c773b91069e847d052154904e765a7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f25fdeab5844a05d3d87ca125ba6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17f7ebe5c827963edc5a8cd3bfdd5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d412e660a4d762e28d5d4bf1f5efd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698b0a019c638dabab9ed583f6b5a54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba32b921e7e07492b65f28a0b9abe2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d785a925a9f1b2782383b65c61acef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ec0ededcf13c72391ef45ee02235a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813717ac4e35a108e70962c925240748402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571119e9884b63b832d1a77bcc4ab57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631272bd44672d8c06aa0c226459a0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151f99e02fdd7e0e85c02d4ff3c1436405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d40519c9df5a19add9d8794b2d1ccc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5951615ec175febb4846fbc06b171cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d07a23e9235b07f31f58664be23aa4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245566de073f8b37e896a82632073d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc49342f98e4bac6d2063a7081c0883410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1171cac569f1ca8fa33b2117bfe3d15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bab73a5f16f69c0026faf89c56629f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a810c159df88796ad0310326ae5c6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef46a8c80ad0915701d04f8042fd35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73de8eeac2536de850812b3530240b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7b88bb71b031c9a33c7a30896087c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180856bd4fff0c2ddf8b2906ca1a74d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfb3bd3ea0af5f7a381ae8f574466d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232697621f8d4befbbbd1aefe557ecf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f59a9ec22f236fe27e0621b5f93a9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b8a975f451f39ed5c8f819ecd655b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0966522f808dd7d8696a6964016df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbe330ef8912e8d80197e1e1e1d8b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3263aa69dd3f39c40cc49b93be462424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0fdc2efb7b0afb5d6e0f3cdb5b94f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4045fcc9eaf856424fd5040e479470426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94c446293d34cfb5babc8bd6dddf13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8c8d2f998ad950f23d7d3ec967e5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d34ee56323cbdabbee52a2feabe88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dc98ab959c732c29ba84cbbe719ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da48ed6ce3c9d67114effbfc8677e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660f69254f11ec735889dca6a5ad4e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45939abb4c95ed90833a57ce1e3b38c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9523a1df8ea6e42f832fbe3be1c07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ce50a659bf9163c37380d946a890f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713efc5e6665c8bb4314bc7cee56542436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3336c7b87edd4953e6c825cd9f9f92437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474011b03e301de38d2912118e059e84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4c34cddc62d6d3f9d46a0c182c8c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1e8adc0e579fbb19eade65ac6d97f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cca0ad3a99d44e7e9ae7ee64490938441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab83ffe5b2c276f2ebee91452ebb3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc32a92fa97548947dec5456a5b6145443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f37bb6bb7563e118b5b71f128df0f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642a10c82f938b0fa884f723bb546d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e585e557e2a2d2a66196daf3a3fb875446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb2021dc8753bda452cbe2bc382fa1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87292e1cc250f6ec65a6c22b64f7c206448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b32299d74f13cfdc77a3c30fdad29e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303e741a99ddcaf44680b170f9ac896450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cb9935e0c30ff2983ba5a13e049ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fa18fbc0d33368d02129796f0cbef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda126fb898bea47a453cfd260c8887453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a8e2cc77c346a66e512994a569c88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270682d11c8ddf600d171c588898434455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc440a70068e31f3b9dfac563f6578e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a780fbff0553bad60bf3ee87ba6be6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be81e56692e75b37de69a190dd606e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e72b8596d9aa2c9a9875179491116a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a104dcef09b0beb299f33e9695d276460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80673cdf2518719eb58bef51ed40e61c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bab49551f555f6abd99e954c5796ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eca42fbca15e12788ff2601297f35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edfa1133f487e1dd2a0fa8934b8ae8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a633b498f9b1c025f77e13158ffbf4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a43c109bee0b8ea6eb6b983e3c1c61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b67c66d76c4155a33504d86b6e771467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76a050ff7f0de1aa5f82afd62ac293468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105c51f65aafeceb4f2259f4c401512469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd67418dd62d3df2fc45261d178fd2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbc67267d456f65f52bbd4ce037f08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34f21ac594ba206f40012a30d1bccc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cfe7581bf4c4f9de18f2be859b57e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fd7887303dce7917d2848c2657789474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651f6a9e1d38cb1fc0e6b2cc66c8d48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f1f019152d477f691ff6a43952405476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68c414495d148f24a6e8fbc38fbf8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f411c12276ec969ae30df1a6f4541478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64754b0aacc175acf073ec27fc79a88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c3a9ac5aa7832f685bb3a03372aba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d3c8f5ed754f86e98101e332ec001481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5398d3cc3d98deee44d16a788d09730482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58634d571223a5edd3301faec5b0947483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a9815a72e40f4b6bb283aa5d67317484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f4788af9b1b557c30961d991e2c61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f20a0891b6610c9de24becdde9cb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39b95b7493f957ff97fd263e03ae3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ae7db30dade4ba782abdfdd11b566488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd311c7c2d6e41aa2b24b86b8a9b3ca4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce12b6cfc701edde2f51333eb6c7ed9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f18fe8b526b85e817646d0847fd67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3328daa7a99757d12f50d069c7e386492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2e71bb32abc0a55a8c7dcabdf0ad3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca902df721edb17dede3039984086b24494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4c94116aef6245fa2447ce1f0bb40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d38221a425e86a8f36586d78d19d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d8203c8997bdb77073f9db2a347d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cc1f6d28d85bc8e03b8c49cf5de45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdeac3197b669ad5166ccd8ad5577e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0859f693523b4109b7761354f802a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e7c151b6d5e2c1b7ff9e96698058501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a84e3fba66565eb45550d3f66d4685502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f94826993d8b245845eda94f6da2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa707cde5e0c179f560718c3a87a7446504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43917380461af808ddb9cf9950eaa07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d765591eb3fd67def13e175344a7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf53861923ff1e4be7b5b782d5fcdf9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44b810f917914915641897d7e73434508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9ae87a165730fda93ef392782fb30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99df20a91558625f44275ba08fac10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2742c45dfd1cf138ab777ff1b95186511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abb1fb6c340347957aca17fa36b959512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f1f587f9e1512f6ce7c6ca392722c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e63c9e1ed2c98a5d92470f10b98ccd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feac0eeab8f0b52503f669d61b9255515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118af5bd70ddf9e567dbc8642d66b2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe09275a689d6b1cf3298b7a6e880517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99797a7af321c5650633608eda5494a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3d9c3cd1f58acc72982ad242e282d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8679f8203d8effd0b0233fe4def48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a416af36945b3691a787b15a1bc5aac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216e624c7316a071102acb1397a8dd6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c29172c140301d9a23e41552d7c30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d10397725001a9ecc82fd63f89844f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abea0207872328e527afff7b9bd99ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabbb7925dabd4481f10e98e439b515526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae41aa0efb51b390a8d9dd5af29c915527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099c6bec8b89fbddc430909888c867e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2042f0c2090c067d7cfa70b6dd6d31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a6b5accb1e1fd72323d31479a018f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c073972f9d693f1c1eb263994011b06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cbf7498f62f0fddcd49175a7446e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f02825d00b8fd13e44f20ab39c254533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3400aa6aad81f257629c385cb58382534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b42494405a5ec23151ddb1e641ffb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66acb813502a78b80aab2040e3724ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e9f95f2e2fe7c7ce5d6a62d664053537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a955cee7bcef76b904d71062ba88797538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fa0090086a3cb70ade6d977f2ac29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb1ef0fcf6ae7fdf5f4b7a62da005b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c94c747a324bfc2b12717ee21e37fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183f3d03f5b0b49d3d19134a017208f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea620543462d53a1a896b29164164be5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea6374086096b9ca4f5fef48a6acbb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a608421b1a4d4b9e3a031e080ec0259545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011a295c27985c07dbd32157c200eab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d182f70a79e8ebbf888eb9650fcf29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc74c896677417af79c20ecc03d47d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05a9ec40066752712289a411773a6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca638d5c91e5e38533d9deb77f3dd5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d80b7dbbfdad5adb23f54c4253da33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0fa47244e634aab0a03ce20a9bfc7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdcc6218d0b5cef0e6551ef7a54bf7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6800830c3412e66092e947646a5cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a204160f0f0138c609ac4051e12a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f956c8117ee4ab163b51ce265ab07c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1554708580f200ca2fcc659bb7ac280557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8fb4743f88b468093acc7a07089a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505d6066a5170ba58f6a911b02c8fce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96767e9c5ef8b5cb4517ea6c0aee5ea6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c43c5bb2d748840d0bcdd673254680561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1553e36f26bee8a8a8155f93b617b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60140b2a36bbe2213e06619428e12c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751f5cd1f5139b27bb4746b308c08fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571e40aa2bfb5a3af63a69ae76ce677565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a26415740a2a33838959578908ecd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b913fc195fec5d0ef476239cfdbe86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184705de23da2c736f61afffb36b2f0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c869a667b2b617f52593e62439b1ba1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3589deb77d8e6144ed52f533c73ef6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ded7766bfb43406ba31b5d668bf8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bd071b1b663b1f3523840e32f1817572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dbccaa1bffb4e29ffbaf96af51912573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a361565271cc6e605019499da858574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c22cc945b4e3a54eeb51c667fbf16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcb175c1e6656e79d289e4a60c6649576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6081f4625f6d505db8c8fc581e434c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40066b2dbda1289d6bc9570dd6dc91a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de635fd92c38d9ee4723839fa2b759d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a43807885884a51da477ff9a63ed11580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b93cb2ee0ba01cbd0ac489e6d3a224581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cba60c08de0cb9596b55b228a2aa2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ee4da433eb07a0a3ec3dad5081464583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc5c829a7b2a794cde2911d0f87b7a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f46909d7b9ba3c6c4388ff7401994585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287db05af73712c028da0a9d48bf45aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19840df32b5947e783bd40302611fd54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76665978b2d10c2955726dbc08bc97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9e954c317fe4f473d93885f114332589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d431c7a22a93f58e709fd2ed8de61c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6752161afba04a50ddeb665c43ae88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e48800c2d0a4680a8d66f54fc1083592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d25077656087a3760b7edce647c356593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8a10cad053cb57b4a36e32cebfaba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d018ac08312333c04a154ae2505ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d3c7d396270ca015c2164aff18024596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bde94cc332c3772a2f16447d29a346597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d03e423ae9ba9c5387aaa8eb8fb54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bb9322236e35c2e45d36c3d8ab879599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd4213bdf830b437ba691e8a84f70c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366d5489342913ec46e4a1a141f1015601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41bec5d3017c888f15629fa2aa0321602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb1b99281f5737ade32e498aed4867603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7f283694d8cfbd13bf421541b2c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aa06dd2b6ac25771d80e984672981605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673584c926a5377eff224f10b46a1dd6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb93e58155c65c1f4eb1aae9652880d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bd98bd883e7fd7be8751d44e63ed0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eafeb18bd213d9e274554c542dbf68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c6d20032c3c58aa296fd7c29b6776610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aabd014b19a187fcd037b227f4ca5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67c552d8c53405f2df6e4394693674612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc70442ed3b72a13f21008f5b562cba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f09453f0fc6e5e27c067d8f1b3429614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fe0dd517a67038815ff4240791166615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c84aa8adaf72195b8406db67e28fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb32ff2060c0895dd2d97b664d65501617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf2b429b2e28295b8a528eb131fef8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edc7b0b683059465ddfa5f24df0b43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1b78f56e77f646045818291a88192620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b876e948f63e4f0f8b2aa59b3669c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafae1301e6f1754809168b15992859622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a74a59dc19314dabeff88c815d1ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cc8c28da0b5c969aa1ffeaf3187a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1323f85e717573530667bcdcf8654625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715cc19624afae8daa1673f36334fd1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbb2b2112b2c4ba3e1631efcb44e12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab3212f0fd8bc1ce981eb4f4d1a5c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dde335bee86a637f67e03e520acae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67142f56f2e605bcae68b6f2108007a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7832a7925ee3aa8adbdda0517ff43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69268a093d468f777d703292b30518ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba83a75542f9e183ce813c8abdc9a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dbd01c5fb01d43400297fb00b6a4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300710e8c61599850622922148824b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46982d18424d8e562fc243b3ea50d3ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7eb489b2bb0f78495ee10b30473275637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db137f0cace6dd973c8838a53c8043d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e13f504cd87a150de185398634bef4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245598f19c45b212e7cf04511eb0b1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0e6ff4af73bdbaf36eb8e76effd6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9633ae172b0827deeddc8910cca4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b2951c5c73706e459e513f4e3252a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e474a4fbeb22a0ce8e9c3c2e11c4f99644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb14de068497a6f327cc67e6a59fdac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f85af39a18769be080cb36f3fa9c89646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe223fe80e468dc47d782ea10e482c10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b8c19ac211780913c166dc2226802648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fd4c031cd678c5b75e31227fd8b39649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7c887acaecdbf2e3b885e504bfa35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2aab6a7197280a25c89115e12f548651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72557c633de71796992d25043743559652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625ef8e4463feb5ec8f75056ee719fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a19365152a21bbd8abb9e11ec2832654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a800ea1d0e9b6c9b010d4a80ed2a8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c466688d048e99ce40f4e6c971c7a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e99ed00edf2b011d2b2aff11d833f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceb8c5e5946eebbbaa871d473ec0d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077086691f679e8e7e162a11b9d91069659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871d211781b8b976e8c8897c7ad3614660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530dcedcfbf20a09c0ae439635c29de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d0096cae30b580f959cacfc7513fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059d35d89d8511cbb9024f917869946663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92efb447b5a91446ec5b386a483a15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8215eccc3d40ccb5b5dc734ed46ce2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e91da03eea67a95c921db802cb483f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1da4a4e56d66a48bf66a99fde80f80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576eb692c4f57dcf70268858f27a382668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e3fe20fc69f418fd8f6489d9d514b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d67d8afa159c4f32c80c173db5891670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b267cfb719dced47b9c7658f8d908f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d832332ba79499e66a17770853aeac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d651945493834797f149af397251a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30ac4d01c1117cb727d072b70d6e72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa3c6292dc5091eb87c2236fe561d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98be8a5bc3d2fb06b49f4b12b816260676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c704213cf6a2633afc0205771f6b16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11075ede4b305ba1b1a202ab889c5f8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dc89a342daa0b80a257bbbf664fe6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadc378beede5beb660bb87a5ec1cd3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336e17f4308ce951e9551fd7201acb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396b24f0a464410e754d47b40377f6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb63c670152965a6529aced3bc0d170683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b244e6d3b26f9c0d0986cf9ca00e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6b144d335ef128794bc742828d028685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd16e4ab6125d1b77c90299f33a98b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de8a2bab7e8a1bdd254623186257f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab0fdb62738f64d84f42681705000b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0a957c9e34e43c95abccdf05fdc63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd13bdb16c0228f58bb46b1ca3c0846690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adcb039b621cea243faa0b580043b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250685945b29ac025ed0663a114b1f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f6e2a46bf61bf10b85b70d93fb0e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a8e204eaf71259b21f6b1201b4990694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87910099b8138b6046c03cc86103bf5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00f487cbf4abe7fc7b5bea394e5655696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adff8bec60594e1be341eaeb66ef868697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bac9f83bdcaea67d7c6db2b9c77067698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a471b7fcfeff19163e38422bd257829699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41e81641ff110f56cd77dc17c18dde700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8756d69b7bc1ee084b5d1251b92385d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fd5861879a4fe8681648b6086625a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857c4a7668c0b553e67c2992963f45e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d978d56b63c621e4ac1ccff490e5f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37242e2e3e880bd94fddb32df833e804705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d2126e148bb9b56bae5334a21cead706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8ab1c0a5c6cfef62292efcc867493707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e01a92f214030dbc37285d1b833b47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61211563e680e4583c9509551732c080709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08cda519954231eecb5c1384d1e256710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aa9e8985c30a9ebf18a9f44f82bf5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ab27bff021fe4314abf84d09c0fc6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d3894d4e7b52b6dc7cb9f5304f452713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a59b958dbeb403fff31795479575d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d90b2d7e83f550554bc4cf3aa5ca8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bc869893c281d9a85f57b0c638d23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef4c85f214278671f732b103afcdd7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833486fd7f1ad372721ec7a5f14d99d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a089e45dc6d5e7eb9b31a16381de7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097b8614dc597807fc0c2ca8921d420720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e302dbf48d87e4bd76d49ae2143fc5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773054802c9190c6fd07c450b93d070722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77363637e9eb85871a68f53aff2947b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74dd1e797249a42e223f0ad144324f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35b160a6af6f44e44b9a23ab5515b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac97c18de96a770a8b679f16937174726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6dcca2c5188b72f4971e8816777a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c70f43c98c986abc8430051a3f0d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d232030648d9135a08be0d50425a5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26668d3169840542e1e111d677db8c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f98628e93f85d8e282627c1b57edd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85302884bb3b3b00c2312636f357c78a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dba83eeb077cd9a8fc195887f1a45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e0acf4eb44d76f0558746bc3d1aeb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520807b28bd55f0c38bacf144237e62f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb337e0add4d2373a9ce9f0ecb3936736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd67f3c618ce1228ea4cd09eb095170737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e54cb6a05600889a73267563b650738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e904c1f21c76ec84227e6eb71cfc224739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56aced651d1eddf5bb4f15c5df845f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbec315017622431b862c9030cba2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3f2fa9058255d75801841ac9d107a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3c964f07a60e9e3a2e95b85ff4825743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c58cc8e16c449a3123a5bc9dd98edc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6ee04969f2ac542449059522748f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ee18c7cf44fcd9aaff9a5db51c6f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb0eacb85d6540e80d3e818e78bd05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ee22ce4f4f333babe11b18675e93e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b9bdb3fcdc2d4a8714652ec173d93749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965950e07cae0f0fa9f883a3e6d51e5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93defdde4a6415f7a7ec36a22536eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43d05136f6ac15aa67b7dcedb4fc29752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fe56cba82ec8ad5ae33a632060095753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909d65a9ab15a556ed149282bb2ab9c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e08c5acc69f772d582a93624d80e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cea594f5eb1ab30f22792c486a59e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0baf633ed1ac3c701fc8c1bc4cc7f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9ad36d4d540a694d8a75e3fa2356d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49728cf7095f56bfc16415e1ea4bd90759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>