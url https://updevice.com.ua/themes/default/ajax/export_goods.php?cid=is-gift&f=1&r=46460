--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134ea4585c4c1b9b119b514b7e634f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709142c128b3810bc2c835e730227fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeb11dd5a8727c5ca5b576a90446f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6315f5e126919aa5fa03494d73e47594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e0f38acdae7e07f4180f539314f8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcff6e825555a54abad987a423afdf26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140b1f65c116326b9acacc08c87b4ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad3943f002738aec07a3a12cc6963a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aed7ca32f6cc7ff002fa661bafc5979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc475b6c4917c0f72594cce8f05e18410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1613c44daf40029ca2b258418236df011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69579571d46ad65f71abdd0b4bc021d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b70df4da4cabc66a5a7412acd53af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e26ceead99159c9ccfda2547e4e92114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763283919d62ce7cba570ea98aeec3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82c8ffeb5433fcbcfccc3bee25222d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4caae01f20c5847dc6a5776c6470ada17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be920fbb9732f509cd7b7c6fa94730de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdfe51adea2d7011b749416b3be1a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27252bd57fb76a349709238b8fcced1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54bf8aa0d6c4151f1e88f83845842421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820072b49494fb9998127182ae3e691322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fdbe2eb1a5883e06b736195405e1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d8fa45bd481c029824d328640c65a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a750f5f4d052facbb8dba04fa66d03325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9241f2396d8241c61eade360713fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e3dd8eeb54a25919955a70e4fefa527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8a8dffb8f84fc04c853ed7399780c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be813fcda39eb7fd156c7faf1b77c4e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ad645502323d604d8ca020033429930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99adee056cc9de132945641853d58f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264254691bcf131a4c33623ddb3e0a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214547a9d2526884a08de8703d7b4ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa81be3617c17d2adb8c97fa7068e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59fcc5c1a1749350972e09e1cd322735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2302e456745649bbd80684e90c7547336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce017af86f6aad0f3df02140f45c08737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bd8043d91ef8878cc609f55230c1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9d9cdd6700413dfd5e1d7b66d160c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d994835c9c91bb7bfd8e1b74b0f29c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5cdfcb6c411d409d0b8d53bb5cc5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d620c456a0e50b50f749415aa42a86a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfe4cd747a82ee73bb8257d604bb5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd97f7420b7c7d4e2f178295def05e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827745a6b7203769b4e815fc9f21156045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de59779c077f65d2cfc8e19ee5b199b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc21c122000c6b83815656076d554a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6d2be873a5485440edccd9021405a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86af168ecafca4a15d40109a4e634349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a3589d982d2ec3a2e3bb1123f9aec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335cc8ddf5984bee0eb08405fe09d2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd79a8f8264e39d5785748f3503391752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e114de8230a12fe50864be5ea330be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedcd933195e5711ce255ae02008fc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b1557cf379e153c5b700a119a66cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e3457648e171421278fc53613021c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a074ac9c8586597e5c2493e6bdc24157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa86465a03a3b5b13ed9881479631358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959d9d135585283cd4798cc503f54a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bd1ea2b9d718a642cad70a65f42d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5288793afb605ef64d3769bce1c2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b56e82801dbacbb859422abfb509262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d147020899a8309cef0a250f9aedd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac981e8916f6c838df5b56686502ea5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16158bd7eaa2f0d684b84220485771ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238e6987753135f756dfd602e177e8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6d76fa3d69ca8228c6290385dfd7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e43c1c5a24c0ae3d5e1e57f0585a0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe739848b60a719c9bfa2bc1083f91169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a15f14deab3ca4cbc3b3ca45a133070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b1fca5368ca7d134126e161103b3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d52bf5237768b4c990ab17b8f1d05672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abeff90839afc243f035871a685aa473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ce4d85b2eba8f7a92f84ec4aa2dba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00301f6f6ae4d20d2474b3c7bc5afc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0b7ce0abcad879270092e921344a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29dbdbedfde6392f097c0801dd6c9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e592969b9c3c78d3cd0a78435c6c0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b7a72cf3890eeae480d0c6f65680a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5671bbaeab28a04912a18d636fcad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f00f25947c0820d38e6040370664e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e98f96e933de7b5cd15e40eb6166082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d163895a4f27965d2ebb5bd515ce883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea7c5a3b99e43f1d0c59e7084d882b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccd044b5111a17d035ebe11400ad9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34d755b037be935ee1e1f5a8634f6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5cb7a3f61987fc22d4391072daccc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e2b87a330824b510fbc048866e76d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843238ff463fefc74f4d9cddddfdb1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf65f12b541e0b1acd9ab053b3907e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fe650891fe2bb7b4ea5cb8b98d24c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3374945b11674f9677a6c9431b1dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677d1a1b702800d12a6d515aa386ccd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75698687ff610edb24b1509e95ea47394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37becaff10bc2ea3fea965b930d07fb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706266ad3c68051a4a880826e29dfbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad68b5f84bcac17184d0a6ccc80c69697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b77deb42ab13c4b9612d0c18fd863498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d5a32a0eed139a507ea46c9126abd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189645e6f0998850ac5aa8257b8ce0ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74240907e8c7c1090d760f1d214b93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787843c1ea4dc4f68539fcb8c31b4bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98144478ad9caf548f804d09ac3b0916103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8bac3cc788a46d55e731cc38f9665104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c4008a18dcb4e98976424e1260134105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bd0ef3896eef07b4f7bbc778f23a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b0a3fe6c286820a8bd33c394e6aa8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cc8e8429033839d5a23d2c0e7d83c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a16f4f077d92d28746d3a9290c8ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8845b5964eb1b81a0ab526937c455ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d735a65742416f14bbdaa5e37366537111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f621cadc4ea4e4b47d5de888e7ce4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d37ba66f6f81f24620867835309fad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60c3c3ec3f7014572ecbb057c59915114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97335616d98ea8c7dcb7f380c1516ba2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cc498bddca4ad98d5d55f9b8413b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f73873b6935e51b44c80c3097955e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a23c7141932b5786cff45923c5f33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49697fcd811ac9f27b6e35bece434c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ee87f5ed273efa40b9e654d10524c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc794b6b247b13b5d1168a343ba945121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c106f5532fc905f9625b0b11b838d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989c19b54ad4304a27239bf5230c0be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2d659e12bff2771b46a07b083ef0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3da6aafe8ae7ea6b1f102bed5e267e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ab48523fb6fd59eb9dc4fa5e2df1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d98565707530795a9a531c28edef89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2c60e649e57a7e69515980fafa2b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81613680f05ca78b68673a3b8012c321129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e9a285f203ea20e7e5f398ec8c227130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741b83485b84438f37a5180058e56f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35902c9953b2e7b1461f4b29b08fbe12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888d0a6d745ed327e7dccbbb6c004c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77b7146b206efb8af5daf8554a07f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454d269af722e343ac013eb4afab6ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc989e4963d1363f8f6271730380ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f64f32f7d0b7813b70d811739e03c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74364a64a41361fcb55cfd75d4b3daa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b107914c78f1fa3a14a991e15cbe60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3fa523cd0dfbd8306d7858579ad7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6a17dc9d7509ceb8af91c10e7d578141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e28894acfc54e228d49ea8bc89596142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc38e5d3e403c9874c904906ed545b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf739c667e561cad0534cba98a92ed6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226e23addb39100d0fc71ca7366e0e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642b8b1117125da2c67e219b125c1c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b352ece24084c52342cb4afcb0e8b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ee619022e91eba414416850633d68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd58311a3823d2240fb0a28069443a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1220a6d374ba3e6f275e310613f8e5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222a7cd9a3465c755ec0eb6c6dde00c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb84cdd0c140647d153523a7b4cc4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf111909d7c7fc94b8a679d5261586153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55669ad6d63ce2b7a10fabbbc18a01dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c2a7ca575121d76fef2f69e41e545155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8570f17808135ef1b33197fbc25da4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b5f3c2545104ae1a3f0f8e8052636157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fc93132796e9b5d4e83e5eddd99d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0850804f158b6fecf700aea7a7b01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c8e27189dd2c3d0cf347a4c492227160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc974e7fb7319db176ea9d0cd4d9919d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5361a67aae4d101bccd2b009c34ec31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0622d3675be840140df064bdef0a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06235db10088b1211b312a027bd19ba6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf3b4f1a4cce3c3d58872e63745c2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8e719d011eda72fda2b667f54a8c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eede55a926e807750d3fe096a8441e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cd91ae54b1ed4261eb6b0ee4177b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241d950a2117d0f3672c054c3520a82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb7b873cd1aee0f59f5415968cd599170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfffb80419bbe91504771072817cd3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1708dac39a4c708ee48fb56f5381ded172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a152f1e39a2f18306a8765a3ebfdd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe151ea4e478dd504c62cdcfd7770de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f0a41498ee4def5073b47a2ad916f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ca6f82d745a5e0806b96c51051124176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39722ef0d1cb3af1630c5675dc6750fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215c842ef3d08b6a46f11f1f8d6103c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1580219deb3fbd24cea1fb0873feb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae6b0d7e2c43a22d92d80700588926180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b9ff404a457bd8e2dbbc7a2314669181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3afb02f99c058c681df606643ce3de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fe8a9ac5e8e888907ddbb383570d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96e9a4fe44a7aa1ac8b9dfae2657ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc642108d93ab896b971811d9520b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562d2e7ca5c20cc02ad7802641ca7c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16b3f4cf396fc0ac646b1b8d8ceecf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa416119a7e18ed6247b0b91ba3ffedb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38841733a8bf8b63be26c3f290c611d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcac47c86de80c45ec0f837bde5f17d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcd1000418673a15f43bcb2c56eae0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c039df1d9657bc8de19fa3315be349f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f280a2c36da2b1c3248e8d4ceaa77f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb9eaa7a1e3bbcc37fcff65aff4ef2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e8876e6ec1dd7e10fc46b7a15e233195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42937ed9aca88c47a5b892c72d7f02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f31701f5363c3d5f79d011ed45b99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21a3a7c4e5657bad6a8003e75a5f10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dd041b6055c5c1b4a6a8302c91169199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe52ca334fbd6859356806f640c10dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd723a8b29da4d199ed967688f51e64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629587d20923ccef403bbbceec5be09d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b7bb2fab2a01b2f03ec98d9db92e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2231467e8691a2410fcf91a661838204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff0c1785fee3b365885ce7f50d3b98205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25645870bfc125a4ce14809a36675a5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a9bbab786b8c317ac76875c4813a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754a3866f32737523d16cad49ad2dc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976f598b3cd5c902084a0444d3cc13a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363f800d0ae9b315e0f4fe1fd95ec19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf07c88d8cfa398bc4da4f5165bc29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd968b03f460ec620fb92b8c08c8f9ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e642546e48c77be432b363e1a4b6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353558d37648e84044f36a1707437062214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cf7beea0a62cc9eac8a6fe9593c55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7607c88748cfb296c5f33f4d842039216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e57307d8fb09f27ac5b93ab65c67b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26083bfc3612a38449a357adaf6efa41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8fa133328c0d7aa8fa4735667798c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1a868cca363e5daab4e452de59dd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b62022717993d0412649642972a63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176b445962fd4c020b0bebb3e5852d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082290c2bf124ee289e5220867936afe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2570f252303b8ec86580fc53629ce25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51602311a4b79bcbd95d72c95b5220a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad048b802446b90c3ded0f753756c53226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0333f9d2f9e044896cb5d5565751720227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a37e2ae18dbb0223f66af5caeac18a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3f53b2c735f4b445c881cd72dfc35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281c62aa4cc58c5488431af9964258e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca058711baaadc968e116bf19ab1050231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab49e4f91b3f69ac17d8bd0e74e71b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5bb131d3a082c864a25d635a2a744233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd924e5eee278a7c427072beeffef2a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159393be100478c9b5d963c393b1f24b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350233e9a95a5e342538701bf9e740cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392ae4d241a600e07d54b155616d302237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea78d812db03846535bec8824a40eb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fff352670da26985c6596c5ce92b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349faa28fb10af4cfaf155fe9f80a0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc527c1ffdbaddebeb04ac800f019ec3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa882a0a7e3ff6af1e4c320eedc5ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8166b2431dad3979665569e2980059243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094347ce11d65b06376467b3163f0b3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254091fdea868589b77c34b1ddba78e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359af823c02a9003d9e280ab6e431062246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beabc2a4ff06a52e80b69e1ab36779e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbfd8cee0dc14cca6869d5902a71f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f473ac45f620cc76cfba5f80511f3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4195e33efca553c426a825b6b8b3d3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febf5823142709f4b6d3fe047ac3b94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da714944455625e8ed50f2d1ef11e8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f94c26d9fd9a790044d14d768a5fa5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656279cf8dbc12984f3db75f9221ba4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb44f68623d54593c6851c95e9f0bec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22893c0a7b33f059d1a6022633f182d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a0c26261abc81b422f594527316b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad443c40ae0cb9146ba72f574d9b6efd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858941cf310cc23e6e538f8ad82d131c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe04949c8b6f5d2b5c7ee29d537dad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88022259aa362bdc892424e328b4b1b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a90090fb116c4a632989f999846ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce73fb0d2678eb000829c77faf2213263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136820b4b5be6e4ff34691e9d391e3da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbf32758f8bc2cc2a790663053c427265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398484e684d8e8ed165926b045774fde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf847e47df42ffdbd0e681697143b04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e1f86a34d7a00439c5fd0c12cb7e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c43e9b354fda404d0d0602c2ca239d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398eabb80a36ac728f6c309fbbaa772270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27c3f90c2d5ee8857f425c99053f16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fb70423e5228b287d09f3cd86d63e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7029389240edbf889956fc740642ce3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721640373c2de5740a758180ef9d4ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f634c99b5d54e6051c455d41ea0e90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d25c557d213c8b485b0bba37687b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe28370503b62b2cdca4a48d639c9fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a5ca096d8f6250bfb804779a1d1f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1e3a341aaac40bd998e8757304a69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375a3212f06d6c8b5308da578660327280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a66e36b0cc1d60dd974b4d6eb35a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576d0ebb8b1b363f0fb99edc2c0a9a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf64ae024fd1187407580ebedcc8d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c591afb14ed2ea7993658bb2628b9e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cda1be4f85caa214732d75a92109c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fb741c31278276b65cc81a5f966b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984df875d86263fdd96ef1050f68bb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad32b358606a835953f5d9ac4af1b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c36f316654d41b3943c82fdadd1de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101c13d0d58a210dfdfa1f8cdb75893290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44b7fc1e5783eea5d627286abd9d79291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a95511925198c881a9c34065809d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeb6c43d2539feb03ea037d71a628a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd08937cfd180506003cc9ed27544a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38682026d923cbe882b290984ca1864a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ad05ed9fdfef0ea26ac6761e9d210296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143fbdc1cb79825c40030886dd43bc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac726d6920755a8af395359e49b1a81298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f432d7c3e6a70e9f2aac09e886a53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba826f8d295fa29c2ce9d0918097fc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fa17b784e788a66a506340d6d7a5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170186c0a647d245070290050d6d90bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18455a55bd291678282f61c22c4f03c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ca6714678a16bb558e620ee30a2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1667bfeae23692d2edabe247ad31c06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0444637c313cd46e3855ff4bdeb5a4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07a7cc5dd7bb6c6c40b55d1d67a5b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3872fcfbe56a31f7aa1cd736bcc3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857610d1a3c2e7987d51799a31b3dac6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4667e387e46584393f725a84a2ea0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd970237497d29fd9fdbc8e4be5d1c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ee77599cf4af14966400aaa5f187b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000570d4577d6b4769e58d24f4140825313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994efc5863338fb0ba3490dc2b2c1f1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0376e42b01206e3d1951d240ce85fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403ec5d2c9111038c634bff8ecc1122316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0700562dcd7c1c3774e6190bcdbcc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63707108fffcf1be523220ae56aa62de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102651e460fb2888baadab8edd8dba1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10571371cbac256b8710f94ebe440899320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e4cb2729bf9060ce25f8fd4666ed2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be778f119ebd3ce1fc8706eadcea47d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55544e5d224a3e985c164720c02403323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03127fee82f502e2bee638222c6bb2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4353a617c8a98b1d0cf61b48c6c20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e9d381f538b95181787af1e0fae47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649f67e1d1a13521e3a2b9b12c65f8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388972e0b59f771d34a1a6fc8a296c81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff621888ba1a3ca0d69c07ab80a2e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e81ab49cc6d560c0ebbfed25c5e1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78460d716479c8697182459b5ad9538a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c53f3c968da3b43157e3109e9b4a11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d453758b8cf797c52df37c866b5b52c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dafa1a6a7ca12f4d0339f7ca9bf72d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12ccf695c64803267f4f7c352f8b7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef02671685710278715eef28f6b6c7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548e21618c3b735a1efec71945d5ce7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf44088d90a569ecbc52f68518bdde8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa435f29c271831e6a6cb52e024a3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafbdfc68476c98df23ccb2afef9a14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa14541b9a3388b4f24b995ce704877341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c7b11c949411c1ed0e360972624cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397d57c28980eca94cdd8a720d47a07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578e00bb3eed20ab78ee9ea6c88e00f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d490b06befdc6e2a002483d31e396e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2d6f9314925df0ade7ad1222010ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0efd57879f7896e13e1f9bb732e52a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0a26fe9118646a0cdafcfd6ba27e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033da545a2b42232b3aa77c97c6ddf9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb3b70fba566a3c82656e38eb0db75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1e1007255045464372fc64c0ae763351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88637cfc2265c3ace11d99fbe6150c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e179f4f4a3de6c33ad098f024efe446353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87fd835116f5b235457c8e750ab824354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23526d7f30a36864a38a5c58085d98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311d8163a49f56a1ad395da89623945356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aafdbfc855e3e34e56ad24c4bfb78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5418007c7a4323d863401944f893d10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a13cef3d55751e3eaebae668865e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae189f3f241464f618c5d15edfc7194b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda79a655c7332a7160c03fd3d12f7d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ff7713af05cc0ead93737cca267b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e127357eea05ddbe1c0d013fd7cdd18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351c139fc946823cdcba03e7f537302364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f84b003d5f13f4272759a64299da8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a14d4501ee6b9e07de0221084a2cd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca778174d78be813e8fe758378061441367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe718663b1feb867a5dfd927899918b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57d8422e73b4c7ebb84ef2039e9869369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9f470d83cee75bb8105543039370b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db09aabcb603c9fa3d48335a5da9e2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad3e44287f426fb7f47826f10d0204372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5766cae942c750967d167094ce69ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07964207183effdf0a79584f4a410779374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2646719bcf0bebca2120f2b3a35e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbb100adbcdac0f124fc37b1330f8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84821ade73732aac922c723caba6193377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19846c9676b4a6665f8fd94ae513cb5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aca8abd58a2e5c2e526b3ec1c69d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4cecffc8c1136ffe0c3506d08d95a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b818f344c9ff394f4bf1a9ed18b32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef65728bcad78b3ba373209d842dfb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd66bb5ff54e38bd9e5ab654878f872383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3a34d146df2ea5d598e7e676bb0d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c6e397c9c4f64ef74fbae7470ba03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832f7717c38a33c346697dd1fd86ca6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a331d24fa5be40c14378bae63f92b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3c3858737bcaf39fae3259c1c3d6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d287523577599e0eff636f4908e2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f49e5c4f479871eafef4e89c5925d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb4f8ee9e99e4ac5e5fec4a34a931e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedbb07a32a13e3cdb6dbb08f8d7eb9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7bed5db8def5d532dc7ce21ac7d18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d83bd7ece48c118e65684bd99f127394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1877dc9de0faad5f832e0e610d6be13395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e53469630d03b8496bbd635e914a25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eee9e3fd508573aa72af14e92a6ef1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b37479741bed8d336ffe9fc0d94d04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232dbe82bedb26e394efb4ad6b02185399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4105cfc4f36a790f564a41a9e0fb53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a5acf1a53ce45116495534e469aae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8376f864a90a50796566b55d6b449402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bd4c29c2458b0ad946763d9c6c2b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820f53d524b6f14cbe00cd2efe626aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24354ebe90ff90b328b9c27db7f31651405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e5ca35d17b12101c54c45ff740582406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea77154cd304902cb32c82be0f8b51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599f90299b765f687f5d19ce0cac717408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d4bd23c8c07548ebeac123e50e86f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206a9d54ab561d01f59efdbba50f2bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92ac3d9887a19abd6ef814f9b4f949411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a76e96804739014d9af7ca6b58762412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89152ccdd6487dcbb3b2e6411687527b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c60937b51e314eef27335c7a324c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b93af887a4e91fb32e7fabf62ce0c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120dfda320f730730b5bbfe06c03e0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e9f9d25dd71f4e3bbea89fb4823b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedacaab868b63edf2735f7c839dbb6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b65b24a33352a42fe4ad7c92f9e9d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097de0b23bf1d7cf15c06da6167a78d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19eeb820940cd01d5ae1c754ece4976421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c659d650d4ef252134f79f110df23422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a775727ae56b93d3b5631e35d88c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af850a82186cbafb060f468ea6712ccd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8ee3735eb33cbd4a24021c0e4235c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cc18a942391d60371e127d1fd747b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458bb6243d55713daf2ed4e5d0cdc62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276572e552f62aa365493879db6d080428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a71d38f12672658ab12f4c622d9948429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5646c4484106d224a90e2dd46e0af6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f10a8472495a91069735236cc9c14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc264a78bec26c5d66653fe9da82e9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4364d1b026a2ee3deb3b9e1ae57f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdcd007ee459ba1654552a61f306b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5c8721a0db9ef757c984541bdee88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0174d3f1374c455e425c8feb8dbf5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9367980986f126a0eadec9a462b4da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a262d17dfe85f4a8ae8f0ff7071128438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe15d350a721b4dc20d4f5aade1bb6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8aa0133d7ed0cd72bf1608d711527c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d3240a45f73e057fce3450aca2252441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ca65c2eb0e6e4dee279e326c5b5bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa29a055abf651320038e644d17b326443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2746fe95790b39609197bd613b000444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357701386e0564946b588be25a7aeca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a0ad9470d32562f3f6d43d13cfc4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f506979416fb5816d3dbd8c82feac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef1303505a60576982b9a651ca68a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c44208c5e567e9d74e90f5006fbf5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c16f1caf7949e83b4aeef4f5f959af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b736e087efa5f2422c4aebcc97fb6d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aae298e11b6486bc8f63367d9f4c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a5d8cb23b74e34fb9b1f3b77cb59b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23a99de5ce24c1eb1c0c9257f71135454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172dfc0273c1fd5ae27909672b382ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cb16af817b9f2e0d7352b34ed15e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43a71becb7f781b681f3b746dab11f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf588348eb3e5245e856d644feda3fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5c938463ff0e53d6fa5ff8a301de4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7cae395ba1aaef4a5f605819d340f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba67cbe9deea0d44c0eb7be18c797bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6e97a4c246e6b4d217dc6efca2f61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70024f8b10d3f58bf812c4b4da5f488463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24f5eb95ec88eb34279d6cc125a24f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b5e52faafc662bca8fb4b393864df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec207556d04d8c16e8beb281f6ef23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f04ad751669ffa41abb8e7831568467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbbb50917fb9840514e8ae7145b820468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaf0998ef127b29a99219afd68e508469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19ef7d88bfb84923874ebbdd6d442b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d8f096131cd23fa91d5eda8eb7b76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba77c104dff6d413e269d511a7c0408472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2a1f17caeaec18c5bfc9e942e2756473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a132b23edec2ca0f93032c7b9a05f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350b7bdf50945da31f99dfd37f44dfe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf03402c9fde40573b5e7db6ab0fb81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7377b2f64399d55f28a796b6ace94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92fa8e413172729c5853c4f5477730478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cb94a49b4cac6c5624d119227cc21479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8621796e108e9f82edb313185492c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb872bdbee17d8382dd3dc84cc6a517481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52437181edf793b13bc49f4d882afe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cc3d398a2873b474ec5b60cc359bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77226718588d9c030d7eba7e863aaf57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ee3b4c7429224b6cf0f3999707f23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c1ae585a8ed083f2ece883aafeb9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0b5d4aa11eda040490ba86b19ec70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab276a66073bd9c8ded58f22a00f4e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47270066c9c88a3577a6437d0509c6f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1e317eb2b6633c08d8d1dee674462490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c84cea37a6b37911e9b6e76c840261491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a8c765a377f704159401c2a73d583492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd8777427c8f765aeb019094322429493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ff636708d806dffa6334cda2ad631494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a23b8ddb1df8d8815529efa73e85d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4abf0cbd7e05515444f24c255a8ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a1ecad31f71dfb72f9144844eaaf2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69909fb1ede420e1610ad2f7636928c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc93b173caccb7aa2886491ff4627d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8a08ac50601b9c89863d09d37f84f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c97660b67d896ca6894e72b5c4912501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945b8d821570bf1f77a0b247d6223b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db17f925b716becdb088b267f6b3e2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215df2557610bb6f17e5ff5c7cfe16d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78f5e5a15d408e78c3fc8f9c42675f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6303466b67d31770973718f867add09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d6ff3440046efcd6100477de47b29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eacd7ae65af30d3194f8b0384625db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aeacf42cc976903d0c46c393a9e0e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97796af2fd1d2b8e3d20bca146bcd0b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8198c776edb1e9029604ffa0e76852b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c652ee194b368f3bf16844f301ff0ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efaca38d3db0b0588a0337248c5627513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301709be62e3d16dc9c56feb24db521c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07e699d8353671c2b35503d4a87d3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d674f25836e3b4b4720b0904fac452516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2200036f4d797772fa8effd61e72d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b45f90264898e30394c74122aae9f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80a6e42425a06e70d59e9a54b8c9fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92771d85e4af6925f2569abb1c030961520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d346ae805ab5a77014799b88a98f00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39d64a831e6453c5dbf1cc94106765522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82103d4e20592fc4ca11011af4647e6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece6f284627eb300d68c29b009a8930524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928df238f3f7a42af3b5f8b6852b134525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2c210ecbd274a1d238e3d2da9248b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4441acc5ac1d06b81f67445b4cbcca9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8bf4a53a536d811edcaebbcf048a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c240716cc16f8e0b825e60c3acf17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e2228016d809c820d343effc083cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca004a06c49bae0d9ccba4923455caa7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253725b049ba354b8cc821e168483bd7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974a35fd6abb377182967faa4e2fc14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782049678869d9fa7e46079d8965a83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd84a4e11dbe0081d69d8bf457e2888535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bc5e7c6d224db4b7959077b4a62e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95894f86f93be5dbb7913c2dbc7e7f57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303cfadfadcc1cc10f632a507eb93e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c217e9fe0cc9ac02ae3a235146f09f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0d7156537e033eccfd180ac78384e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4cbc5e733444a85352d6f79f50213541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1d8eefd59fadf7e161b83e9c4096a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909c5730ad597bdb371a07dd5722601543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106365408b59c17a4d2e6ca365d4d8be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca406d90872bac05bbe999c41792537545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadda87c25ad0af6b41d61755d20f8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574d6b80b80d67152059a3f2e7ac5df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059e10f555e43e55969e870f7981be0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaf7f17e04035283b41fa13184500f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65944382b35b04355ac1e9ab3fbf5bc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0ffe302a89450684ee937b71b9fcc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f663725f755622f511828d9d8d670552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8d31934e951ef928a2a03cdcd5037553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242a554cc40cfa2ac1ae8f3daa35409554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3dad120803500608d9ac09c353de1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbffe43e1cd8d63196b840984096544556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51107a1902ab3dfed61fc3a0ebe5f1c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3240866e805454c0552ff50a8577b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51db6848b4f9cf9500fa50ee6665119559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600735940a985887b43d36e8b7a6a2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142efa9799fee5f466379a943e85326a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6597cc3fdbb900d697721eeae6809562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ba7dca2a5cfde8c074ba395783cde563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510db1aa8fa5bb51c929a56b7fabcd04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900c0a57dca4359472a02fa092aa3f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de9f11b6e64d47de47af7a8dcf1bcd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08b00239ebab9d408f74086be5eb90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcb3b787830ee06b8956a06117a69b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac17774eba3de5a72494c9b87ac4a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6a3af0787131058c5a1e253120c2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fad8e5cdc01c3f405b7ee007eb3e3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388370840344a835d5f41977e38e3fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edb31b39e027ec0dd40ac553c65203573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589f069bbf5425e256219c9f8db0ac5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca14d6cca40be615ac9545a47c6cd5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90215be9a4ff72d8bb8e5cc5930a28de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae756bae2dfd6b0ac6f7dfea57a2f589577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f53ac284e5d77292a1d7b8453c3d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b8c7e3d7dcc89a9a2a5269c964b3b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfec3867766f1f9140f84e2bb238d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb198c28d567f8357005e0f2d2daa44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a016980be397807158cb7e1b2ab97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e18434fde6effbf8f9123295f7763d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4942c17bcdee3dc3ce26a917c524ab3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314e202e7292b8e65d5aee325ee59da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4c25672f52357c656d00bd8819d15586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba9517596aa668459c9c8468871ac3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55f4f4b8894ab053785a977e6c741f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a111440890f3cb16edf1c037cb28803589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17046898f0c0b5af5ac70c1cbbfaf496590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19773745776326dd49d6e450e60b88a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fad94f806675c121d2f1e482bc5868592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3bca34205fb56b660ad34e6b77419593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad849922989e55043c38cb77dbeede2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20060caf6e15ba751f20d2591dcc2e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccf9a14f0137a7aea565f0f9868599596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea5ce3e445b8f88909d629fc712537597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b267604669a1f7d190553d257093c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6fd94b2aa97f4c97446cf94bad7e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80c98c26412d9cfd10897643f3dcb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acea6878ec8af8275590eb214089f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80499ce19be0110fedb7411d3e4c255e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6332827e2bd79640418d1bfb6ddda603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892ed11624c0805d906039e17f0f939604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926375e5903ba20a4a09694ea0da6d03605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0baa8b71b2c6b15d9e622d846ab3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72270a52a0bd4decb8cc79a15945a2bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78759c351e0a48b8de9b9af6b8f6e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b191db559ca92e62f5d841b325508aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7703df8c2c887a7441d643394341a35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e501c718424ef278887b3e8e3dfe0a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80592870c6a218453bdf0d027901b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2327e45f8d881cec0b5f15acfd59b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942ed8c4fbe6bbe946a22ec7fbe6b41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75653e51b3d3ad31b386c4b8305a5422615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f99250b015087bb83b1db98626cf03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ed4fe1dd985762edfcdb5a4cbc157617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774499e8205e0904078ba1230cdcdce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48578d91bea71fc6cd743223bbc502b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af9beec20eee70cbd5f5021ab28056620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57025ff01747616ce1ffecda3722b211621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f3ed24e5fe0b61ae0ab942b71b1c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c754dc974ef20a791816e6f34cd6ad9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da953cde3d2396caca8058b680e3635624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb4d16902e980bd19da90a8c0f5bc9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23e12832a1eb3c7d9608804a68d673626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff142f3f5c3cbeeccb003ee8d6e8c2fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5df61926d7252df558ae47112fa97a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db761cafb1c32c4f8561e71beca68f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1746d8a25a22c671cc4cec2c3c2e95f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da7279fc4749ad7f6ad798f3bc902a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bb018c5cec28854b9f8d5de8fb33a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291980382706845ac78cdf2f3905c296633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120800c927b28f46133d4b57b1c4e7bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db6858c45ad9566b165916665f761c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b01ccfe0a32e68ce0307a3f13dd6d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6749ae49e8d42546f812e9dd4529e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dc07e6f6e40e57659ab74027c094b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2e5eec2309dc997a5eb915e672309639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5ae1940e856507c89f5ff9237f19e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fbd15ba1295ac5b0f4949d9ddb99a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c871fb455c491c1775ba00a67399508642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1ff4985e70ac2331359a6beb16b28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387057e144624437d3c1be427fffd8bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571f4ca7c19a8e95d9dc967fb96bfe4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a533f3c1f126e9e07a929734cb526c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c290684b711fde63f4fbc083885288647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609084d67ce6b7e70e22fcec837a1be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8ab5856bb94f7542cad8c84e5a292649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30bf47099c810616d8537542308b27650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b359d96189163539705cf6297dbbb3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc2f3ab735a38eabc6f4b5900b4f26652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e7839c9018a67a20ee76cb2a89a27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbd795ae2943993ba7cd82f98754aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c20804d52d603444984481cedbeae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f37f01ded63d7a4fa84c74076310a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8ff9976f4d5d3012d55e94f998c61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cc47b74cc2e0c553944ae1a28f263658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679bbb35cd1f26d5b148d1b6f804ac4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aba5ac8eaa78a836ad4db0ec8ac554660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ffa32f1ebabac7463c903f9d52252661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795f58959bc92b69bf19920695184f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1a78d4c282ef9d1a158980f35a009663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ded89c281391ea12789dda2c8cc918664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae694886146191be965e87c8e736d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87dc9f5acdd5f363ea03c9e7897ffb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d852b75d0b1eb82f5fd676f32fbe36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606d302e79199e30403caedf8c5cc1c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46972ba506d0796ebb20a8de8f96a094669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fbd2f496d1555790bb73f90c14a2a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996f8e24a21dcf0275c103fc8b51f18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9cec618233e015f08940c6d211919672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acf7b66dd9d2c5e3e146eb333248cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428bae933aa57482a03fbd5fdf25d40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2601580936cb5c31dbe4c85e14c286675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad6cde350cf78d5a308d4de658a641676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd74f35dd610f84c04e76ccaf868ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f661bb8c9dcb541583cb32e3a2a631678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa83ecee3317e4e14932de551f9b7d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c56e8ece184601d9d49a1f63d552d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85136db98f3f27baf9bcbc2a7892c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb410d50c1108d4b0e508bcf01f5112e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b89004eea37f54590c8b1f5f53528683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9b16563dcea1096f70ae4106c10b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb33327ccda098d29f4cdeb4f745bee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718ad9b515c20d646cbb29d6dfc3143686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639982452e7250f26638fad28f06fd8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76f40c650fe4f33a85b4c7e4409dd2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49568187713d6f03183231a25cd52f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0e583a4d89c6a63cb4d60495dd9f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b63c9d52f71e54b86e79b4707371c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5aa199cd4a207df5544fe06d7e23e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ef2b74adec6ac7417fa66da0fb8b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51669a7dfd464b644358fa6058b84ba8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a053b53a2e40b35974acddd856c24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dfe4a7ae113b6b227378f119ad32e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158e19a85cc810a56815e647d956b13697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22893e47fbee7cae2a1ff14498144f72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3bee094aad6ef9b74e24b1893e7cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebee2e60d158d85640c351fe7c5016700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6e05e75056cd053bfd93f49b3fe7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bbca9c7e97d6bdf1c6430bccbec31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9cb7177d06337f162e2f3ffeca737703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ffeaa054fe0549c4093fb4bef7f79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02203f18dc67906519fdaf01ed03eaa5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e67430d9afa015be9654a885d5caec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65224e914d447af47e547122fdde99b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2cd60d2a5349ca0ca61dc92c33cbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d9581ef6fb929a22a412a813f6ad8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c78d566c853519663820246eeb921710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85460d57356a0911b74484aa41edb0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4d42caf25b030d750775974d55a9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ec6a52b01f16e665c3d3fb786b7c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e7372afbc8d79f5559cadfbae39c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f4052b284837765fe380f75859a0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f68fc330841ecd5d09c88faf22b197716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25035086d7029efdc73edba09599dc3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ed7c221f77e3d34d4131a6eff5016718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2fa6e97598728e1cba1465deda66a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ead2bf98c484ad95838773c5c4b211720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685531eeae6cb95653dd148494543c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9fd030146773b09f45875731790a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b279791e4b3fccf66b4a3f4d9e086f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ab8366b86fcb68d51d443109eac8d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0fab13ea21053d88c645f7f360529725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca23308492d0273aaf4a73bd2c424f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb69fbe16cc30de36ecc208b582674f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688d50cf9c4541ac3e83d7ba6df7f14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cad9b06326c1095ddfac86dad3ec4b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aae6c3e59e867927f6366219f1050c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9d05b0bf62b3caea605b73b84dcce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd1505b0c52f8fee015212dd0348af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7ebce4edbec7e44479ab0bbb9d4cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a36e679d0416f3a03e456733bc1c13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8f21ea9583d88f0364f7b12594f9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442ea7e3e3bc9eaac2665df6e54f095736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdf8cd2770a082f7b5a9456e76e112737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee3a26e75bb6f3b3050ebc26d0375f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d52f886688ed3c1059ce2542d7975c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa894265b245f09d752fdc1ae19f9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeb5e672b321258c6f43d916f2b572741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f458203379010f6061e364a850e4743742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261e6ad5ddb564f60d14cc74d7c3932743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49351e480e6d06b3ab8bdbd9018c40744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd06bcdb3d419f8eb49d48d18b1472745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568f4ae087ed31f3cbe6a98d806c4f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54119d5bda825cf2b218bdcb33e07b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2aa6e87b7cfcb1259f9f5c7c0f941748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6e0d6c896632f2f73a4277bbb81c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a290b56de7638fa4807408197531b13750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd9017191f4e07bd35773cd8d9b66c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5587bec9eb6b25765464a67aeb701ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7a663bbf3ce74d710322c4c0c6944753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2b4d8f69d443e7493c6e4282a39ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50cb1e37c7458cbda177a8c75ce3f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ff20dfa26d47419087512077eb851756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ce992fa643b88049460a2417e4e48757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ab8ff758bc89dfb8dd5918afeb471758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be1bd07a1ea9e1400e4b03ce3d64b6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4213c5c1f6af9168b6f8ba17911d061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ed9d7e8806efeace98261fb7d491c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732b862a26a21064ee946687005fedf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ed1d4a28b4c6e04ce9118fdb8bea44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d88578e1aede43ea180a827465b6eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d87ebc567ef8fc1ca2a48ea12fb296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab01511fa2367af3e08dafff1b9cead7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e139fdff5c3fe02cf5b27c2478ce18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84732cae3256e628b0913a7bd5db56b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f86893c30491b68efe4073e33a54610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81d6784a1eae50163dc72074f01c2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca88d9055cf51d795d040b3714469512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488b4f14aea21f857ef75435cb1dcc513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432503b51114c48c59766ad8f9324e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db253b9318089fdba6d8f4bad430f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67d6d254ee274f9a5e774eac3f0d1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e24a5f0bbc9b11661adbedf659cae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40cd43aaae43a2e7cc61bbdec34fcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafe544c8943202a626e5455dfdf25c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634df922eb3d23f340971a0efb20c87420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb771442dc28f43f71431750ad860921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d664bfc65543d3fe5eb8ac3feb779a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4ef9c793eefa5adcc24dd6b280b0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a05852eaa1c19bbc6f20d5af4c619a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5f0497ce8fcc905f8c6f84e2249ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce09844e7c512c0d42f9069942833326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35997e12686b36901e64b0f2513163eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58064c31c0e8803c61c3f1121aeefbbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37be0641088430c4f3852a48e48643129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bdd20f86c0a091b3048586f98172b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b68d22bdc32ad5672ff586d5e34ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a21b5d512b526e2751ff4bfcb1edb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbe3e1872ef20a7784617aa9a0356d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf979a0860a51bac96b22eaef4276f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b1e67f88755fcea31abff492829a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88daf1425fd0a2e76ed8b3e0e828ece36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044c17b8af6c97ce872987a792eadcd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea095f8c01b1becfee2eab949dd35f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62f0a19a2cb56b83dd5cb20ca145fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8109e6629e38bdc16a086bdeebea3ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87d70334d72e4338fc0bb3e4e67c5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22812b41151a902c8d6212a0d642b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb4b60b81d3fac64e8e5dcdb9ec4d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa608939d44106a72e567d6761b6d1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e64b68dbb2f5e6c6075a9357a754745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24255a3cffb4ff5290ca53ad2942059d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f3470831cb84de6882d5fbdff13447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89686d3614c0fd468b5a5fbb65d8d0d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677daf72662b228407fb6b396ff562e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6dc7cbc923ece3544813b1a26afab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7df03ebb697af17345572dd8934f5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecc4748a06db0b8814e96b0348be1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c8049daff7aa9a55223040da471c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160473e17d059c93c68d4a6dcaaeb4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820818da304a2cb62afc140ceb8518655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6453fb5c6577d47922f7cae1827a6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06f8403ab7003e8b7b33338968d11157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31561526948303be8acb06584d04a6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e66445561dc6a6812e79bdb1eaac2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637249b2c11e99e399dcb60b6b7475c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b664d6969589c6145644bf0f6af05c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118afd3c29aeac9e08b985cfa5329b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9365830c0f6fd9897ec59cd8cae3c6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405008049cdfab9b0d5fc978183cee4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f31619873fd827128ba5696607202365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b229e8d4a033b6c773614e631c4d93b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd686b797b6f9b57d35b7713d7c5bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6c00818bf26d626960a353f27903e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c548f75875e3541d6126e2df928eee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f427ed69fdb956b614d8bec52a88d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf955d26b9aef070384d95fb40d55071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361928eec3a3380fe764887c28c10dc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfbfa32cd0208c19ca2860cc2c34f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61063f98b03b035d52fbe4ef3f7b794b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea772db2fe2c9edbeb467c43e9138a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90ba2966568e68ff30d0df683bc62876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b4d5027a686163387af2fb71481d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe90efe404448239ba23c6fa1983ef978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a586013708afca2c8e8d511caf6d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f0962714ac9daaaddc152287e894080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e907f99502452e97e990e7353b5db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b9f01590d7eb2df6c125b98fc7c3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2af11cd33c494131e6609a08400b1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95c3127d810f159490a9c5226370e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639c2bd18ae9058ee5e10d504c2f9f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda6b7629742263a26550c94ff133386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8f724b9222f40ba8b5682e57c6b3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd112e36a5ac8860d5c74b39c2c94e4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ca526575451063ae9e2aa05adf14b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081ed81cda07d5109b2dd9a2c72400490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757d868a5016ebc14cfbfa6c8496b0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e8a6b240140f5568c9a0019a4961592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96232f429dd544a1d692de8a5d2c1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdb4ba9d48d0679c694659de717cfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebeb6fe33cf84f40d0b31acb8ce3af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5676dc9d0eba6dc9bbf6bec0885f71496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b45a6dc0e3efa8427ad567bba5aae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d71d1c1d6933e4bb732b230104b7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a1d84624b3085e54a28140b7c00bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60902e620fc2bd2bcd32b6be485cdf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ca44ed70f364bcc1736de3280ef07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855ee4173c86e5cfd77c58726073d3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102b810ab6bf132fe56bec73aa0f8d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7ad83e5e6156d5cdae6a6e281c9d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acc9029ee7f9542f45a5499e97f9ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1015922a00fb25822ffdb32e2a1f4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6617ef023bd79cdf492061ba851ece107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99b4e3481212cb2842d0a5721d4142108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ce56e78c664727ee9488b29830895109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0172408d9be64622529555ca7454f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1caed448c43a2f63ce733ba219b0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd493e0f4126c05a1c3b476c72ec0d5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bf7c8c59a714e5de183274b00d856113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af80d8510f4188837659519aa276696114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66945b0fc86c6f79645378adcdb019115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6770ca7c3e28d5b5aa2749f9b59a986116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e8d40fb1fb589701ce947a68f7b35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713836b07d3aa0f369b0041478e35c45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac09b0480347e845b1387622aa727c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cecc249b31650d13c30362f9268798120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e713c39b46dbcaf84f2bd87da5785121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fe9e7446b0da89af5d0f23691fa8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de40abc496a7db74d14751744b580c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60c06bd01cef6bc06f3c898da8c22a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63b424bc5f668d971535c093980eb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36874a444bf123009b76485270d6ebce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcafdb553cdb6f7748df77da4bab6e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ec7a9c7af625e7b3003120754f909128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c1d15dcd63af996d640cd09a104b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6881d36ba6364b54f81377569f6874130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fd0d59910fa44323ea23358b162b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d5fa33ddd921ff2eecc72a8585c93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572786f0a02f3de60873d533aff806a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea17fd9ffcb04276ecb9dff2fc5b9e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e4a3c73982f0c190027a32829748a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eae32ef1133c0968371da8ced1a02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422a3af114c5a15a39927d2d32c8547137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977114186b23157de280c5fb544fb220138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a96ada2e97148749b12f0bb1c8982139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec483c1ed65a47c82221d2bc5223e3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ae833584a2861fc940a3fb7283ecb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b786e1da11c7593585fe5876179355c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f388265230750c421913e15f23ae6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c3a96ff6ed0586a28463babc8b89a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b26df204fc64a3318e6a8ce9e07d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90856c05e8693528d20974a429a2afa9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c870227ef47aa642f3855793c65036d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71a524bd88aa15f5c89563a0f2d7c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74a0e87f757d2c6ae5575bae60aed0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af3965096131ea50da634a7ac793b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d45f74a554537cb77a3bb70e56dc81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74452e004a0287b2ab92d57926881fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae457f7a4dee77dbaba940b9d524465153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f2138be8d6468445eeb58ae511849154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84add3e3cb2ed326908fb518f623be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e04dc996baf3ab57f31604818693a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7471ecc675d6a88a4e81e75eb9d75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8d31b4903dfe1735adfc469f5acba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabc3fd1eab0cbccf26290e89f92d14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bc17d7169e924319bcf54ff717dbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901445be7f3d04bbc6c44792edb85d65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1c54956225341d86eeb0794f70408162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160c42d96ec310846a5371447477069163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115c9a09961eebfda93b0fafe5b45ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe36015963c80662cf4bec0ec5c1ef3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10d6853c189a6ce531b03216ed3c0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbed3340c79750973f30512c91eb6ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91252511c84c8055dfa160c1ba222405168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c045adb5aaf6392bf02c00eea3cea7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c015e1fd3ef8cacd6c79ccd10988939170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30996bda9773902cc3895f196663aa0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598299d30f116a7ecf539d0eeea573d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e48c5b6f95074603d47f272feb6fc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57100ec4548941317926f2308c49cd5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5759258ca46d5638f7b145b7a75ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8b3651a04f9cf44b6d59cf9c27ed4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901c9ab54032164fb7fd959fee32858177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b3f73428671ce5194a2374ea6ce44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32579e430906c563de1e4d50c3d7ab9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35246ec168d210e32796808bbf650d79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a658139c9d85293a8ae3ea15e75b2e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac818320754925e459f24d5655561ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f83ff8655316e1fd97b8062ba0de46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123cbc662355bbb88d7e4e6f0c6afd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0d412fe9be3aa9dab2f4bda5f2990185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d24541e788adcaeb762b16dca56d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02890d3925fea935e9e1f958ae2431fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32958d181c39b5e4a9e72bbff3712ae5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee0a65a1b8fb3f2f74077fb0e6790d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19fae26a348e04d6b90af71ee03fb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458f464eb98bc30c77af949d36f6aba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70afca7a2cfde220d297e310789485192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af4c6cc3f728685f277a49a86b4d3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb1b0c18e62c8ea0974e32e650262f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8126450ea015e8f50cb352556c5c17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f01db1350b647d32bb63b48b5ea9b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f270a192d9aa3d60a39af2248a8df95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb32e800f08d51e014612d97b7dea35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb921d57fd8cfa09dadd5b27ba5458f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e91f9e5ec722064dff47ff268ddb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e8ee7e1092786b6aaf1ea65591fae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdddd8969f2fcc8ee56dd61b0940723202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc970fa47a319ec8f5c1b56b96f06a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41be4c35a106ea2cd78d8421a438c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3397230bef43eee676ed4a379409aab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005aaf6ca191e8926e4def50591af33d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd5d48701bab9362f260a4d2639c58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d411348c6b1dd9fd0638c30fb0550208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e184315a7473ea72843c75eb618c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a27735cc9b02f741dc1e6a5ad5d2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04600b9cf1483a07b964fc371e8c22de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd73612026525070b6945e84578a414212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d71455b10f47f4b0854fd7706933b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649d6dfff3eff59983793c15efc4c6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046807510a9ebb724ba47b5da28f114215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b1731fdc48b2a9161960a57a22d6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f958874ab8b432a5627e964b30938e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa5c0d9c6a969c79173d99ee32122c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9faf060bd69e1d4c3ef0c6bfdd7fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d9979ff21197290e9fcff9eb8c230220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4487a0064e06462e3c6cafba66694b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc884223c26a738e6c55cb7a1b5171222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6bb5099103139470143ee9dcca179223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c3b7e95eedc02e058236200f97ebf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2d58c324a91ff6802a6b804f7f4df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa849e921e7ef452f00a6896babc75d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa61f56cab038d12c142d1511f8c94d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed5b689eb9123eee3c8d90cbc8b188228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63f01029ba0f4ea044daa676f33936229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeecd4ea8f2444b7aa973a58f0da97b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca99a28f92eb028f92580e039abd571231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac38fa4f9cffcaf792f42b9d060313232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0c563899f1b05580e0613bddf6ab4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc15bc6e5c27de20255058909063894234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8a3ce76fca66a1cb10c543a67236c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86009413005a1c0d4170a3921aad3712236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7251f2ef9743cc15104191a38457613237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86823d95e77e7590e5dbd754b1d93c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e1cb87bfaf7faa77887e999084cce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78d73dc3abcd8174fc674a7c99ad76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb205878468389719266095f98ff09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1bb9cf5e452e20cc8c2e80f9c05ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4916e7102583b00778c065a83b5ca9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d694af9fef0b8d1f4a6ad54f2523143244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fd017dfd90db8f52f8e4dd89cac09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff460fcb79869221bde1bc48f9a849246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2f0ab88e5d08c0471f4b3b45bd212247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1542665d6b76ef669fb49c053dc96f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7e8bedd30fb9884ec1091f78b549c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3c524baefb25eb1956cd22ebeb218250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389acd277ac7cb69e6b4e89515959a6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7bb6a1c5b5c1703599cab1ed3f205252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2b42e83fbabc9d614c4520654a02e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c696e568248bcd5fd1d7858e18fe72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992154a67ad87cf20e6f6c16f7b7e04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603752efb5ef369b0cfd5f21141b8df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2823bee183bd1c5eea1bf0947d0de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5e273f48eb0f689d9707c8863dd4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3910cfc251161a0440be1b9a3b9a0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ef4bb33784c130f0e370e7faf52f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3c287f5c2fe461908a1e718607334261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc775f0b29ded13f2aaca819b5da2120262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fc276d2cc26697d3c4a4fbd57a115263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ae74d83e9d4b1430ac5bcfc8512aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e928eef259cc150b6c9b89213512b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bf9d7a9c6b790f41d66ae8c9e7c91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb06b0d5f415e237141e0ef2cb0a2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651fa42bb827ffe31aea87d95b21493268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482f44887f88affff075c65421c3a90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5239fbdba86772058f839545a3178f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea31da6fbce7731ac55071268d6ea77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e64fc5a058ce38c37244d51a7e3a5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95da88ca9bbc6c4174ceb40de845ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1bd987ed3f4d76f93c9836ecb96ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3162c97e43fddeafe1a36ad324c8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa352719f6667b12e2665a86a3f1be2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b98cebe85181cd0406fafd82ebb4f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc6a2019a596363248e4ce43c72e23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d469b6a6890278c22e5a16bfa39120f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fde16eb0cd610eeb242cf9310654e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498b6e9be9e99325a1d0280f6380e4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573c65ad4eb184a953d4f8082ab19e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b5178ddde7b4f0b86bde52dcd8957283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c96f584d97f0caf8224d281514b8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb789bd1bf5e1400f84a0bf4e976fe2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c68dd53ab5ba12790bdba4702614b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73ba8c629b18cef194a662fd480711287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3031592635810cb5bc25d0f93aa13fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392be4c9a320631bf8afae65e41c2483289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846d04540a6af1383db53b2badc242c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d55fc51c9e466e6f6c14ea7300fe51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7848f860b24bfea2720e226e59855292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df96f516892e42e4b44fad7b8bbae2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85887adab3b3ad03cd86c5142a6bcff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf590b6c311f192cbca4c5bb0857e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e470bf6d0ea4b6ef57fdd39e4e1ca32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc4cf9afa1ac719b9d18efe3cad18b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dd748f7bed1b06beb3936330de262298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a21346b185ed27414818357a27e26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817f114e9d8d0211d3f5fc9d8ef8c41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c442c2883bcdd61b187ec886f4fa41d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a016e61a5d923e831a9032e484874302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353de34940122f83acc0c7eb77e61ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf412fc2a6fd0b235945a7d1add9e86a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff786cb8e69e502c156a29b146bc3121305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225a18fbbf029e4f154dfff9a89deb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def7120e717bae421b5647fc8f42abe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b345dfee0cfb6422a839dd1a4e0477308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6ef38ecc2c9b1c261607b27fda768309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b4ab385902e1fa7218e0a1a764673310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13dba122b4e1b5dc3e560ee423575e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cbedb0bd952bf6a3beaabd2b45d9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0b729ab2fad873be19d640650d028313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12e612770c84b4fd214d9f3ee6f079314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35eee91c9e486b7c2619076ed9cb81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f74ba609daefcfb1189fd62911b37d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd6b672841f6cda568c6466595a8b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9c642a83b0f16449bcc8f1fdcf3ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a60261237f508a0db9a01bd317f36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b23af871203389c42d054b8da8276320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82b46a5aee93f2573d9fd468ea72d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288aa28eb4d744e13fd6399bb138101c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd98edb009857e001c02c34b1dc9f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edc4a66cf88dcd12f2c3ea7aaa61fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dfb600bd2474514a8d98650fadd1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99a0dd3ded71489181457983e1cd7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ebfceac2a4ed8120b6d5b7d7a6032327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061a35db076cfb146ac235cc186b4e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409227a9d7e829ea44b40960442a7a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da6bc45395aa3fd2c09c20361a3b5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de2f860504d72e4fa5e3dd11320da7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8016fcd7ad27c52e8e566ba73a51ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07922da46f760890d66f6a7a3a50298333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d52735bf10b74070a11d4539aa3d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d044c95f87baaf9edf8a9c9a6b02b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cacbd7730240974868177ed848be09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfd295be7354728c78fd08ec6e8784337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2aa5bfe3491ffacd7a3dc5645771a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac998545428202e112da248643b7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cde1e09e8d2da121e5893503f8fa97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dc069e17c7d47ec127d688609e6d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57460f3538be9653671ebe0b05cfdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b44ba0611d029d1af3f3de6851a5ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699101e54fb4d06a1f637afd8a11351344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2492b68eb02d11456a3e069c17f5174345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c8e01662297fa91fe0438348617ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70105f59e560cef63040a67802e368c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee55cee7a05dc880043b2ecdd2087ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86e4f5cdd29f5c20bf0ae7c1e497e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dcc6f04d8cbf6bd37ae35f48228df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eda1d2a77f925fe6a8bcdeff3de838351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5f7e5fa3f0e35f9d36afc40293810352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93551a216cddadc29200c769850da410353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e0ffe7e1fe9e461c830a6dc483a65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4507f94b432b389cf2fa58f926dad6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554abf08e26e725189323e7196067c48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc65d14527537da2850d8f2f49b047357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce7608644adfb1a934c25c7ce5ecf1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cdae202c9a9cd7f45945ccbc6e57a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c33afa67752f28875178a15e2f83ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdca384ed38792ecc2dad81ff9619e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eba2cf469f86b095e2881b39b6634362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28be032a1ce9533ccee4e0d94fd4b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc335003964062128dec176b5c86c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01597cb8e4576b9ccc16435b247c1ca9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea42c5e7a49ee35d3cfc1cc8cad8467366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae52ce4e2fe53f65caa5d0494416f3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6928b38c59f3149b7c77732ca312d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad8a129e4d58b648d4d2df843f3867369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57ccd09ea32c91ebdad0bde5f9d1c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61c7491b4251e7e88bce8d23c0191f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ffb80057dd25932a50bb65520bb0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252f9df3dba701daf9eef4457fad07a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c4a8f812f3382b5d81661d4f18be2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340732383628c133ca3ef4c23c90633e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ff8ca529546bc14ae7b9086f71668376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c65c27c32d5b4d919bb325854a9416377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8956b1664c7c4fc82297eb5ded072f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1166a13462db1d355ef0ffa92e5b291379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e39854f2270cc9db11621f2d6a913e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e243d9fe4bb4db10ab0c59bdaf4012a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea623ed94f3a779b8e66c00d46fef4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657d3d83e62f2f5cad83b521c2db7f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fbf6b785653ba8c8c4677583e1058384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd723e99bbcb320ab4b82331884811b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34674b12a77ef826e3786bee636e5809386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b89b508a59797989eec0f46fe00eb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6fefe364f0fdcd470dfc86f34c0cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830205ca94fc2c0c48e8ae0d89f95c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaa2b4ae10b0a6a2145ea73e6da605390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5099caf85983532abcfb443dc7fb054391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2f60d1e114116c0fa250d413fdce9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91f90d24306775bff45ec4a5f9f6a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e5fa4013e43ae04e9b0b129db40c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a71ac0dc6fcad5e30356c24a7004b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880186fa21c8faa8ddcadac36d5baf4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455f8b4c598967a293cca2fdd9a0b7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aad6dc6710481bd3917471f9a02d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fbe980b199733087d8509f29c478b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfc976ca33e8af625f8619a56c59d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58ed4329bd8be63ad2e53033acabc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611034e12396136f6224381ecb12081402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2134cc8f08728158e464c33b9f4859a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2ca3124a0193dcbc88f6bbd815193404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9716a5ff176c9c93484d9d297f24760405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf2e74b569c74dd1429cd7f5098bd1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eda8904eac1d1fc782d6343d73b2ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772551e8fe7f6bfd28623aa76b7e52e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae2e77982959ddcdb9a23a0af1aac3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e51faee2751a3f039c147724105147410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b55f6994d56036a0c3900b2c7c27ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bdd91e8ee23c67cc091bc95821262412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1f77c9203e4021df5e7dd76ee396e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89412f74338a801b448d5c658c00eeb6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ad93a771eca8d7d4d8c419a284b1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50396f86237459e089cc5b34a4094d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697ca44fdb3eee8828da39ad0ab2d98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e1a3625e511426b940bd8e279a046418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66023fa6927138f6c8de69fd2f3227ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443036d80837982d3bc5701e4129365420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84944e87e7c36800c2d48ede2da8d7b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d315fd95ec47440b9c9a1ce052a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2db1a63f19f9d49671c1dad60ce338423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd068db4372ecde59d74421f32ac04cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920008558488cee4302804a5c006eaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a43596732ba7bc270f40d24c78fc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eaa71893187533d663c9d868b153d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24dbbd257cbf2f4273bfa82c822e08428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581bcd00aef209c87f44e07d1c86585429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acf601fc2045f0871de2fcc1731eb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb295428c4a5bf56890b56fe52d416431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c97b2cfcde83a97b7fe1010e868aee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc630742356f22dfc8e6e93b53ce6882433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee316e609daffc69d98fe06257f0f7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b822c0ac63b2824cdeed80c9fadead3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cafc35aaa75c962279e496a5ad2c4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335634250c9f4db2e0c88622c85e76b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403d42db7e299aa3d7dde41677cbb96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356f256ba9b0b23b6f4429661472410439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1e1b5b672bd4c682b37ec04b4067d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28625ee8b577260a5c83ec50f35525441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a08d399702cbb90b5792c6e22d1b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052b12a24cd6c26945f697774f671db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a322439d7b4b7839294219f7cd98c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14744444ba3dab1e0b970a14997b4eb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082eb7378a2196ade883f3132d2dc54b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2b2b61cade90e1eb4fe9792dd8cc9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b52fb3d2340a9be5726e1d7d5bc18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffb92e0d4153ec9310d02e054da224449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efd71271a8ff4933d62dbcdccaca9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52689de28907684dac60597f980396ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17140a7dcc93d2a6cf2b222db4eefe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fa31045c2edfa7b7b2512c4b27090453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb8052fdac4f974077e6749ef0bdbf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6cbc9537c498739e7ce624147fd20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81951245e8800829597357d5883b71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a973b4bec37ebbdd199839564de241c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495beb00718b78054889f01e63c2a0b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cb45b868ab1b8b2ba417ca6c8f9b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b561817d4359633ccab2f35ce5ba03e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7893ab0001fbc6c5b11e4a9fcc9ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd8ec2dd2e0c029214b90cfe39ad04462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee16f389587d711a4db24d98fb4dc3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218759d3ebfac154a4e8bca870b50450464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b863fb340ba3cee9340aa7e81e1473465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d114769923b60a669621f341d9f9630466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01acb3ea6acae4fad983007edd29cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfc675743399a9258d86457d0bc4af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9c3bfb7a6e96b4a430eef59728d51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb457f6b89f4bc70ae3c43e57fcf9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dd7fe29e839fe072846a660a9ff02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ae5eebcd721b5d93adfc52651217a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57b51f5cf1dbd3ad68369f417c4c2c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e0cd1edb2558d02d1218b4cf4bc93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a01d7a9cd7e16aa425a2ff885c152475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ec60e3ab0e5e6d78b9bdd18c46f6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de821399d88974ad721eefe04a137158477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b18bc93bb21a81d386ddcc29316c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e683559435dfa94864de2659341510479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119a2afefa6479ac90fc3b6d383fd9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9337e047ba3f815646caccc609e58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a14df868f51f44a7eb29e9fb6715e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881afd86d59a1e07cc2d189adea4a77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a626ea3f5aa5e90636de84cfad5311d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0e82b275652ee0db3a1d528df8d5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662550b40edf2d99dd22ffbf659af4ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734d70204160645c7048571e6febb49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e28c46cee7ac05d81132a3f7430882488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fd864633240301a0d339ac828fe86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02026f136e6ff64be5a06f456b6207fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c8302f0f8f412bb77cfba725e69dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c13a83fdd331a02a5c676ffc8fb257492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1a8de9dfda09ff2419535fafa25ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1a04b89c70d3757d625be76d8ed2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b71dc1aa565dd3b03bd169075a3c71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa1a327f8d044eec23790b484b805a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8547f76baafe9c331e5c340f5381b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad85cdf3b5895df895565a4d7d0645498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dc159197b272128ac77049edddbfb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b9bc75a73a250128a50092ed4fd68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01116581e2b176ab17e75d9536dc984f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85009548234284c2015e76c855df1122502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746160afdc0b8b038813dd15c3ecd51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3c8790614f9be6b4dc9e4fa60ee41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a0f081c2170478b7492619d69169f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b6bf716bb6e08e1eac59556ceae9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186a248459d298111344bb40180934e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363043f163af607353c18dc1429da21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619872161f2bb2ac51b1173f80fa774509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496b5897814b738806d7fa4481e5dfb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a7ee14ac748d4861a23c4a4b45349511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565abc54290b9841bf57457b159a2c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6ca734ff22b2912f06a4e638f25b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2449d1b8891b1ed6f928c7a53b8f74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d703223f1ad200201140140a3ae2e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac9886afa401fb121388bfb316a257516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a1ce83d11a9d76ba5dc94e7b83a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02927418325cc09462d3e69a5c1e63d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f084dff8d33a4b5fd947b889d9509c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbebcf9568d46af55b2e464bd898900520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f7b4fcbb304212015102718b890e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8865f2f845b9ed808c12b59c6170e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e59f0d38ed75d7eebb4ed45bb9050523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463000295b1db7fb980bae6dbed8c7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458812c5ca8ef80bcc2d273702a9987525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eee7ba3d8c50dbf2153c230a57a9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5071f2d6f024eeae9264263f39949527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0f1e2240914cdee92c01403a5c712528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea1df0fa03a6b7f3e34d401899fab3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee56f6cc76a69b1622d6d8f21f8c5fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3b6e44f9bb926d6b3a1c8ff236223531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bdea99ef6231c63075065484dcd77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cc45ba383b2247b2070629f9b05da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ec5db85bd01312ab38d78489dd863534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ae5f8482d84fc392d8082e74bb2a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423875a54071ae6d1df44de0812761a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886edb94f4683c8fd7320e570ae0e514537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886252d2e32461c100bced081bd342b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8b22745b5b4566bc86913bf81ba5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026347989ac629f6a620ca95151600da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46999dbb28c0e8cf42e9d1e0bbde988541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91905aea8d746d92a01fdfa3b5296934542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1205d4c73803ac51b1a05402d15d29f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda22ffdd0c420f278e29558002e5433544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06255a66acbf641914cb5e7c96c1d63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec139efee3d6bb96e4e13f9926ce68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b374d3dbb41368adeef6b6257c4b58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc603beb605d594290b569925bd933548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74a6ad44e6fc9d82d102956847e0df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b303e8af143494b94eea0457e1735550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32022bb60615a95bc5e3a38b8ffd7ae5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7d9e69e8c5bf113859d493ae170ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac9a46adcaee8657fe59fea311a06c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1a940a48450848d30f857fb467036554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4993a0203163e245f5f744cd7c78b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22842437d2d2b7dea5aae597f63d75ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff44b3d3ab06335a52700f35e1ff54557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124e7fb55af5388154284d0f20f7b61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a757c4dae19699583c5821d839ef8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e220decf7c0f9e50aa1647bd749adef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed76c80fb6f5d344c81ca68974b5228561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30be89b30c23d584e3f9ed56937ebc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cdf249fe5cffe8748157557a63c0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560c59cac79efe500bde3bf89f39649564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76359b65b3983a67a43d53c0e5018991565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a4c1c1ba99a486e21b456cc78783f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2a176634c8fe2927f0dbbc81f8c17567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13c29d80c59d4ed2d3f7e04321d656568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0039bfe99773648355733534fdfd2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682ad477ebf1cad5673332868550eec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0378843067ec4ae01123aff360a9c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e39c3bed865a5f6bdd9f010ee6763572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6bd2dd05c314074f8bb0f36a6b71b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479176b2c5ead6ea349b232fa4ffb56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc282484474146c0a599c6325c3680575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2f22b4e24c15d7c5ab1a288af9bf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9216cc24aeb8429b6a0005d9d7922577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf759ee599ad4eef23448e796aa9c9fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741dd6c723c704dfa0b8c41a75a12e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8f1bfdb32fa2aae8cc3e6852cd778580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c330d314401d2c5b182cd65a6a9cac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dba52f020b20a81ffec0eab5f2385582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea5d208c723f8f9c3455b036f597ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcec98941d03046699503320b16532584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace461397fbcf8bb1316a20d8676f50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d8083480567c2416dc1f852946131586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef89d6977e79a01737214047637e245587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befaef94e8eb3939be5b323d9c583dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35786ad6e879f9a78f475f52c0672400589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4afa26d72011b59f35f024f6e8543590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340a39cfb6055111c19f781ae9d20d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e3a49fc644e37766c22612477e902592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856d00eaef1312124a98ed8dec68061593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af17aed621ec5573c21cad90016df05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bea775dfe2e5bb5519bace44fbe7f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cbe6a1c7abe36f364fec5b8c63e9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cd599977d30abb6cb07d637b4fd2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff004dbc9140e55dba583bdd26da08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ac03ead5150ba8db84fa292ff4455599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb088057abdba304821a3b7f0e4f3c7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a676dca30677d695ac139165d0ddd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6bc6a375f2e1d83397f58ee4d38ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fbbedf7750e92253970ac6dbc11a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0b7c0631814e444f07c4da526cf76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85175cf3033793c8b1d8f2e2ee13dd13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89f28b2ae84d059ecb11b245efbd17606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c78c04a68eae3dfa82a18d299f9a83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a610adf8e9605198a0fe38c35bfe9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f58be4728d96c323e7d51f774434e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7a4a7604fc791ad364a0986231039610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e59c2422d34d2b2a0031f06a4e70d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4276dfb4caee2712e24801da8461c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d077915e9bb7aaa0fb1f519bcd55c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6954cd6c483f8496b2667751f7be7c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5f2c070080242d569da25a85e10eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d237a289b11c27d0ce6f9666c8d0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89850a125bae8f8d03b3a8692021a4f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589164a396d8b0f58d8b331770587406618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120f767a07203073050e36126896df6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deacc2ad22865f0f0a7db27a50f17e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d36fb877339b9b2cfcece46bc9826621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56a392291de7eb297c8bbd5bea1284622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038751f0ee720119dd1dd2ee19576eca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3a1481a3bed9012aeafbd5a42a920624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72cad69b42329c3e7984756a37ce47625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2751880f9d1fe40498d6b21b238b3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36617c958305aa6c930b9ecde0cff06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22464f82a0590df44e664fe51d6307a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b62e47b2e0e79304ef119321df59a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e5252c5efa303f209bd09b8731aee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b8f7c1c72aa14254910e6d2ef5635631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82536860adae7446226192e1f5b17d94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca112ccba14deddb2cca2a484c397a72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd2d8dcdc354f2e1a6600fcefdc1e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035145a9c03ecfedfbd9fdff044865f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e675e9d364eee89ecfc995cb5b4fb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d2e986db4c50775bce1b10bc5bc19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce4319f0e9b6ed89679dd728f4dec7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ece2e696bbb068ba04a177874599c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b480dcdaf143921d5403c03f3cc30a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341afcc6ca1e71ccd63db3d55c895c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddbb146c64dcd83423b9693ca46926642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fb1525d56f2abec9c78a8e48c3649643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0906919d1a5c67dbf61fbbcc772e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8779facfbb4d7b630d1c23b018a8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed066ce821c4cf1ee8f2fe4307937f26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6810803b5a9fb15797a35e42852b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee437652c179f5f6e3f9b003099af6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ee9198866f405d6927f3fcc259330649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8edbfd22dc196f992575c1a4412d22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b7cc91a4926bc3c351ff101ab602d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24967eb69ada75204e70f1e93abd8674652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e2f3ec3f293c8d44ef12f9af2fed4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3adab8e681da2b9019bc3b94277c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e87fe9cb6e27364c7d5b1c62cba479655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db151a31ce891961930bb0ca8f2df0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbd0b4c2a2b3f150618eb38f98d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24e983c15442ad17828ef7b9e12d31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5ffe6a7d2afac85598cbcf724b9bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021466b71d094198d639fa47b5c439b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c25a500b0b2308e0563ac98c327ea8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41fcabb11be6752bda69e24813ca02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8663ecb4e16307d1e533e0e1435ddd8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b63e1f81a48b2c56740dea36327d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13257dccef312d0a46036897ed6a1c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33736d00e80f4ef2ec566740d7e94a22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373cda9b82c3d51b9b1f923037fd394667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9547b33f90b8ecc9b5f740130897ebe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618fd66f9fb5f2c095e66528cccc0f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd90e2e77ab06c76178fae05cbf4a8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2bc4f855a20b2989ad5dab0aca4b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b30d3c0633a2cf341faa8c9e355e62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200da5572980b00f671724009e78280673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc72f7c6ee14b27e48aafb78ec20b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba5c8608e3f5d25b6bb85a0d172cbc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26596ae1b4501378db8608702de545e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a913b4b5803e642a033df11663affac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f9ba76081b84a71b42eff23fbbbec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e501e48030cd7dd3bdf5c756f504d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331bc63dd8e290997d6a680a5f45ef9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170535ffe2a6d4829ac836e32cc24ab4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc2b579ef3ac186b80aec7a79e056a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d08233d9d8005e22c27aee50f717ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f111fbb12aa691ee7e39adc5386d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adc80d77afecdc9213d2e7deb16e8d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae83f1928f308d446bff48eaa919e5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436d1430f40b9c3d371024def5ddc76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40ca5a2539f2ef202fbb13c65ccb4d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bac70c6691c7db87684c91f301c899689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1b58a86947087f3f87b44dc756a90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f551658b4c1abb1e9f1fbb399341a52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f47429991e3d652669d17d4c5be3f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b81208a8f54c073dc653a6f4b0a7e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae6bedb72f7f8866aa3f70418a7f66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1819aa7414158e1f0c1ad299d54d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f6070c8dc4a0d4f896d2dce93d862696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74657c6648196b459ac86b3747a6e48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4e893086426576bfeccd22649754b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe38957e286536e62e78fa58e5b2f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a263697ac23c8a36a1d57bce68f96db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1466b0a11404f69d85b0195d996c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1755b32ff5c16e24085e79a30468f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c08fb062f402eee3f8ff2c8c444b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea80c3a4689ac93b98b5629d67d85d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea108fd7d6f8f6c3c38cc4b34204ba5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e10648289699ba8fd0b349251a71d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40172eed56678d8ab342ce134a1ae634707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd5119ce057910a56033606aba5fce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240083881d06bc288c5dbfbe0311d4fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424486002325190ae6186a3faf521a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaca7af21c9d179c5dc14e1fa78688e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821d74fe71b707e22ab70a0e548e77d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b734d6b5bf08dc66e0f68f291439e9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d6293bb4f4d4624bf1732a89e74cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed18876e4f72cf8ab154226a5aa4b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e5b14f13d5e77e8299d9b92dc3975716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb57abbb3d6f95a807efa203932cc87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe5ea1ae140e9f4fa3480736ef072c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8f358ad27daf08e3cb18dbfb852ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb327c06d00996fc747f4915be5dd1de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb95c53a56b8bc5243518ff932a9eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f68cb37a20a6e4047037bc5c43ea6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112fde3a190c378084e0f21cc931527723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae04e2a48c3974f03ac0992824cf2e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd771007af4f03104c7fcd89f4836fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce380999145e6b44c95819c80fb06e14726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1936886a71169b3e93110fa085de0c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9352ff418364f5fca3fbf5a6769fb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2125a9061c22a02509b3363784e022729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f45325a7bde9ba375e8dc03e16fab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fe019497eeb3ef7bf651cc6ff1f33731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452a1c20c992a19a8f745e412355717732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51671f3a55c88cdd48881ead3617c3a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c254d23b9fd1a9abe885ef49d5f523734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593664723fc1fb6e668f8b3b13ca3abe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3376f389e74409bd794965b9abd57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33738e4a508fc22a86c02b6dbecf064737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e96056f3c27376437b634e244f596738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0d5fa17e8ad0f32ed0626b6b8c4a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c655578860c96d1937a4e27d63f04c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28351b1b4146ca2144de2dce44d60d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d53eae30b8ebc61061c4d59cdd0bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c90dbe8ecd64d6eaa2e610a8aed1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc64080c1f82f574a0d0022fb4668e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d53b6873426b31bf0d71414577007e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8390287ba83f458674a5b3e037af17746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472addbc92ed8fb0a676ce53c7f6ee5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdc38c3fb22f73cbdbbf0db2570adc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873d7d5e1bf3475ea8bd8f6f15f3e17749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160b1c9d7f43440cf8479c85f97e202750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac6be43e0c85624e0fa6963208f98d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058c37ea54349d2f8f362d505a8d8d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8b2b90846749de7d78541fe2cfd49753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586078fe3864d6159fb08eb4c6025f46754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf6086c512a483aba575748df80fc9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8dd2e6d0121d050ac40d82b30f290756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e8a59fb11f88e091ef5a791f6cee5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d1c39a21e1c3305674aedd38e9a3d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686101835711582a03caa675601fb8b5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>