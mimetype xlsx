--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8a7cf2b50e79a7a49e99a3a658d271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646188ecb837f65ebd0462b0d62d9572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819e43e7ef0d59b77f26db5430f02c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0a98dd068a5c0133c6331eacdcd144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f092e2ac63f8a8cc521498d46e8498a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c822bc9a4a4d663b50cc3d4f85b1b6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c7580ec03b24c6e2e3ff3307717d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb86832070d5fd25413263aeffbca718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d119370ce4fdea3c18614f90f15cc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc93ef96500a77334f75d890b44551e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121dc485ac2a93f7ff10e7c9b6ff61e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c5c5420430bfe48edecb5529b2d5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffac69f59739fbabd67813182c83d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129dd754f478da980d0332265e76a3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1e5139a78f29735690ef84175cfcf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df97bddea42ab0c42d496f5a2cf6b2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3536a3e32c0732850fea2e60174fe617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ac48e1d36994d0f982299049daae418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da04cf1798064aaa94d55f0d92a3dfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936038c7a8941b5283c07dcd6aca29220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccb625ffaa9efba4caa62a99479ee421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86735bab0f81cb21c356e06032f3f53222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f9bc29543aa2c03973cc4915f250823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c2ac5796380ff2f76c2a72f172a6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1377b660eb2c474ae622a060a6c48125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62e11e8f70aca3c7555d77be180fb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf922f2e845af801b22c2c563b013cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e726a43229e440db47735b00829c3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a742e8fb219b5738cbdf201f157fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d355ee1c2c103d581c3fe9124f8c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26db5aae1f9d060aea51c0afcf147631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92887e35ddc72a2390b3fbe4b7abcff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a23a166940d0de4aa98df84b9211cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91dad46dc1f36f67f30a328674c31534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e824e2da0d934fc657712edb3305635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34b7bd82f41e695545cdfdca4f38aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749711116d727ff300cc375cdf049e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdb8a776bebb26c77c15a2c235526638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e668807a64a158cb01632f9942a0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587b3a2be3007b966921ba981009e7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24570379caaa6814d98233c0dca44741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76cadb71a53bf48c5a5809f0a0dc0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ced98c2447ea54a0188d519ad4a5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c65f544d0daa97c120890717dd33644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c4b4167ffc686ded7bd8aacab0d1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ff66d4704655f85c6eb233ea5197a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88738fc86c98916bf5ed442b7df55c1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aa2ccb56fcb6a30fb2034ccc7d20248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c81c4d638be35b780e062b96d2387a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e4bea9a668636b9786e299ae0b6dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be2242075f0da8b006aaf47df37b5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aca48f8bceb8e325a536c228eaf95452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5affa6f8563cfb725e78ba8cb0c6cee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a130db6e0738f62667bc9f1e3c820954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3ad2ae5615f1a57aeefbb4dee463a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45665a7cb7b132879230cbfcf713cf9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb529ea91b14e7e293fffa5c313edb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa767d27de1332382e38a056423cfa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228de088278a39f083b6ed00e671c2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c743df2439030c0d123f3b89e08c7ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688baf16dd0b054039212236fff7fd0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a5d89e1493f877bdba42155e0e3df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087025d958edf3818d18c3960e43207e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117c288cf49e1a410802673e97e427d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62baba566bd4be7f5f68407ff585a6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d2134b857c96271a5267008767b7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52279f573ccbcec4ec5f15b62f0a95367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2cc4b3b5e291b81ca9faddf6dada768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e431863d01a5350df154cd2428175b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896f35fc2aef6f8ce91326c9ae9ddaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1e227edf432ff19dafa3fa80d3a7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7f21e7586550e3a93a719dbffb70872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c31649cae12416334d021c6f14c8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93742f5bb5fbebd5eaf0f4efbc1f71ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850463f4df73fda202f3a58c652bc71975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0536a9cc000a2ba6c9c4d743a0f51a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe673b89cdb497b7f86b4cbebce68877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9cd26f68ee5f3f4240151dbc80a8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a40fb59c2275f849a787bf37393f5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d604a17b6a5003b53633eae0ff76a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce79259385474391e03b28b950f1aad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f4224208bb97985950917498adaf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b496838e30d924a1a3d90b63ae976d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca289a12aa6bb0949ae773a3553a6fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84303cd7d5d160135adfe08dd0a7eb1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64afdc8afb9a6e46fcd9b5ff15f1f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6b3dc2e4ed2ed6d9296788b70453987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753db15a1c5792ebc49ffa1712c66fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcbd17c02d86abf65fad3fabc1889a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b078a65a88aa1f648bf1881d4e694a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85790cdccbc291409ea68d2ed0edb50f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a639dbe4cef03c5f489d119eccc291b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa327a609221232e85b11ca788c6c6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655dc61a26c384772da9b50e364581894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa373b082538d2e4a612e3da1b2d7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea99488cf0c08b3aec2176305128eb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b579d0aa1e591653db577f4697382d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599141b1f3ff8c887eeeb07a5e2f66e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767022579d6500729b543d62752a4ddf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f1c887b009419f20e9c83d0fec0b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297a518fa0d4762bee53bf04ed943eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68757dd1ffd9710ecc77f20f4700123f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00c29ec235ca3995c088728c527da5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946014c44def3dc0ce2eaacb5a867192104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc126b896414c3f016ce4238110344105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb83d475d1607f05b689e5254fe4350106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3767f56522d8381cafe69aa94c5df7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb8cf2c2f4f463b07e69f5893988b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020978c53f8dc2e7c1f011d86cabaa26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae5810fc7d818ba66510a3522e17a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737673b5db4e1b47de7f6831518b9fa0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be6d1f658c9472e145a2d54d93d4ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a67ef36608402638da093b45730a75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399e9208a874ce3ed4cb59b978a500b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107893c8b9fb11f80d0c233930d9ab5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b5d7e81f3e29e37dce92266bfe458116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79752dd82248163001fee93da9a0eba3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ade79cef847b854f9d933d9256661118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c730602d66c8385a0bac05e1ef5ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e547678d09633e5c8afab77f4a2688120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2710acb229c60c83e1357cf8b1642121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038de2ac617fef42e5ee25acead33ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b74be9c6c5aab78e2e37ff2566ec00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a06e85297d21ae3fb7fec1d3efee24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2b03f9c283f5f223b359f4655b875125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397381943a1fd4ed3ddc56257241090b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736984e5126ae4bb1c6aae891c888907127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782e8bc0b7a94208ff1289dfdc64877128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba06a33327791f27cdfe2e9493b798129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dc000f74d6b4d5713cda5bea375e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e406e9dd34eb4f49d7f9e0955ff4712131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0616a830525514dac56e2b5801f10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b8de416d30f6a598e9a58b272097a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece609171e9292d77bac99824801f04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390bc3d19e147fde6a4b475ccd8b101135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a661cbd8aa4b8b302589630aa6e8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbd97377f2e23bae096a210c2e5311137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0fa169f6dafd83b429271e48364f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d744cf71af692067adaf3bdd09d44cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601f5af58df1dbd77fd75c74f8a4aea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7d060d6ebf32f913d1babb0ba4e5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422038d24cfc2fdacdd1ef5ecbe32cb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5ac187feff5182dc48e863fe32283143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73d0332a94deedf7aa88ac9194791d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87412fc5142fcf08e418f454dc75bb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c51090fe0bbc66afa1200e4955432c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9923e8dd607345e3e57425f5cbfe724147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86ca8034ef10c23f08d15dfe842e4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161231644af52816ee5cf87c78bbb36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997102614c5c45341e79f718068c0f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cecec25d370104bd5c09b96853f8f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf8a8e722de268372f104e85fd126b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b856c05a3251c6a2c9c5b367cef3861153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5effd5ed58839c4a9c385e5503d727154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e79903af7c4c6080251622385237b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2d9363bfbda5a6748640d569866f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c006041586977d8e4a69a666f5c405157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032284d4c755802d565cabd6150fd9da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284a478fdc2482e8c3242e0499c6e0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0a1c7a195f1c57222743d807fb036160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07420813c86c9ced0021b71e014c89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1557b9d73c11cce1a0ac888d53c38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836bdc34cb12d0339fdff82b33f8450163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae92d9a7f51f2d61424e9ba59ee31b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ab9fcc8167992857865dbf92ccd8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a8ae3b1c7fe43b479ba6c754572eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81617aea9f7c5e4970155fe2a795559b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f42d4bbf68b82f741ad664ccb28e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d98a9e5563d248cd3c7547ec0dd00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26144385de1186bf45bfa6c1d188140170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4042bf51fd1649ee63823e96adb22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087e1d587e29ad7015f053671d40236172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b260949aef16022be972dc0924899173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c620a9d0bdbd92909d445b059a06dca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c48c34f75a7a4285e501c940954f90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570433b16e74dbf022d82ee90d8a5a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccd56581be8805cc03876bb8df6335177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbfe4bdeb5652c72147aaf38a379da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4944732e88682f15bc73a5a56b6bdf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26af694181db46f4d543c238e35c10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac330282fdc3cedee5b5801cf0178b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96008ebed5851af1aad1f28c80bead33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e52a67cd8d71781dd5df3dbc6196b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a71b4590f6279b7827ff7dd709b47c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41b3f9ca8c4edf29af7755bd707c09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144b3d7b2f5162deeb2a9e99619cd0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64f5bea256768a5509de95af332a84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5b008531aab570b8556fc2b7b3200188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549f65f07bdc1bae90bbc5b07a8c0d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb73dd596deb1a92903c37a6867759190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd41cf7566d972f87aab2eca37650c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb33526444842dbc8a0ac3e260e835192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e3fa44b4d772daefceb05e0c70d72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754ba5d27581cbfcc780c710ae6ce65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb7761d22a192ca3de2b5ffdc10227195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6a04deefeca6437b0e62c04e8bc03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb07ed1da7a3426f2f59b661aa0e674197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c282c2757d8557679a7a19e8ea9ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff557995ecbca83a60396fce82736c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab91715a322a97e68e24d3cd6d56378200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4efffd5b69276fcd8aaf8badbed29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c176b85bcfdcd382fc8f0ba887d8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98e69f0d4bbb5399b2f196801a8031203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91cdecd8c9e98891f510a261e6dc56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c7091bcf705f7fe7e81c04c56b3b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592331dc753b12c2add3e27591fccb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ccd1f7f20cfd08d31465570c509fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06d9cfd9c305def34a818b3480944a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf7554c597da5be117e3454542d56a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d6e96002eaaedfcc03cf13516f3eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f732a2148bee206bc5a7c24f16a8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e1c97d3329412e3e4e7b93c7bf7cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638a761209a6d3768af201576d6ddd8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f81276982b4b2238c55473ed10da5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf086efb8443b8571ee7408dab7814e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c546259be94c2e0f11c63957343f1fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9305328953a88a2e3cad0ad7040022a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716ef275e8353c211b27675540697f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d295f235c276254ec81b8a3f5172be5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ee7d69cf11c4019e0ee30193c6f0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dc849017c6075532b1db071afd95d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886b842715a86195e0614f4fe92ff09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be513677a9d667c66c900b46eb883a69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a7b0b1f11b9875ee0a0ccecf6da78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b960115805bbab23da4da36d8c4ea8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aecad2fb6987f69af6f117f984fee7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b082ff13ed76101578e182603c6991227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f560b4dcbc62733d9564c498b8689228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262cf5d5f754c018f15f9b27497b8b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6de618cb179dc3c1eea4c6c9083f03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd88b646eb27843d4013c9913a1805231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb6e1187947bdb159e377bc7f26014232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a1f478fc2abd2c22d4c22bb6d17af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbb65065dfd56a1586a1179d60ac80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e714b2f9dac73c009ee28a82668ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fa3a6aaf42bba67de15bd807c5eef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246ae6048ea1cd1c9e784e0fdbd4b60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2b14778b6cd497504a6ab43fb0e71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82188b726e25546809642b5ee6b042f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbcbcd445fcac1e0b19acc22e23a77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171466c5a5ab50897a4cb5cff672313241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07015981940667a424f2ea910c37784242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b00fddef911dab83b7b56fb4e6e977243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8ba5043ca015e9482aa978c7f02f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf325024d1c7f46b210af04bc9de2add245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5490fd3ed98e3b3481d4e147e0403246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed73520e8073a19cb3fcfac2670248a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418d94024d200a155ef8d71a666e495248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f80f5b5c7328d996f6f6354245497249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f621b86d8a0bda9cc78da380ae1b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bf584f0bc3aaefce86336f9fa34b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260fa2fdde848aafce53077c28f760a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51388dfb0a53e4e1ca24fbbe81be07b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e18b53278ea302f4f9d758cf02ae69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30b75fd9848b360e24226114254c79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0bef8570121ee26fbe043c3eaf8d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612db3f31645d20ea2a561079f9f6064257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1978c3e571b3b557aec136d502b14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b03927db75437d44844adf978cd668259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a5a16bd76ef1ea1f8af800620d6ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b187d34edf4953cfdc6aa9c9094e8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3720ab50cc0e82d03d4a8ffe9152a74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a5e6eba2e16036464ee99c65174d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432b35ff3d6dc90d084ce0661693038264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d11beb75c5ee1fbc0c968b2d99e656265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde46dc29807ac7901c88264c29e97df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4896479748c7266d99a13bd8e2a9a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd72f3b0fee70ca24e79c4b239fa018268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c5e605a4f249c6ebc38d45ed1c106269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e7d74e861c76493b61502c5e361b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771113c2d85eadfd92aad2e6e5ca0d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349ae7f708b2a651ab23074c41dcc3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d932a969a42b8f0d9cd2ced2c86a91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b49539538ffa261f2d5b4f355c8d59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256998c3e7c605cc79371bd9daf0914d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05030a3e255c569f1296c4ec190826ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4f42f9ac97561e802dc2c2e6afb33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1aac431746de348e2cb5ebf09c7d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a202669b6ceb85ac072443774687a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d0070e5de19e36ca5c79650705472280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc708aea1db96a35bf9cd3290baea9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c287ad3b901849e167fd2fd01a54ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0183caf085577463bfcf522fcaf2e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193ff2ab2cf544fb9669893003a20b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbec034166dc18ce490c72c387e769285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8927dc6a6e34f67fe19c139d82854286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e63c0568c301b266171ec40e8e89fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5958290bab0eb7a173876a0f8c982288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7721d6bf6fcee98fb14b97f2049f0c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829ebc8bfa031854c1a76b24a4a3ab6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e960caa88384cb94d558821428bce7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d1d9fc8c83bf7b8c0a2ba9bfeec16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21905031a5fce54f0b57f26a27b621e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e8d2ad1aab7af454c1ceb6cbb6993294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b61aa45ba75f12afe59e8094cd03c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3666ad4f2551365a932198c4c795f9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e1d5e55433e95e7835faae453d55a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc375a52e4ee1c9d8720acbc6246c76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f98add165bbb089bc15e155f4fd451299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae352577137f279d66b8015a8f5c2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53f6983eae32cb27efbee03bc1fef2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74755b54ce95a3624d1f6d687e9707ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b6602662a878807ee719b2bc215be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654584da152fdc697275269f38d162bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff70ec058c7c01a96b0cf504d3dc8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f9a519eefe73c61863fbd95df278306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7693cae88eaa6a5504e0125c8b167dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb078f870f77937282ff24e329c387308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a59c18eabc617ce2b699faa65c9605309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7856dd454215a963c5b2f11572f23f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac708ef6d376ea203c5630b65fa2ada311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ccb39f924ec82a98cc9a71eb5dc0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caf60499a3a1a40537e8fdd70cf5c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89598d2dd4e6a9d0204769e4ccd2a2ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a0f3a2f3ce9a02350354b4a3d40b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993d312dc7796877f0567bf5cf37100316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2d20e3b3c9ef9decdcbddb5342f48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5523aa76a0a4f24e3d9a2ce8a1e6a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b641b6c5af5125bd8ba6910d8f46ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec11d7f283f52109e8c8801d2b2624320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a55351ae1c1eef51414826c2b68fbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923c404f4c2cd8f130b1ff9479f61e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c017bd9d15f49cb7f64d6f81897345323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86825de8d42a65e4412ec96ea0753159324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ebb0565db220950111376833f613f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c466c6be829edb44c927e2e7894e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e284997743c93791fba17d3d8bfad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365753e836bf8cfaf21a50122083846328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5235da8b530e0fcd61be4f59ddde190329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf105cdc99a309a10f083292f6b381fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b65bf7588d19fef72008a0b5a6fcc6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc6d0890aaddb0be36d3554e3a583f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452feee137802feea90db8c3b73a2ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8d4720638d83cc39b5375cb245226334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02393503331ebae227021ac972bf71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea776964da76c675096a3d27dd3a403336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6415eb5c0c967584e5d7b48f02e3ba2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480609a6cf64438ad9f07e3776ea5883338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fa4659d7bd1beb948d0c5a9fec762339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b91e423c96d33db45e5c8f13e4a93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88688a6f45d93c49bd42072fcbd7bd9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea06990c8c6d3806b9d2a1900b6172342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56b4d755c891f533efc3b6b9a6923c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cb7150f3b1802c2ea23b14205d446344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2ad4f45a02da08819b9050483969d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d525dbde8c30fa309007939b791fc10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb34bf579592d5e9448e43fa475fc9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d3a5edd0d256b9ee7bc90895a146a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1547a266d924c1f8cb71eeeb7bec0bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e9eb19a93b16033658cbe30ac2812350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b346e94967dfa3cf7e25f4d26fb539351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b747f49f95e377e10e7bafe08b9e317352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d0ee2e5ece9ef5031aea02ceddc9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f333f4da5a387cddfd74dbaf710efa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27afb762b492fac1676e42e326dd00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4108b028eb86c73da7c19644c51c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912266f4f573fa5d9d23f67ea821ed05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fcb0912ea978e3736664f93a91752358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab5a896e370705b90b1147cc1086e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73c6830f660982747eb073cdb5cb2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86923fe3ca955211969b292c1c8f3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ee61c08092399a8db2ef212ac94b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a11deeb79c545501a1167b63ead063363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9be37873f5b1974a4131313767ec3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282b24057a312522355952437de2856365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536059227201ae1b89cd6155bea8c15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ca945ab90f339594e6c5e7e853a07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7043de80e13c9baacead52bd173b12f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa4e00d6238e8cd0832f5615bdc0a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cd78af37bf2c7a83c692efa99aded370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836a4bec99e2708ea4423433e652cca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97b5c625fc708cebcca9d1bf386509372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87faff6b64c61401495376fb30e9800373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5301ffcabdbbe8fcc524c5948e7023374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab7b2c2f6cac0f87e2e3b5a1dbbe76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99549aba916db019f0d003f4a7d11848376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003918055517f22e7db3166b72cf521377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb0cf51dbd794973d33314112d0f86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee76d9c7cdd5583cbd547301fb136cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15a1b4a9947532e28abe5fc756e9f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd438eadfb7d35f6493b1a14d4c03e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17818ae13a3803eaa3dcbbd234c12c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18cac27f3bc0b333e0f3234c205619383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11deb86fe4d8de2d26143f346539249384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4d9fcb977614eabc9b4c5156b1d6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597ae09ac91a0984cf5548219f3c65f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa05da5a18dc4a34f3c168fa2af402387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d492b5afaf2f9e1f2ad3c7a857f36b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4880f66382d21ac89e90bd40340b16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052bbe196efed1ccffc59a6185d8119390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c452a98c599cdecf998d77a52bd1c51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c171905f1f3707c3b8b2489c62e3bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bcb2272ebab8160c83b6080981ba3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422bc4dbf7e58f58c8668df38dc41c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcc93c666bd3194e110ae6cd4dfced395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d3d35b6d75aefd2e36123ff8a1a07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cc53e905521818bf6302d88fdaa2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce72e777e25b2ddf7ed867a0e3ef5be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38abbdb938221b17d3d56bf88f5686399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d68eb825883e2f17b30ebd793ed2a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7722efa43f967746553aa42ac3a464401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c22572a65c4cc5f562a9b6d7639a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1ff50681f920c527257eb7421b883403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18115b1ea0a5419bb70153530cd4649c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82603d6b0962f090a8e4ea274d56be36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71ed259819c57b1b0997478e369884406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f54f3062ca5fa1fe1081757c85a44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd4bb839138f48af29f132ffc77f89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2516895d5a789d97c1e89718ee3a1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecc2e8903b344e5a7e6031df575e6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c4b115917bbd2fcb7b4a3aa1f0544411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719fa5da08d9d1756c83700d410129e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1e363c6dab4cab96844740e29791a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529511a3735cf4ed15eacbb9db2f5f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd346d9af4a54336cbc6db7176ca9cec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7719627ba180dde808a332ca6f7a168416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449423299bcb06d898da1c0ba6fe0ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4de38e2fa51b4c34654b08e7000c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8881f95fe3d4e67ad4f4462cc724e66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f740231952d4b96bcf5fa8d97eec3b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fae83782a4dbf03a4ca76f7793f688421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd270c01e30947a305d9ef09e1766a85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048326f4aa5ac0b63db37fe878a172d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc6a1b6ac4f3f548fdebf949e008b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1457bd828602f6cf500aeb5321513425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfdab411f9cc6fe9d9b0c0ea510904426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5d22ae1d33f9f81ee11271e6138ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24401c186f1304e742fbd878276480ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d034bb80e5f1ad341120a886906ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d1c6e8c0fa7d1e3d8719d1cc4758f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51fd0146f9ffb3cd2383b378edf1e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a637f9a840a9ebba9965b15017a0870432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cb5ff8e29daeaae87c6e95e41fd87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359398e2f670f94af070382422fab10e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a402164bc2bafb6d44ed21411f1d59c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59258832050b1efaf9bda0907676725a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e235c3c5ae97daa430587288bebac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9e5ec502253a4cd5be7cf52ec5606438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c624233bfa6aeaf2264118365a41a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b572bbf0985fe9405c799d1359c4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90449e5a95d733e650dc49f3771ea2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a5af03902e9041ca676cc9c2062c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c4863a03e3eb072ce674352c37c9a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c648f6cda3c835fe307c11f2c234ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a7822517d83dcbb04bc22765b6c6a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78a3a6bda4a08278dc39c1e2b3d9d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529e1f1a9028da8e5262cd5c279fa7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36384973dfcb0f47ab25100e5ebe51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb612a97276903acaab0cb1aa577e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78937bfaf5e7c98b01808f97ff80c744450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee93260fdee86573ccb869866cdf66f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd87f58647593a8b312066e63294b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198df808f994607b0d2d2123704ade3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2f164849117b2a030572a4d99c52f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fd23f868b3337ddbe25189b3f66e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cee016ba0edefa0b001da850cbbd4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c9707750ce4d00d2537f9b64620bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd8407de98303d3e4fc991abdf6e46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442475a08ff5c68a4a1ac8f0679308b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3209273bbd217710052cc156dbe48c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbf57da143594c8e93e104ed645222461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf3bacff2ee8723ce81e2e053d93ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662afa6242ecbaaac8d3ab39c11f564463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26d1db6fae9b368230a5bf154c655e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a7360c2eed0619f5a637d5f6e873d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a71d5557d2c1ad7ac12308b7f0b849466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011705700c8e3d24b74f7ee42b0a243467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b844f6ded183833dd7b73d2c006d938468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0a2326f5628e434054b4d2a488471469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df4142c70accf13099b5d3fa2fe9c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4df5dac96e248046f09480dacdfb2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccaaa6b241793ecb65b5db825deed3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea539d61ceaab4a63c24fe007b78a95c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cecf16a48a8ee1dd367cadbb3a7cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db707ef2f4562cc6c2f2173bcc89a0e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3294b0fd33cb0cb7fe922b649e806476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa21d9429d42b98d4fe2dcaa3c9cd93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69619e823badfbc71a7c722092a87fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667745430c34d9c856f40368326d945479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb89a98612c3885c0f89e84b968b5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a659b81bb6974026d0c5204b40c10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41e67ca3b8fc23c0443a99a0f5cc75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba113f7808ba9608bfb1dd4e782e89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fcbc0c32cc9fa4e1a772789f7c1db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf0f59175c75aea0d65fd87c7a66fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057d3520b66cced3411d62ea21f27cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867a6e88143f85ba532fa2753574bca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3e9b54d21d56343af07b91c64401c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ef9f1ba7688a9e5c7755460d2e0b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2e362f5da37423419404d97c4ae77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc57ec15e40626d8310d4bed0a0cc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c9fa29af19bd58c1b236f095d20cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3617a63267c04d69afdc18b8fc13a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d947ebf7419aeec48cd119c83c9540494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd96133b359f58f4690578e92169c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2af1effcc3267f98aecb0e6e23be3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36094842e43250dfec9811e14f5e9447497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f937309d79fe288b2b3f5e5115894d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5a5e11e4ec3335eb00044bd3108d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886cdf580034bf2b0ca90559ca28550500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b767692a9a1a52af11371ebe2aafc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b8ddedfe79ff37d77c260207df627502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6e45307c9dfbe7e47a2b4adfee7d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97eb8bb6c62670d68ac96ffdbe12bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b460b6b07858a3737a0fd04ae1e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd6662fd88bca9579ee5b6d6c6bd12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af6e62d718dadc84678ebf9bb362a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a3e511c6a302fc13753a0c2319966508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2d61ee0ca8777d69a9a8f46b230d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d8ba932c6f7e1f5d9ec4f15de2198510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542277e3b731e941fb6d3e2dc9fc700511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3cfe0697ceb62ef1dade71c4105c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fde5909cffd6a7fb60f25e9eb91a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91190ae758dd8ec7b734dcfc9a11bb18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb020eb0988d261a52dc9e295381a18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea748a1bfd4717427654b42776d2288516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade2cb41e2945c0b3ee0f79874bff6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd733ddd11ddf95216728bbbb6bc8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067a23f188436be610988e42ec063c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fc0422b504c7b9b74decfceda441d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a96fc7973905c355de7aecd96e6ae0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f7be6025b4159346371877d72e806522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf326ff4f4d2b77a5aa33becb19100d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820feff235c6ff11f7bd1648f58c45de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeaeb9565b4f9c4d616931caf8d034525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf67db1ee33cc3819b25196292134cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4980f9db04a43e2a5dc80d45eaf0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826c05788a287668af95fd39797dc01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3215b966b8ca6d586bd7e05e62890529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49ea44f384a28f680a4bda4187c1c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b4f32ada148de485d92d144651d28531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05ecd1eed1e2ea81b18f8a095821e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c03c050420fb07432b1309359d7aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2c9158bbb881d36c6c497a6bef87a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee917daf1c7bee725ebbee33df4f9b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abd50e8ed693ed153aa9c3ea26b0d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f112bf4eea4dacdd129b156974649d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95069a24f0d7cbd96b5fb00f8ab46b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031d894750810cda8878c0f5be25700539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb137f30e69cf6e53d08bba069b800b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e050d0bd20480ee6b6cb70e699e1912541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e913e5a9a84f819d76d6e7a60ce27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f033501a1df422fc1397b17fc82df43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e3e1199749e6197263ffa82480051544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f270f7b9e08ad64495581ecfbb3c4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffce72a2087a1a7fd1dc9725f2debce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7075afa670b9e7acd12655fe9dbaf08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cd61800b9fdc50d8125892432831c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9dfdc2efd1ab5e7009ebe3a523a7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264488abb2de291dc152b7c8358ee5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df04030db6178bbac2a2049b1054b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4dc711e1042c7954db968b2491e00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743962efbbd6880dc69761c4ef846f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93653d3e5edf4470b0edf351bc9dc024554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce6750fff577f1edec95d82791dc7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4625e2eb7353b5926634cdbd23caee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e17cc8e0f3f058f606cdb6d6347ee3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84600fdb0c885ec91b9da289b0737fcf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a0a81ef172ef57d4dd483460f3862559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b64bdef51b167b38f98cb9c21e1241560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc893641529218f9d91aa824c2be110561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ebb3ab4a550f3dc4fc9a14bf996e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367d4268213e276c43be79eb289eeb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500724372aa1d3611665c416226ff9f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd36c68650c08107e9e296ae0fd243d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7a496111e215c7f3eeb1857f912c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393b7a595694c5d38d57ca4c4ffb34a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92da9fc406d42dbdcfc1cae13142f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b098d954b49a1dcff9c68b6f2343a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71721a8bb734bc3a5f6ba70da8b1261c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e966c672f9371259ea9cc92d305829571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ee24ea515442ea830f9f3658ad813572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdb7972ccceba9425344ef35eeffb3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc82c97072088a26132dca596b21fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21bb4f56806b60455ea1796a3f608c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14054dfe1d2ff6ff7061edcb781150576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19090563e590d3d43fef2ead104496577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ac8b7c787a5dfaf56c323b05edf75578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a04d142a4361c25628e7a5fe460c28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abedc7b3570517a2bc3f340684c45d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f14f8742f2ca8e1fd617e4f180045a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358317aaa55ac623da4a3d112d4e6b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f6e9e372c33d65407c589c15a12c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6c9130a121244b7e5fb3f1c9561c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5efa43c9b9a5b46ed79a94c72490a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a08d87699f61869ff391edbf54d01586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed974dbc094a8fefd2717782ba30e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe08c8cda31c1ccfaf46ed1cebc03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340dd2d6e16c9020b698de494c4f33a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856691df52dd882eb5e775613f687a6d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd8b8514be3e272f73f41f3fe11fac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1b823e290bd49205bdd9c469237ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34279fbb4e0b46de770121355ca396d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd831be8e9db5f12f6bd6486e77946c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09ef4e85cf65dc183c4566bc6485dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26784e164a74ba74a3d99f9d8bc77eb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7248e1ff0aa19d1d7d7698703aabc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc23f2aa3d43246abbe048fc0d5002b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c8f8ef512513ee81f33f7bb1aa702599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a957a2f024bde8aa82efbbbd47239a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaffe3b1d672c036a216ea89d6ed12f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05263177d0d0d86b5fb82b567d0c8f2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeaed3a5c15365fea195d072af97da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77c18e8a60a5382c83596ca317282a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac21245a55c65eb6281201f7c56bde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77902508e7e5646c51e8cbc1973e1599606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36a65087794c7b64f002181e61d450607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f13a56385f9d6361af3cb9aadce67c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7287e1d3ad3235184bc74e4643b60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9e9fd3c823de04a9126427ceaff3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2710c8e58b4549d8b5fccc2936ee4f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31f2828a05601550073a33971306cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636f430b26ae13f90ef7f224e013cb5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83c6040c129c032006315a128fabb6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395edabde9671f30725392cb75ca2251615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d0c49448a25bc601aceed7fcb7113616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43620d7f7ece29995ad1958f2549c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f7e0f6b88eb24a44d4d25e98dd5d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10ef387b092fc0a736143501f21d30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce413d097f8c73306d6a330bce72753e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46a372b0a114ebc96b8c82ad0e064e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d4ff87d5ae46adb06a6634da99e6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a391cb1a8af0caec0aad61822972af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c23a49ddf6d620560ab2804eb81fee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30126edd15d46f72670f2290ce480a22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7511111291ccbb353b8d2de3d530757626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d3798089826753d3370aac5c5ad1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb45ad209af0ffeaeeb342a02243d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929277f5b82303fbd8a1b10cf5d7cd3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e104ae8164a07006780b5920f439078630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ee9611bee2982cb3a01589b41fef9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ab9a0536e115ac53725fec881c61b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0c5a0ce315c3229ace791ec5cc6ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ec73703f7f714ad498e2dbac9a4e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861b7a74719aaa4fe331cfff6381254635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc00029397e3b6fefdba87b8e2c5b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d170c5c3edf374ab6eefa1dd481ac83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff109d9aface61e24372c6d3414fb2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb49e04e65c8cfafc635b9678463cf3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72406d09c21e48fc47a2b62201775783640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3628f3a181648d72b2b90fc7ef8cf6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112192718ff76306944eb1d38f2d365642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3819c6bd0dcbd81c9bb99218c40849643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b1cfbe6c5d0fd1176b4eda2c0ef25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe128e9cb69230ee1e15075921ac0f69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8046f6ff5cf717df3817fc442442169646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068026f20d3da79b82fff1fedf23725647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966f581e173a956cb09af09357f39c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66d0ac1476ef7f7bb83bfdd6c10e2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf81c4e703902776877963531ade58650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeea1298a95407a69c531486426a807651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc626fe33444a03f8d15273eaf8f999c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e50a68cf66a6a7986a0bed04f3ce7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be94ca7a14f7debd67854e9dab223e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc0d7c21a3e29dac407202bd95f446655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb1bfb460cadc1915083377bc88793656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f70a7b65fb131585fd61adaf2bdab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee01917b43841bd49d1f983b2d85452658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585b89648bcf13a6fb453c28bee2ffd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9426fba7933f28bd17928dbc905e66d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778da6c94d8f91549acfad814f3df37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fba254f3475d728d3ba026334aca59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e4d6c32e780f8fec0a79619031111663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10bb69974a2180b8d51d806ecab98f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d62013349ff12b47b04b17bff081da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4cd7d97521048aad591f54063eeb1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc25cb4eaa105f7df9294a68370388c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d9d0246763fecff8fdbefdff012fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15d85a8c088405eca47b97ce966c9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d457b320ac1e906effe161ca50e17af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdaf613bc97f258674e5006058e771671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd247c7f2a9b4391bdb4c6376b97beda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41e56ad0a2f8e39ed19755f7b61a8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf56f1acaf78132be251fa1a33dcb25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea549107bca7603eafc6f7e26fa9a77675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889a84c40a92e082b6d64079466539e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a930c6d23e4e5b00d375658d89714e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bec8e02cda5d0824e72b1c74ae4a8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee88249eea3e3642b43a932a9437e82679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58abde07abbc70005be753ec12da2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6db08fb4e280f4b1ba8304af632ceb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be7388da4c7b3c94a6219f4c39d19a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea2c5d74b03bd3cb19613581e1bcb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651824a32b7f7a4b7040f9e4664d6da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62123e34b679ba57038fc3d1d83ae53685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cb26b62c8786e2541cccc28620d3d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a48f2ab92a4328c1500535596e6bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc8e3501e413b756ca2492dac3359c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519fcab8c75043ad6e60e355a7b77f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c9384e5c9b4e1683f664f6184d831690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba400ac46e601f645d88f497d58c98691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c2394a6ce71fee9b7c1fe9c5a5df2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616c37aeaa97bdba87078f8325afafc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24cf622b57542810b8d335188d2887694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05724428be34c476c4db0600aaece62a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233be2af2636b0512c407b98f022cd8b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02b35b8028d9022b719939237efa2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e136881c98644316a1003f3dbec3509698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718184d88b364cf651f5ba6e81dab9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09097cde71c104843ae174d7c5c39232700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db13256a84cff9f714ad8113245ac6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2520e35931fdf72109255e4dc7c7f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71083b3411147acafe762f0ad0eb5362703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befee3e3763a64e011ca300a5ba50a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84533d038ac9a000bf8a1ebb674d6cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77346b1b61fb6036efd0f369ff4ca2ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa274a5e1d4985ed9d0ddaa5a8cc9186707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a5595ebcc775a4da46715abead301708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce147cd0b8d993f5901d7bedb25f18c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dddf0761e31480d88ecfd3574e23d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2d5f7401f0ebadf4aca29067b4b47711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f239fbcd4b696a4b88541e162624d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2588119699ae5473e971d41e3769938713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8dc71b25c69dfb13d834f604826d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8435c48bbe1c9c098f90288409ce90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5f8bfcaedf67ea010c647b923d624716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152492feebddc498765f3361065fc933717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2362659496a15b2da34b957af877e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4f4b78e47e1b1c9b24c248b542762719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545c9a598ea7f5965686ea742261631720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0af3988d1d62cbc6bc03652f6b888a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc4d0280fea46d839fcc54be81d6c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e302fcdf33e5cffdbbe61af87c339723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e66aa6dd106b5d8fa321f1b7f87e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3210b9dacae006a1fc728f33d2db94c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd266d926a9ef57c561b108f00b20a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d69ed55003a6009561e1ba81ac4d3d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76ba102ea7db4e8e9d71258b7da072728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84be6ba18ea59bfcc805cd03e9a970729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22691a6ea3e34c0f93df05b2c1095b4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2e6d94e3e104dcea12c83e03aed82731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b87fa5e9b5f8754fcc39ecdde32366732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df5b467da0ac05d9c86019719d35ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3d7703c2916616ff49b189820f9bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275279c298f22820557078c950d2c1f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0d4dbc2712bb0dde29dc14bee621f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e40884696619e67cec2d18fd15846737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89a353a2ba37c35246aafded95c85c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48c80f6b9dfc31b763769a551b9ce1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55df102bc8ceed369f7de22a9f5e0be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4c8d9fbcca36237502186cddb4cfb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63ea16bc6a2ec5bbc66056b026a483742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5de04c1ba7dfcbdfac3f49108b62a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8192c3939c5007604048284d21581744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19885417d2f758eff7a9dccc7347a39b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e157377edeb50c2f4e7d270b06c98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38110c155a06d0cb4c24749384a0125c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d8f6d0e13b4fc6e41c23085813356748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec41691df508f098b8a045ff0d9f13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99ac60c40143982a8caa5327c15d14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de5c35ce1e4b1d0427222bc7aa5194751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b28ff9a3a848d67da8cd4b2a5475b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62639ba09d25d0cabc5316c04109e41f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a600a3bd7946a986c4b6f18a19843d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa89d8ae0e5e03c3ba9391b3486f843755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370b67bcf05b72260ac83293e613746756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1becf2584a293a0c9aac661635b8e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16576539efc1451b18dfc02d8b4de786758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fb79beb76723a772f531dbcc20069759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050b22a1ba9631a7046314d6fa54d101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aaaa36b709dcca558f5b73523db962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd69e73d63ea4d4b93c308f9ba90e5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbc5be3ef5b781817ae8c08161062b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188add7f6ebabcdd6ba97ddc17d06865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97513c6954c76172b99669a88f0c06f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70b6ec2aa0e9028238e4ea649b612d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218c85f963a3822a0352d9f2e21d1cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e72aed057f3d6e1f0a91e1ed086a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf30011660d832796377eb0554c470210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08027620f55a2b195bc26056d13eeb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6b6db42f91c0f5b42cff68369f7fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c759dd078e02261eaa63e44ee9dd1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3c6db4dce8d5db496cf0cd5f5a6fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d198f3137008f276244c3ec5c68e98415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1563424efcedd2d119c47d84a3d20bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195220920197fc9a1c5cea96666371c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328097d323d1202b7bf9929f9f62698118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e793e2a840d8accfdfce8e179cb869719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99395361ea3ea29f4e5b3e468ef060b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d98794f27afb67ca6f22fbd0cc27af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebac3286c14dadcb3071f52d9df13422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182feaf2acec3467df14add54b68d5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e66301964de18ce6b5ae72bb9be21124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af6fafccafdf7ff12a36e3d5e188bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77b0035cb3b4b95592f716496ad8c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21f575ffcaeb7f4717e48d1fc61a8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e909d217ed1ea6592068cbfc037e1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c689dfa0ed300a4abd18b37b00169d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a4b435ed7c93b1779330c7943d53a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec79326a1f8d15cabd72573f090ddc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dba636d15ef93f7c2ed5e863a1a42e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113f19ad5c243e30e83adba7cb829cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d41666515fefbb38b8bc7eb720c90434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c3c1eaa63ab12db08800a78a25b3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53cf077e59e05f1fc8cf1b82be8a7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953457478293f01ba17a7ce01e63245337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d788fc8ee6a8d2c059fee46c261ea1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd99285bcfdbe584f80366ab95414a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eac80a5c8a7570b523d531768907d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d40d470f6b56a3d5812625b8bc321d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a789edeba82ace961b5a05b768142a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3088bd8199629d7047bd90368d2ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bdb461390a38c5db09a320bde4c9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d088144902bd32d0a0ef6f0709a28e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a711d7b0895f99edaf58b2272359846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42ed151701aa85d1afe2c88528a9eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f322ae0ddf4142a3fc1ea2151d8a4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91a17b632d2ce27ca066e949b0b35649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e0f21748a8edd80d80bfd3c786b7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcced41eb7a7f0222cd041f79eae3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8ab9389807652805b3851e1e3f19852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6188814fb0f023e8dd0a5a2abb41953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e71ffc3be316c256e214b41f01e8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653134512febfd0da813c4339970bbf455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06ba32441a0cd3052ac2f76e6c2f9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9819d1726a94be3a4d4d458babb718657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02281a13ec95d8024d24e53aadb99ef058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0ecbdb91047b66b4900918b63892859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c32a83b1c6737accf719aebbac056c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6324cf49fb8d1a907c89d7187bc5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd9a86e13b4b7ff309db0792fd093662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab1d2027a48bf0491b2d28e2dc836e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b5a081fc4391e4e83c9ea768c28da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062b4ed5d8bea36eac33ed9af4af78865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c94fc19f504ce651a77bc5dd5647e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8a3f3cd9bcdda271792768348ad6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb3889702d67ffc51fecb49ef822a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438a2ea09cf91df25bf34c773d2da7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d739fb71bb2273a5703079ebc3df6dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8300b3b3ec25b52f97f2ecb679abb8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bd578734f8c331a5fe66b9bf9f79872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5536ef14dccca4e62501b06a865984673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e673f081b6e63bb91be235202b60d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e3262c3906ad6be2cad60125ec66875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6492238f70311e391fec766d8181a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c29ea86481f98ac823d32cb994d31477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6161f494d9eb91066363cddeeda345e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6d5b3aa0362e7ba9abe15abc332bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5374389f3d771f3d4d9434ed614d9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de4d187e9f6f83e81fb9e5ff98c21281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c91ec45f739d67044da97389f300782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2d8589855b539a338e1b281744bb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930a7fb4907bd7abf7086a656ddc01784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42005e8a72a55e5863cd46b67bda2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f86c1ed21e60b24b11c902aa9e7c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec047847869f8de26d55dfc6e535f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d34789439dc91b398feb5f230a88388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9657507a4f22b14325056daa522a7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cb50c784350a680dc587aa43d902690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccf5ebb91444c16bf7989bf1ce4a1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a66072c840ee17b4d8094c82b0a0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038d827dfe8f733c34f2302476bd61593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47904f0aa81ee938aec6b864586851ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec962f18400953f90f9135f8581734495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16436e5cfcaf9308dc9e91f6e977b4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a906f1a14d08b26da5045e7d3c00e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3442cced62e17a1bbd4b59a164637898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be75343cc28a61557bebb0b5b490da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813be5db0803ced736d0b7ba513b2f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f749c80b39853a91ae0ca9f476c751f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c990b4fb0a97a8ae23daf81ed64802102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45399ae9bae401e35e283b2240f99411103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815f1f85776ff72eefee9ff9c6e7428104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457850b1ed95bfce94523a658b55be99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644428912354347a4538be8904de4cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec7c55c018ba59b3fdaed91b7dd838107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d3d7eaf0028df53c27d0c0956e6d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3caf4932921d00d54f834f35d0802109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd721e4994e5dd2572df7b867be72d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1611eac8de7283491fae6a436732b5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f160c2cd0749bd803772e6fc991ab8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1719aa99034f2ed8374344d70e77b17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaec9b8b63983529e42bc1f2b21501e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a777446e863843ebd291523742bfb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf9e39c3c13581c41f81721fe81790116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8a722606a2c2a39542eddb4945375117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3334d3dfd22b1563f24d262bece737118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729a8361cf21c56ca8bcfa980f1272c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8f6c77576dfd02f34d4ee45baac1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa97d06523c89b62051966105095688121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f72b4793bc5cfdcd76617d0160a41c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4c8dc74b94d5eff2b9873a10410dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a2f05e51c5609bcd0e528f6ac3bc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58311a9d51c822df4ff5c1bb628f2aa2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61110429cbd09616c15637fa9baf0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4ea79506f333c517807af4baebc0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30212329c592e2f0a755c99c8cfdd9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b6116f5fbaf5993f7a68c896c9cc8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d34366e93ae3c9930f3c27f131c08c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e717340f9d2ba857b10b76f83038f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8a4682d4881b86068f39fa7a855d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74976ec42153d4e1ce0d4f0be6e4044c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9520781bfcf3577bc2d596836b72f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098de23ec2b2ba66f7407030ab422abb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48341cb182271d75f03017ba9060b720136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2be22cd33752afe43b3f334816533137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d3522f4e9dacd3aa68107fabdb66f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c002889892afec9d419cdf036602b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220220a268b3e40ed4907c7c698e484140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cb2eb5c6a41acd4b60af5712f2515141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bb8b901fb3de183c96a2aaa917bff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257609c0e41a14f718a4733aaa724502143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc4109d89dffb7c03d9089c8b655d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0812bb6b606fe560f651e0154d07942145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045e47e49e908bb386831619fd196b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0d4c91288c03ef686ac46dc3b1994147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080421b76c152e2472642328da90ac8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb6be75909d91532f60018c0534b79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eeb984a4e45ee408efade3d074759150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7eab4ac59b2f4f4b1b95d8b2005eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29796d03276000a1959695a9d864dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a5d9083904e4daaaf6c718c816d4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94359c735ff7460863cf562d7e90d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681896deec7b1abf2f33362d4ffaa8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb18f3d549d817c2b29dc5837ae28fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05f768920f82fa39cd5dde8e7ae57f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9d317a9a6977c511e85514e6d700d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446412a73375f8043a69104ffcc2ae1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431550916a7a951630600b4559d4c11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70da943c8c9467de7e36684fbfdb817161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f1668cc7ed4bcf55a0513141cf3fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815cfad83cc8e41cffa248251e3b3f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81509193a42feda3050574a2fad4aaa6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826cc6cbd2614470ff05cf7a77ae721165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e581c77c2c759843238045ea32fa561166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed2baffd48a302111b3fa37ae7fc19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44565281b6a88e6576ba15d584066131168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c4f873d834cb73200a0340da0ae47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47f31233147486d598d49eef64e277170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbb12f3f2a05b640ba3c0bac490cee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482883d9b4db15e34cb2bf7319d7159172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60eff23c1260365fb32a4a49a50858f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291190cc0c67356b9cb06d97ab2c0f7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08032a25a91a9c70f6d3f5ab861edbea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383e933477f9c2c197243c48381a1df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96690a747cbcc8909e111382083cbc71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ebf4736fb8538a4aa4a0f1d7c2965178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ca70ac95240a910ff1708e6090fce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5514e325fd642e08bd2684868d92d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb98cfafee65d2f9b53930c3d2ea1a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e711667d51940e4f9a717673aed9c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e525df51ce7e816c776560ac1cff2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909db9ffe3548686b4b2ec3ef422b80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206101fd6f7b802e27fdeb688ad80ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397f0408a50aa2244586054c4419cfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd67c07f709d4caddf58da60800cb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b646415c07b7cf92374a6d7340635a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dde15c2f80a25761d25c8706f37dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc1e0ffbd17f63e1e49abecf645929190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05246435420be4050f21da4c81fd8304191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ee1ab3b4f4a1c9f427e83fbd49ec6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bab5237faf743e0ce06e5b0d8b183193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff6303682f8bc80b7cfba2520234a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4b01c17201b4acb6200343d424c38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63bbf539a513a06bde77877c80851f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be046a1b4360d6e198338fb32bebb443197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a35af572a768688421f4a6e91359a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b734f2bf58b50b7c1b11263d6f618199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6381b8c04877aaf13d54a1fd4b6a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f130fd4a6545376b726b0b3eaac4e1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348c067bb46b5f4c46e206379a587ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57b1ca469191e2df7abecf51ba4d6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f748294388970cf783e6a81dd0005b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b145547c5298174735c0c79b1e6d68f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1b79b44f433d652e047874da1f805206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cf382e6e7001b3c86b076cc1a42ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507c730af2bc19542c9a2b4cc709a13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543fda6b2f1d12999a6c64f86b24a00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48347977f57182ff45e40a7c7a6535b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0124aeefd0a3617d04c2867417e54fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccc2ec8b88a888a59bd1ef8b76cbdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce5319c9d5ceede68e2bfeaa877f42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210ab7b4dbdcb85b974d677dc008ab7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba00b1ae92c66f03cdea4b7fc7ed7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67a2495af12e49567e0ce53d1ece17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d3f3175e9d700925c839c5028deb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4444ebaad7dbe304a55518b58ebfe42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0107a827085641b01ded91c2953b54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f47b2c6f8f8429ddc0ede1bd641239220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23122ba8c538a44e67c0663798dfd2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467b6bcc451338704d0f060a259d903222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db84849fdfe006e0bd1c4570977522223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772133ac9d9f33049b521cbee0d6a053224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da221fb8a76c3e571b52e3a29f76553225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403a83a952498dd2799bfda350d80d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f181b21279d08dfec9d370d09e78cd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6ef2c4ee4ca5d3f1f36106236a4f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650e69987c52fdef9541bf6cf818128229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac081e344990611fef9cd5a004960b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee017a1da448874598b07247ff6828231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc446da5fcb3577478ae0afb16c9dd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7e4086c27c76908fdaf50f40d1339233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8e177c73c91b5b4eccfdec966d92e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8372e720d4244405a8860d4afa739ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfcb963b5d92d675568925e3ac5d17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b9e6a66f90c7e2a489e138c5d56ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abce060dd4ec6561163fd6efb2c4e9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1861e0d47091f00330e7082c72a54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c747e421f873b10a56ff8b43cf6e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e280abab402c5cd10657db91fe13b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665381813c4da6f7c47225e696c5db34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c35243893e172d91a73d60e1d811d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1f3c6ed9b2f57fb58a657a584dfbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc64c96ad02b5052ea66fb04bae67e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754acd0aad3d25a0487c3b3977bac9a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175420e560fa09b9448ada004c2ee82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1293447f1c1aa91e99b7445a66bea6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc29f131e81fd1ed907470936bedff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a657f90d1c4b021f5304c3308355a96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365c7b85b23886716b0af1c9b5a347d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559de856c1d0453ee2773e7e6b25696b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caa349a966d50307a5a70889e3a82b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fe282c20d6385aefddbd56d86ee9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef61a385d2bc15b5eb60d06a124644255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c8e506a284963d20e0f4ddbe43283256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd922afb2afacb279a10879bdccd031b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3693888ac58b2c6d7de29830dbb8dd1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c739c1f6e11c53290ac34fb703792259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0741ae55efc8c8927296e329c10fa33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24957f6331bc88b14ff8536d0a6339a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eda3bb42866abf062eb44592d5670c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a22307ffbc34a489f1b60d2f7cb5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b219f38a9d1cd5fbe4768022ff09b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e769874d1afcb3ff21a87f2df7bf5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb2a06818676c8902cfeb934b53eda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f3af489f555a3ca05ddfecbc3bb3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2127d57db038321dbca0b4710ebf7e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899cc94cb96449c5c34ee7c0e209f76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65e0d8acde2651e90695fa3797610d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3800bb87255b9c1f6dd73894cef0738271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d23672811b0557a76671d41445b0d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cd82377902c9abd6f4b5d668f88ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3b0827bb94a32e16be4150b7449f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc374248d383a412e5f2652a1f7dc635275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d400e8cb419c44f81738f1d0b676448276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919687045ab3182bcdc6be64da321795277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a5110c80899fb6feb842109ef1007278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99e4eac6328ee16924238e21e2ec14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca03a8a814a096135d2c02d9434b695280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948f99f79ee84c02db0670ef741fd02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6b50fbc6b3801e0abad800910b080282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af93ae0918399ac8491a8adf9313fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3cbd0876453679cb660e99a5e0fbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130c79e3de83268297d3707380dfb96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8a72337e9ffe61c1c68ba09607ca4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f484222cebc2f0122bcd95bf80daa7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1e651cef85b1ec4c1b7cb8a85eeea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5027141befd4406ce0175a496cdd71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c85c54d25656119056277b94fda86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a41e11f2a40863459c3d15c91d6cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf38761eec3cfe79778ad3a14512f75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec0e34c45d09bc59a10f8facbb2941293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bab3352f28d0bd147620653acc2bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af47068f1b90ebb1599c18fc973495295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812bc3492284b541f7e3e87e9425248296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a647db8cbc1f1499af17af9bba310297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca80c5d1dac6f6f1ea944c1ebe4126298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0daa3c81e11df974b2eb79b9d30e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023e4a51705dc2de6a2cfb5be41c6d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd23ba38f4402f91dc4c17b496fab66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b694a6bc5dc3d9d0dca663bce7aa56e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0a136472d306e72ed167b6d4de14a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52605ea768ff6e3af268bc20a76af3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e1fc6038a24193abb6a51efa36c52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb14ca42e8ab81cfee8c8b5c0bd878b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96a212536ee613f919278e307f87af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d60e2ce6fbb4539c2f8ca52d97b1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaf923cd086866337ca4474b9fc2e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbcaf8b455bab296fd890aafae6342310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be224c62de0520b91b1b26c584312f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4ff6e63c31388228dcbbf6b99c6df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797f8e99040836b6aef656b9b3a90ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80575e98578f11e41f99ab2a0be63844314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f3748fd55c8918f1f363b4e1145db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b2611c0609133f92dccd4bae58e03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061fb6a22e9c35a560b1c5ae47818dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef63de60fe056c6be025afb05175f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3723f7352cdad58195b9d7ea3a28991319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0d1b8ee4c9ca2b11b49581f200440320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940d9bee96294a94ef6506b0ee83556321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14ca01f688c3569384c84ad8dc6625322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875179b208ccf38adfeb8ffb641f998323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee92a6796e90da38c2d938cc2f5edd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff42b667eabc63f4f906db6b5b4203325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f872b5e10ff588866066f4997e8e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e317d27c554610f790cf8a808e43b0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe093b52624e2853756c8be5f9bb8d36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f432da01e77fe94f8a29fbd4ac4d223329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde152e3a02a645ca88f8d60da75a531330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fec5ef49d0d55d62ced4e872d9239f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223ce51ff350faa8ddfce53e402954e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae7e2d4cda7d2f3b32c59fe899e5cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da261a0baa4b51b599d5ffc90aa8029334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90addd03a9e38b23d97de5aa953422bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d4b058f1628ee35353383b55a3a2c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f50fe8eea4ab2275af70ad33442e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5969302c938ef16ffb5f60e2fba0249338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491531f3a53846c51171ccbbf774ad54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6296e4389b905738d4fc6cc655c643b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e5a7b2da8d1a6543aa006d2dd02d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642e56645724c4c59450a1fb8a0dfe2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035fdf82f8f889c7a59d20b6d9fd5da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912c530658e48ccbd5c131792957165344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34fd1ba46cbc460594439d7f153370345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40698451831f15020aa6d2a9bb070fc1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d8472906f1d3741dec8b36622565b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a510516dcb77f8c0f39633c7e724731348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95497b0bb57707f34c9e6dd967181cb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4a142769f4705b26d7468d3b81c85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f969e83a73d26686f0f76301f633642351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dff57c7287d944064864e06e7798d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77715764610791b3a7301295cdde34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d345ca9b45130ee7b037f7dfa30a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78858d8cf3d78a334b945a670b9bcd5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48513b4d41092b52cc90387d84eeb9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f119f218c52e4f48b1b0b52690cc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40d65f8546ffa921f47d01dbec7ecc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c611e5adf0036a9df1ba69d7395bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2d2520264a7648e2a5f46f2442362360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585fc41cdb98d2b2772db26924d6ec0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec159757c3bfbc68e50c20261ed6e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992b000b0e61c7b3e85c78b41707a73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e917d625ed2b5c9cae6f9cd3c5bda5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd778a3e45b00b1716bc1d8f2ee085365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23af88236d8a504f708de0a3c7538f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3e7a127bd64a8b67c908070fcb6f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cf61096a29289468333294777ad4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6470de29e231b3870b99927b2a726369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8e0f0974ba32d3b057bf600b8554f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc35c91d5f63ea8b9f4c2f78ab2439371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ba5378ce76fc2e084567954544aa5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69e0494de3905f715eb6a97deb1913373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf26d8ccb24861957cb36473712c97c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4c32d7ee5198f1048e8017d150f10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8ec0dac56082e4b63d7eed2cc64b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550ab165d106de33d2bd5cf605abc33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837bab166c57ed3b4d5f6dbcd4e667e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54da8201144c56e310ac3da09c0325b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc8d51009e7788c5c14361bce512b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8307e2b74189c6206dacf91dcc20382381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3675c762c17bf4de53d9aece55963a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf7b9fd5a9253dd00afc923f377112383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c34aaf01aaa2cf9052a7f0c36e84db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f9bef2140dba5bbbb10b84acf6dda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bc5cabbfcef52a961658b25a96fab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7352f6ac950b6a0a545fc43a5ef5b34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048711c75fbcfd1d00925cd463b20ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d939160c80563d5f15e983385903933389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa96bd8af6a7654568b032455919af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f7ee8d22cab3a1fe2bf133d5ed89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2c539693bfa0fae378aa4960d8ddc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328988521d82ea8de00ca75584a9b40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fce5c8b0ed7dbdd00ed964af54b6f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd97c5e3c65367ca874170ddd892de6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a84739732a15be4fd2691b54a8099396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1856d09e6d72dbaf571607b3262a23a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fb0dc6f8a05da4eda95ddc5242710398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab43b572c9c270b00b240f104679b66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a534d9cbbcc11414bb4e5e7515a4b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86977cd2b4939e5a4f83dc04beed9ab6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186d4cef6f7ba2445a1c3af960748b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993e150fe1ad8ba6b979a3ef8bdd1fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9af9911f22b239c299cb2cfdf990c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a542a6a5e53867be90eee482abee3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1e990f994e4e6406b879bb8f49fdf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ddcd0dd1c535950b15dfd08a8f67a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a99b32c733764c5e2eadf862c76292408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8816e2a4afbac0f54f35694f3f2df96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb36b643b0d8bf1a8a3217d93f638db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a388169cc9ce1911305597c97512b59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616569df76ee8587c4c6cc90f9dd6f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d250ac23dc47d3b1a421762d203382413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1158c6739562408c982114601f84a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e22db408c9e3f0a7326b5fb433d02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa8ac5cd1bd596b33019edb9f54a47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff066ff5e122b9f0de3db1ac29eef6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c529c252fa6e630f15dbdad5a246696418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af35bd105358fec66d6adadb53333a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcda0faaad1b65975c544b2b13624c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529b3432bd02d10cc0c48bbcf29827d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dd115934d752c5f6224bbab554ea3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a3d8445bbd945ff50d738cc3fb275423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59ef78a5197193c65829c314724faf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d62b0ecf2b1724570ffd6259d61035425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e02d14fb43da18e25d0aaec9ecc0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2607ac6cccdf698ac8362aa4f3c8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e1367a95fda5cee5681d598374213428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2736c127ac96c4a387e6c5b9ec91e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045f84e7776522d1a86365d895fe1d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edbf6711a1b63dc9bcfb36ee4d616f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90af1eac266bd602f8d2f34bf28f2d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8682b186534bc3c8059a4970b9cf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409f8b99f6ff83479f178c0a86340b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eca7a8576157031677d9154181434435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adf024fbcba3eab83750b1af9b4742436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc16b986a1dff6de359fb31bf91752437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd52022150284d003518594e43bd1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4d411eb0b3414c5efe961335f3284439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f6a60b4786cbc8a57fb3f1db5a8e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461ba56bf74d2a293f524e9b49f003f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bf3be53b1b1dbafd6f5352e1a0bd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9967347a8be6156213c8c4909468a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b911a60ed26ecf9057b9fbc591081c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181edd4129114e3474ac288e90223af3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841aff699ffa49f106ba551336691d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7a26b847f10995bfe9a38671f6684447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30db6625558ecc76f5dcafc0758ef0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714c0197fc80fa72bc58512a39924d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a29aa634df7ddc09bdf147251225a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf410796cf2e1b8fa6ab4d15175ee623451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a930c354ac0e649821ead04b4e95a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef031d4b7876155982835c167642fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558271dc4c33df3620e0cd8075cea0de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c6a24a132d1b5273a1b69f5588ab4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619908793af357e4e2b64a84b7ce53e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985b811a8b621c83f550eedb3a17164457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1706c05707df20758c69205e173712c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22afdfc199e3dd917477e89432b045459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaea0502299ef38e6953e3b0d3fd07c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e6df6d86c55895cfe701eab6248a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e5b6a1c742021ef5f6a6188c36e06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba3e33a7e4a96e8327b30fc0526890463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b36b1077981494249c5f3b018997f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34b2ef015deff31d2772dda681e588465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc14d5bf305e676b070b8ece7e5f759466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678f614e3f24dce993aeb0f87bc1e32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489769efb56818f29f33a1c4d793817468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a37db0104594cb2939b21d43b9bd7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd5b4358face75d132342a9727e22d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e262b6be48f5a712422f5a9729000471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32657e85998b00778304eed51f95ae49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3ac8bdfa428409a90cbb6d2aea586473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec582fcddb50c224508ff75170ceb8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1484a1285393a746da134940cc0841475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c58d01a2c230d9aeba94fbe06132e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2eb08f1be8bc303dd5ef67f6270f4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44b7b58858474842b39590610ca048478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820dc9281b47ed06f5d2bfd47295161479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe756ccf4368347dbba9f675ea6727c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5df56c274714a0feb0064bd93554d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a5a157bbc9182e17a0ef306364c0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bf8b8361c3c7320baaa39fc926ae0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac751862d34d94203e7d29d200baa4e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf102d32e1e4df35819e80a79391531d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e464303d70d0eba1bfe932c595b3fab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599d31ec25f99944d277b9fb3fd41c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e510704e5470422b2d809e7d1519477488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba9addfb021f7e997be242c5e1df56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889197369defaaa419cf71f8e0f3e88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a14b0b1678e898e94acc4bde2d124a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3616a15c274d8303fc56ef01a037a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9917306e4e902f99f683c160ddfff3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833866631f210dcd0a4370998e65f006494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc76a407ec659776dcb97ecb137e2c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85096397bd44b5660feb57dcaef9e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe712134da6877933949e6a3e305d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd480243e9f4a450a93ff69417c30a9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550852f06da7f84e55be18d3e6d1e61b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092a3426c34618012d39e25457e1431500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e351895ae699053353e29ec7eb277dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a05697fddd661f0e7d77506020aab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3e37960c7b0825e0d534ba2d7b99f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ab46a9c4670b1081880af013d55df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8fccb3aca477d41b1151d441315e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34f539ce52e2f6ecd5882accd5211a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842c001ffcb1c938929f64a887bd636507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96325fa97498982ebccd4259324959f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ef3705a724560e8474b88de95e052509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc5de1083173f8fb16b8b3932ece76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d876c28a4b663198fc52b60b9061586511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29274b3fe95355053102852b9e988c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834825a1f832158cb26d4c2630b0e98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e745cc8a318791029f9a3a6d19db8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9af848410899b8e4693c9774c6613515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bdab92c34e1cf1ac5bfc4b560ebde516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9da6fab2e6768fa11f3ff2ac586eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db640f7baf1972dcbe85c70334bfca11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a67602ed744437e79f0eb6d7a40ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6f1b29fb4834fc33092af236b8d20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469934d542ddfd55bd40480cee462b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc654f6368e141d3997bb86bce7fd059522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5d1dbda2d559c6af5c6cd61d70f52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7741e5acc8b5093429840e797959d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36bc0ade69f2080428856b5c9a1741525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bf8a888f427fa8eafc8dce99c3429526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b0bb881744be11ee4bafab19a8f61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f853f38851e0ffc3b117612ef7f54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9663231168fa6f38f84571ab4ed16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5c0d78abbb611c837c06f8049b671530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ae5616b1380340bfcfb07fd7ed6da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d8f79bc82b98142273ddb39944a64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855da4974a8cff5a1c92ece00b6b54a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd6d1156a9832b7cd809208fcb5337534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26108954a2ae1af9bf8a44b502b449e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9812876be5c7130e0d600ef531fa9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883406f1df30924f844038b309c0d28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13339dc2dd47913887d4835c22fb649538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768f010c9b135270a83e3f2975759f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a130b2ca395ef433af1f27e3e4a2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5b2c48c1ebdc6b064dbbf0dfbc7af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50c4260cacaa5b0dee0396916cef84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39ca9d7b896ff1d96351680c5770ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22df9a6627e09b86962b0a8a97fb7f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7428812e75250e7ea613c80e471e0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcacca9f66a81d4b847f6388a995e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cc5c7f3a518a48a20bf8a8759db4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d3300481ed4a1760c256460d3e013548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ae4cb151c3d2ad42bd29cc170e0e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92d04b9e607458ff93cc58af027efd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f383256652ec06aac0834661b4a749a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7112f7f0610e9400bf37efd677abb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc177688b6f6fbed7ddccf07b589f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d29aaa8f41632436bc5ef65253ae4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555891aee71e4c00a4345842787ee68555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e040ad43cbab861435b39d8a0ef0c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26196c1fde437a9295d032f4c56ef0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a0d8a27cc90538d4ef81369edac7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571d9b43525653fcdb3c3249ded89ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5395fa064a697e42721299e5f8bf0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128a76afc8a11658fb2298b191b4f68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a0bb66b403b187446af547aa32e6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39f49c1e156d13f463cdf1f4577c61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a6cdcc715e2b613b85e6332cb5d9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8debf9c5c6852c16d6a95637589ada9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39690c810005c7c7e362a02c7102a169566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2160d826de65741f4991a16f8c67c54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c11829d53ae897f7a1dd2d882c6c2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b347f97909a3df515d1033a238515a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e27ea1e5ffe89f509f5619bfed27f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1cadde92e6cf0548b6459c82538e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff3db473007275e297fab8aa2e3943572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c4047124b84b0ce09e45395468199573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41406dfee81a8aca4162e8898aae36d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c1f13c0a5654c93ae80051891ed42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96d267afa0fce959ea67a2d0e1295f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f05109d3d62415e24900692779308577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bee434034d1e77428bc662c72554f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16c573c9699de7d8b5fd53afd97bd7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb70a58fce066ce6044ca8ab125a38c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f05fcdf115663f286729a386a8a47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e65dfdd04c62a95212cf4515eada8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717ad9c5319f8948a8c7930402c7ecb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c167e748d81e5acde2bcc817f608c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f95a6f36b4d96c9638816a57217758585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558305e7e5e00b01f89ae5815134777586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8f39bfb1502d9ee7eab0aba055ef3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51891f671c9b9431c6ba8213a9c1c43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d3ee121b6b99372a87c113e8a2959589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86018ea7bc5221b503e0c6b4175e2bad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5ff947013ff756e52486a44012bff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307309fc5b6d5612f9375de867f26f6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a444939ac96913caad25ddcb95c35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1965130cb72ecae7a9b04f667c41c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6619c630ac13de4b118d43fdc688284595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b071811d48c6e61bfe8df7c160bf9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f45ffd3298b63cc3f5343a8285772597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7141d0af318ff5a0b86a506e7d4f359598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c410b580e6c01c6ee5c5291ba00697599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051c89013cbd7109c7b3f9234e61fd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd38b12f7a2a90a140076a4b2b4259601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0681f51fca45373d1fe98cb28e61457602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20614b1099bd916f56f2bc34a1b0f5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583579ec3d3f7793870a2576e911e94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de8d372724dae1d2d75be991ae8c54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4571d546e06712b73c59e7660bf0854606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8940add65770f48de292ee56860e70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca06dc54469bdb01d433c87c3b3ea00608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38665a56ce22397a71633293ceb0b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537742120a0d954e2703fe67580bda4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db788f25697c9cb67f6c4530091b94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a38b7569932ba088d07806349b57da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357c69f6bc8b79b807fc8e28938bd89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978fc795bc067edd1bd06579eb80503614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9d7f2e1c12acd7d42b6ebdbe36c9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c196b17d48de5ff237ee4a98525aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670024d531e33fa0eff4ff8aad0b1e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce083dbe28ffa60c6a712c2e0d7010f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f545605a989d1764141789d799261d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaa200c25f1a891b7b2ada63dd0a9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060a4d9a39c557dee8e4f93f0fa7458621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82cb6be8d4c59e858c3ebe90655fe3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564a99881d4b5abbd9957da8783e4bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d550e952f60d927b07e7dfeb8a6e1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2229b2250496297b190a206261318b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04396aaa9a0ed3717824ba458f668f04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3f0d9f060651f16bb45f1cc3bbcd7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c65a913965057ecefd5151cc5d669628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31524584c2f36bed41f95513aa933954629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d533c0c8ec7c552c1a8f75fd3abffa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fbfee27732c36abe9320d3b3f3cf4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a692e88e7c7ff44fd838c65f13cd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ab0d44526fb1c66c97c799fc8a5ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23154cd4aad1cdfb9beae800f2a5b5ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476775739c4f27d4eadc5eb31f2a43ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23b0b75350574abd4f57ce6443276c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19e76c1fa01886ffcd7fd0fdcbcb07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284d4d4d579f66b59348f5b31f47623638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2638510338d4fef8ca744ea2bd8271a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e07a5b94a7387d812105208347b96d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319461fee2e077d213ef034a68270ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39855983b67db5433c320e6971185b7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0411ff038637860c27b2f0f6be0814643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee13dc3a4bc43e910980c7ef81b0af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa24aaf26222d7dd33e55732daffc13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09d8464ac3e1da8e2ab4d65751e0e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693795932a9ab35433f344c439390cf4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc1a9e2758db5d3437076d8e954dd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e58cff4fde66f9b0ee7e784e1bf1d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54f371f49087b59e1b7b41036071a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12612a8915642bc6ff3e19938c9a78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e1b4262dec3efc9787a79049ded44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39050e34bb0ea3ca44a2de01cda25307653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca0c6a8a3d0fa5179ce64695f5a413654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932f7b90e777046f19b5f270ce14904655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f333d13b72b9602257f2704f0111709656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7138f7415c9de4933ee147aad8c3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c3d8f2ca28cf6e6483754fa1836e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95a21de69d71557895b3a376a19670659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7941ee7198e3601cf457bdd165a069f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593c9e8e4d09113f85bc40a0e27d152661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15a10835ebb9cd5d54a9e9f307b1d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598d6367d7da89510aef86d9d8890c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f362fb744016e578c75a5f32e63eee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71470eab0d6d05cfe5430efee87d59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcd4d2949412fa1e41a73cf4bbb496666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6c45bce8e369fa1ccdb9c9d4aa1f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96edbdd0c59188199f4094099cf81a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4595505164124a87d456a6555ca56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3e8f0866605b2a327640361cd1af4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74315646455e5fc6f07f5d8bc08bc06671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13634a3d6041e3d2555e6a0e77572aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2626cf19f444bd620e3eff467b9cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f8b1e6a79f0df945f0f0e3be38b3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e79ba515cd8a8cb203842e10becd5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134faa997f30ab907dedd71610c32aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a05989bb648f9645700b939e1ab62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c1ed0296e71985039e2601295035d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752842a4e64b55ea134f71a44ef4d89a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60932022202c29ef09afe9ac1f534a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be6eda0c81625e9ad6139779e9a1af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7e29ddf3352f783d7d1d8f463c09b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20f5a41bf7051a40c6ecc9b481ff2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d67ccbed8ad558d87aa0195675e6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dc5730381889cdd0bb8c86d6bd2e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38821eb14bb3e9533a73eb1a2dfa2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470052c9a9e7f8afaa102d97bbc85f46687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19191485dc20a3dbcb135d29f1813665688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88029335bdb2e45bb30b4bcc150920689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3910b45c01823d587b9a55e63d410690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943ae211cdea888d0a302c0446732fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095195cc3960fe4aca59a09ae535ffd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b36b03458aa64daa3f305afe58929693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a43a5e481c7b268dc928215d6ae8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418ddf3897148192206f925e06bebc7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24042afb7174a76a49310a25cacdd1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d4bd329565294c4e0877b54c46f4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba0c2107cf541354edac8962660ed8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1391d7d45025067cdc3895634558d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94010c32d89ec21f9ddfd44c6fa3fcc8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19735dca45bd2fa84f582c4b596979ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0201f06b00252981cf8d3b311062db6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aab1ba7eb99eb19c131de8317dc3a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d850450929116a80de26791d82e5fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5453d79420df7764c9f067688854ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc520cc83bffe35c25f9f1da1a7ba16706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0017d13b7b645af11bccac0b287120c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7855d2095d39952785b9b0a21dd97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c812162ce50220009fcf715c7b8d454709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97724714745d8f481a5bc4465e05e2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5515f59a607c120a9c7661dc42abeb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8937e9e65ef0247a46b8c776ddfaf6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139e8dcb01619f445a979b1c9392c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f751dc6e0c1fc52f2169e66c6befa0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffdf7cf1a6e81d8485e652b33dcf0d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4528d3f7bfac1282c718f609f38c792716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee96d6d14c59e262ab63503a139a71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84144e7ae6b3e9afb75f8d1bc3c7714e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03401c5639df0e294366711d9db7d67f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2591ed690ab352db0c290d8c8cceaad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d39def37caf1603c2b942fbae3e92d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd2bdcc0645bbc154e2d4cb699fb3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f9d1d7e6899a23b04d915b84bea02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424fcc7e50e1275a64967e045cd6fca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7539bba373bcdc4eab32b159e6f3f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76cdcfcbbb5d5e83bdb198bb94d4bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26c02254a68548b75e62e66fb38a68727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9f9940d4cac44c8c1959661e1a60f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166883e2eecb56053d3808a245535b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a97adac8f15154f6e06df0466b5cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7c11248c24a7152dd426d6ac0bf40731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e91da020fa3676d0e8e7e1939d42f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9f5800850140e85c028a7df632d14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab224eb8addf9923e4e3daa5b495885734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611958f569f18841d633de96625148c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09806756a4b8bdae8a49f69225f42c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd8a83f37155b50535d7f95887b059737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362168ee2c6c9203194fe73094a7fbbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436f0f984a17e81e5d39f0426a62aa9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1142d41ebc663a8ec47a7a42d9ad8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb5b59b6bb0dc3e120860d5bc1f133741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa3c82849c3b8ef192fa1fe4807930742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253a228e801e5bdadbff6baea32da17743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27727b92628157c88e2cb27423998805744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa67d7ecb0bc92fa93c5bf412fcbe2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a8e57b99157396cd7dc304c8aa993746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706c46d3b13b0ed81cc78fd8e924ed3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e524d46744c5c5e9b12a77c1953cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85625d30c01e706fe3f471025bcec922749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5339eac1548158c5ca5f5a36df53a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd97da4f9de2fd50a7a159c67b40d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e057e589c2054f2ebaca51d3c910f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a573c1384929d4482efb00ce596bb19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6ac4d96d495e28883b9f7ccc08ed1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57c370b9de104a61c3bdcde86c3d40755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e025037f12238a4baee97d48af5a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90949497c3c1c218e5ebb3549f766eda757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ba5fb30047d5a9d4073e98277beeb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564ed5fc77f6223df8bf9f2e3b90653759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>