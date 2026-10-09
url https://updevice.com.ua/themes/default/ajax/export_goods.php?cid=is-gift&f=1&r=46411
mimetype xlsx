--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923a1e57db2a4e1243dc02acb039db31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e80fc1624c78d1148050d4749acdc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5beb2810efd5e7a336dbf7fc800a003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19b0c0fd131a0ca26fd49016da1c524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58975bb2508a77e5464e73ad7951635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab162ffb6a7b40d069b032a990508056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838faae605313981a82b2112cd3e65d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be897e4168811662e476e606322a2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f004caed8478deb960b24c23d1fdd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa5ef7f68d116faa570ed12ec6fdc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cc8fe532faaf00958141a506d8cab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59511e31ebbf4e56fc3649e75cc6f72c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c971e20b2d708e8dc28e9b901b39313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2081efb9cd14ebc22c28957bc39a6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd0669cb3b892163cf8a592edb18b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55247a1a2ff7143dfd9b604fd6ebdf8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f402e498f5915159a4480de43cd38317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce7ef6b43e03c7ad060f4139d4c1ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba13b7fe183f359d2fbe6e8bc3f291119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b226af83a54cfb9a6232aea37d059c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdebc057cefb17e1153c1194ce990721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7a1262b54a61304840bfb1bf167a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc361cb12ddaea4ab8bf843931e5a9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56661b219959844768465d1f0460066c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17082ce11598a237398352e30d4337025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60a6bbf543da2e0e1ca771539a82c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14809ce08615444a3607caf43ad3c8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacba07980e444133e5d15ac8c8742f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926664e776a68976bd07b30be82e8fb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559a930113bacc6da92a3e3a723540830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e9379ae0d2a8c04f09edc79dff6f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1e3edcddd09db2bd4d8c2ccf7265732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7b3c445961a2c1dd569679fd49ff033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781324aea55652da363564ca69c6fc2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443ea11b4698d332278c2994d4b560d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951a835f08b826f2ed2332139fd30d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e672c828e7841dbdd13f9e4951e4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97441061779418fb904b7511ce92efc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d75e14640000ff7a97502747e89c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb2166916daf2eab791a0b614d74b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149171176eac2a3c0454c3d484195b8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe785f453bcfa8173e2cac1a6dbe12c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5764155f537b57779e3f96b84ffd1c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a38c8dcacd4c0cdc4ec4b09c4e38f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58774a3c8708b408af59e64d0dc2566a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05be12d7fc0f4efd2493bfec3f673dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ec08126b0f0f644571b1453745c1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dfab8f2ed427ecbe9bf2df46a705a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206ba8e3c96acc8cdb4cec7964883e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676155930b9707127ab2ea9014b712e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf9e3ad2d10f28ed2a3b982d4c8ede51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162aa4698ba8c695b1911b9539086f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07792493d0102412b6a67d63008f180953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc2e68a1da7aeec2042cc9ed0109a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35321476f22f92feaa68fc9cee048f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2d5899de66a63e8f83bf9200570d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95d5786445d63d8588c9283658ead057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1da3d48913c43f521685856bb2f9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f2e98e17288560f48349a65e557e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a132bc259e87b2200ad6e05ce3c61f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59435af344fa70ebfdaa07355c0ddd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8479380aeba1dfded0e2ac23ffe0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592fce342fb163e91a70b763447978363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f72acd000b6f36bdaf307eba0c2c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd698c27d0199a0750e953737eb3b73c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ddbdf8a2217ecef94fedca14667bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23236d0f44a4d3f197b27b5ba2f2f4c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec9d1658018a3483947b8c3619e99468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19043c01ff072c1788889d3bef52de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e443844b9df0be90ba2d16265834370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7358b90f327fb1ad02b9565af93ac9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b978d6894d2b900ab5e730fc2c7fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9437c627c3f48c90b1cdee5f5b551073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dc1951f04cc43df966e07ffcc894974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46472f482d6c64472fb9e4c7e5277de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908fa03a6c41b113661bad2c4768c0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb5ca63cea69d14a8b9a1e1020522c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eee76b0e5885b81b1f5e27b6bfc4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88d4097d017a590b269bd872e73f4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fecda27a9d309f8993a047bf95cd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aac8f1541eac22117f5c23a749cf981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691a3c7f2a75f099a85c285a6d2285d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8331dc3a421094c0c11dcdc6968b78d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a3570213cad5460dd829bd544fe4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659402fc25be069f8bc8534964caaac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b743b2298ab3f95c10cc1dd4802bce586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1433422eb7da1a8db19ad413724b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084437a5d3dc16c681712d8a2a5f4a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9286414df98afb91e642bdb8d11b2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758eafbf4beb5884ee5950c0fe3d2bab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac0d715f8e8fdc1cfad7e6e25550cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e927c63f0c43e321a80f02092a66192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd1d64a837be0d8fca4a9fb480128493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8409ccaec1883d81d69fe1e845edc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b673039c35013fb9e1d832df890f31a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5cdb2b2b97748ec4ac7042d0021e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c297a804377a3fd71c02f8511bbff397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba064624c0b1f96da79bab44833309a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5977e57e3bccf790f1bcc218be2dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6004563223c3217c24a99781bdd7654100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139caeb102971e240f0778a8d55ff2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a507bd0520458d4aa4442bc6ec067f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee42181136e4d1d8c5f3e6edc08b5bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfacd391a3f49c0722bf5f9a75644e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bac79db7f7f1477a2851f9af6e011c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e0f839a21245946ad39429fc13718106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a18b2fcffd2d17500186df82238c3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e314d9f1d3ad0270d7838fde2c22e9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959bca6bb2cbbbdaace33a880ab9a3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7c05282f216b096d16beae065b355110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dc492af07ba6043ef312c3bf912f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5f176ec6d8befa1acd1cfd6aee0d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b69ae0b7e0eb1b883c488099d655d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e74dda023079f66d60bac5eefb702c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a34205e917bba1fe01c1a289ee7eb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a48b425809f05df7aa914cb11d528116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aad86dcb722fb60639627ae4864490117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c939970dc5fc7d477f08917e8ffa110118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463b143e431dc722b8d5131998bf033119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457cff3f069170b373a74c1485e79e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ba4f535281ee897ce2fc2646b0f9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2582141d01d4dda579a9e2ce5c005122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b33c780d2ff5086c95662751e26197123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d673b820f3ac0cdd7b86b1b7d63edc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da726ff306b4a3b0956d83c8aae9a63e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13056d12ae81bcbe17383cfc9d89ecf9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27910468838add22b8675f4d518fb5cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f394cbd3700711474455b364bcca0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ee95d6ec6c0125470d60a7bea74ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918a86dedf4b68a81fce59c38c65d05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95da3102dac0c666d38ddeb5ad6a3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e573b5fb22f5aa57c3118ee25346fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256814eb08683924e0ac4998d482fd1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c362bc0410cacd27f9dfd4bb395bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3070b0721c1309e6cde24e3f4d1b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96661e4772054088dbf9b9a6a05f1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2a380bdb7b472e33e2dce880f68c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76053213cff1152416ab901f3f88d6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a669912a8100718cf9fcb370ba776da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbd35f2c2ed2d3849b1a3823746840140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c745a2febf5b8ffa0398a7943fe60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b19126fb05b299c35f965328200c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea37b8eb3f74275ff358e373395531c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b31d32730fb447cf37e8e19d562eaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18743f754a6eb5dad50225e8d9745b2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515d6374b1b0461d4445207b5ba4cf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d1337669a12df85fc6181caaf4a46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1521a60d6097c04217a8bbe776a5fac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5771eaf843f148b26b4c89a1319127149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dca0522532b62cbce83fb52a28701150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5103527a25f14f6a75ea1afc773e09c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e4ca825e19f88a62cd824fb876817152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34ac313a510d74e4a5847252f2cdc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962814ce15a6c6ac6634039e01319cd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70401f96547d201e921127449f60d4b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303792a74bbf30f1e5d1b90220e87568156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86761a1b5a72d1871c956c81fc2fcfe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67c1322bfe48f391c007adfbb2edb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed7861584fc17643fb8c36f5e6c701159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff7b7b0d2a87dbf1f6b947ce8c039d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cdf168d665bf2d409db01489e2cb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ee1437ff6e246eade415780535cf9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bee021a9d591a60f8a7c86d289c136163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c41a8b5f07dc53f6fabcc38c0bf9a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047e3f7b6b2d7bd6b7134e4e33e3e16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b02a838a73b6285659ab703e9dc00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e17deb90b3801160632691842455d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2ad78b378c0de23ef5daed70fd8f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a26040778259a65140bd678bb0cc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd8b19aca688decf422ce54dcb4a4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe62904f43f55ce36d47d26746fe80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1382b784da83711e3183b467eb93c2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa444029ca278680636e8abf800d4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d63ba0fef9358e6241a8b7b7193394174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a829948772300e62ebe4fa9be607a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a4c99678edd87bc3562c504eff67c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81181918dea4cae89292fcfb2bedc3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15294fa230400e203f5a891d63aab2bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28785027e0ee605a6b6d1a761875d1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d58b3edcf2318a2bcff9c15e4420a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3425ae8661d9a4882c796e3ccb58d55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059910003a57b432408ddbc991fde1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2654c341e10e2a08379b3481aa5479183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522a7f012a77c1e3e6b03a5238c35f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea532eab38ece199746263302923406a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118f3c57f680f3588cb012dc7afd07d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7e6621d72faca92db143a8fd997f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f6277a15487b15b9a2d72c9c3c84a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a9237a7c3c3de5fa9493a6c0d0a27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed77a89630feed1fc46caf7cef4082a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140cca39c8b7228cb6cdbb09c654f7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fc93f6f217ce679fa1001bc6bab94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16d96eb033d673b5d72f656a8d726b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de424703fc8325d7e42452631049c8ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99d91bc759ad909111b007d41c8bb9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be542ef3b13c4e7693f23002026a6896196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721a1589e2bf298964863d829c55d39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504fcfc66f205bb399ec52052c98616198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f599c51a436d368f2b6fdb6bb36c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2963e3a45ca6f9c153af6534e2122200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a15711287c5195997d55cd4fbd6001201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a910adb5be4f6a65ab36d79ba8925b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96763b1d28f47263d23e93cdb13537f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0f8f89b7f7da725dc30711037b7a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a23e1f643054ba9859df0ae58a9004205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012d4503e7cf9129dfea93a9582ee48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12202348511a0c6fdcd59faa23106b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5cf0a15aebc18b9a0cb85373ca50d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4879db236399314615e9eb18e30f07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2e71acd09c76aed56910aaa489312210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aea10964bad02b3565047103b556a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b15a2c4edb3229a30be94a924b1652212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a07d3eb59f44d0300c1f68e452903213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f15f61793affaccbbef72aba7c710214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82fce7025bb877138be83e755e1873215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff6c6afc351a3ceaf645805356bba6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d334320554fbbae6e26c3d6915737217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01ac5b07ab3e31d4660ad81d3861b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818516277ff4fb1b9bb9aef25613a04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bd92604bdddc28cb7429d9d72c06d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ba9137c38b7a1e8e7b9d27dded2bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb43f84be44fa30eff58377f55ec641222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31128d5249c5dd2f08651972946621223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1067f65a4535c4d2c3da1fa4331163b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4578c8871e6889a7f4a634bc26a03f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda98b55b5e4156c424b15834977695226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7ed8372698a4c02df06f9f1e01667227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bd6a66f4ca6e2f0474a49d75fb9bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d609e723879e75aa79835bf59e2555229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b852813b6dbfd9dae73941de51d18a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b717a9348d2d6dbc8a4d43484dc1d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9309a2734d16525fbdc065e7a33265f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154819ff0c976c0bfde85fef9af1d4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d660c1fda02d6d98273f9b71af187234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c494355cdebd0f34ed69701923f07d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3fc3192bf11dc22d9c415aa18a657236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba6b524fdf88cf67170ef736f22bd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99780ffa54625027ab851972af208b72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153961007f5c85cb79ac4c2536bc5b5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8c29301ca2c554280b3bfa89c5dcc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc32861bfb63566d45d30cfb89cc042241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13823edc3971c10c332cbffa62926e71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04820fff9a70865aaa4f052bcbbecb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056363ad35bbadd350e3a03c374ffea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe3d80f10056b532b0905fee506739245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80827be5e3bdaad0ab04d0f5bb45387246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab77de10937905e40533bd62b71745247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a807f68cd43cb65871c0db4fda2139248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f49e58f1d0d3f81cfaeb23f8be7a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea32acf1f0451c068ed55ccce9f214250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cc595430ddac6e63ab49c2fa97ebd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47849a1d1ab8048997562321cbb64b5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410622aaff0a652ecb58592c70b1fb2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c571ee221f591d4b35add8a281ba97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286b2ca15d0596fdec1e0502a31a785255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf07a61e28ff4130cac5387d8c90678256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31d7cc2734dc4a886d6b2fe5a2db31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec285f6411c0f6704e0cfa1668a3914258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8bebe70352505d54d2712dbc6bddc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4d32ca904455ad4660165c5f649f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7847d2d481134da3a40ceb742c2ab6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa353f4c19f6e33d62f0266ce6d788262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0c3a15ad03077fe5bc33f4e166dea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725a73614b2ab159724d1356e8b0361264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370c73a60a0b2aa47bcd50132ae2b6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6660346e17bafe20e165705229cc00e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cce7cabc8831dacffa4136874d26f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216d2f345bc0de41d214608bb71ad87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dd3ff76589e202f79414931c5331d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e27e1869a38068616ae48f269045c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac755e79812e39c0d8aac5cffa45b0de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678944923b130be4be675b89eef778b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca87f0722e6b50e3192934b05c421ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a675833b02c66671de3f772e4e3ebd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62201a164c97ad1c2436ae9e8069b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1683db496f4b8f1cb56edaa9d340a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c30914bf141ae28240cefac513b23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc589bcaa8b7e69f2fa4d045877df9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f6c18f88f2bce6923b3edd0b2b2e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160df591e1b501a2d18d2c33f188e09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0a286d08abed8ce6e8a6c87f518f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35ec547d1755ad349d3b729b9351f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843246617b614d75c84ef9044c1e722283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d5754dfc3489358d4665ce46860b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa1b65de89704b0a9e34e7e1709c6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03e5a1b8b799a7b36f7b0d6eac9c4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dd0825ab1dc44489825a607e97550287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5c8f4182d260ebae656bb70417481288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086f65b87ca1dac1808a783c7cbd8e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7b1c6bd8e6cc288e5bd6d537497c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63e68495c3e0db9dc0f32c2a405190291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad0de361b06431bf9acb52bbcf1b0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffe26a41afbd716c488c7474bd334d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59524682bd59e944c33d7e15a510485c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4660a00da4802ffc14fc0ebcfc116295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca63a3af87897b5d1194e9666641e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e652ee30196c045726a5478595157297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf47aeb35357887f22153bde4da3c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f889692aa547e12480f8f62b82a6369299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413af67eabc178c841e04958f69002d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd23813a0dc86859a9dbccd25e87e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7d41ea998aa08042ba5c54dc4d3cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb9b38421b6429c593cd7dac96a70b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe0cef83b34a373e6eb3227482e9e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56673c90a1fec2d351af39a859e79e72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898d6a83a1bb57fefd6c3853b61ae41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad32df2e476437956bb008197346cf7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645e77f285c94c0467245dd331db7fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ead1f531effb34c191e28fa014eb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27b62e636f5fe8b2ff90c4e6e51a9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c267ee3d926e389732625e0f01045e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d9fe7f3a6ee27d015de926e154a36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8863ab117095849e8647080881bfaf2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a384bccdac3ffe3ce7a9f77d4e25be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c37305665e7dea92c6afa53aa95f2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3367bdbdf5372f819b94e03dd42a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3df930e7442afc60f20ddc60f84c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ce59ef1de9938c968be0fc7f232a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779f78685be46888827875a4f033e29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dd6f6ec1f0cc41a2c4e5fb3d35141320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037199256554393281837d550985e49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f30151273c85a82280a49062bc39a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19cb2088c8ef91b5b754c4461fb82a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb96914e0855dc07e0c1632ea0c0b28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bafda9e4cf95f228874bddd4771752325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef23b6f2f2acd578596f637cacfad7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f2a325a1cbf34c6a67c0da22f31c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153bce0d16245e82f51d88548bec664328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701348a1caab4f6802183951f1077c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6c341e4fe2bd3cfdb326e50ed31c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8911f6f2d3f7fe0c00b14ca553be1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a71dec98fd277381674ac63a3e8eaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cf77205b430f462e954da1cc4a052333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c897effbda804b3205cd1deb7fbc94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8a5f0eb55691841be5013d3e72d59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f565f85d441b5781adf8ae7f15d61aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4a356200fc9fe269749b2270f0455337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1e22d4719968a56bdac585b92513b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7165868aaaf8a0f228523b845446e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1fd0584a9e76bf92a7b40d4b0c374340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaeabffc4443503078bad3a917dcc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14e3faac71e7ddaaa720609c6fd8d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fde25aff3d46974a47ae12c9a8ade1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3dc36adff82c84ebe78d6a9ffa7a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def7214e8252d5ef33d96460e62f6a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83c4101d1f6884ac5369b091da61f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289037e264de1c166d7037194253c76b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4d78349cf4bff7997d045fe61b6c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4d3ec3518a432da50be8c6462bcbb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a117e65082623a2a09ee39243c2185350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f39d67c6dea74a6ca4b6d14637f35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4290734e6a3f7cacee76896e57c088352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e67ff7b0121d4c5e236311a093febd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a8b9884fd4c46bb37aab7b3671625354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632899b9d49cfa722e713830da813fa5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7748b4c1a94f833bbe5a8f6f1a751c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de584df7ec4777bbc0d619763ad797357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a95fc4aa4582df7a26d3a09b3ab1d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7ed61be9063772f4fc9d75416cc25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84b36adcb10cecffe86da24634a20a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d48e0592a089001cb969b578d7e50b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941f6e441881f2640a6bc83b2279a6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972ce8af437356ab2ad8e6d3aad024a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d9212cb7943232b73f76a83ca6a5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f5e7e93c13d5e3e2da4ac93b422be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be302c02c707d2200eddd62d1b13fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f56f01a25e2dfc789e59769f2b2d3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea37ad9f60d6c81eb030f0e1e94c7ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcb230bbaced71b67d3be2fcaa87a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9444e526f1e2be39059c25f496f8d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf15d487544a88103a1cda8ca4ed13f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862dd45a6988863bbd072eb32338d42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca7809df8ff00b9eaeeee4c4152aa9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce3d2114e11bdac22cce30ce7865af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50eb910f617e1e394c41afc02eb0db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b02e3d6ddfbb6b765357080915fec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fd3a17717f92730da6e8dcd4fce8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de074b8be0ef0a7570ed6a1eb016f61d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3de46125d3d4e6f3fc6ad87063870379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4887f6eac9bbcf08c4fb6acf252a951380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96139b20ef48208ac7b3207763a39eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f576c20c0db776a71362a39ee614e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e78ac40aba2b46738ef4b257341c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006214c76c4fd411d2a8591f400473f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e9e14f8234b2c45aa7766da83220e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bfd0b140ca6ca3264676e83bcb748386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf121936b8a1cf91f55d2a8643430e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791c02a46521a3e46070d2cb338de1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b0ffc31894966802cd6bb625045ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c07f84f541093fa0be5f3d4b04fccd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e32fd7ef6497f8990dc7dd6c1cc10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d724f1dfca6b9e347d215e60273e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56323786bd2aff496dc939c93f5770393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3302c5351b023fe19f450bdcfdc0df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3112b53a1355cd42a16cd27754e51a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49630c6ad7c17fefca547af5d3521b14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f214e4fc0f77957b1df8f3087b4669397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921f4a37f16c8f1d9989b00dae2137f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f92d1d74570e3298d7a689d8e58a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bfde6be26a7eb51c370cd5a578c33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd4458ab5b7077ec589d7b122589fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01a806dcee23ef9c1ad588d79887a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448e05dddbf107d8cc62e85571194c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c83ae6decf314be3c3927e29baefc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211694d0a2df3cc00edb25122e83540c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6553538d9676fe4a30b6ad0677e7875406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b6da942d18377ad889862201ca853407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cba21bf7d2f9f0d439e32cadba309408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706506609d362539fade7cc32cbf7b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70101920fce9a31eb726d4bbd0ae92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acc850a105395cf0a5bd6f9858e383411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27146811e0e13c58436c57ab7b25b0dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b900bd27f5dc04453775c4ef98cdc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98223f21d529a3432633dc582f613b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cd1f9a2669b400255414fa9f1da02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819626cfc42cf8162bafe44b5977663416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca50cc6c4f287d34d4f621839e67c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6773c5822b6c4d1f6731648fbe0311f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ad620b975bab9be9f21efcd2ce5a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ca84357492acf0501753d992e20d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ee633e503ddd671d064492cc0b539421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16e59f4914d8e313d7bcb429ee3166422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e59ddff8ba60d7fed7afea8ce1829423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66c858984071be8c01eae6093b09e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04921b8f1702d1d6bd2cc68881d7a3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c784ead21a80c34158372414503ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b943a14618f5227449b43bd033fa82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0f352951e9e3ac06dfbf94790f652428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1b8996693735d45bcc5db18a2a43a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1453f39dcc62d6b3fd24db555fb17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817c6775d3b4a23073128c99958b756431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389e37ac352e16ac7a19fec45a42f14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9fcc4012464b37228e824f5e1fb75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8ac92ab39b3b18175b9b2d61a5a03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e5a85b6a95a5b89caf1d838f5adbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd9b7ba781cea30f0e4b25a452e132436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9335c8f99cd4bb3b3bcc72ce2148a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be1178de69d51f4f36415de9e7410e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2a4bd7a33e7b1dc76b198e8847c0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3e793abeac2873046a3bbbdaa1bcf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984352f2c1754decafa4301a1eb4673f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2f140550f88abdde98b2204bf0c29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88df3dcad64ca9501669806980c44f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac71bec174f7dd68e3c1842f02135b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ab42ac6f38acda713a36d44ccedca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ba903b62f9fe8511ea7d2fbe019c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eb21183043d72cb68ffebc2c165ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7d22ee00b26c973c92fcc1a2dbd6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e424b4ec514b624c2d60849787dc3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a28518d0265a401622ad4c2b3af085450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748637f683d3864cc0798a76f5646583451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464749e48b436944194300c34ec3037452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6ce25cea3552efa21fafba757b976453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8c8d12cff5d38ba5c5a85368a405e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4dcd904cbb0b91ee34c0316fa1121455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41cc034bf94c009dd29dee8f7e2d5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296c73175cb812a0b2b240e49ca596e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6088124fe4ea70e8c4f73950bf0330458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa75c76fc2018cb11d444ce9ca7aef3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f93abaeef45cf931fdef7333cb4e26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f553b2de7ea800af8291df3e5c8c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63928c96ec71480efcd10f6951dd2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95690304ddc57543bbd956e07a28720463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24f2bfef1c54b7c5df351b8e6f398d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb994b603cc680983b4290eb52e3cd2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6c65b9eb12327d2d8107527ac394e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab9dfc4839ea9c8df6204c5b9cd1b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484e54ad4f2ef252400d064ee6ca6fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de399f764131ead066ba39905fa859469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456c5471f34c4d1d24b907d3d53352c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120003571cf3969d17d5aac7a11aad5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1720b5b7de7abd447fc5cbc2a52b39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6305d8f7a17e08e74c25d914ab7d4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47215d2902c4d78ff0714332b5594e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ebe436c18e524b6301757926f344e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e34114fabcbecfabf0a264342b9bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da746b1f0eea45da7d4b48b7b443d40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40beae64c670f84be26aac57b47536a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b8877c8a8498ebf7a5f4801add57d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b235ea841ce62e46dca00b907355e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9529824e75b7cafa09bbd29d069aa9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7857f259d68ed87b42131a640f36149482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dab6636e1444fbb252a02ca07aa31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb944c502dc7d75412256bec6c2115484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be486746b373882dae53b263ac85f8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d27cefdf72ca0d79ce0f13ee8f12d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbf9c55bbe2b04a9e16769c59a5e4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aec598ae2b01004761f61943d28b8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1684f2203c921b4a503164d02b107489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1140a0c74841e59a3108e740fc0db8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776918a3829a0c071fac4aa1e410423491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4201ae04b4cbbf631c881390c68bb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048a8ceb8086814434912ed4ab6640e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad4c27cfec377cd88701ae26079790494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18979aa8041b02db74e917879b0cf973495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191a93bb1367161a4fe1173d89bbaf6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec882c21d77f0982c4f8762b778035b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e761631e788c4acd6320c63a40e529498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8723c81cd76a0e99f8a05e09a339f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753cdb88eeed4bb4706ab34009227a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86fabc2a8c07f9c0a68af0520a6948501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c3bc58ee452a689ca7489b514367a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d55843d41543567958a53a958db37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f08e9634b1752c3640c2ed0f22e4f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1e570b5137cbb53cd88dc890c82ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539a55b694a57847a537affc7f9f19f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477496982deba413d92bd44eeefc702507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1085462e873196e5bcd5efbffb24e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d77133e109796c5c389443d32f48d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80184a3b33851d7549a2d5b379304bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7acac3d9d06e0008d74d7e0e4f6d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ea1f5524e88744a5e85d45be7753e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cf8bb75ce9c7d60b49b740cfc1361513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134dc6895fbfa7db6bb7e27eb2303bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813866c02783a42b894673e39e05d516515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23546459686552703060425cdc5d1a07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac493e01afecd86ea2afeb334fee92f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d26094d4be27be542ad3b4375c493a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fce1ea34b61df11a6518435751837519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970cd536bb78f43ec27fcc9900cf9e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb62f09f7c172816b31bc401738489521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f7007d315093f85083e2da9b8eace522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855ee55b91fc49d93245c9da3caeac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d7dac42b0cdbd48da019ba9215a83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9ee0b7f325a45b7b964c2e1001477525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c4eda3c724cb13bdadbcabd59d0ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4a14060200c15d36934dfc95b6b6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ec27bf1543c11dc044979db7f66ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85999109a9afc55fc774a164cda283529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de6f076f8d5413060fee0e64b6fc3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e48b9b372347de31df69664ed75898531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744c39a5823b6b09526374669746e46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e86f49f2e130f31879719f10749f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a2fc1838a26b47cbb949574503e53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baecf9ce3cf8adb904590ef24f80a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74508fa58875e23750808544603cdc45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416057eeee36799eef2c6ea42624c5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51720709e3cdde9a80be595015253417538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7716a62fe47ecff7bcdac6903db9702539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1543effc2fd4ce743397fd838a5425540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0571bde82fafe34957ae3e9bb806c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b74313fc4cc136794fb4633e28487542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08435b8e25c5ef126d6ce320849090d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099653fc3b09aa88f6ec7b69fb9c750544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b246799ab7186067197b1880b0981eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b26589f9d261e64f5978f8fe2aace546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b8abb79e932193e41c9245dcf2266547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00307ed0eadce31e0fb3621704b67a24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15f9ada40616a1a6f7a4d65ea5e2ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810e129f741f267f5a1ea8b1a74608f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769962f81f1420ceadffd23dcd854a10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28c8797bfacb62394ba8c16de0c843552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a42078641bc688141197a4a8f84b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54666e51d56bbbaf2281d993591ffa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda78baed157dad040487033d14f268555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d2a42fa4fa82fde8dcc176fd32d37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110f670ec993f5ca54520ba926fe3f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5723e9372877e69fc34447fb2dfa3a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7544026fccf9e89084a4f1bca5b0c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b023ac364ad9859bf15172fce0d2bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ee24912470e84f4c9e6c6116b0769561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd017c934e1171a07d8aa731505c3dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1e4cb15f1f317d313ac2b07f90e81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdf295b679c64de8966c54820d4a28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fd9779e01c0d04eff159b904f53bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64712814606c1cc6242a9719db87898e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbc17d9e1bd47d3e0974e493b2c727567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb6d8a16c840da27feda2a54ca8f51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241689f6629e53783104e0e8816f1ea1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c67cd113884bf42208466ca984f0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728264cdc573cb5d710022aa0dc0135571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f42f609622410f1140c88e186b59e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daaa3d204b8d7111f81da73ab38ff0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a102457d7c3cd7275e5d2f2728dce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f400c5f05a140f83ed0403f9dfc27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8004002cd51775342589e75e16157b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f9b6040b20c077822e1a67e5b030577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf82f9580d16c9745dd599f33f6c183578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ec216f828822621e9efc01a80d2b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b77d1b33b7db38e928952e7d90d98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d0eed02b35ec85ec95edeb334f615581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aff649dd80037ce99f6abd0ed50fee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11b193da30c27afad576595d36644b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4074efcb533516c60700c6cee3ef04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ec66422d949d05498297ef0a712e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc61af6af6be45761cbab715e28f9ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21a0907c2a644716bbd46bbc9c2b78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a92d4248045310ca4a42c70a584f39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6c7f60c96c18ee602acd27c4fffbf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71f3213ec67a8b9eb9d17ca0b0ad3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515915f347ee28fba89a5b2a6475306591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3807a545163850e519292acba45007592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3311f190ce25c1edc5f23e577602397593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d50ec8ebebbc083520d712922bf3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5744f031aee9596e5c6ba47cae9fa1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2f8f42637b62f2a94442e64321158596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3f2b7ca3a9d9f7f9c97b3572ca204597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb779922c85ff0ac3fd83d829ac9367a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b984614b58d63cddb9337dbe7bbb1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf25018cb7663952fb667b561e7a6a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8042e203c08f590c0c29eedc5e62a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b32167d4d2c352e712a5a21dc91687602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f7924339793fbeea668886d5d6118603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedd446eec2405c147ebe6e33378e7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a279c3b9a913d2a813df073bbb2fb8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764713d904d230d93244dedd9850afc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babc69aac97b0ae8b8653eb99609e11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b268475ffb97ae7c61ba954cee60d34608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cd7af0ca9024ca4c4b51b9035ae5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab045ffb876f14fbbafe2b72853a41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e6ad753993f0b94a57aa1035eecca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b044b25aef866c19d138d0513eef7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a11c6b2d13acf0e74cfac95a0a8b06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e03efe22d9df7c0cbe8a74df2e492e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6d46e878943372a083e0653119e83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488304bd9b972e6b57a620aaf6fcdec6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc8a6b4c01608b4babd4ebaa34ce6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6960d47826c24777aa71e3e276f370618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ac23897854657df07fe400dbc7cf3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad5e12b1f22e28db3dfcfb2a8ca581620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730024fcdfcbde90492cf355cc21ee4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81a4292e5f3f4bd1c79cbb76c357a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e53fa4c35b8f7f1b59a382b929a86623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f59290a9e486703010f4a25eec06e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf6bd0e575881a99c22dece62d33fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e5de2d5b154cae689a52753fb0281626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323aa711ccd882b38f17725465debe2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701fff9cf5ad5f888f2c569cd73fa5f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d477e66b2110700dfeb5d4e514dd6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3392f220ece725418002e155718ca30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609343e43a58bba4bc9f728a2ca2b572631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980cee22f59b556eca68a57591e806a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de10a3266171de4d5cf02f96d31a52d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93274f986c5a735521cdeade4e32d2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a719caa398498769c9b3ef40d3a5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc709231d275c33982a79506ccea3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe85d0dfc591852b18795e93a8f2d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae8a7eb731e778cdb2fccfe8fd3a97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252f31d166640c5a425636ad882b8f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9340ed09f3f3e5e2b40d88919c580640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555d811733f124b1d2e7b3ac4ee143e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ca798bced3a74ca4caf9ec848e1f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57079379d357a775da159e4f1bdf42a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab555b7fe1c9ff5a2ab4ea112e6dab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43489f25bfa1421318f414cfbce557ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0832e82fbf474abbd1752a3530c8fa7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76610a33c09cb9b8397ada05508e502647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3da8c46edf1c67b2059ad62a6a0b9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e631c5f3752a2ca723cd400164cf4a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c7f949205f4259531b545ac389b8a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11176a496b414b53780c245534f676651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f99fb65835f9c271bf3ad55d39eeb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c50c80ad1a2ad8b608f3685c584a1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dad3a46f1e0bd00ac1b4282bc11678654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bc005656f84c551727f1bbffe5d42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14f4c48a795ca981362fa21ce90aac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686e5ed502d1b620e261d1722c29788657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1c407edd300cde417c434fcbff4b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303946440c892a982ed533af2f8a8cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6708eabddc551936edd8019798b1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2644d76b2ccba32576803eb3b3b135661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d850f3980ac3f3a9f735a249b90c823662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3b6b5e7f6e82c59244d505d23ee7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8bcf07241acb2026ff7173cff91a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559063848b918db7e06cd342a50708d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a42a2869660ff3df622e106dc8d9a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdd23f73cd3a2892653c7af64451f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5435f5ac7f0f8ef853bbde9708205d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16b63c97f6d8426ae07d1e74228c7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d50eeaf47d4d924dccb5701ca2c4f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf5f5ae28815fb28112c97e559d807671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd542cfa0d6fd90ebcd94ab824d969672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5082cc1b63b9d261ec24827bd1481673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a04ad28a20b125e9b2605ebb769da5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d236bf11066f2e88ab6824e51459d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33937f9cfd04e91278d0ca258172df3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621496f730473581f1945056e59fca8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd9a71345bdd5b3240c460260030b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce31cf8e1077cae37c0bf088db6e6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378e199088ea2dd94f1d6e67a7f5934680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145dad5da911a7edae1688d8db16d1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5595f899b01a3f22dd77c63f45a760c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47f48aff5ee3e588738b881cab9555683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a279c0530c7c772e5886a88b09b4291684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64a0381d303727f65f813fc66534bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23e1c8b3f1ccc60ac687efa62cc60e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c298bb4a26beb0823f0038dadd3862687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1cfff0df22823597431ff9494ffab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e89cd9c42c9d3ab3d52c4892caad3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc84a6cc067f6e48bd5131a647eca73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904609d07e76f50cf4b159103f9cfe90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63748285d1a9ffb75d52018fa33c129f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc685fc5e73e1a06699f9d8d39e03c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415393335465f864334dab67243bef8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a6467bdffdc6835b3b0759b6ed196695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2b22b41c064c549eb45f43ab1c962696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efca5e48b5091e02e54f58e0647248d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02781713a2c4094c243dc69d626051c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63305f307c0960ed6c51edad765d1e81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a55ed667aee708139f79d1361ac3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268f1a4f7376c9a0a830f4f374818a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b3d1ef3d91681c39a2df410f22dac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20824677affa5e200086b172094957dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c890cfccf821063d01c3f4750a0accb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c65833e2feca01dfd5291c2e42e083705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02334af8a5b60623f7fece1bae98e5ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d84e2eb0f700c10b8f4984e1cf697e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8eab6edeb51b3ece83d1d756f8e98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27979fa5c033d6023d23d3c863e234709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947e8dce4c0ff67ac57c4c3bf41d4e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385560e9a709eb321bfe5fbad0d579b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072dc0912a203e44b15e5eb48e56ba7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca29baf482e54f288c7b4382241667713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d37eab35f5e500130be5b521efd7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990063b7f642db5a684d71094af23da1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7b7795f6ac46c7c1c725344a9baf4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acefda1652a9dd1c9c13d49796a27a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccfd5f8b625dc892f1060f2788fce6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e6a0c43653634e8ad5d5dd875d5b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cef9b4c7632c739c9aa6f8ec0f31d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cad5cc9b1660c6efc1e40cf2fb921721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237233aebb19eecb3e46918bd43308d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70841c49b38dc001a7336c855cf1f60d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194a8bdcdf16267745d45da84b46abf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed70e03a4a7eff154d4a9d3c471d8d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330ca982ab66ba73e475381e34915e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9171aebd1c16532bd362c03053c0116727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41dfd14de73c63618a64da2b6ecf6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340661448fa4677500317b523c7781e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37447f6e5eab62139747a06a072fe222730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dfbfa2d7b0d5be91a3c8c13cb3ec4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce292256c9aa7bbaf745318bc785b84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d6752fc5ad7d840c78c02d8df3afb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb613b6d94bed2b5356d3f1ecfaa6838734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b3741976398edb8ba6e6c5d58583d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868897f897594ac9607dc6dba18755c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88cacbe8cf5b11ca3ac570059ef925737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87cf85c135e856954563308bacf283738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259e4b14c1898a9e285f32e4d3e7ddb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362cf3e1b966709e27ca422484e3bf4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246b46cbaafc1d6395425feb23c1654741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855af17e078a12f9d082ae5fdc2686cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964590d3352e8f3259641146f49f101743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54557c60c5fc606805ca4104c08194744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb663bf6e4bb38905a731d4bc0a2e0a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2aa374fbecbdcf8be0ff99bdf7ec4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665c69c89bd027b4df74f7d6509323c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839248d18df69067164217db85a12fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19f027aedd9c86347a94dac0b592c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e778da9bbe063560359903fc781ef0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91f36ef3999c2fedaab76c2c5726b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba03563facc7d491a35ed9d7706791d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7828cb355093f5905f6e6ffb9504c7e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773d777956d5c11ba99b5b135af6cae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd210e51c5482139984dd009e1fb0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d6da310250cb4026d2fe0875d0860756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ba33fda45670ca76b15d8023605e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94a099306fbb52de69b79d573fd93d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057cb77176388b3cc42256897201c3d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11a19fd8c9003536ab68897bbbd8401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959db9561f5ece04dd481a1bedee500a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f910eb720c338e4c3a02d8e4ac9bc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790d5d4172c11e8b5b3ef537ee9e2334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a0b1781b08e1c2483d6a95755ed2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deec622205c180ab957f379fdb5afc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56453eeb4afcc69d52f00fc17824551c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9690792563d62a50b3786b27a6dc7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d1f1eceb5cb98789f2d26cd381b699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf3622b3f3fb97b7e8d4e2067bfe5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a2eb5d751461825dd15724635c37e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbced0cfac87be58973aec64a00ccb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a363675a7ae1d2df757d9663998ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f747894e853f2dbf0e1326e0dc484914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17b263e2ef2f752620b788160638bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bfede616609d7c7605462d5c5534c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89a942504ff8fbb81fb6592b79027917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac0e5a8aee72ed30099a5e7ccc72e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642b7cce1dc88d9b3ba8e9170df5e5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febf3689d4b94dfe8772b3b414c8e6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9eddea2a86ea93d1ae973dcaa52c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4cb2a912352a724841296949c7bfa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295a1213d427b017b6732281cda03ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073332e3595fc6eeca1f208036e24fc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed5cc10bb369f8318db5b9d23f091125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96322231512b6823f16b0d61395f59026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42299d9d866ac2808fcef0cd935b271127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306ead98779d46ac5947ca393ce26d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fafe0c0026bcb00c615940e6f554fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b86d1b0b5cea5b72c0ae4d0d0af9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae445b53e558f546cf3fd9c084d64831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3df2e1da1477a735178eb8ebc6c6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5c38861ee8cb9f638fa329160d2c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1974d6605b02f7fffdc25baba2009434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a97c52f306a63d369ab201b2b0a70635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcd553b792d05dac73eca73ea89bfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a4335717f67f8e6090a90436ed0b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0644007157e64d6deaa0c8a9b4aad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996008d6c5cb0e39508f763d492a22ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe3fdaaae7688759ffb12edf9c9e3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296745a500ae246a4730f20ab0901a5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5a8498dc6126a9a2d122d64111fbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45f93baf9fbc3428ab0656d4c0c38643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb01477df5374e80c3ded53f00c15944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf21441d0781b85a9fd7eb0ae4d74ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb1acef9a480e5873b1b2d5caae96446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead66ca11e62da73a1001d758523313847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0aedaa747e4fcbcc5a2f0675f419b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fa1d51fcf6bad87d47129770f252749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79da9ae691ba0d8611630ae6b04661f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49a9529be45c2b0ff0338c851144b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f640d0dd49883d3d401aca2c4a66af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5eb03e7a8026bec0bc12663930cee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918719e4cddf0748dddf4f8eca1bca8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69abf289b2f19ef4493b1624e17dc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57b404d20448545b0456bc8625d90b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c3bf5c1c6e0177d417a2496c1a1b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b83873948c175ca8ab31156c111d4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a13484c5f9fe7bd7f870a73f0038759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990883f621c74b9fd541aaa4552d9d9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfa6e37dc25fa4577343cb53ed368a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce17473fb61d6202123f05f31f66f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae7b6317e41bf26c1c39286772953863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b2810241360addc02316099b1b87a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abb4d7fb937b154303f09e4ab46c5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afe6e430f8ded558a67daf182787c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab01f08226f60a21a478aebfc2940067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ac6afbf14e214997d08a47399e3c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53057c8d5a0134678318e8b226a940569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497555e0bdb0f84e19d5f17ed9aa0ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d568d941522aa4ad851e20e789e3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac74567b48f357ea670c950f0da3c4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e60b21c5afd8afbcbced82f4deeddd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be5aad8b7af1784889ad36b1365c4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403a873c6cffd6c3ab38d1c02563e6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e31dbb9984c7517447c25b80a45a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d89177d46a5562114dd5bdd23f46b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857de091753c494986d9ab8fa41a0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff2b6c1bca007d18a6e648cf2e0add79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aac4e8905e9aa2336129b5effd33280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ab44defaf16489773cf0455fcded681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a14693bf1c7b1eee94b76fdcb0de9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33303a87acfd47a7eb5ec918b9fdd44483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83cf75714d02326721b6e7466bc96784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e674c6c9894ecb3da514103eac569af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53d56f4b2a8b95a11d02056840774086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982ddb06ffd6c3896282970f00b4f3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b698f944d81c019004bc77ae184af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224d596aa7c6274e8bf35abb860c7ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cddaf691f6aa48fa77317354ee40a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a90f75d4ff9fd87a2b0a139fc452e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e25bf464475447e0c1fb82c8db31cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee3d0df3cbfa6254f39686bbee839293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0937d2a15ada15bf6ef380fcdac0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b9eb843218d9325dd54362116091695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba72418ffe17fc925f287f057dfa4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a919c7c32a6f4ee747da73101d40b6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6cf18f08853c389c7932d5fae24fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd172d740df1de6d26e372db5aa0db5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c1954f1a9faa5e68aff980ce2da6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef036c9e6fc7cdc60caeaec9a2bfecc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7669bfe6c7e8458f736c04e7f34f25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6af7ff157d13a54f36af931d1ff18d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6e7dd6db9318ed5b0f6bd6bc37c07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f829bf9411e0218d82f0accdbe186105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9eddb6d62549e2c79f21f0e89a635106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57f1eeb1353634fde02e944e4b2bba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be100b8a1bede5232b1431b0059009ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e096cdf11df125d32c536251cbefa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30688d467eacf92dc0869fff1808eaea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37713c5e55c3fdb4691541fb632de82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87313e1380aa6e1eaf2e932c5423c3a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a870eede0cf71e111f1675220d0ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51442caedde45f1a1efcf527332cfe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e58ef1b56a33c9fb8213695ec29ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f63e5d4a65d48e69352ba42921521116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f81eb29e84cd0246ffbb7e42756699117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a632a01dcd4d640c7d141b5d48f9fa2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7063be5af72b0ebf01eb12db620688119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f945f3028489226c1fbf6b6474bbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758222756208dbc34392ca5f6d89d79e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83fef6628981c8e9ed68dab110d5c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a2842c8c3ae1f7cb0bcff719aae8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bade517a153ef92992dbc35867264124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834b437b3ffa9df75e95006649c8a9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638292c8c279519281d4c01951db2dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08c00052a24e89ccd8284076611a9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928642df2aa1cf2d49daf397d1afe37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce89133fcde7ebf5bae6a7fe91d4238129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f23f18e1d6a91701e3bb9548a8c6a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6516ebc34bdbc55cbe63ae63100c9a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734b3b857cfbe02cc71219f3549cb35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3e481027d042acdb5a7d05b6f3c0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03690e69c35108b09fdd162ecfb784134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493042ffd2d921e0d767646e8f80d492135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755678a76374c6acf6f194ef7f9e2cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26752e9042c8b3a7746fce159eb80b35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8f96361ff1faf5ae2fe92c124fc6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4ba0da5f97388baa1b4dab8ff9a9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bba11c7ca8008a46e964d723952b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5126d9c0bd8c90fdd51ae98a1515f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceabd28b64bfdbd2506cdf5fa0e8c0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305f5e248e659b99c319a7e75bf36da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c0347de98f41109355b8a2e356737144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7606396994e0527b015d9085e01cac6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2032d142890262f76f2aeb7a4d4c95f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d07d07c4d762ab5badf9d0e44c8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12116aed7c5f6fa0a7c6fbb5027be208148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6008d58de9ee63d341263c6a6949b77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a3272f11d9647360eb529e73432a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794c1e86812a7390ba676827c60adce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902953a235f548eedff4a85c88d487c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244a000c08fcad46a2963cc6081c563153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f311cb6e581a520da3059595d049d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620611794e6e0787b5f0e68efc39fad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cad5da6d405e0ed3e333d1be67342156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ee697223185877d1c586e015650b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234beba823f789487e513b42320c6dff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cd1054bd9ecaf147890680f6ebff3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224bfeb0105954d629d841c6af62ba0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676708728fa97466024dac69a039e2b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dea3cfb5f7ba44e1f55cb2ac55721162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d2e57710a4aab2e45857725ff1351163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dbb0188ce63ef7daaf2a6ba8162f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67afa106f2d16e2f145011275980e3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54568343bbb632f91ab5981caa0ced9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a56de8cc1a592678b403e055dad5ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc467a41e90bd4a11f0bccbd49bb520168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbd89dcbe86acb51f6b35b2673f708169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08b757a060941b5f4b189a3e53af30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86b8f0213088311d1ae51fcf671ee0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e468b46150f60ff56ad84518720872e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e3fb0f3ddc16983aadffcac3df8f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1375b46c4100d81bb1d9aa84f25074174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76626ee2cddc36fa2b59207d44372319175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d317899ec0383e69f3acaa0598de29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7e239bc1aedf820e49aa008baf328177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e91b63c8cae46bad9e85cc8939c39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a82df33dcab52cfa4c334a17f02ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97108a55ca549c62047856be0bde4935180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34f814a5448ffa1f72f5e11eac0a26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35b1dd3bd7e5f8ae6b7adf0f28602a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d79d29d14e163ec5c69d551993619183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb57d81a20c321656ef1cb6bb589d78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91f7612241a009a8f8ce25dfb235fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51007bfb5b19cd34c4bb32c287a7e84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c800cbc1d8b94e81e47cc8cb10d04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78fc58c6925ea4011fd733682da6cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c4ad89dac843b436de94486d0a4bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72751258b9390c1fbbfa5b118a2cb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4159cfdb9acc3f450a926117d1cfd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af772397cb0f08e9196bfa4bfdbd33bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775fea769cdcd014f41f45e9864b512193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe62c40c30a2c2b6178bbde4633262194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbf70256ed6eacf7eb1bf6fe66321c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1507a6ff815578f0beef160c3240bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290b14d4cfeb06557bfffd145006147197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bb0c4e47e356605d08c670d50cbd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab343f5abf86d67e92156351f0239c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e45535f461a37b3dd16d07033c1cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e06ea78929ede654c068b7431a16e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f0c4dcec7501b1976eaf1c837cbbd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbedd6cbdbba156ca35538ff8fff4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30d4ed9ed75985f8940cf259ced027204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4b3f486239fda1e78cc61e2c183bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab35c8b66869a94e8fb08904eceefa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67ecf7a816aa1a940e3eeccefbddd2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469036cfb58686ec28e771abae2327c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bc8f57ffa138fd2595182510824b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470a2efca22d0eea0290bb5b429875b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1d8e368e51897472c573139c42ec8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf1cc55b27f638bdf3f0679890f4f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f29b658f72ac49e6b63794b7aa884d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b08db49d2146261dcd08cb1c3731c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3576f4ecc5d9655e69cd9bb4f5f2a34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf1a52b2e23155791394547eb66e2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ccf41c4a38387399e2bb4c1c61eee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5adb8fb6dfe473649dfd130ef7eaa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875b85d351cbc5e00f16248e97980de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8c96b7ce847f30403cddfe8d09f63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c8ffea1684f54d9057bfb66b44903221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960e2902eb7e3406688993d1d4711a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85782079ec84667f70aaff142a8c081b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d1672ba73ec018053049cfb059104224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8436266ab02b45498701424fe4aecf1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be612b1c0b38c2e05f0b1df2e15642226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603672d3a52f2a9621690c19d747b65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abba103f733bd25778314b3622765c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32160b8f3b94f6298a68a8ce6bc54c35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceb73415bfde4c45379ded5767826f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facdbd1abb50e0f2968039e5ff24c14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa757d1d5c12632f4aaad6e6478373232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870fc9beb33b577066f7ab064b064b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9687b93157acdbbe7473dec2c204d02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3ee64bca7f281cb9917c4a906972a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea5b08e5821496bab3e1f5cb269327236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feba6653dd76599d1021aec571e10af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58e960f5207f5f1cb8c49520cc4e57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa97191410b5ef4fa181f8bd0bfade239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2449650b513edfb38d003bb479b728240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8173d08df4029cb2f7d145e1485109241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04c873e6c778a23c28af4fcd808128242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4bdbf77910d3f4c52d0786ffb90d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6a26d737d55cd7fd621685fda06ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aaabdd696da4da56dbc910a88e5b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b78f8f7e269d939801fbb8159f43b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b45f47cc5cbfa48227aaf8e743cfc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12e2f4f0ae460620ec484175385916248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883597260f02f2db161de2d22c0a8a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf824e8d9f828a3b0d1607b972016c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce959cd72fd44feedf819304c4dea856251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cde34bc6703d2820e1680063513ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf735c191eb28465138629632f561f95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1b00ba75c72fcfa1c85e021e0d11a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc52acc92f6a2c0a210935afe6e7ed9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f35a71403ba1439368e6c7bd6a3e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d085438c8dbe5af157909ef1a5125257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62946617b58090047856bf9733ae02a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37889c9e14bbe8841145369cfdd75174259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051bc4fdd8ce7133a398141c7c3be6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c09471ba12d0a3cc3418734337e919261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebed91a721562996798a128755c6a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f742a10606453b094700def59b13d83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cf901b3cd39d7c5e49059506e9b7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0e3849919ba4e6004fa5d84fdf980265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f87ec61761dd0f051e2620b11b3d36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b38ad5bbd555fc377f2bd8e1ae78c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c171e27c85da2b6a35ae2742594d382268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d8306f8e234810c2cd7ee88fb8441269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc5d5490340b38649d58ca175887b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70f8a6052af27fa2a6c8a362e8394d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e970fc19f3ffd5ed795c942298332272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47d61ba86cfe4354caceac731b1270273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5a14702c2475be6e17f358a2d7ee0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1ffaf9046cc958b58221b15a265d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8689fa1efbc34491e21de3cae7be0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cc561cc965dd63759107257725246277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2ac7aa9075f20ca8c4071c0702990278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7dac603bf011a0d681917fe3a3faa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc3642492c922a460e5587274d9616280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118b9efdedb76f1b530bbf2a77bb475281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a47449e19a43546d0674626b58ad21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ece5bfe4b0145b4482b1ccd7423366283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff70bab8cf83e7e088ff0dcc7c83b02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96500e430054de51e1a5a17cc02e2b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1096af399e58d339bef5296258df9e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dc78c23f9829e47cb4d5d12759c61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6735fd92f92479efcf9add915f3d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6452596dcaf4eb05be573b0c57673b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62598b44848c656690fe8a296f5ef50e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10087b15919bc8d485c0fbaad525da11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eeb4afe167f30cc676ac69c56367b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40408fd7f1d14d6267dfbbc86f205282293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d7f887b71d9743daf1cc8899baac4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dce8e443199ff92fd05f0154adde6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197f7194ff0d5d75acd23f32895223b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62348732ca68948f4c20b56fc5a1e293297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb665388bfa7e3f683ea28c2b7ad46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e72e92520404d88a61fa6602992c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be14d9bc73d6bb4e32bcaf75904b04c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3972750868c14ee457c254d0bfc3b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abb1e12625811bd9261b4c67837ab7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637d7eaf666bb33cf06f48a87e2763a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe13eb84659d07e54196be42c6a1a86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c85e30b329bc2249f3cb9adc6301ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3567057c502d2447082f2dbfb70ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a3d987c40242f2142cb289b1ae554307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49b3d04ed4e4ada5eca24a06cc2083308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c60a40958254e6ddec81bac70b65e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf792b09fc59bf1ebee04df7006c8b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11652c14d836afb86767f6b65140e77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9b5ff54743202cc587d6c82111693312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f442bdc5667118370abd4b8bfe69a39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e54745cc99ba77f6c277d9899ee629314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bba53d0efe77d1febb1aadf827164315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d8bf71c2f8b168aa444d338554099316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9412b4e17b82cb558d0254f9aa05cee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61936d392709a621ec39d5b7a3409ae4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16436c50b760cc1dc3e1a7b5df229f14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e811ab7f8a0390d97af6cf3423ff8a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539cc836d75fa501c328a7377c06618321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738327c70250bd9dfcda2534f4b8c61c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7392ec2cf0155068d1b2292d2956df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900615133160c94c6ede86ef92e3f3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e580d85212f9056e6d292bc442cfb85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88a1d972f8544e007059c01760829f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5bda30acf1cd1dce5fa2f55574956327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e734ae11f95b1e6882aa15e6f3d14b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0f9e28c85f742afd993a59aede9b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca76062517e7df965fde26d933dd64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac7c1e32775059f3e684f1ec72a181331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9382d1a3a775f460aa79f5b2c1089332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b3ed6dfca61e2cba50ee4b7dd7746333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c32a831990b92ebf2fbe42dd386e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a48659aa317df509c76a2941c80ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76be35de034f9deff994428a67dd80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07de248d84f253c03b53390846532a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824ffefa431f46f38b33ae5f5e24ad0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f6e93562e1cabfe92f7ef7b3d89be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87fe310b7dc5a1cfe982017aed9fbe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0e0c816141d3496ca816376faccd3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10657aa3f691340fb884b62e334bc6f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ce8c4c2bb3a8445b09edc15660f05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3ff438152cb277d11baa86c9e7892344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82980fb188f4e7c4f4b2bfd6d010c5c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa984c5753e5338da1e3e98929c4421346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f689258242ace2f11d903659da295cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb60da8fcc5641eafb299e43704f496348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0c1a6c0671235189534338c82c0f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28596c0491c7f19eba1b9217ee7ca72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5add99b15e2f0c201eee5f5dc9ae8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d6f6db31eeda744160948c74ade92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcdbc96df4944b9f5e7aee5769e0a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d28c83076f00f1e2acf32f9f553e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b9527e37c08200cb2d3030224c45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334b22a43b2e6e8cbc58227fbbac922356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a25dc28afd95fb33675bfb51e51a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9230f203b4ce2d9284052bcf2530633358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca94b5e92de016d2c81079c5545df7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a228759b9d34a6362b54a33182f03ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9122982575633b5e4acb16701a12478361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd940a833ae597406bdeea0b157a99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc028492367fc54967faf94f40b9ec3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747650cb73d9f04d5ef132b3c87e844f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a44a19f8268b426cfa04c5f752341e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13bd72365c2c98f2d9a2bafda75b2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb5d7164d0dfae0c50a6f1852655af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe04e71a8159679a12a62d9df9c278368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1664d9708372debdb0b6bb6c1406112369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cd4701ca47cf4c8943dfe1075d501370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5727c96bc123748b53b027fb147efe4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9f95a0e91ff3a7eb3caf3fb7e503a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e9c599c75352f85d44e4ee7d31f91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d47d61cca4b6068124118c306cc4f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a64e26217db529b703e3a08e8cadd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b022e5ee2ad905376208bc90b6f01a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89e2c2386bdde4cb6a81e0c722a57e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076bb8c4468dc9ac120bf4d5e421230378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8065d3004f54a68b026bb76f63939379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38bfb94d6a22e2b5734905a69f6a0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b9d4a7522c3ebcfd66c857cf3dd16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234c02c7629599178ea9405cebdf137382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43b753934a90a3d15632eee5e87824383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914ed677297a757bbdd3485bd155a7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82a3bec85f692aaa03efbd5ac87f4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49c2d93a4a84cd365ee4365b7236be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc70a0d8c2fb3f3f044ffa44884382387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dcc53ca35eb7e9256177a42446ba9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118548cebe86116195572c32835a6a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf26bcadb8fe4aeb9d5724a419ac37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59859a9b0c57b22881e57ea42b08b360391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acb3e657c3b15f89ac979b1b78786d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10215a1e5e7f1eacd61aece792f4065393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4cc55f4516e9a5b043a8d68b8554b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4265aa6d2ec9aec109b297a67ba3cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a27fbe33f17129604b33d83490f3f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4299f85379eb6e310b817769efd4f07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dfbe403e9213c8f649183b495dad5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb653ba6949bc1bbb00471cde9b8dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b6e3e3140c034597adc494919a2f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71e26d9763646823454a1dc67b33a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcf0d8fe88eb80416ee671ecce06fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2d2766ce717260eb6e60e53bbe995403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2297d6a175b274879d08dbd6bc81081404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3d668eac51ea3bbd7167f30f840d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34481dda163bfe915b6ad17a4caf5752406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d30c6a52a2ce4cabe547aa4b3646c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6c6044fa7a65006a2b7da1c158a5f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ac37061e0738b93ec4736ae6a5d14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530c13ca535ec8414fafae4426505a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be522eef4689821619eb69d5faa31fc2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce47de7f87b44fb2a6d316109df8f79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621569acfbc8adea9ef2b5fa7e1cad3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061c53325512d12030ec55fec3b1153414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327206a1967690975f29e643b7af8b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3357ba26b1b0be11318491f8ef664b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0073e0ed451a291bc80046a367c5c8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e1ceaed2c5f957cff6704e1fb7259418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558e06a7bff3cedd007a3d60b9ad043419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214deadd2776d971387ca8244a8390d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fdadf6b0337f0dabd0d820ea8d585421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ea2f7d00951547484a2117203ab92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21652a6cecc27c9597385845951627da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111684e904383f38a1ad8de87acb2fc8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c90ab9fa649a5a8f30887c6fad771425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba60123ac1bc9cfc3a781299eb4b21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d027fc5871c5f2a62a080ed365a8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515efe581313ed729148b5eea29e06be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61989e6cf4996e37e9bf3876ece0ea6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaaa5684106f8c24235d7470cb4249430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc197a1247114bdf7ae7ea5df784678431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841244ac1cd7d1ee12b43d73b0b6fb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb804b731bcc6b0c3d9e67cc17894e8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529a2a3a1777f88dc1eb7fcbb9e4e8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a49ce09f32a80dd1eab16f2fdd331435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58530bc0d290bb4569f717990a7f4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d361c36bcd5a98d141dbd418cee91fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391114745cda042b9497f3749bb67130438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd12e5629b1b50b5c5f30afd17fff2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da36107efa15b2b333d595675d7fcd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508aecd03b7494933b6eb064a81758c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf4b7e17eb5a8457acb97c86954cf4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fa14008285ff3e0230d4050583808443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657de2b7ef56d2165fe54d973367a3d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd1f906f09696d80102f60756fc96b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605f3f36242109718995a0986adfb96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54038248f9cdeb31752dd8cdb61b5f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a665f0ccf2331c094e60de9e9448ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e872752be8589a0a2d2a7c740c242f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256449d99011450d6c2bd00887ddd2fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cac5abf76afbfb8f454a4ac16c1c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc60193f5324ef59e7d0e385b194145452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d2d2de86ea633ff8fb9be0d7dd43f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed529daeb918e07d2dc0a9e091e957454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926d73bcd4a43e57b6c9ab827c1ec56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41e97563f42b5985164dc8b8c41bed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71978e0fee30a09427839129bb60c1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a0af94efd39faf81a7fb1e33d73d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45a7932f74ae7e916991979fd145ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f679369b5915177f0cdc6bf7957e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28590d9b684c80f9a5f2a49d5ced5b84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df44ff79ee2d207a1089fcb661355f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de859ccad20c2298ee522dcf3a5a23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2388a10e8279b64abf37041801c27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d35af294160d3f367cf5af0a6949a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de924959be88297f40941185985aa9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d43bfe1b8207c2d277d3b2e633941d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f30d4afe00d538e4b49f73b1d4c32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eced35851ae5d8445761e223cfba213469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28767e14f7bb2bb6ce7bc2c6ea8e5da1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368c22eb93628770ae6cf39d69cab69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e624674fec20154256929670c80d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696926d4e85ce5d3ffe3ab00d468b31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4894d643d058d0ead38788def6b0b7a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947dfaf1354190bddc9dcf9b3fb62f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab3a77145f0a705973a8a852a579a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896e363e1382c492177e45b7952634a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804edc557cfe7d94a1a0b291dd69f984478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa48bec97e0aaaebd18efa38c99fdf5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae39724bdd9af903aeef88a4282f62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524025667f2bfd94afc298bb5277c71f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f14e95ceefabd49f416b422caf22e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f1e9e0790670822edfaa46bd67cfe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67aaf37d8b4ef03ef2b1e4057788bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdc8da904eed700e0a2f015ec53dda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c076c606e7004fdac71651cf4b702486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe02896a69e87cb0f0e9b598719ecd5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3a2cf1f1353b70d97491ad716fbbf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37dc145967af6a5c3dc024c3fce92b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3db1cd1caaf5a1cc50d33a631239a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad740474fa5022927f50e10038fba1cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212f651a689d5b41031b9acf7a1da9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52a850ddf0579da773d3c68f072dc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba678e8dc6b8010f4cf310e444aa0e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322828d460e5c2ad2cd5ba5b25166c21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9f5e620a007019aee5d4291d5312f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6449491738dac5a5be7285f35521e4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fad871f3716db33e4ea5264ffc5cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a035bbbe4bf0f2e1f7931be88d3ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025a7835eef7db90504f2ba3b3e1969500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbd3063153ff061ab5f48c8f272152501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d200261f53688e160dd38b602642ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c2361f161972e1058adbef6362cd7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0539264d35ed9d4ae56391c4d67ac45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b77c92d3c6247a032fc5642b5fa15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289dff82c1302fc629a10512693352c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f3573c90d21a0d4e77a52c3bd8c0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475bd6f339a97c229a944efeb80db67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f18716308dca3e0ea4a11e6fa902a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749d89757a89bdd02606dd47db02e40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea99f5e362e94d7067852ea79416b20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73250d8a77838692c7fc37c70ccf93b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d7fd654af90399870d65b7c72b353513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5467893504933d15be4a2f070aff51c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac888e5e3ac5c3981b3b8f68eac0335515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eda318d2e05abd3c551e235c53d251516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9924e70e502785dff85832317c6edf7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce90566db726ac1f4833fb4025e0d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b873779138de8b3a977b834dcb2d276519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28b0c32f98819e7cfe3d35e29934a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902248cfcceca97647ec2bc76c284e60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dd35230008d0a5e731f4a8e52c432522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadece99e16afac115d646479aa731d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bf94a55c95c0b11c15f57598277c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db52b4e3c848a6f63cc66f654d19f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb93e730055b8141f7768e9c8ae0aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cb9d33ab2f283ec9c7638ff3cf2ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f05aa7c69e7de859ca96c3201c23d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3d35c4f7f90274debd497ff50d897529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172b06ed55407200eb346d1bfb55174530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52455b82376ee32bcebace376d5794c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542dedf4e92c04f9e7b2958cf399fb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a77de4ad0b6c9b9cca0c58cf82fca8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835557fa6f0328f3ab14d5e031a74a86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960749cf3ae5762b60c1937b91a5a4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b6622c0b494284cb54a6ce3a7ad24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee8f463e466fbc8c8bb52da3ed26cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beea7a7d87773ae767828306cd99c72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc6d0291a2d95689e6e8d6edd40ad1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0b9039400301847ef1d8dbdc359b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db83f40d2a6162660c23341bc078b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e933f2f900f9061473a118011741dc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c83cc197b3212701536469623382e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbda6590c57124931197c87a146d53544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc10674af620d88ffb2c5e52991433545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22aa295793edac48ff016deb08c5df5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61782705253f93c0490957df4f9bc372547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fee20efa692a66b0a14327114b0e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1961abdae500a390657bd9fa5e3103549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f618fea03858c2f4b87b31055261a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8807fa539e08e56f5aaa6d0f7445b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7d087cd18c5be09acccad85833620552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58375916a082862febaeb3a748582b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b950f55457b3aa0c08196c75fae44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992bc4fd8a0bd9b1861fcc24a7a1232555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f38e9809c0024666d9d1265642d5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17f0960a9ecf456b768ad2ff30d047557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687fdb6a425f66d29dfa0a841aa5f4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8913f92f39c4d0a5320f56c0be28026559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059923077b766ed5d2a432f40687b98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ac8da696b49be62e1e3f99bfd2066561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c155af10650fc05e756ab2fcd4655562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e0baacbd98a42ee750c0eea49d703563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df3b208a3b757cbea25ed67c7be227564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0be41f104dd1742e2cd16a356c46c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c34b40b55b807f974c5c99aa9e4178566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c32415d72d3f382de606ace0eae31b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84851c4ee11be3b0bf0dc3c8ff8671b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd133ff8dcf9aaa70d10f0aafcdc31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929edc7ff28f4ea3db4ee7cb014f0eb1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fc83a24f317ffb07853327b815d81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10619c0a3ec22ca399bb3a0eea10c11b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac16440293515de184c49a0f59546ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d8d72df131a8bb4f9252e1bdd7bc3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e4e3900a4d3ffca7f9a55216c24a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf6fd1cfc7aa1e21e33ab2d0f70ea5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290b38a23cc4f5d8378ef016f7cd4fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442f246025235f1f7e426abbbac85e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc466e9615a306bdd430a1f09d2499d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48cc59d6d741c70db0cbf8ea7ac09d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa3dfc8a3294834b353eda31242ac9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f4241fd1c775d9770f85b2ded2ffa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44897fde3a39034c39302fb7bb2b0758583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcab3fc1ddd9597fbaf18bed564477584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17111194326a86b5a91ec910cb2fd9bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8cdeff1aaa1df65f159eac5f0df8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5719b198c60ec407a9d9f32c7f3a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf73e8f70755bc2c8b16e9b7e83b26588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb217d9997d0db64781ba188db350cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e6200c1e4e620be2dd62ab6f2e0c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d27c2be0642ad87b04b8a6b65c746591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2fb6f0c48e2af986def6e60343bf8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fed264edb2da27fff0bc4a3dfed1d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4927a51cae58afd55e119b1a89d4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a34cf43470896b29a03b3916df17c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b89b7a47c885b326b4be201b54f46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5926072fa3fe15c58c0d6e1170ec39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574c65a866837eab475dd884e77978e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dd3257ee5de375903dfe95f996853599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5993b078fdd337a74bc31c5580a7b02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eeccd141140bf48f5eee34a157e09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32780032bc39c04862f59533f29ee6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b3bfbccd24601c76bdc824a75d059603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12201a37d68d92fd16cafceef0caa9b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f050d123ecb1de170b6e37194db06d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98add94ee8b0891cab5ffaf1ec6bb8c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63389cf1bd84cec15215b9adfe0638a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b6cdb200c7a17af31872ca05078e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ac0196691280160a5c52ec8019e7b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b36c3f652c890c3da890e27dc425a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82305c6535e77bb35cc398dc06ae36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec5807529b0f64dd0e5981e031fe98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fd81cfe094f0c2fac6c314685e08b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b5ea8774a6874da1cd2858ff99916614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fada0ce5f5b2b67ce85faac0acc8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e9f3e0ca80fd2635848c2e8aeb567616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8049cf32191d49dc200129f3ae5c8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74ce33b787312f74fe70ad837ea930618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455d6578c1d7f13f9db68abb84132c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda943a7037648478ae2b9dca888570d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774a799a8399f90a593ab0346262929621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b65e20839e07f9dca2b3cab5057eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0ee7871552bb5a211edeb9a6fb6ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34081477d48b1e5da0a9e0d0095693aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fc28cd40fb02a4fcc1892c3d72bb7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7db90cd3e98a71276d4781d6d51a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296181fadfd07763c3ffc44420452086627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c615a9f02905dff25ce05a502425b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b48d8e89d721d81fd7833c721ca228629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d64d54fc7b8949483648649f62f526630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d25aeefc6cfb858a0cdc099753b28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaf6cf5494d5c4330413da5da146d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda6a835732e723fa88c770d6d6134f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e981bc75729618daa42cc780a1940634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60b75a31239edb4d27159793ee4d79635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d995698b1cce50058583dcc8791e9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0760bbde57fabd266a766a2485acb14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094cce39dd8b57a9a247b3648fae009638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70548b7c56177c0c3edd6195837cc996639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e19b5cdb056399f20d222a76166408640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c85bbeb4e480c29266039732eda30d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790b129c85893a4b7d5c08b94e57890642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b376a07a67c5d179d586820889850ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ec50eac3c016ee2dd898211fdf9d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ceeaa32e43e2f63e8ac23c021d608645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58665ae50aa4b2b4614b98bf5e99ef80646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677795caf2e8a64bcf1d2f571041d34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e8e19baedc0af8df06106b2e4ba02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fba45b1a64df310a07161d5e6399a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f835a745edd617f62b9518b3ed399c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff2846865dd4008aef94308462f26f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e43f94425a537ab4641ac98912f9a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1425496240988ec9e415c3594e4147653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56067e00b47c7cb70bcb7cbe3f35da9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844c7848a1d5926be4bd88f777bb5df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410099b6d291f7320e7f8e9d8f4fe55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d610c28398e0f6ca8c3a3ee6e47c592657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5d9f25da37457dae4e4d45e5b0b6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae44fe85b0f859b6dcb6b686b5458a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe875fe15126e9d63c6bc72ce717f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf51640e612ca44e12b8b8abebe5fbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ab9fac7e214d7112e8ff8a85b440d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab6e0cf9025c9a4f7536f6ef2bc0fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af496920301d8a8159b46269294462a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea949b0ca87de0c7d33ba6e3cd0f39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba87dfb1a9bdeca13825bb5521fba7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842382c3de021eca56e541b172397f2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aaac3b6fd9b8fa34a662bb24e02db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517677a976399f7966ce5cc1acafc22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9955b7525fe716b6afff280a4e1734670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee80d9d65f5e1485940ac2c1927754671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b318b62151f73d58e803945427fc49d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fb46ce848616a6194742dfd6a69f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee59b63ffa3acae409741f052987390674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03da895233ae4b793e195e301a1dbf7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1c41005bc3a745520377942edb6dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557338dffc97781b18bd74eb07e939fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219ac65929586affae3370f390ff5a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b565b3e5a545210efc4b451f030641679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62cbdaefede4f9abf2bf0aa1e71820680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62954b6a669d1f9e0e357ff8f3156048681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838435b0220d117f8410dd3f667403f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fa641772c6eab4929f7a78cf3cb26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd886431acae47ec836ad18448c4ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7c0ed93af086946d3c2c50955efd8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d169bc854bd5941cfae1b5de6bfcc7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb169b282452b90fd60bd7dfb18f4fbc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb951e12effefab8d211de97516f43e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a5165e0e709a444eeae0338d1169c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2b7127af87b108992788ce805053e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f304c81da3959fa6e38cbafb43abaa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7192c47fe488beb30a3ffe42839b3b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4d12969056abf5bbda954b3f03f1d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd0f2388ff7890baa33d2552042e6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ba461b0bde14349fe2c60fd47a6d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ae6b102e4c524a6fabf1ba1a5b42d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc86361a4368221a349999f60ef87c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727635cc304690af4534d43eadf8d2bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2368a5054e37d284361f0492755e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24e5ec0f872e61b1bfe4046a043a7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e06422dbe2535da9b8dd5bbb699eb9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fd96493f6a0f10bc31c5002884d9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6a61159fe9a59cead91318fd487d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20434e70f012aa58ff0f31735b8daaaa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754d5e0290594639fa0a128e863af50705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b90b15ac0574d044420f7651c3854b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3a0795e44bf65468aa036f3bfed4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709ec8152982b4ab4b55e22dc69b9e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780025c231c28396d50f01835035aa2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c23719775219b3d49169936963af1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee7f2ce39eb0680db967a62652dced711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a2c22a17f5953785acaa5d9cc4674712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478a96cff4016c403f7eb55c2e8b17f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d91abedf34da62db9eaf654144ea64714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c8dd4720c9d80dae9acc73c00e282715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b3dae7813c89205714eb740ac86a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aec1e4501dc0fa80f84b8f8837b75c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720a2673b86c9fca0e76eebc45f962a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4be9cac0d6a40999369771d9f0499d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3d3a9a29e9197015b841cecd8ac8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bd0b55c31396e4158cc4dfbfec771721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509921f4bc459f6f41826235f153a31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e377d95dbd88b947c4244ace56487d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4931d43a685a66c6ad812fce754984724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e3b6110af81afd70b15c3b0565e83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1ed7f2a4dfd532b7ec9362c0811d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34248273a83db66915ddeddcdfbb95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77acbc2b8b5692633256ec1cdec9f34728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0be62afbea30ddd5c43babf1806ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c30413790a5c3154ecb236e198131730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e8af13f7ac845cbc0ace2440e02fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ae810a8e65b7144b077bea230da9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7d2657e4ab672253245d3179d39bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15c36ddfec432b9244722e7dbb8584734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36cea4a8e2df446443c002b813edd1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9ef98bc2ae3c55ecd18b3ca179c0b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62862495a0e9123f7d9dfc0607f6d16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ea851b552c196307e7cb21da2b1e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46653d210df5916a58161c7a8f3a3d37739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24e4836f59564dbae90d9dba3ae5d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abfe0f0136248646420b591fe23f7f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46c14b2f51ee883f90126bf66ed523742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe2a90e1eac97b1342b4b80c941114743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba7f6135b095319e0e5b7674ce3562744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16ad5884fc7bb65db41b19186da66d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73443487dc79c19243de9cf3947500746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b62a684ca573f5c589b30847b3ce8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eac7d5382d7a165d358047e4350cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c7e7beb75efec0919f04f42e64ad6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925304f63ae694e05524db17360b0b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd1e1b74f2c1e2734c70fa4e3e66d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b31bba2d2c3d729d9f36964079d30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef052bfa74c930c8ce10a73395c6bac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4793864e1e0037d0b6dca6731e8bbd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835d52e4d4c50327c8da7893bbb1b17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c8778eaf97d7ea4225a06175bd716756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e45fda062abd8581be871af7f66f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacac29303bee17bc15b89127891bbf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30981dcc112cf35946d581881087b4ce759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>