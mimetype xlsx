--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80323be7d65cc0eec2a8b651fbdb039a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bd3f2de431b637d1c83d343d93a5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c397364a4a227040b6f4cc8d06bce7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e654404d8d8f933726dc5290f47154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c36c858eff3547fad6e7b0fe333abd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfd6399f41e94f50cf4d9df94964296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c248028e699ae7c97f94aa6a22d75677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9fc0781ca7290703763d76442e0bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c8ee1f93c3ab23b1e2e38240987739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50e1c8fd7fee5c8e955fc867a325c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f01660cf2fcffd1c5bde3c755d947011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1b368a5556dffa9057628681c9c3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b2930bc442c59746203f38e08091213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b2800491666f0f6c5c31f1ce2359514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e25e58e3af92d4b083cc6ea23371715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fb2bb32db8124317198a7736b0db516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ddc258eed179a457dc8ba4fc0a88717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f62b6fb7ac38214ee17eafe550aa418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc24f6d3fe64c112ee971b7df3134cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ead7faccdbe8941603c2c16593ba220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d17bd8974a3cefeccf229ba1df9f8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d65ba9dab698ed475762ef8d3c16f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c61c6bbba160b829c6fa91126ef4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adc55b7d22174b00c0ea4489b1d82224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fb3712bd4926088091ca1488e80f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69d1d4bfc485c3738249ed8a362f6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940edadefc8904d19c95fbbd4356d22027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243889155bd059c6410b1508e2910b4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53ce8713f1213b1972c3416804a73b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89279c9c3cd578e92ad323bd13c2ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5c672a0f4decf324232510b6b548331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9b43e963e4c4056fea4c3fabe74d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91146a7b011c36f957beb8507aeb1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c666a52d77bd7b4aa08037c5dc794b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f3fb79076a4cd69e914d1b109e66935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8cffeb0ac46661fca748fdc257b7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8b67a8c7985bcbfd3c3bc9d171eef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b931e034abe449fdb0e4d9e9c9eaea738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f6fd86f0a87b03f074f4032a3516739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7ecf1e93c0db0926150829db1550140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2a77188200844cae58117f9953f8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb31e9187ef63a328ae649f1ec1e31342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e5985bc584015605b59da0583507743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71412dbc72670919dc5697b08215c0ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc23a2c69f7f8af347e9516b29c37f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17fbdee22b9d2ca90a230b5179036c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb86c717101624e8b6e648d859180747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3b0209a7a167cea5f0b7e784f40c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7797b8131fa1a9aff2fe56adf3c7c5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a779559b492c13eb15015886785e08a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b88d42380d64d79e8fb1324cece95051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab66a1560795cb65fb7a58fc34ef72852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b5de401b7c8a189d5119edd09264d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff392f1ce0765c088a7c46eda685f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9b297763db5ca86d5a2d6c8e3c36955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef8ee73e6f0ed4720f58c65351764456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027b8484ae02907a294c7d8f6ac295657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a6e4cac66bee850533d2f7a4cc7a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5800af6159b77fa77b62a11a0dd1a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebd79e46f0e01e877e5936902d94d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc727d558d6e02f433a8b34f9c309d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132b3888f7890bfe1427f6b4cb1679a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9ac210e79a8f1002e69ebb5e3b45263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d978a081712b01da6b9f179952d886064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8680903c91999a315f4d1672053b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083c73d33a201bd255d300e46eaadd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce460f2ac74ecc922739ccb9fa6b0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699cb98c076cd01810ccffc536912f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca716999d33eca6e255d9b2ffb6249a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f55b4c1d8ead30ceb40aa82b5472f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc81e3f871a95719b89160692829b5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ad6aa4b3e68b099bb529bb917a0ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b1ab40c131d2f24447737532e35fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d8165b8e4363aab64c16c47ec38da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa63a809e52a77cd2f0f36b0f7d7d4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8451809066e7c78ab13fcd2531a25976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33400d483af12ddb53f67e409aaea92277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77779a6b68852894c1703a683f78639578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ed72eac99d92bdf58b26fc56369a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f008bfc20704843e7d48aa21f71ce2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c72d1472e21e060fc3755689e1f0f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c656472954e8a8cbd9e5265f59c715482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cef57e4e293721ccee9fb843b52ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ebcc8ec021e9bdd67922221d76aa884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d90acb4cab79fa0fb4599d603a14c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610e1ba2aac9488c0ce928c4a0c6a8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11d572345b7933183b7080d10170c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9c57cbdecadee57df5ae2e351d92088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9815093b5401eb23241f2b19946c0cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2ec5227c12b1874ceb036cf81ab8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12967514f3abacc78e2d93e050291aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089ac60ffa196eeca00b3c80071056692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b075641e4361a50fc043e9df7fc655c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c7cebe64e573f0d3d9a63a7c2649d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8de283c57eb0d3854f6ea39f3bf21795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef173174bd9e61141a54644a1042d6c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0178997f2d8169a3359a31701940597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd8593cb88f9034766a078601e8b3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e404d979c3e6660a2282fb99c0f00799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459b49ad57f216c953b0fa2e267c8b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dd9c42298408ba4f0a1b7aeeb9ce8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfcbb84de95649d90b1a859fb9f663102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98729b7a35b1f20b0f68d3db41e2b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d079a0523db8dae32c92a5edbf2bf2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51e1a6113fd60789b80d43a7ef7129105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909c2e554fba71c843eebd6ed473387106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5543e48265cd1da33d8f86801936e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d36b1e192283ea76eb3551c1db63b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11d1e6faa9bec59d54d727859a0907109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95259dcac80a78a1346c02e76ef0923c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbff5bc262dd8e062c518b7e402b4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a97ea50a7ce884692527fe080b5c7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f3f94d9a23f1e592416d47dd9f8eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae74897ba6f6598706253df56e1d52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994675242cc674c86805031579b3768d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad7ec11aedf89f2f715c759b409e5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f859ddebc1c985213b603bbee4d8e75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b265f4a625901a6c9b6acc7e7913c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d6ae7a2dc1f893ce1a8334bb4237a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff4d1e2f2d714af50ae4be6fa6f191120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25582e9fe1bdece410e559cdf3d38478121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911080afa794b715f64791733cd4efe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaea5488f090618deb750867822664123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d76bc2684f4d51320ca0176f591d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374e05ecd0b5b28e65fff678d433fcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f71489c06e65538b84be8a8bce5680126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23fadcfd5085409aa0ed966ee2c163127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ae03a080cf59d41507125663fd094128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075940d809f9ffcd6c09d5e575cf8dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa86530df8ea0784d4b89f6b2e55c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dd0e77e91be201c0db3d26a6ba8f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557028a471ca051735ed6895daa1244b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11d2187e87978d291a5d130c9952b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035177379eb87b0a90b04dbdcbd0bf10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee0d9135ac1eecf41f4f6427176b78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade61529732f20ab9633d641ef29b0aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f491ab136dd230cdebf72fc247b6bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5b7c77e5071e42b2c3e6ab5ebf970138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a23023198fab8d36c4c25eff89634139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955f19a29816dadd854a2ed7d55ab6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aa0aee3290e0f68f7538848fbc393141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dac0462207efdc62f49e2f802592a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b12d957174062af173c67427f65aff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87678825fca57c4a928eac983a149222144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9fb50e4ac905987b6e03040697314145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a2909883b7f799efdfd5522453d45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468d10c242599dd331cc8c115f0113c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dab39178fc5cdafd3ac03ab874cec1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e0cc3c7a99b403fdf1a8aff96ddb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40996e74064ecbabd2e1e43e44a20ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4898785494e0ab1b9aefddb90faea0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a9d84113146b9be2035522ae0b790152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1a5cf1525d88a2df93022ed0a2da3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24941c56887ed0c92e40758db8344fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21412f225df2cff418ca7eba20ea7ecd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f179dcf3c799ae96b342a294bbd59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb03a190d4003eaeb54bdc2d85c63d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ac3d64d6864d387870749f084ad0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4ed59562d01bcb2a27cde7cb786f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450da12746587f60c4eb3f90caf204c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bceee2acc0768e74357a86073933b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884732b3ed998c1e27a6ab30a86f354162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c92c422b548a286dd46ae44f528f90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1de8a8bad1d0002e8784057131c4ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5049827890be92f63b3cf625868a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30420c108042ef21fa42896f9fff6dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0b65db40c3af1b58eb972dbb75e9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31054db58840cb27a3282aa97b3e0131168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657319f8e809f1d29e0936a4fe2c9690169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31fcbf8b66837170d60f89dd1ed73e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886304cb167a8b2110a1cbbdd01bd75b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60778073f86bacbb3edc0a33a2a8329172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b5f7596599fb200d7f3b348065c09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ce884b4101fbd066f1a4ea30d4242174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00079daf2bc32e5363ce270b9eb86765175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f8463c3bcd3401fc247083ceb7432176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdc1d9467e9c340830fc21b6dea680177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2a7d5e4af8e5f1dd2317e8a504eff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25f77232f0d4ea58eee1b28f0bc2a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732d9b4dd4b26e528f2e1306283c312180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab2d371f0465eb9a0df345e2f4dde1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dbd60bb8f841e632f4a78e469c521182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8af36278a39f435defc3835b8cc187183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719dc38585db6971d0b06da3b578d5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b727dca5578329999a4e680a07b16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0e6f8ccbabbc1e5ea0752de2079a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809c42cbb45de28927451ac60c468ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b10dee7e5cffeb8b14b252cb6eb03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6154cf20e33247b50f4344f0a36c3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f193de524951a039f715b1ca2c31e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff0e881783bd0e4a998ca5b16c5446191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb7604d502a96c32cc2d08061abf9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef848eb821ecd16d4bdec8a5364854193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98677ef3b10108dee0577257c85655e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb5a731afecd73bd8da83ecec507e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a7fac4a9f193e0f3be434e08afc94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4732cbedb20d0654ae6b8eb85bb0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c501d30a3b48c157a7452b56f56e77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a931667901d4e814dc0d79daf2a4cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abd36b014cef50cbe8effb347f228d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b1ec29a57892dd15f577e13a494c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ed80ee8d7718be323c2894da4789a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0054841ab36207ee9e4a8f94d7684203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1f64dd36317f5ce41384e1bfbd6e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01cf4c37d6db135dad20a6588feae7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ba22f8daae90602383ad698bf188b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ca6d78f246e441ba8d2c561e0e3d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665738346cc1681df43784031bcb72c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a81204deaf0caf4fd96807a802deb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ac62b45357f742c9cc43a13e12ca7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513463ac669be2a30beea61de52703e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f6efa3b71b19154a1d1c5154bd427212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee75bd5f383d3afc39ac6fe87dab43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca5ec1827bcc608242d3ad0c93580f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772ed2ba6e5d57c6205b80fe3dbf08a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cdd41bebbe13cdf28a8b13f6a58c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06948306e6a49321625dfdd2fc68a00d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b183ecd9be268dca7faa5bce5dc52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f10614da76545653322efa7aaa52c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44783c5183d419f7e24f66c7f24a116220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57681a7a4bb6d2e23e6b2094408180b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bdc5c2521d5039f0dd7fa9180c3b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4cf4fe92c589d4c2d4ce45545599c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426093b279c2455f93472f930d54a6b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac9cbddf7ead48b06c599e899316bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef16811b19cabb5b3abd2d204ae046b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c40663f0969a39aa2ad0b0588df9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce584e0be769af1d05c651a57f1a7bee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a0561885d0c496c7ccc236aaa1b70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac53039c6ee30180391d234a5c6069f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eccb71bddae2f265a4bd07e1d044d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaf3733daa3a531dc8beebd9b6ec6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483cc2b5ca4b0f171c193f327999339233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e34ccb859af8b9fde058fed37bc6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f41c88fa86e1a8c0553ee92228132235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbedbb827f5dd902e9b29eb4f97ea69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e2fd7089b3eddedf970bb731a0485237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeda128b4c7191814c33d8515a09bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb32a0bf81239085be85f3087da3fb1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dff264c9ab28c8b7e8ab856c8255b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9517a4f6e1668ed0e776b2818fd318241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d88b01ce96022bef705b7b5120ead242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc464353f5838ad9971c2b0c27beeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229e85b75f9d816f4e13c2a2f5c3c6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8270d469e6e0e5e56ab758d0108d474245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d482e4c371bcc67756f844ba822488a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1348a974a4c2903fce576fa5acabcf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d85631ba7aa9c7cf5c492168fcf8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7d8ebb854639e6db129ba5f3b3a35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43476727118be37d59c5c46c343d5396250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75f6407fb72850f137cabd6eef3c87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5983ee57286fe19e0fd45c365881b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9235b1b97d78b46479be70784c7ba44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66525c7f62e23695997f910df2ab963254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9c63cad9d2bff29122badba35848b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4940ed6bcc8fb5271fa07f09a95dea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c418e9aff7235baee16d1d3f3fdfa3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed8cfce4cc653633b657bdaa35fc2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf416b075e1cdc50a1e458d1736734c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aa18fb31481fa8ced3eeefc4ffba5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbdb9d2eb6c83d92022ebb3b299eee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84af1ffdb2c12e9c248fdd502c54792262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b0c9871bad19a16c231f0aba45144263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a203d3950f19f895a5dc47307a0d745264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a882d06a281055a623f0f8f364888e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77494e55aac92b9d7769044ac22f5938266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd52d1fe58a69c9e4a61b4057c30710267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12189471d079149c84cfd2340d98eba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37756ffbf78452989195e95a66a2e31d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c6a28d208fa926247f4733b74ca02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aecd58517a201fa6a3b857ec910fb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1478a3873ed2c9935cfb0424d463936272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64157317be8765312cb373b27e31c30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb553c8639dc30cc655f79221c68b12b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886c5a27116b6920a61fa55219dcbd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf365866f1f9204dca92d7c3803501276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab378e69259b52e3f96ea5d8cf53aefa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ce80a2000c8a0f3ca1b9786d90535278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8970ebce92fbe756c15615b5733148279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8102b927e4d37d71bc8788c84886b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13100453e946c9a1e373c727564698281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584b8b06d6c5303b0b86b084ab147d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbccf2cf815039ff4f891bf910f5586283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ac574e0bcbd02446dd2f53b30f6ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c0426d4f60d0b5b6a84fe10ba2ded285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b42ac3d26763ded0d53834f4cb43d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397fed556cd68944e61311869c701f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9423c4f74ddeb5b76a5b9a0130217288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24903cd9434d8ddb3bd9958e291595f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce97a793683d4dd808c4da2ecb2287290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6615f8db85e790836eaefe2ef0e9fb4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ca726a984906d43f08b08932789fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015e64d83704a22e7677c73910a2698293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebf1d7ba7eb37a46c8bc3ba73b83e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c886d35fb586c13b5ccec439c76e4ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e48508442e56f41483fb52c5516119296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01883e3f406cb370a76e8f0f4d2590c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db69416b0398a083870fc4b7235aa4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cda2300a2b2662c9b374c34c06a6bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71817f1ef343081406f7e3f9173b2ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab62a9e640ddff8c56fe7ac43410e2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20b3650c1141e130cc7f74b92a3e59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec44616156bf4c5063f9c37c620c96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b9f8dbcf33f8363aac3b9d561174e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f70a35b833c42e6931ce854508801305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f644985dfcd52b3430537737455d8f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e8bcdcbf78a7873c2eb5f846d90de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ea79c2a6ba1505ef489155bf54b02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf34a5eb7d80cd27db426561f35c9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f77e93a51bce9c14b5813a7b50fde310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce8b4b6b92f84735eee4351f6006bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de416f8fbacc3e68ee1e42cede981b56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cec5e5cc72d45481790d1f113e0dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273ba829184f4145e401731f70e4350314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badece25025f7203b44f770f757d7f7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1e79c1e1bd232db106076cc5b5a2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696515a80c1e6ef016b5b031f32a77d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e91485055e48db070b917e553204c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0e4b02a9bdef0d3ab87a46aed249c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9cec0eb06446d179568c74c8046c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037d6f8cf6fa52f6e378291e39e3a75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183448e42c1449dff10dc3bf61c3ae0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa91b8e376113d7315cdff7afde02c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15345cc0205516281c8c509d0eacdac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451dda33e054e9481b9c0a8441e5226325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef5f4ee8149d5c03969174ae80081c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fd15085a77b4d63f258781c401ecf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ec8d266194d3555575a45c598cc1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb361001d8e0c8c7b9287cfd5e42989e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7d46370fcd77f6c955625fbf7ac6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60776528df5da16bc4e1e3dfe0715b6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e148ac117ba9f4ed2e792e251d9ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286409d0ac589d5e1d76daec33ae8c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f70e4cab8297153885964b70749a3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95dbd9f92ab85530a008cdb26036c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312251f2778ae72a59a3c5df2386742a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09e45716c37ed54420ce531277d061337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90044d5a731133855ecce9229a96eb24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854a9b438f681c16f480af982d0d79e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685daec986829583e98ac6e1366970f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252993a28d502f8e9354115fb9640cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4cb18d7479867a09aaa4c2ca38298342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401eb41d86f90e579f59e782b353c57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6890d3231f6884f5d196b92a178119344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5d3d20d83b0f46171ecd9ebc7ea1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27853c39c4f310268523962ef93e6ae0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902fa41b19b279d9d978c514dbc1e68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f34e04d2558093a152a696e1b51e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abcac3d9f6b16f55002d5cbdf07f68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89ed86b6cf32fe444de7e7a334f0f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83168e6a80cf685919f8532d63930473351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987300b1d7bd2d900edb0a13c4baed01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3dad806fe2deb549705f2ee320a54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eaac314ddb3a1d103ec70f1d3c8d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f45e242f26af5f4335392bca01154355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308d0044207bf422c5bd7fea4502d65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967239bc4aabd32cdb7c30725a6c8e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1b00b80225a927f580db6e3ae7b69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc580dac8a02c6a41200737f47d38f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8726d86f8f56e49c369e858e3932f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be878d31cee0b4cb9fbd1e8ae9f1d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140ac1f1ec9970d12c25fc581771b5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bda072465d3e533aec8289c6b157b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1674946c39baabc3a424db228b0413364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84511c424846e9a00cda216b19a8a20f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de1e8698d44cc8b35b45e9c7c32479366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b5d54ed8fc837a8222f77eaea2fa6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172c2b874a7bf2d66036817a62cbe35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8873e71cddfd303ff3ec4321d794e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d663314a1c4763796c405b4d08c82bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b08724a89ae1ab33d45923626275a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f954436804c69501b8d8f646d63d06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04877fdf4677cc776441776e7d926d2c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afbcc2ea60d88c807c1752a30be6e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b2747fa480ebc85c3e60d06faae02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b427fc7b99ebe19eb71d4500d7bb3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c0413430f5a62c775d63c52c23979377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995e9bfaca19f3aa4dbd4072fdf198f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bf76fb1f497d70559f272ee953810379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0cc9f5c4333eec6cb6b34043cba0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a89fa570838272c543580106a684a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47343e8ed714fc87f9d6ee70d4b27958382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272392fe6081f9d6993db908cd0bd14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aa7980510c0743a71982515bb27f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935328759b1c0b21a10d4e19ce5dfbc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871db44b91e04da57505c3d58ca4b10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932bbf842ebb73a829bbc748c7ab26d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa64a355dbf264f26505d4bbc553748388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fb5d495e8c22aa97da7307c0a1bc1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c870b5d6f743bd008ddfb0ae87e501390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de9810c329170c7d315930024bbc02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07373e0e2279b2f6183330d61fa3edb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569410cbf28df94fa4a8006537f0d33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff399da9b61df46f3b552e24789a94f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa3dd153199aae2bacafbe6afb57e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a430bb32019af3c10b1868fbaf6f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbc8743d61c314794a236a3ce6fc9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bb9c198936b46f64a5097878f95b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fae59483f877a4037f6d9635c97a0c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb254d5121653d4d3e1d51ad002f0a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2ab88d38d444a83b533904b94dc81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe60b861362c0712161ec6d8b4fc30b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9388c2ee4a68afa5538dbaf0f75029403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26403577821ae48b3aa22dd0d063f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119665343ef707f0767799d0683f8c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfebc08a046bdbd7e08631f40d27df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd547284b1e23c603cfe11857f077ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96202db0491a34b4541a2fb9a1002c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3163e78f8ffa77ad5046c2a9509e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15140b0b847f3b8c3388873d4a48870e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3fe1ca2c88459787fdc484f367172411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac368993dd5d2d9cbeb29176f325372412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0587e8134cc96c581fc27fd8c9bb8d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa55c337c1e28cd7297db7866d1283414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6916aefb662f264e91fedaefe1565415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474701db955fbe9031814932f30e377416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fd09384eceb3cee854c2103d47f28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe346d1084fe60d5055e18c06eac7ec2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6a60975d0e447b2b99028b34cf2e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee60983536dd9076c01ef0eac3aa732420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b05428a48b096bc62aad17a5429dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441269f304bd8433b74328c2fb72243f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e5ed16da9ffbb7f0ab4eba343e4b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a1b2ed6be8a4ffc642227ced568db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7388eaabb4557c1bbc48ee70743e7a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a454c497f12f3e31080698d7f1c4e24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca622fefe5d5920dd4f0f20165af677427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc5f07314074d2be2299848d833011428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0adc7a8da95f26149bbdcf3c503467429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250898fe5f7bf2a4fb850c1a3c2f6344430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b7c2c316f2ab054196a578cbcbef3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d3ab9f10476239637b95f20f40e13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06954ec99711ca0cfa17d603a40a112f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2a12569e193b78c6c37813a93aad8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e86148b9bb4c8387bb62dddf4e8ba4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8a1585d12110e855953a1a9d5e8f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc23fe1878adc6483d342401e26dc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b84d09ea239b26e3de67380814fb4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384ea76d202f23c7bf13057847a05ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff81cd70fea12b319eaa5450dc70c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d288b9932cababb546051a1d63f317441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395f793d9999369de8135fac4da7682442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c48ee3e3f776f3447c366009c48561443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c950351e2f7683fcd5ff76aaf7b17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c3ed26f6fe604b9f7ae8096b00b74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770744e5b5d883f7898ab255b708d7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98a2a2fc3e34f75d8c5f759b27fdbf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a568fd1428742c69fd8dfdd6f865cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2cbe64eb9bdfe3c9840ac2a563203449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adb25ebb0adf4d1441c6e3098925f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae97fbae593133329ba95040684f84b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57e8b3908c26704fb30da54bbf0798452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c0b8aac6e33508e384113ea54be77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3c171a8a9b0a4f3e5035544be6c6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5789a0671adc702e175dc7681b07db9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aa2bb404d4021b480ae016f52065b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea11d08d1ae0b0b8fca9a2a8a420b79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037227b5f906a64af8e180c807520d9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac000a532cf7d901f46481513e6a10af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c76c48771ba295d3aac1fcb8a0f5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a98b851e7bec5c4163988de2133d40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecefe1595c8d4e9cfbbe28d6542e668462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa475d5af656d02df218bd36cb8a4874463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d74cccc6a87509f71d3434ad442502464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807fda2fd5611f467ce1ee9f4e6d28d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445bddca408075896da047c766d6cdf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ca003c8179903f5df1a2884a433a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3117c4d6627dbb341c42b89ee6dd15e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd1d4427c3374675b91122203a6383469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693782fbc7971d53e1b53bc0add20e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c342cf684276de0a5ae89979af52b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82311f5b54380d08a9aa9b3dc5337ee0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6daa741a16668f7883aa10edeace6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247530f5bc6f282d097014579b0a93e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74f568e46d12c9749d6f9cce0cf92c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de53f29fdafb19ea409355b9b7c602476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab27435bb1b49e8494a53a76d6a7541477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16adf704ba83153c77d9339047e4e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a79eb3772fa317c7b50624f4608c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fe4ab64e1586b493351c0b2e42256480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee842e504743140eb5bda1026d0445481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17887e130f9a199be8fe0251aac5c5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882df975217cc01d4d56b82b05a49e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc191439139615e66909a2ccfcf5e01a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a507df68c2e90d605636c6a79222f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df274bc4b7dee64ff37340d5d59c9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2699d880d267d44336be67d80d4f250487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e4453793554c67701a48ed8e3b00b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1881ae15b812fb617a4bef928f7e225489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc469c3e530ab14287d63aba6413451490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f243e3be36529ef6e5a37cf1a7a7e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e01020369aa026eba617f133bb7ff7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6dacac8fb47952816460cb20f5f2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48694e922fd607d17c33df54b17d2c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fc56712e9b4548302f272ff89e754495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bfe28e5d772fb88a8db9af7a524b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ed359bd63b063d174d8839b80c6b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577b8daeb75a7ba63a666bed2da8b65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed930e00ef72e9d5d67924a7a9ae8e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40486dbd3b1e8be8e82608d1cd793405500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641d20f3f8074dc1cd90ff5c1e4641501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26ef63bdf2d97c181fe8e69b9a7d6b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15f4cfa47a15759182f42e367820f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d626420c110320b5d175f7f4e730689504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c66ae51261cf3358edfbc2281f2718505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2081b02731aa4053fc39c336cf898506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf1207076b5b079764ddbda58d8077507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0960b6264e6c856dab49c55b0d2fa0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52795701277e890987d994db55e49ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02600b47a1acb020902e59ca6261489510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abcb734205acca6e5c9cf96c0decef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5cc468cb22f29b2f02dbb26e82bcb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58152f89a9b2767fe3f6627548167bd2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c43d45a4336c98f44163c93805ce13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf7856f015467f5ce2036217a192e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f78264ee47945f012bc893eb09fcf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33183227bc6b3eb3399194b85c8b13e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3ae727dd971639d34c88ed6dafaba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54dbaf728d5bade210e6caab39e7ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3bc13907add8b205ad3f9c61a26df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b7bd0d1167bf0e3b2561689e67037521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652cd7b608c3effe4f0a305b7c0510c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac27d229586a892d95f5a9c91d4dd8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15c3ce5fef13e2252455db458632fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c3ecd6d718e5dca1f9650248a1250525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abf807779091e631ceba364aad8155526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b9dffeefd9921f4ac4a29062e8e44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9523f6d09904d8dd8b50f9aa343d36a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c8f5d0c0a0928014b0e85080c1b69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d639152879640802b80b6d64e384f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b496039d1fa9ede6c50d822da09018531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f7b9d6862345143afd1b7f40a42e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701621f614f8eac5893d578e15f0a882533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23001452b00168d04d6c090d9c26a4f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56941063455af95fa0c07381d5b03f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda3f0236ea37f6835690509186a384536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7a6b6bb15bc67f8e114b76f5b6827537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45418864acf580ae8b7b96ca51c0228538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bb96eed0720d991d30ef754fc3d51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76751a47c1c3f73b6299e448c9acda540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d46191bda5c342daf22b240cdbd01e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f87753fac79b8bbbec3f2b0268c63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50398e3e532ff9e7bda92fd999111d78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d183bba790f1e8c35f9879ac2b1f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23870af6594d59d47e08ae3e8b7c1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dbbd0fcbe9535cfe6f094845a018d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcc4d82f57ea283b4e3dd604372488547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525e5ccd16786484abcbcf5d5474c55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ccf16af470f4612da61516130330d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f028aceedec2d5135e2ac7bd9ec69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99515cc7e7560f45987d72f57f0870551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b89529a40dbdf6b9442ced4638e488552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee44001c515e5f68a0032ecb35f985553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aea5168e01626c44ef2fd80ccc591554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952529bcbb8f0c597af2bb885a6c051e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de387243ef19e1d55501d5df21f8ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75669b86f7c1e091a460ff2192888c6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecb9df8664f67ed19c5369853d2306558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215b46d03b308f56daea8b04b8828af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b059de883df0a2dcc3af274d46394560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcc6116f78bfaf39b6b70124f3cd30561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fabfc40349ae737866e7684e3dc8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64d0feca210cfa94160718b966f3e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b33aebcfaf4d1c834e2bb6897ecf5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c520635ccfde1d2b4bd23aab67ed9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bac11be98cd461860b45c69f7ba72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df190940220ecf118a8f2e61be5730567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290747e12d99e7bf380f88a7164526e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26fde244163eb799563ec769b39a4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf822041e2409dab6a680285ee0af1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03485c9518cca1c15b241859b24f534c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19269ab285ce877b5be4dda136b3776572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa44707df378eb5ef729335c283653573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd84b33d52803124740758555d9e12f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63391eca4d9a04a9f6a42ca305f2e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e978179013e7cd646af651dd3e622d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c5ec93baf97d40eb998c5d9850b4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940348a8312fae345e34547bbd029daf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fceef99811ed0560f4e95673dd9908579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd385936a8304b53f4fb2ac809c4551580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd9ab19581a419dc3e015cd4ea4124581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bfa7126f645d203bc18ef340db41d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400099d27e3898f146a09abc1910d60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832011340358a5624434408b7ebef444584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c0191d37e0d7833158b3729b4863c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb1ce4a2358010c8c2e5f2a7749acb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40a3b8195ac9b23c64c7fe6e2a8b95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7766216f5eec021327d0ce85ccc023b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e655c6870353ea345682418583e7899589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5fd5114d6055d8d8b3c691249c982590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f6ad6a92731c71e1d87344410539d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e4d332e875ed13780ea3ba0a3f83b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83053f645a87d9d86f6e7db417b61d61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7abaffb7f52b12eb57ece7f49ec8bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182aa5e849f72dec9c3751315282339595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166c308c1f21643f2a1b6ac6378522c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108e73a08900dcb3dc228aa6ee0a8eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60145941fba55589d8514f49622a615598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ddf8378eb4018a2c689c37c06f87f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3684a578ffcae15e530e46e8b410078600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5861b945749fe2e55f3531ff2840113601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584599c4360df7d192c03b1bdbe3909602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568a253b6764e1ab7329149c14910bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bffdb1655bc4b23d4a8229400cda1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59aa535563222de787e2f508d2a64f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd97c9f54749eaba6b9719042d86df3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae62f9c505529c48a1ea04b4f3c2bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a3b73b2c7a2f4add17da565edda43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19861598151afbe5b704c500ed5d03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4e21a42ba86d91d52e87ce8831393610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9d28d84b5a88310efe4823be160b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bdc9c545efe72d16a46042116640e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7bbd087baaff97d648e4ac9dffc54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566eac9e40e920f3674ee6eef77cd97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb5dd1632eeee53e7ee990f384c65f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f87aad758e677a7cc39b28db50b97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1204bb47bb48b63180cb99b9f672841617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d47c666c6602b8f1e22b7921c33b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33477b0335fb913745d40b5c9ef37752619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834592b40e7f1fee59a331b6a9870bc5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5203317a4a6ac926a0ebd99c68f5a92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9defa9351bb30f711c13fe8cec2b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8736562b7ca8beee070815f8ac5dd9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1443f59331b9ccdecb8a2c7188e94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7cc5e2f41479c0f8475cc645e56fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1af30eea490cfcb070eaa4ed24eb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40793478769c433013aca6a7774634d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8102d51567ab1f48313531b12a060a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de5ee29fa8449bb291705413aee3d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756e73ecd4d658e83568413eff0ec7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ea19b25efd07f5250b53bad04c804631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e776fd1f36bc09e845072aab6247fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c193ade36f668420ca26489bad198e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390963fb1c32ca85444928332687e34c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd3fe63a71d878fcb20737c3d32ab4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45431f314ec412fde5d525fc093e9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b5873960c36b6208bfbcc9b200aa8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cae2ca47150be62f69490b1f9b54c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe6e82445b09e04178fae10a94ebef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ef1535534038dfc98bcbdf0281a2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc8f220ce1e2c652c78d0bc062552f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576f6ac6dd8c6acf3296aaba8acc495642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74107e44d5b08cef6e088167fab37541643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18513cc42950a5dfdf3ed51e91959859644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0494d2fa7350db89c47a681d169486645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eaa4887ea5f77edebe348d1f83ffb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174a4a266c49069c916c4cb59248a2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0769c00fb95c27929f3bc87c5b6ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c29f6b4eb6f5565412080685b883a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f1438078bcac122db4cf5be596205650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cecd7cc9fe08661e09927fab662996651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b905926f3ee38146f2cfda4cf6316652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52715fadd501656eb01f7f5680bc8c3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d6f1ffbdc46af15b36c2b7036dd3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92901af1f51719f54e3d78044e2e00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e91997270598cf54d5567433632034656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0341597dc814a9f6abdd6fe803356657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d28c8b24ae10d5ba92bb85f53e49de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72da4de3aace6d77efc965f2847754659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7cf697ba0f6f03a8625893d557ada660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8702c2593fc55016a36c37e134f81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24852376a3464b58373a1dbb607e8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2464d2b62f8bd994435236ce7562967663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13aeaa0607f1828db6ae1686ed26e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8c07b0b6ffb769e589b3389c5f5bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b0e2625fb91370c0ec7a6711fa1a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbbb2310c7dc27c8e516d975e441ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af849a75910c91f0b95f17e72ed3b751668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfecbec1e9b38be86caf5f101555a1f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9338e59c9304068cf67366c638a46f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6ee8099499f358f1ee0d8501ef788671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a426a51b199dae8e9b5e4840e1627672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3992de9da6eaefdf3598c7c75a3c3c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0fd85e3864fc424f7513203f45eb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b625ec2e993588fc7d68ca3c11968675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779557f4ee295c5fc120421ef9cb4e06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310a2ef1c483e2cfd127dcc89770add677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08891dbf11895f3b91a5ce09bd9d90c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fdf2643ec6c6b309ad7561720ad3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f3385a39843d4b5fd4b2fc5b87259680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02641511b006d77cfc85ba02cb6dd797681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4711f0dd182a31804b2a90f1962d735682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c5fcd8fe161ba630a8ddd8eaf46ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35391bd49b2285c70f83879a3c2c4fea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7912da9a70e595b195236ae3a4525685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7623920e1178e460b8749f89e10f1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce8aeda527dd3bcd36268285dddec0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75973dfaef83e58981e7de7cae930ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a00df7b842787e0b583d30954e11fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303bd5e47582f180b77e908991b097b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a89c84818fc6dce74db41ef74c46db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330508fbfbef60ed97be5f2bb10635d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34545e89fa00761c974e19f535ae551a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcd50fd1b976c0d03d552231ae75be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16138d9d76925bb8b839917357d2b87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb54766c20956696317c39e945fcd02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670528e719e65a604795b8a65c50e32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff32f6457cf51643a7c29c33c2afd9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8279e2d05f08983278777e2c2bd8c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab82ebd1df23102e4afdee5a9244e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90af55a7c1a4d414aa44b4d1901cbae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9e07b1c04c729b954941cebbfd566702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33d8b65537ce053699639cf2e4cc4c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3411cd4a638fc9527e7c3a40b143c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cd41908586f27594dc43cb691a786705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd6d07aad989af733a0e8a58ca7a60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85daa3e3cee5fed549643ca2b457b7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e17661df1f59101b0ccaaa777434e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c750e3958a4776f87f9afe4e74c3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a2d92d74f7e5df66916345fbb9409710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa23743041c95e4afa5edfd0a67ee83711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37488df1e83d58d8b1d426605137cd4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cd7191b8f31ff7dcb964d5647397f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe0b252e4dec2213acf72d87068051714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6efcd2565b9506470b5ab8aca24d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d83ec4577a3beb5b3f6870f4434894716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdd51f0658330034a42fb5433ac3d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0812508a6e3533c64fb5a79c60b4da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d092894644a4a55150344011068945719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14781e737bbaae5cb841f40b306b2e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac05072803f600439e40ed395033b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5bca571de8fa1970c8092e612314b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2482f8cf0a931fd16e0aefdc0ee76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b781225b1ae80b49c781955792995d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b1200f3ed0f64f25aec5ed7f8c2be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255f219853ca5f70e0b4b75a83e0e3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e444ecf6958efc6a94530537f348d26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf4df6c61e406eb83d99ed603d634f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55a2b4c1d2ad84e10db595e9f382f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb9d0c4984e83435f369f4761a6242730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b96218f0c6dd1d5d901bb61e8eab1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0581b1bbd5aebdd63d678cf0543bc0b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82489afc9990e27b9358aa6bba0c01e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90262100789677a8045e45c8243ee8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e858722ee796f7b21797998f9209e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1e3db1c3847d7309870a95f8e85f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51297c8b79058e27eb32ad218a0e0789737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22e838fbb5766e0ed938f4ae44c407738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7079b8bbc2b3d74ef2865c0cb122b4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86a8e251202f079317ad32e15ca848740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee0f1afee30e8124adf88433128fdb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d40c37a05281d8d6894681b36bacd3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a4a359fdc09e46765a3f327edaf6d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4a2d8d9719708d99893aae9530b9a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213c1806ccc3958c39733ebb4528c5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc11bcbd9785fdf7fb59b7ee7510c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97366422db7c19484a72f7d4c736855b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b925ff8d4eaf833b4241cf4ab564d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f99aa2f8d31e11d7dd9b8c93959541749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf211acc339d36b558fcea8d028b50750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d46d9cf68e568f97202a67cbd37b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f6846d81c1c3fca896e50cce798b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d34f489b4f05874f5005d76a933ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2933b0550ca2d4bfd3d6e9ee025d6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe3edd63cf028cc9c1a29a3bc107f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb6475590fa78939b2064e7524b060756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefd4ca207c1e7f2c3943474297ab68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6608d3065155672d95383e1d808cbea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56580e73a901a9ade105ff15aa5a96c4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb21a1f8396ac2ff9a4997b555d95671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1030c25a82902cd759dfa686283072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6343e9b977bdecf118007a99ce1abc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c9f93094142110c434a11f4d060244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085a022e8e9d02035ce2111b07abc655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ab90006b16c2532d2dfca9705f1f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6d80f4f31dec70692ee918110f6f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e74d1513ca9d9961b4875796e5173f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0497135b8aa6150d924bd07c9315ade9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978e6c6cc6a5c7011957d02bd6e300910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ec39b680b5e6633b67078b2b5878111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babff8e35f97287b88ae2893d830176512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55048799380c98303bf4ebb371ee259413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846277ead927bb4da88edffa6398dea114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843465bee0f3324bc6e324bb69a704315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe01977ccec3e7efa731225a3bdda0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b226262fa3daff0d67336d7839ff617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b15e31e0319bb77f88e8afb945e37018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80eafdaf09658870d9bca90a56b2d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a3960a00aa300b4623cf0a86158bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7841625fb2d41a5bf29b58b661d3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e0e867ddff92708a734e1fb23057c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdf946fc8d5578e0fc9a24c2026fdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0af40722067377abcdbf59dcc6b0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89028d39a7197cab4aef3911cd34ec325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b08a757b0a98de4b026b3ad01105626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a02ab5f46d99451b1e7d85c8da4ce627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88034e8a3c3e5438a65154788622c9a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc28109fd66b9018b4608b71941476429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba4f12e9c0d9bb0f735f7a6edf638030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8d5817d8a2da514a74090407036f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd09187403f2e2ae1fba551e1c010bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16f3096c7347b66730e4ad78eb78f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295088e411739c8fbc41a4f4aac8099934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246a65913a811ef6056b2dbdca07f2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26f4534d8178eaa8d217c6257faa3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5da36d37495259eb2f31d9293e49637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b4ab59ea98e18e4674417de8a601738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86291639901cf2e1b327e54b62367d4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92896c18ae717644a7e2a1aa3e5b0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16d0a9d46e5332aaad5162fc65c03141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65616aeb89dd518dc83ad128c88044942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9cf2f47cf7ae0c52406ccfe7fb48943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5149bab167a5904cd5f24971bfd38e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768b94726956d7d3cf6d5eb4e4f3aff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74f5bc8ba3c03a6a43f02015ca161c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f46ad8f1250d492027695fb7aa77dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c20b28c885527af9d3b641257a63f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff153fb2732777398b41301ca2bb7ef249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6cabe36b5e4ccf3bfa74212a3434450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d3bb4b16a2566b314b8a02b988a0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d919d1ceca95ac8a8ae8c13ca80a9aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd258ce88ef78306c9b52ceec6b547a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebe81c5b8da826e2995e706785ab9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a711d8093f543f937171f165b1b9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e818b4e073b811b8bfa242f8b6e2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4842f009de95d774020a733fb41af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34fc5937496b342cfa9f5c01e203ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9d126cb612305802d343a97b7ef0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199c3d48629bf0a15205af6d7433af660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f886196ba2e10a4c390af666ca5eca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4f4dc363ca92c5f91ad348ee4ff2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cc3cf02ad0dbb9c808efbf65d481363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f5fc724edcdbf01b5100c77cb9c1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7aa2b47502ba731e779f32e4c7f6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b984e1fb4c436e9c29f7b0b1cfadef366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a3d026fb28b8b2a32aecfd24c6abd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b395da546dd6b29b39a60e5f3a49f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44fc55d5e12ff24f0a25c005cef61d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196159f5f5e03b0b559dbf02d17b10170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f618c26ca484fa15424caedcf76ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d251a935b423a2d903da26f2cb02a2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966b0e03edb2fc487a52c62228297f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423c38412ee596575e261c389fa235474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d92005a1c20b6e7f8ff278d1d3f6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251db39a8244b8db01b3e342b04a79ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d3b74cfc3cb34afe39a5037cc8fc077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123650746782dc36ae72cab941c99f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa8af7accc917bf26c3ef1f0955b9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d5ed42b65f23ec9316bfc955d0c3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffa91c3d8f0664c97405e407b83e6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ccbfa4bf673da0c49cca7f7147e8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab0e95a23a3a4e5cbcab352f3c71b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36a3b57537d6b0f1d8aa3869a3ef3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff0a7f5ed5a5c724f849a3b00b7e3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7477f77c59cc66012048a0b145d8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee57066e7090560dfee2d221cf495a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595a677b834d493552c2a176edd737a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413964bb4d1a6d70ca690a32033d67a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a344772b389c2f893983981a02bb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a213c12adf98a49a351f1eb852c6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676081b8b759b44793e8f0cb568b098392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef45f4a3c54d96031be49743b07ce393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f426b8a2e4634659da5ae602b83c1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56efddf73fea0e49077511bea79f74995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2de065578fa3cf159189fe3702f4b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cebdeab4ea5957cb88da649138cd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fc2fcebe8cca5c5108bac2694c3cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05323d902d7004b7980c8d7f22c5bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536ca25f065170e102306cec561a7d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd84380ad8c5d8afed83578a6e1715101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7e2079ce5b8a66c9d8b53f214bfde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd34d9a8b6d4dd8a65041264b3b0a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bd4f7ae459875998931cf4957ec92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16759966ecab90779d1484923378aa13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837baf3751ca1a0cb8eba6b14c25e55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cc244b717c5acc6db1d716674600d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798e33813a965b7a11b90e43b4c3540108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946757ba3eef6a4fe10f4a2a781a629109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a6dde12f836bcfee29089dcf2b05b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe2fbc5dc3f2b08fdafa8a1084962d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32cda8ae3df9a2b06c8d6be25298b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da47a797545d191005f37eb2d83fba3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a792e18036ed47738ba8b82ec89ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9b54a9386697d6add0b4da0ca0ccd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad346bc30819bf008a75e9b3c80c6199116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d07ce06c76707f52afb466b01725d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d2f767fa733a1376fa562f38319da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a0ea79ad35e5cc07874996acc7f5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59bebe127e36aa0fdf6e375fc92489120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d437981b73b68438a6c8a583858298121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c37f39340b99f0aed065bf8b8975c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5096607eefee33e00466448b29721a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30982cdb1ba082cc22dae964c906a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9dee044b65acdaef07b8b5e289091125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a34de98c8ab910e568dd4513c39f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1fe857cbbbf0428b6b90b2a3955c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed94c5dc12e10a9d730f5c8a5d2d2ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1c3c8e58e3f9e1dfed7b07f0d097e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554bbe4be97cc7930c98bb8f30b50ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fef03e2c147b695640b21564f9e54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc1e319cd09b3419c77311741bf2bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f819066b7822d290847b099e6248603133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd870eaae948b9c577f7f02d8e4c02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d4413082b03b0ec23aded118976d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40be9cccd37c22bc79af0d34132707136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5b0451e63d0ee5c7ef227b0a63b53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce5ac643aa2efd1127c7f73aefdb43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298dfd037720fcce0a029fde9a5ce71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6febeadeccf5bb1b9f34c8cf1d82839140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d005cf301943198dc64637445a3af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22f5816af7d607e0bdd6e8966b6038142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe5fb10f88a5ff8c8884885a89cb03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f08bf2b74d5f8c3490f9e873a49a60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c774d3367876d23388c91e9d72d4a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812772f77055ccfe4be06a573f5dd4b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6894273f18785e091deb802cf173605147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd609c27e907b094d11a0264e942e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8dce17a43e9282c4315f95341d1fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68c176d318d796a53ceb835ed7cf6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec3b68f28db631ab9cd22bc2f421c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76046a8a4aef55c986c5bf2b7042ec36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebbf44887e6e72db8c1654f640bb16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c58682a64a7193c699b05c17c9bb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20df44d818ed235d95f2ee23fffcd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c2e85e8457f036df8fc9675b6f5bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add1dfe2845c7b80d269c9c5d3f2c22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd50f17cc5f84169f4f0c11b53b58fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c01d6e2e944c859c9cb534ca612de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339856019c7cf7335585b136e620563160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab276a11f1b4b280f20347cb4400cbb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358892ac02be4a2411ce6b4aef99cbac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e04e3c24e5b87d9a8e1d559fbe277163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ff5aa711841fb2790aaa3287938e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0d158e5bfd773f8db0fed086fcffe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceec5f0e54d10b020a4baadc023547166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e650fd6aca703e54bb1ed5f0b2b1ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c252227f2138122a34ac9b72e106a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adc53b52aeca765987b7f24e47a75e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0c600f8a15d0219361875a51f3a0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783f95ccaa5f62f7a68a6c68f887725171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3ba1fc9dbbac1f46dd7317b1686ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3899fce211f9a0b5098819127bd423f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd46d4f1b625d494df750deed678717174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8a3847d80d0b550629465e0d6e6a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4b1291be06f1bf4b3d3dc11613947176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa12fac9b0a6ff8b1c5c33153343268177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac94ca9afde6dcd1144ec50c5f17169178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0d3169bcd925c4dfe399ff7aafee0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da93a7747f1a74a02e51656d79edcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d9e8aacc0683e1b7f68af4fb4f7eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d2ef8cc020dbaa1970ef408d2382e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2d2133e5d7038140bf7480ac23f49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214d4098411caf1a7ea062d26ae4d80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d57923332305f3608fd012443122cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523888f66b3ca34ee85bae3ccbcf682186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062851d90b8927de127e65077a4b0ccd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e019878ad5e2c9965884e1fec566f6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8d0cd7088de186a0d08ef912a8f83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc23500ec4d2c9ed450a661cab05587190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91301dbb149bc18aa4e801f0a6e16e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfec7883ebfa64651d717c0d82e7080192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f8713c82bdddcef281c3f4d033aa5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c745861b965207af95db3e67f25be34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4e5554cb7d103a3ed1f6e51b2719d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a39280a264625ddd4503c8dc1077fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be423a8147d9f501c8adeea47ded5234197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313aa1cdb81f8f2baf20ba040ff76a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092455fd105dd237b5ee836b17709206199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67652d61da44468c57600fe303877f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87d08fda824b968f0102c4a4d25127201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49cddbe28030abff2137ff1e32a794202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb582e609a9cfbb6a2bc433767e6c5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399c4eee8769415f030ed04476361ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b9943002082443b6f9fea7fe5f008205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4c101c5dc8c1e8545af5b0ee70607206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361460f4276e95d5c651d274ab7f6097207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce882fb329b4344efa6117bfcca116208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8dae0265d19f6437de4c59ad152db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41c1fb775196eb50cb6f71bf203ff6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcd438a08840d38ea085ac4726c380211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890239768ace9bc868a203df31014f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136e2eab47ef41e1c6a4fea6337eac8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64711ac6d1594e2cd14fe64401f006214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862a76493f8597cd6ea3de0aa164715215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb2f1dbc279617934cf69e9a75eefc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4543876f126cb7168fe76691289bf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2550866c8de1adb62b2478975ca19ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4973cd5c4467f1c93aea420ffb3d3d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace885faa40706ae3085c7b614878ced220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b9796fc7c11b27b40367ff899be6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66334eac66ead11e055834b5598043b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470d0f47d4c64c8b4a2815e989dd7d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8bfd3d73582547b4bc151c984332f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbb10575b717c89d6db4072ddb022c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfa7b66e07e19749473f02deaa0a7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79a2f8964f63ada7f83aa09a0b9053227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8da1253baf01e505679cffa424f036228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651330c50043ea044196737c14c29bea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9de48cd7871d9a1f8aad570d8ad15b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff904c3ee73be4889bd7976704789eda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dbe20440d295d2bc4a1235a0badc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff97d4463b3eecb14e1eac8664080c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d860a7c6e85d89186add8403417ada8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f7d71be79eca1eb4a6889e0cd8b85235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8dd881ccb03b03a911fb63d08e83c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319130c827f79028c741d952671545d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658616fced6d48d158bde4b270d64b7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cdbd7d1d9284a1ee7bc50ee981282239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c11773b38185bb0882329cda003819240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84c1e9972f56451ba520f25b8ecd9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca7756987a6ed64e1bbc867cc2b2af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01737857f2e1f1cabee1b9916216008243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7ce0950b226ed612f514f79408eb3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c663dfcbd7f9f872ac908e8d4d44768245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c9dc62fb5d816dafd261fbf29dd65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8c69818d12a09647f9351725955a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a053c0797515025c93c995bb89308b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26761b53a3246dbbcb4a6add488932249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bad5ccf22ee5d64299c42615b1351250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f8d8a1910e636f594a70d2f4557c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcbd990514e11cf20302de717aef00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8fe30e70c24cd90881db67b4481ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16dd321430951bbbe0bfe84e16dc90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f3f25240b45f16d6038f1c493a327255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a24b414960d62f285c4732c298dca2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20f87f92b70d6dd132e3eb93130282257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44435a569dc242c3ed5a62300b4358b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd2511c4828e7b3b65e5e479581813259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c3e624c228131ee94ed16c7229a9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50749e22c3a62ca1a51826d23270da0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6442f7d2a543028d576e4515eee0672262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db40a92039851fb1263745d41d446c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051d6a59cbf906f927bdf77158f67f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f831b126dd3cd0c0b2460732a1ff2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cf1598e392358645af06d41949f9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05efc97ba92e7bf0ebfca717b911dc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd065bab77da16279d1b37c4266d61c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28b242658cdd0c05ad745e4dce1f35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4471d43095089040647b28d92d2a7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863c0b6b125e51f745b2f4c5cae7113271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56004c7ff93c4f0cf9ef98d520b8c9e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff2a00bad70552fc324fd6c7bdf6a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a305382724fb7a75ddff2c35f170d68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2335799c31f66aa8f43bb88e93498275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822eb95d6d3d1d97ff66bef17475b1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae76decab3609f0ff4ecd6fe956f023277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda79d3ee10ce46e32f1fd1c130b8b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab206404ca6ac40c3a6fe1bc89fddeb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472ed1f1e72efd7d74b01e9be550d3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b770e8cae6d19ff63d623191855a70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812080c87b647ed789f239834fa5ebe1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492498990c92e6b62f43e74cf735c1bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad4a3785d75256e9bb14eff33d1d18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68015cb4000986238f9551834a72e690285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34ad3af3478bf3a1ba4f8c09f12c99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e03c667d533e514ea3b1ad7a4447d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5838590d9fdf140ee97a92f97d334d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86239e6b3907b1533d0318511dea26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fe8999d8c84d613663346475d8973290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b789803bee3566259339f3254b71ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde05d020cbebe5cc604ab07d4ad360292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656836cf5df07d4fc428494e3a8762b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb4f03144698bc6da2f592223e1bd2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e103a43d88eb3fe87584ada1c4d3036295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e087305c298e5396280dba1f9253c27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb97207e09d3aaea678bd1de5bb7c3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768df9c0fe83f986ac78d20c74abf6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e31c9420d610cbb6b55274a58f1322299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88308e96f021958f7b06993830659e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7478220018e2113fcbf2cc5e7f66900301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f112704a2a9271f07d609ff38d0ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da411ed6805d89c2c59186242c451e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9845f6acd42a2c6849e4e396a885a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b4af8cc756ec993cbcf10e60c7b7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77969ffb75e91e35dd5d10e14e7d20f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ff5e21499598b0b6e4c7b86a5c301307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebcb1d0c26e1d904102e1ab6ae0907308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235e80f6056983bc3e99f52858025d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6978ad3130ae1bce62cdf83c0dcaa72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db89b240648cd6aa0a23e2e073f62b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e93dda2779e442be9835c2d1d3b38a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e713dc2e2d937395456ef784a393bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0b6113030ff6cdc2b588f49910c35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4698498a9c83e6c53ad73e1bd9e52f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e87d65bc94a232f7728d8c4eb404b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ce90c902b39edce02b58224318f42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f985cdb519ad990323c982125f6f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5ce6a3851015dd5fa5cdb8183052f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325029c02a2294fe96e843eec21bf137320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45243ebfabaa2df7c7a8c54ce80f0a74321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e241686f9e2d88cdef0b1141dd184322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca1f379da08168d55d732f922cdca3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2140d96a02b11a12c2897e670c3e74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dd771a5989ef7474278ead062a021325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d28ddec1b46d605126aa5496879fb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aff5c747b420451934160b3565f523327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb87917c60d9a50489a01109a7aae23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce075117c4d19e971cb91b32414ecf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfe9b6e316d4d0b0d61969f412911d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bc454b2dcf4633ea8afe5c7dff516331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d5add68c556b8da122c629630e1bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef34aa7037f954f9acd26c91e7cdc9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a08869953d8eab604d1ee06f38b973334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c712c3ea51e4c16113c3d8fc21ea88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d608842d9346b3770228958ff4026fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e879346a39d228563fed3c2621753e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd31640cd2dfb21f1686c42b36c885a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a76fe34106b752a8903a2c80aed2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b6eb864df8d872f4faae6ba12d8a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519c002fa7dae6d5218e1538b765a84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7438010e5dde046279841962d5c5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ec9bb0f1561fb3ff1219ed29c7850343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597dfd84ab9db5a262febbeb6c58870344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314786ad59c21dc5c1c95d5c6e47a47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7b0e7e3ebbecac3867075ee4bc95e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed940a994767c9026ba4453fa26e28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfe8d4a89d7de9a4ad28542cfe6d6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010bc34cd7597cca921eee631b71386349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac143ae881d87e1776af11a6e3c1e7b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3100aec0b0ffddce3a9091a7a2992351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47caf52bab4c75ee8be57573b8b8df0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9129b48c30113e6d6842a413c4134b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554552ee73e13fe52c5178e0db87c714354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37d1fabd93efc5deda8786c5eca1a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb964dd6e7474099ef57e7831ea3789356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1799661556f569c566b9c7913bbad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df8f075c25abb2bd2788fa95d52e89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6f741ed2df0ceb4a02c822316ad90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d452c99a7adee1ce3a46645dfe503ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdec5d3f466951070e4c8352bf9d31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f789bb5a14cc1000cca803ce11d5d63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575f20f05a2b71dceb1565b34fff304363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8444ce0dfce0dde8295db6926f0cc03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811a1021002316612a5388a51f7aa0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ba85d8456bcd0658be0e9bf4afdfb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baf9c044eec86c86886f679b42505f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748caee763f1e3dbcd81adda0f6f6a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c369823f4c19db63ac7493ad0c774369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d46cdeb8b5ddfed0e0ebd31a44e0c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c650f01f3137b71fa0db9617152fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7820b0db42274b818a67af9bbf65a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e38d33926ad06fc410159d7c7b0013373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0224a2c23591fc5de24698d7a88c82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45be85f3a5289bafe3ce33db50f063b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c304a23f39511b54788f342d08671f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153db2e38bcc0dcc2167f73913144fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43036074cb1eda44557a687a63e9ef2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d73f8f4daaf98e06d0b4f43511fe74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bbf48147e00ca9d0a49e7e3c60e2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7451c9cbdab5ac043704d4dbe1e93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96566bfd58b136da22f226f28c00c522382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82aa1ad525ddbd067a0c56280ec573383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd43469f92fb28152bbac62dbdf4c37384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529e8d81b1ab767f5003214200d5d69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366db224366e919ff6390847b146edb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e21d6ac78c24f00aa1b3cfa2d2c07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054cc188d56845f4a45089ee15dfd66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763fd4b77ccc33389e2bd3c1839cec9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f67e21b1432ac786f7f8213c57f6a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a626e0e8b8657d1b1db40965a8b181391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026c18d0cfe3dfff3d640f06d024c80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c31e9a694c43f8883cd4d84bf48191393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79012a79855c3843581c2aa2dfa0865b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156d3921952999fbd523d4ce588ec4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b36bad5b719c6739a6ec5f50672de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb52fedc023503e6013a3c23a93a301397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3856a5ea7cde06e2c98219a0c693c9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9524a52cdc71ed3e3e4fda8de9a2c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356019a5d781fbf3a75efa512111a18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2503ea8626766083ec31f5d9660bdd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724566d07831916069dd421aba1cea0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe4e657db11ee7d7d91c1a27f569f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0c52e244855eb9b0ac54e40cec8cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5432d8acbf323795f27fc7206d2a7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6447198e1f6e8d4e9541151bd8b6e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44843c5edbeca083f87fe20d42c174407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85655de07012ed6183ff6110a486a5ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804612a1ee1833c0c5623e1625b30a25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e645ced3a9221e2e77a29ec5e63e317410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d8c7ddd342f9a9960500a7249874b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214b0fceaa92841d6afd118cea3ac3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bf6383323ba3692e08d1370c32e6f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c555bdaab24e4a6c09f5817b3004e68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12f4de04390a09b3e1dc7ab6bed0b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a0b50befa925b85269ba27def39b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141cbc3f11590a81e0086d721441568417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736984afb8accde354c76afedbc53a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e01eafda7a318b284df4bdf1e73ccd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86b6a0d08dfd8081ced7e50ddec083420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f2b7062a72ea3b5ebd57115b8d0ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb596bfc9984b11b9a8d6dff22aa495422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01099069b9761b549b0cfbf582acae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cf98618fd5eaecccba2f23915fecf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916d2b8d57e2efaa24e028a785648fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb82c2fe39a473c14efb55b9b27015426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cdc6fcfba11e8c1a44c8a0118f365427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce749708f4e05f4e10055cb0979e2e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df99716b331dea0ad431cb20c128a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc783ebaf95cb44efec461cb38be19f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c432c825685080fbc7312c3c3916b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb9b47b0e81f3f806131b3a13e128b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47604440cb35b561486d9bafadddae7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3a52f397245ebb2e380da64e26fa0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826ec2f5349a8a85a1d9cb528cfef2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcb38c52dc48ccc1a37a24def07277436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5f63eaba1f9b7682d5ab76351818f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0460146873840a9e681dff248384a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bbc78c9ced0ede413556aca050820439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ca33558d077634cca6b5cc659b5bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f31faa8ce03325e7551578231a19e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990f578e2153918eeeac7961969fcd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8646a242cc8825880612b2444121b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e38b3860a59de38a1f185ff43f6889444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98278c9f70ac5f8b324261aea3b36757445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff7d903d3721b49dbbfeafd9f8c3f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bcea60028e34f7e0e451d85df8a99447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e1bd78f6e4d9a8f81388c84c8873c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903358184f1707a403215db43a0dcbca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5eb9c8e1c77d95a0974c20a4e5cf1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5644e01073ae157fd12c39f4f5646451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0581ec425c456e5637ac566b9444132452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b57b674016b13d26b0846df886efcc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c940d4935de93d38139738269d0b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289867a60531598a67d3c3166cb2dc3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9adf6566e45b632fecf615dff64b8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c489f264554805ab95c477fb2219205457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467dbd48392c526efd7fd0183072e76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9cc1df5dca0afbf8bd54c026e47ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be818425a36f6d9e9da1b7fd8d3e12e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d258ecc0292964262b45fdbde112d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc2aab3d133ca3eb977ade6b4997eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffd7bb33af99a3a6a7081925b0db4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861282ae2301bc3de1ea50c537b85b65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96afaa6b3f2e8b8fbccf7cd17051c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16534494e5cb7a25ce9207ef560ca4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668d95a51212ad3a260e71b9a87d0b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076a87eefd7476aec0ef2a28c7b4aa4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b149e5c31e1df91602eb8bad1c9551e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d54bf10d9c8b4ada9a0f242d89b84c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d74e3923fc415482a98abdaf952e4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255f4dd35f33601ca4a5a33277c0e65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759cfaaae746437c00c2cd292b4471a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30ed9efad3e99dbc7e7c40f73f7ac7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c46b60ea6b12df7c1b3e9d266d5d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f525325c8e0a65f8c1915970b851967476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9907ff60e698b33104bc7d00066ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb74b20a17b9d71464efcbb1eaf868478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddc7001834f4aefc1ab2a152cff2d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8be9950d1fd656fa6e2c10dd987a11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e2397d8ece78638f33eb58e6ff961481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc190f559c403817cb8b18b901f3387482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635483055251981e7ca68827a1a04d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda3e1858648e2bc18dfe5b7695fee8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7115efc42a4a7111c758c939abcb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf65bba53b3e21207b5314baae7fbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe77062f2b7631977ddafe7f832ffcb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f29b00e2e2e1b7c08a8cec8b36f28c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187932ecd78f4cd2156596827855fcb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816bf52d542b6f26df147cc83ddaa90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d7e0fd443aa9582ba64088ac463c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2551d4ac0520e178edb6f4002ed578492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743149deddc2a91e7fe4122829d020f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9e72b96fc0e63f7dc54ad633f7d1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5704c8fa65d3f6fcacb09b1c4dc1e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15894c6aec89fc0a38c9aed82848ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5afdcd5fd7d2527cbe9fcba21a6d30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33da8ec597ec1c016fc0170f2d7245f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece211c3d39c92c62a2bad7fae2ad5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c4916a73b6354cbaf5e0f7b8cfdf5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285845b98aed9124d326b62d0abfa1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1858400a9bbda4dee3df0ed2673efb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8bde9f2b8f5f33dc53b75254d5ee3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406c4187a94bc4e211bbe0e2f6d020d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a72acc3c77e35bbbe9bb73ad8f8b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54017bfeb8da23b1fb37b60e018d35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a98c29e0c40fce725365cac4a08523507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4545b4f41aa535ab5d75f6c90aae55508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229a373d7f2bf30912a15357d758523509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b311bc4b253aa37fcb9c02ec4b76c16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e69cb872fcdc3ae9025388fa71c64511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978a62705508ecab74d6b18fbfe0580512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731292919f9a1ef6c8d76f2c0022d287513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f008155a589fd3256fed28486ad42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91eb74ef02ec71d7ccd3b6335f86ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb837bfef676d2ad6f102c53d3086a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbcc79b9c60d47a6070b06dfdfcf7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7650d618355e9305d94ae1c00e6e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a312572c4d31482072610a14ff9965519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7959ccf9c9904ac12da14dcb228c34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7f585fcae791b0f72d7c9e08ad7fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7901f7e8ea562de3f7317ee77bae59522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7982721474381b8aa6f23310b0359e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057d9497e35bb6b316302320cd13b8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f870c5681773d0fed48f0dbd1f403525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29bd9e0e718964bc31b09695009bbb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38665c818046bd19457c3226c2f040f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dda32241eb1f65d14de39e0e9505a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9077718389dd4f1be1d2a5d8e636473529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f57254a3754bca7f49990e493a8cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3ac2384d689a195c3457675f40db9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879453caea42ea295e64912c3cbdaf0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8f0f584e7be1c47ae7ef0a2eda75f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542541e35760066c18f42929f3a2c59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4467ae735d39aa83f32e39001dac9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f765a8c4525d18e9bfa7e72f922809536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb873156f64f59a325a217f6d0a87c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3f7af16f1171d4d99ccfda623e595538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f173239a8e3bd14cd9a40b6acc1f014539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff5ae7d34b20c33d4d382d8a4c81bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc33be1d572cd88e2ed9702e861f71a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdfd47eab734662aa5cffc14a8d077542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281087413b5b3074ee33dcb258bd1f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaa8df82d7b212b980e092fd4a059e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc44b438a6c3ff14537947dafbfa3f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db494ebeb0bf2edf312aae8f8e55ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4443fec86008d8f1c8798b99516e68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b96b889ee1fa37b86b6d64fcd349bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08354040be3ae7c962ec15c8714c26a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838381c0f2fbc2fbcc531d0df0119ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e399e8dddba63dee9362464858fd6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934843275f3a6b2ebef4070e092e12c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2cbd26f14cbccb5b5f24335af89a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54605e74e4ecfe13ee20c9d2beb360ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16eb083a13544f0670eba0cde64a4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad3d5811a51a66bf3524b7dbbd702b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e11d3b5ef2fe2e700ca645abda4b75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a300cbb7820c7f626f95af15855eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386407b360f08fb2106cc3358a95172559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d325020d95e1f13cc08b26f05d5cfeb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa72bd532bd865689516035fa065988561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df115b6fc816d3a5ea7f33849dd3560562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38675791f7cf5344c7cd7327e8619b8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dffb3217dc15207bf5006616634d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11fb46fedaf3f95a3d486e741f648c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493ad49c334c086248eaa50a1ad97d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512905948c33fdf58cdbb52a7ad2a73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10926277db92714d5926d86c970c8c5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba58bb45ff846cb256e791a798fc06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb85d1870df121a2827ce39b798ee8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052b895f6037d5105eaefe0f9e5cf14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aff5b66f81494a195db44e11dfdba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23715a4c8d26656fe5e0009745cb6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6140a0c8d31acc7adf8882fd5234a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423f732b9315845f4c0bb4c8e46d820575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f34a94c7e390eb5b53b2bd7afa97de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda14e53306a5904d98b18c6f0253de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035800d3179828168a253b4e064b5f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090d582e39ee75d735e6526dd983f3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922b1b4435c700d169223cd36626600580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2bafa126f0ec78a0b5116f35bea79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5a50d2c2bf969076373c4fe268d99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0311dc4884d2e15a86d9e6f7f74923a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385df44a07791f554f3375eca166507584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108474dfe0c169d6ab874822120ab10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da8152d17d8db8a615459a6f796597586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43024410778086f32418e7a52fe51f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f5950f8bab1cda5bbd6c77ace7cd8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18708d3720a9eb69dc6c8721dc9a84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004dd63e29563107e43f9e5cc795373590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd80c563f5c5916cbd9b1f75bdb8d2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5c0bb423023978447e5c81f5d9b40592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754342d5bf8cd5d0dae147194d3de4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85983efb9b92fbecf8244bd2b461e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf73950a948078b60c012b91dc4be4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba695f0167a6be2c2dfa03026ea855a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b13e3d7d82946c67e4b6f959e0e1a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45fa944c61303bc271833dbc55d35a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2f14eb0cc739b26a19330757078ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68961db1732d455cf811fc2a6a8fc6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ef8fc4195a93bde8e995c6fd6d42b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e14c3140b2543c4539befff433f2fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf35671198cbd95ddbbeab46cd16ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb3f7437222fbb0e79ea68f6d50704604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711951287933478b5f2c833132a776e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e00806f4b4d2bc939101e81d8171c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe760f26048afea9219a93861c807d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056f2bf9083e248d93a536e3e7fb15c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7d1e2b58d7f54a68a07262514f495609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20de4401e522672dff918ab28b366e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f4b3459680f042bca27fd6816f539611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19795b6cddbf8a2b246aebaaa61ca742612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9027e11ee8907d68b3c8b5a254ab6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739cb01097863f993e281bae84cb349614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604c906867053411526d70be8cf7a32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ff14b0867de0d04ccfb84a6d4fb45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef714b0db7c99c81b0bdda373831c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59072ade45ef3cf10348227e02ab58a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cfa19ad32b33828a0462b764c3ee6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3207fb6529c09152296ca346b163465620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f5e6bf9a73b0434f7fc1280abe4c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db1019717bda5b109f62eae0d061b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd266190c0d00d9f5638af690e38d44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05590ca79c961c037ad518be96ad1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc8fd187c212947f2d3b67245f0a2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8349916ff32e69fed8fb18ec317244c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537037154293945615b003db687f9e79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45235f6035b95fb1a49e1afe3def4bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5e62893e111dfaae9e9be2c81a5d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3898a7c90da1218efc98dc104219c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d710b73d0bb9a2815b11ce835c8658631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9a9775531ba8562bea0fbf63893ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a9f5c051873791be9fd025998a4e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562ddc12ac5257737b38e076a0e0de4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f624686c575ec6c420f8f674fce2c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dd7f714458af8921f0acd831fcbb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e65f77b807f49931d3af3ed1ce2352637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8448b23d07c7cd172fccea77e4e0f55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff490ca0eb28988cbc7c81c8031594b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4cccf6724b9d52bb10ba721f2d176640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e4aa7be6a18ef26001178daa3eda5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19e481bb448fb2e56c5e6aeb50d6ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b8fe2e9e06ea706d188941e9379da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17962cf8cb9721c04b08b99c981574644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b68d36baef39c6e6959e559a7a9bd2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac554338d874fb7966a2f238e2a44845646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbd115f47caa538e044657000c2f52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e80b795b5554b1f41a5f19d48e7b4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97f559926936ef0cf534d6f3d50a53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5086fa50e3f288551b9d6fb0735bf3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01627f68510e4e31290b24c0d766af0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cedcd007bc8975ebb939c205af99dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e920cbff70c047817f5a9ca6c5d0297653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cffae65bc4ca48057e9086f38f4e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8f9fb236b4a2a8160b6c2c620d711655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a4d09012d10cba29d1f99e764c6e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37a95b32bc566a71e07e183b3826c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d027d8bba17ea3986c76afd185959658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595d51f86ce5861b9dc1e7f9060ca71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294f203c0aa8602f0bd3cef5dac0bc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c773ebeb6699f8b2df35f426d6511661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb86c3633435bf243315aca6150e0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035e13bc67f6979ee4a266061740021663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75516bf65b424a1db534f42a38154558664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e7752643f28965e77a30e36b90870665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c243927064ee82ea8a06b982cb0a432666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b47e87e0565286a21ced3e929645b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d603fe71bc4dc308f73b08102b472668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1f964404efb99ee5b3e33e2590c1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccf61dbfa0236bd32b3125922a97f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2d2aa00a920b9eefc1c9b6be55c94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a18262a0d8860b3b249022a6f09c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35eeefd2ab3f6006774a91470a1ef5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf88fb16955ec2d0af0df41aa68c434674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c793088ce03f6d65bf37cd3ed9d41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0f3cac15b6a3e3f1463f14d6e19ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebc1c7ff4b8c6a5266b9ac7e2e6ee9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ec8e8c2d9dc3b93617d9da465247d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c122467cb4aea7e8470706c8f97e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48284b23aea461e6b7df7a48cd322dc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2326f36e2b4fd0f21a7705760a95a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367c69c1b1bc5f5826d14d555265cbf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df55f158121b6d103617fd52981eda683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48668f10b7bd635326ac9774be09d0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de184b3b576e832f6d900e594a50bcfe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07970c5eb3cdf551ad6537bbb2fab3bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f121596f92707bc10c60cf36928ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6ad9d77c40dcaf483ed89d18ce13c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d81d5209ade31171c3aeed07f589ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0546ef1294d42db04b795668d21dd63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac4fbe637055951cd19c633e38a218691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b106679c4a48e28a13d0e09e7af97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810549856c821fc75fda51114341d4cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385ecb636ccbf3110a11f86400bcf28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f05c225f9818be648c20a21153d64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9647ac0254204b7d6adb73be9ebad1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b989c967c5e3e69f3663577c67d484b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79f12f0790261e6491aa755a64614d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ef3a2d385a47c957d7e20331f907a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628084d7b98f37996c013deb3583fbd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df1133d16a13987aee89344202cee7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef262b3071e7d93c25f6aece7af8b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f61cf447cd4427643cdba215c3d18d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41dc1d4fca599d337e13dc4a37d793704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44e221ca41c10f75242899f2c458b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c444125dce70ec0119ca6633c4fbf25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0021f9818324b787c06541e542d7b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70842b18616cd0968db50826233d76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d1d421c94ce691cdd365cd44a9a04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac393c6e43abfb2752b93029c957ad2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052abe23138d34372d5691e89bc526e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5ab98a26ed20cc422f718ed1655ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab5089ad14a3391f91395e0debc733713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3a42ef9292065cae5676ec335a9cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c8701d6fd06b736d30ff5fe24c9bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753c94a4866bc81300cadbee0f5f598716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd9c7d162416b5699c3af0f74546ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36620e9fc65a4a47c22c60bc8946ea83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a19b4a2fd8da3da300a6b988d7a345719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fd47bd0d4174010913897fc3d1510720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c07fba63d928f410751b15f2847d4e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307c2bc5a1f5dd6e7b379ebd58b55e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745786ba1f3649889174d0a7c3e3ac2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d87aabfc6af0ed4e5283eeb7eeeec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174b6f27ee39f934fc2dc9bd6f81ab9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df69660d6159abd5d20b418a8163559726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c25d3d791dee82bb7eaf2dcff92845727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883257acce780716733a8320ea875b97728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd247f9d42b4e7f19b1c5484b5bd0a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caa5f5ffef42135a79b857982ba13c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb3af02e519599b8b76f81b185a02a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57b0fc6f2a8336fd1e795c8227aaaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26231ad44dfedd06fc4213b699224f97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093918f0fb8e3f003e53b9ae48736a5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2296a40ae61bb5b07fb5e993c52a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6d7195ca487686fb6def3cfb8d06f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d673f17be4f78eca941c6ecb70ade6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ed711e9a7ba7e3ee9967cc27be3d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f22501aeaf5bb914f16369dba28d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32322af278b30da1571bdf27bde426e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff77fe83e28ebf4c63b66d3dccbe36741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58440ca020af1153e1f34665aaa9c5a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95ab21b4a30345c86badfd80940cc8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a571c82fbab004b5d0f9a705d41484d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b9a19eaa2817137d0d5641c7076d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6461b76e57958bad83c2e633e3a77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8497f632075a1dffa2b6f12d9b8a33f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757218d8eaecba46ae50cde1ac3f6de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228f10f89bf5b212661f7b7149c9a27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e02498b041535695ade1cc14e5105750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30618de63d097d6f09e27c8f645b5160751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cc9092fe3f2d024d7bd97710125f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bd753e4f142746e4f8d532b72c940753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c6bcfe3879bd1fde6e5e029f3ccc9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed64db3819479dc747ad85d744c97a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eb671aa523f5f58a47d08ccf2ec18756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcab3255a1ce68a20fa68c2b76d265a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072bd21d75d59924720b76e26293503758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ff1f3477b0be3c30a0ba45cc9f8e8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>