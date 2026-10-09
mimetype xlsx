--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca4a077137a21380f1b1f0a9f8b6921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f235f544193eb11cc05cee2624acbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a82bec3abdd6d990488067cc4ec943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6318a714812aac2ac995f0468ea524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf395f6a787d125f74be769d1bc52f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41505d743eb591e263ff5d029d4b286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36714ea6c6e8a2f3534b561c40c36c8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52038fb997b7418d853c56a795a97bcb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51c33825fd92df033641bf197a48ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34b69e26e1e1d583947449aadccba010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb555a4ca3bcff5b27103da1a5126d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd99317c172624bd10ceac4e497c7b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7f5fb84cbb7e2e7f3d7d51f56998513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bde4e33ae67417f1d6fe0fc878b07614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9f373c5d6b3673fa27cc9bed41f0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c702b351cefc5ec9ffe00fb70592116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60272e01ab8033abd51660fad2cd177117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556d763a611468037a536fa5b8220d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8053db54d2c3694341344b8f6ccd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e325968fc0e1432d57710752ffef2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430822925de44a7e43386859bdb93c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48da4e8040300b42d3029dd13870daf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105be4f9187cf8c353649f71dd2756f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549540f0e6e73a6ad153ad994b6cf05824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90d48afe693b4d4ecc955f1ef5b02225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ca1f01f8c2577872a5b1a03c5364526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae526bdd78078a27fba2c341e1aa41a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583b66522ffe0a39f846de8c60a9ec428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a4de4f6061b4a3c637082abb3abc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183525e41cdf7292362b0f81edc915030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ffa8fa53119841ba40b78beb2625531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6452293cb9553b94233bca343ece4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc26ba2bd9ebcb34f4f6261b869c94933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe80c67954da6aa6a92fab7b8c7a5f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47570f22a370d465714c4fccad67fdcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70198649b524d03f8fee71f2bb8c98b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e841d6fb52c6611bb229730fe1a2bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fab1c5853022841c18ee28b428ef6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c0355cd7787591761bb258f1730bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427712c8f6b89627f90fadb733741f6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328871bf049c1db0a04c0977924cc7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bd2d803d8b72fb1be944f3fb984cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2b85946ad9394167d123a0214246e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f000c53a39de751e2d7f3f6d5bb6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373fd13a6b8a6245582190c52d50dfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74fe0d997a46cf4f19f98575ab724a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ae248eb41a65f3b36cf1b0860066f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfc00e18b3870fca1c6a3622b85f1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d5614be4756a1afa925f382cf20ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297c8cf24f395306bfe1978f3d6830b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ac80f994201aa4d3067a7ffa9519951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d2e8b82859d2c7580e4fd7d05f49e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b9d7c7607df850df1c9e6750210ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da1847861a633f9cf2563096044cba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a47e16b5d9fdea4b0716f3e14d9f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdfdcea5db4fa0c97380369612154a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c435e43106dd184fd1a4d90f81343857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ca79fbd709b6bcd70133f301258c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62c4df46950f8fde085dac7f71978e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2e8bd5247fc6ce6fe2f7fa9ab87f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3b4816c82563ade84cc603362729361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f436c19e221dfec20bc3f23b52f9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1995d436b49c91b9f88b9a6727c74d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ba22113c8b3c76f8088d7c13f3cdf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af101f4115a75f9c695df5d130fdc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ac88e04edb0095f9d20447a723f6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdb48483a1cdb6c29cc31cc12828cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168c6f62abc6dcd9aa07c9ff390efe968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d3b420a5c3cdee4628aa5da00fc8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b207429ed369110bf5b61c9a663f4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aaf80ee1f5004f6771ac1b51cef5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d688eb33be464d792a49e97cb648fb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29773e6eac7569b434c792d183d976b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2842a29281829222cdedff40a803bc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066aeaeaa7defa4f61edf73af48fa3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a778ad16f6885327920e3cf0669407976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124bab1c08b8d557f80447b8d6ee36577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe812dcec1447e7758b222acdd415b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5d88fd5ae2ace87cdb13bdd425f0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe798ac01220e2506dd25f1d50707bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced1b0a3d0a9a3fd8ee2405c326fa1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddda0cc2735e346a0c7ae976a25af3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b50ef9f30604d36300d7dbd6bac07583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf8189f45b2e6be7514b80a736c8a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467262e0635afc6dd4297941fad092f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebdc1b5fe31326cc7559e29290c4eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f428794718055c7d21d879282f41d7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add983f9beae2b0d496f9299cb2708ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed098d5053c2ca70db803314108ed4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a75139eb798801858c3348c43c0a3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160c9d0049c0cdd1209dad276cffdec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c11d069a50ef7d39c46f6d0dfd71b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe70bbdaf3ca4ad30233c67d66d36393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409faf9d08fca181e89fa35476d4f6e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf5e594f29fbb62b2cd62c37f4dd1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9300a498a785bc964baff15272238b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083c475f1b3a6573fc09de98682a9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a06635e9716b0c801c65becb51eec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d98dcbbf410aa42f14d3cda291c0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e5d30f071a91d88d751d4b2c88619100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f47181dce0dff57238c3e123ff65c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97507bcf37f1f2ae95b86f19dd177f27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37cba1d97d678680cb7345c314106d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb76a8d377e49a01255d88b01ef051c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2ef7ddcb669a279739cfd4a3d4a20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09217efbfa3c6a71722c8a38b8701777106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741692144f53794334d295713be5e0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c1964b05622fbf485cb2c91117c58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38c9052989fae2ac4fce419580d49b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c6f11cb351af2651905eca10f992e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5904ef80426cda729374cf628bc8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7039fc769f487fbe1b59384cf12769112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764ed011ea14c4d555bd5528344af00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0979260bc09ea72ddf35ebc3a8157114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6dce65d743ba0b327916187ee32af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815970cc471db3a9291b55427a82a2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b07e7f1d5b6d667c6edd532a1a867117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da177820fafe529bbfc62e3df3b838c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094df65590ec7b382d5226c6cc6f6cef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a50cb52d9eeadee95f0588a99b7ca7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417b3bf9aed418d5bb40fbd0c69859f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded8563301e57cb879be9c403f43fd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f520fa9f8d720183f8558a64b258f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c783a1fdc819cfc5acbeff3e4568a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2703af75a6472ba54bc8b22a0a735125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440af04cf39d01984a07975016c0689126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658e260cf01533798e88b3ebfad3a37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6144674135e4670c448813b214d0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6957d4ef427be88bc600305c3cbefc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbba311aa54108c949924142ce050c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88db18bf772273911d8c421a668391131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae73cc5ece7766d5573ea68936fae03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66551882d02d060e681edeb1ee7bb249133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a87cd5bc032f85b6d625aad2a1dfbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cf65b2a9a50112406896e31985c95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6036a1aea5f302c2466b55dcaa4fd01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4373ab477550eb8af689a68bbc197f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ed57c43f8c8a0f6aad9661c780dd8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25aea64416d60ed1f38b3d44eeb59d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3ebd851ff35256ef15b8aa2e615c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cfdc62865ec55afb3d03673636868141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc220be4fe41a7b8d094015b934d86d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347535c3cae9ed49a953f6bee6cdb72c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d8914a6fde959d9f1feb3b98f23cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b769bea2270d5d72d9615d245dbf83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a303367bf2928f3f89c5ab3096252f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ccbbcb359e416da95e8ae36066b45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cc2c91822d1f81749b02b58f81bae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e9015bb103ebfdcdb20ed15450b94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fad9c53793668b57b79dbd6503ef27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f09d90e343a454ec75220288c5c8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231383a94ac87541ea0cb5e41c98102152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a48f25f069cf72d7625c1a23f9f80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2be3970f70bd243b13748a4e002ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5980a4496840c4a159c9ddff337360155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5611b693c24230158521dd2c94772f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2f0102efbc0ef0146ed608cf5e245157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff69c450b71093594d5cd9ca0ba260158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2677d8e167e4181085f16ddbdeb726159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c9a81ae31712e45b5ebb0b5b75efd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdc405d059de5993faabef5e1decc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95f16ca18fc6a1d38078f79bff5c5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bad483c7a4f40b3e10d7703b49cbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355db94ef53b956b7d3db48717afffa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492194512e4658574440129e037ba893165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaac16a2c0de59486dc89478c0e97e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91859acb4abf28987a083edd0db6bcdc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fbc16f411d3e004c5944f94003ff1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747a60d779f0f45c34e056abf05f641169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade19183243b5cc64b198465c883b953170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee93a5bd63dbbe92b919a1d779b020171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094f07036b205f17d3ce5deaf7e38aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ad6bc54d7cb886ccde54ee96556b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29692f4303ca89aa1b145c01516d7722174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79df77f8ba079f7e0112c3aa34f3dbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912e98b7691aa21c621ff81cd521412176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72955db503602eb8db92caff840d2477177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efea30dc68e635fe751cf3381cbc3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55595d9917272e85e2a93b1ae43f6ee2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be638df4660b138ce1c507423ba14c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cce0daf505595f8729fa307e744a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a2c84f57427f63c7f537929b42c8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731a111ca404c03badd88bcc0473fa4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a30ce36ea9102e6da5ddc2fdcbf05e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd5d505844f7ebf35b4225e050f7dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adfb6ee24c29f8ccc889165953768b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed00a053042a4c145d3a9e0a70dd4c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c33987d6b3f2eaef11d78ae4550aa0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437843da4ab83de4a822721d4ef6b109189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203f6862bf10cfbafc2071e75af8246190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502c3dc34b608f398e7195db464f9c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e496dba99472748e09ad8000b9f313192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ab43b94c7e621a8cd83c10fe9dff1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dff4a15e8619819f6565f12849d9d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751c18ef81903b6792e35ee0ca056f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f2a7a3f335e765be438587e81224b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acee34e8d446b4273fe027e9f10d51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82682823e77e7b96b6f9f4dcd440e398198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c796916bc268ed4c746a41757b7f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe3c30aed2d41887275886f0f5e9f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7ebd821150ad4e6ec62f7013facd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dd54cbdb87b3eb2114023d596fbf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c81bc99dfae96bd82ca0571ad49018203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823c6e86176efe3b27a1f887edfe642204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37423b18e598bb54351b7c7ce3cf7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea841a315f3e778e5f25cb81a842478206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b695298710838d8b0a652102a7be6f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a533a8a7cf871fd1aa2a3eb7e04bf2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb539a6936d684b1645264ea30c06e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcb1f675367cf553009d9d59c6451b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e989172c460be69af90a464ac265430211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b636ba9c8ff84e9b9b508a9b52a1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9011d93013724ffb2a4682fba34d3f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98c48a7914435856fc47216a9357b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c57e1f95d2508a107cc6556f1809c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf09db79d9758228d8b10eba7af359216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded89673eb010df5a62a0d8fa9280e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108341e70c4b5bd3c4d3c80ef2945bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35abbc3df20259380ac3d9ed73c0b36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05132f27b609a6ce87c411d130cae2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb62f66fcc8c64707f43ff742787eb5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6e89b1b52b32c15c0a1234a911590222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df871edc121cda3cb69e842cbae6b623223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eceb297283af5d29de4ba0f1dd2606224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f02dd4b484aeb6ef647c00a72f94b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460322a19cb698926545db653693eec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee9ecbc773b515d49ebd545fb9e439227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459ce2f9347632fcb108e663d994998228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e57b868d11b1992aa47c2c7e743e3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dbe116b9e367b2f063b068253c46b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e303cc668f2f2252fc19d0bb29aff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125b913f99731d53714fbc46d24cd22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39ffaa021012449a64e588335c2d21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed34266cf5ef1ca47632450eda963c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1701af5ba74a8eb609e1ce62ead5036235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af151ef58d29b7f10c614d81b9f086236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1432535764c74a5b853727bf0a9c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf281989622f6b16310aebfd1219b94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4441b30cdd8bdc3c33b153089ef58c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881952946950148895a49ee68b353e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82353ff7a36d29adf753f0b6cf11401241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a236d173a0d24097600f5f052fc318242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf418b07b323f9798603fdc29dff835243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb16e866aa890d8eb81368b308b054244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307474e4bef51c364a40ef2778565963245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a83a3bce19f7c314a6516c834837ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0020e0cd6872ddd17544518f7f78d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa121c98c183a1d3eb9a293467c34f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32590d42e992227bc8fdeb6e268d18e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343957218c0f419d5b1a55aa4df2b45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbbb8b711083ba4e999f75627163b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c40fba68ad8451cd456609ae535e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086c53d6ab0222c9fa0e1c2f65f1e2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a50e2f14a84f77680e0e1e01c7391254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c35edfc99ac89d1ae1aeb9dd774d11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bacfdc47c93b6eeaa2f5d6bb14503256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b564170b5e530eb5d7e5f7922318a97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39f0c514cef281062ba9d9af077226258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe5eef9cee95fb2288567c727d44e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c754652a9793b1349e31810716b354260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfebbf25a15dad9b23c22d86f832b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ac8bc80cac8e4f907c4ccd62bcec0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77e82831a55c7e5d4485ba926a0cab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75cf6d90bb56ddb8a74176fe0fc7e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b28e095e5e0fa0ab747f9725239bda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc86bce45ccb04919ce54cb070093f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6d5e6e014827c2315258c5b5abec4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed89776af2cbc4c24a33af44559d98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19dc29b134dc58912f4147e0339536269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d8108e7b10ef4aaa0d753362aafd3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07e5540f94d0c22cb1ed73556113a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc7cbaad98434cd089fb95cefac024272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671036ff91dbd77081d01dcd4b1d04d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9c8a9f16311823dcf4a3ff1048502274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87068839eb2443f797ea603589cfe787275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990cead4b8b3c257cf719a8314c56cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de999ba30109ce6beda4f87ed219a05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26c5ba131e641fb1cca8a6005d0f60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582e7516e6462c36e0d483ab69183cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7e009733d98e50720ee6568965554280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20542d39c687ee5377c1ffa79563c67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a21da866b3fbe0801787000d05c4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cace7989277489fef151934aaa48f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3b54f8f4476408dc4efd200703718284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdb3fac5f52c6157b5699d15689290285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f463f912a31950866742406218c748286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e9bcc32d43bded6a97adfd414ac6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6367164427e72a948b99a8413aabaa0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6992ba45285b5e9539017d31cbc444289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9097bdee0a839e6929fe63da1783802290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53962abafe635fa35bf2ebc85b4572ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c84ed2dc44bd04f436652d2141763292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c9e5562d44eebda0f6f37d6beaaea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2808dcb8dca6371aeb0dc0691a69cd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4c4672e83142047dc0823d2d53688295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930edf5b06eb52fefc3e62815e8e366296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb001434ff61f1230aedbe737f8750297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36353c22698d4fdd2ede6dc3c5bd88d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790c3eff2fd14fa739772a2b2ac15ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbf4bb920a76eb1e3064e7f8a71e6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff777ee908114d5bad5c2492556f18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd756b229081d76f8e2b4de8c6f020302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bdd8ebde47ef830ca36220b7456c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf51b0b1bba753f835a0c0f284abcb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249166354b16dcb3d17f56a4c0c5c10a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6172847a5d9c96696a17efbf0a7b7da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa22f1b70ed10345cf2213e384a92a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa9f6fc31fec19d9fd7e3ee1fdc2c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e561a246f6cfdb4e5b0b55c195b78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad4231aa735c41c0324e6b4ed94110310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c041501367da5370ec866c75c56d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98baefc094b104ceee9a8db58f7dbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae20bd807df7e7061fdc7915efb9a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316e9cb974e27064b5dc33e9d5d26eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980cc68d5f27c62de256a792f5940df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187425921244569e0d4c3c99533c26a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6c148ce6c8705a9b156b1119f633f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19151b4c90aed1512c5fc9500ab3085e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358682c90b779dd45fb81d606b61461319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710292cc90260d1e752cac2e0bd5b041320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35629a165bce1cf4f0a963168d4bfda8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f4f245594e3a2139260604d74f02b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0201d677a12597c5ab0c2703d2c72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173a2d7d9b956534293ce23543532d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e59995a14a656d64d54ef8f9443af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad8e1b2e1f4b66cdca1a55a4940a79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24124fdc9762845da861c8304aef22f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc111d768847147118ff4ae953e7a3e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b00e2b65664dc09ec3f306cd65ab1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85e874cfb071f3ce2e5221f7cf4f10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d01d62393de430f9d05429e4727fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c24481f088f1dc527a2430c3233193332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83465976ed47fd7d86f83aeba05ff4b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec9fee4bf30ade5ff81cc1c70c97d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5882c0b1977b9a9cbcc8c61385cff5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a45c412f0dd528b24710da79bd6fba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba8304747012092817380a869f9175337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181c0bf6a9ae696c32e0e4810eedec3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fbcf3637039d23640efd4970c075d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84f8e5ab1d8c210530507169389d9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbce6b58bd8707de2542c1ca814912341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842909eadd44ddd00c4edeea5c8d408d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a069f0fb60576839070e4a525c49288343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecb69b64cc48d7b2df649db7f81860344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30b9d11b89f4fd1db4f6d5547fea07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d271060d7292c728596cf9edf853a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64a33d8854f90d8ce5b217541dc748347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6d07f089c17d49c139c92ea419a16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef004961523cd0814265cb32078dab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880fcc1530c5cabe7252ea1623b634c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358a20245aa99c8c3069a67c0724ab4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc303b44e688fd3743c6e6fbeb6bcdd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5ce39460c4ab89827b871be32ae0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b08574e2efadfeb88da83349e9045c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723acc246a071c431e21444aea530d7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40358ba74211e9ab8f3a4eeaba73649d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64c5133da29cb3829de3e674102e24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88266eec90cf45109142850ba5dd4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e31b9b5d14e595e9b925c170f0a1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3c9d8e3adbb12718a59069a3de62d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deda499c9363abc68f0288847ae9e48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25670cf72ca3857bb401be5555f8d722362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6393f38729902d8349db2e145c070363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af249a69f754c9c46ab584b613de2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb861a7fc2c3421d318a07a91ce229b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb6dac43a5f4fc2744678a9265ebc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c8d156bf3e83586e1aeaac5746a62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf587ab83115ee076bd07e125793f38d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af8f0751ba8e960864c18840fbb316369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668903f2810a800ad8505dd0c70d043d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d590789fa3e251abd896be7da259192371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cc66ee3b2941e3d5bc90a616d85fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2b11fc5f7b2d8c876bcf81ad0ab3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67dd16d06981e61278b9deb0dff2a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef8210f5c82c3e7a965c4567060c3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6720eb93f77601289ff9614ff6c81fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13d5f4a05eaae420df201b7af17c47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d585873f01af287fcc0f7e125c52ccb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730ebc80466ac2279671469bb1b913d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f4818fd930bd597300ca8a8a9b0e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d37c2a6a41bdcc6fd2747c741b04d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bf9e9068e815b0e7c22ddc5c7a025382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af51e37bcbc104d1bcc50962312b0aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890a0253bef95b6357739db6363060d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772a4e2a4257aa37d91e1256bffa0e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0574614f141602966c1bb1b3a3dd4ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a62aeb34349379c18ddf21c9f5b03c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227500e89624bc3c1a41be529241f94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5d5cfc7dafd504057e75cc86f9191389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f22cfcd29e81ea013769227d44a8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0289e77929344a29cb8d117764e230391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab484f6605148d2225ff91a39d6eb0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15d5668c829d1a2e387cb0025a5a36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b79cf7794b86c4d953eeee166c7d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1175163b77afc485b4e49d2971e5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b49420726ba07e108826be6d3dfe9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe02fadc9599f8b16ef8288cec162ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189c6bf9129968e4e1146eb2b3079fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b9690342b67b9e988528c450212f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617205cc3af19758cd1c47f27f4a850b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091e7359b9411dbb70ce7de9a3ee349401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8026851c4986a0db1ef99fefbb8c21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5158d75625322ebda4a92db7abf2fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a282260a426c23af6b4bf03d8f84f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00acfe00e37ad04ada89beefdd9acbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d40e5d9b0204332a79e67ac959170406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc2b6f8eeec2e7874af3fa9546cb75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fca2878a3844c940defdf05bb5e945408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373658dbc1c3411efaab8d04429567c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337b3f81c0619e206f2686d7b0e88ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045feee4440e0a579caf57c294e70e2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad295421174942fc768dd06a6a8e189412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746186b8e4399276bf4c22499272d36a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac9513a3a62a463f39f5713fc3e9b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2c2c8e54893baa3a8f2af17332bfa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e2a80c191f5a2dd6dd0735d62202b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3ed09648d738b74c6564c8449d9d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c2b5e1a9849b8838a36ab0c997604418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec5214b0e049805bcde4bebdb56473419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b2d426e8acd8c538d026346b564b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e39f5a8cef41407d20528d5bb8548421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a51be008ac5eb1dde18788295d9aa4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f839b07de2e61b852304c18e19ff1f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdffdcd7f2858070322205cbad5a71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806e25a57140999ed21dcb46dd8b16c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a83ec82d09d466cc5e579a2d1e4a73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c6c89657fc4d19e7df4dce7c46442427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a68bf0854ac2994e315fc3e3a80d41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69322bb1933f8b87123a0f182993f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf9c5117ffcb037d7c4065b2c14169430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adf36342692f035fe3de5002465459431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c3745a00e111ff5d42ee9e3297853432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005ab3998bb1f6278d2f2bf556d576a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c96ff138fa4f05b1c614d12d7d3633434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365b35fd11161eba8eb0bd2c423f7df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cf1ceaf421afc1213efca0cdcfa7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c4d614e43b0b23f18b49f5c832daf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044db7bd00387c9e216ae6714aa71b09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf10fca36877c00b87c60da91a09270439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591c4034d1042246e360f88103ee0a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129182208adc39952932cf6e953141c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776012da59a03d117c136aba5e01ff29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34795d249642f47f3b590a8b5ebbcaf2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891ca4d93129b4c19fe2f1f117cf09a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba3ff6a64a30fb9b49e70584411c0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03af1ad0df9b7edeb9d19df66958b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0673ceb18ce720e36b33efad439e26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47cfa1b14e3060e362a55400e71c40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c348e0c02b8683add9bb3cc064e6a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174f419cf6a1bfd6143bfbf6a5ea929450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f204ce208cb443e3ec31bce8c4295b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c32383adf983bf40a68907e469aeaa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e5316480aebae9ae6b6f5abadb8d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b858a9249600e6c7617dd5b4f014a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9994f56195d7ecf6ee3b04097da6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cf4a5d47897bcbd0a93712b9904ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839334200ea905b6c88797c49a67b5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b45b73bf16335765b0b2b4138c0543458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0a3f6596d3d3f4bbdc1312838f3b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c01989985c865216304300a4b64aae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71745c014626513d2c1381372469ca3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c2e77d4bc269fc5fd2e275241923f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7252648ba4689ab85f9ab37025a6f33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea429b9429929be742a785b3ed8dcb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb882caf747879e88bb0268fe517792465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95243321cd0d6b7a9803b1b0da2dd6f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bc4990310ba0c102747a41f59d92f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf28b583a4d0866ed64f03387c6869e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7da0052976b64236cabdd33f1b11ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1b56d835d4bc864196431106b28da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271d3d8fab0a0a896e16562bfd79231471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a39d43b4fca3d0d6c7a619be80c116472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ef7532bd9374a909abb6b0e4493e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee069e812023cbe02bdb7f3168a9c8e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee5a9863958d4d11d946ea57cd9a3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697683acb075218203b2e7808eb28d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06956c94d220b98fb961d0c04bf05167477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2b6beb4fd14db217aea8c82ad0c46478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb914165eed3f14879163057932a0f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ccf1a6896e0bdcf1d5c392a2c1724480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02005e3706c4a0c087e930c84ff72624481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90315691014613cf001dc580f165e4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ff1c074e1296724d5a3ba260abde9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746c276eae667b3449de9198b59d612484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbc747b207d5ba28c1c4076d256dcf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3c07bebe51ae9123f073e707d2369486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7acc666e609c0081787e571bce278487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c1c946a81c3e61f42ddd34e529b9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123d9e95e396f3eec12d6e13654b6fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054051bd5faebc4af2e9a3593ca48a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b00ba67fd9642da939d00b51cfd8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea6980489e0c46aad5afac0150479d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fea3fa189df91c456115471ed19702493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac8663cf8fcb08e48a4e32a0496e2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb3dbaf8def4cf1ff5d4d70ecbe458495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820092d4f09c932cc3e3f5d4303ade92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60a43705bf0bf7c97aebb16642c4ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71808ffb949bcb31efa03edbca6dad5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3ed11ed11c4611f635bb42ea8d418499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa87874d4c6b6e76419099b41ecc88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6b96b7e328f0cea2c87857962d3db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf7306b8991baf8edc8a33827bf80e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be241a22d39b11998bc860caf2deb38c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3898fc15e94c2260e05c6abe3ce3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a319f2e0596151f3b210e8a25ef82de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c68cf468ec9bcc22b383f6bdcaa1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb864472a7ffe7595f635d63661a26c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2d10150684d20db9cd0d943136b08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dfef9c5d71bd89fe03d27ab78a5a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e7a7f7320bfedd743d94155a3498b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abb2ac6be23abac764de6a4494cef1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b6004f892c25a4dc80b9e94ba2a34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80efc5d32789f65c70cfee8f17afc18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017b3eeb279da33cf7fb1bac7f8f27a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b5894bc0f0823b87a888d21f86bfb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d442ed0c35eec2a551da44b14f0f427516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d197459d4da20287548f2b3061f4855517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7991d8d2d3a0f1ae708f7190334ab94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5d7e6e48a192ebce23c4bfdbb0988519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45dee86a7f6e603b5a3575c6a19ef6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21407fb90482a4ff3abffaf65708916521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b9e87aef197dcb911ff47f28c0457522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca140f3abdf32305e807ea7de9e6657523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187c8e2933ae6494bc9ed68d01292d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59710ecd2ee206ad5d7d6f3ff126d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074e13f8125db4dc70d83cddf794275526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee77216300b1e23e944fd99f554b72e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ba4fc74e412fa600443d21670ad9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918d3572088efd67831dcf646cf40ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc37774dd36d6e2fef88136a32edecc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2747986b9066d9dc2eeed57f95285531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1b6ab854ad630dfdc95f0749e7093532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1f7f91b7b61e37e5182218f7fdf3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20abeb22995c62ff1931763dd7610a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361055447f10a2830af3640c9600e996535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed9521f06b9a93775791b550a34de6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6104f94fd8e87b5f04e0a8fa6fcf3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52974ad5e798e978f173b8122452ebf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a726e634872f457b38b3140e245225539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bc4e34e4fab1acf673090072eeaaf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13a1ed8d0db520a5684bf305b887de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfaf9c64cc98bb757efa6dacaafbaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723e1bb67ccd137036332378511e5b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1ae4e375f77f131852bf7c83ae3f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bca70cb2c8470fcbff7bd346f5b56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335dbcdf835ff333faada89bedb07e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aa07d10d77bb416a8b44da924b748547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b240e6b26b5041744f71f9b370558548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d554426f3c367d6e4dc97b1f16d3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb968042fd22f74df5fc70555e2ce61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcab11320bf6011b3ec42459bd6e3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b17e6f47aa01429526d489b7180c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca481893850797355cb13557efb38b9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4028afc90c562c19846bf418d5c38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58282f110b1e25c164542206d4148478555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd43d038102183398bd4ddbe7fc0c4c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e5e8e68c439529691300d513d4c64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd34aeaea8a622a93366bda65ed6567558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2b50e8afbaceac88f66764e83c7e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83487061fc63610c6676107fae0c6cc9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a6b0b8d305814989e8b4a28b3ad56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08af7d0c9dc88273d1800ad1c4ac015562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e585954488ca640731b56445a3b06d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b4f8ec76ac0964919050147b48e05564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa12d514825450736bf724ffa6ae550565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421924d5e8cf600687d746811bdd7f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1327b4f05b543492140ca7393658d75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd50d3e6938631fb6b92bb3c7995dfe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaf281aa6a36598cb5c7eaba1074dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69405797731ffbdbe5cc0bff0ce38acd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a242361f196b6bb74a9a3433ddac415571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01db4a8643f16cac47f2c7c39392ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deb111db13e47c5d4ee6356a7b38e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169276af01d77dc3a91626b7cb616c3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73261abd727b3f166db8d5ddc7e8c418575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb248eab840d50596d7aabe3c6f6e8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024311fc2fbf7c711a5495da0029922a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3436a565af7c68b7cebc375a73ec99578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fcebbc8211a94d646181fb196bd8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33ffe70d80e1960f16a74ed54667eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb26ccaccaac36aa0f2756db06ec0c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a07d0a399d2448f4b8e64d9cdf58a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5ea3ebc1eecbf98eb8c4886cd422b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a15c2cc0a34c7791102efc6e82134b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b4eb9b649c4860b3c83358285e68d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3dc1b16379ad9d122dfd751547d71586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569bc58dd650139340921b2b0682b41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a61d654c1cc4ef70219ab344ba5222588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70dff20645363658db823256b9c4e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0caddaa8ac3753cd8525d377cf6790590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b21b25afc6e62a404582d3a01ed81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665f4cc96f2070c5c77ca2ed4d1d167592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335a4b856b28b88e68c64a7091b3b0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d187d57d6304ab344a8d2aef66145b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d393fbdc554ce4d21f533f54e40c76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8567fe63c8382308902ec0c154695f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ea84ecf2c3c805082915c3bf2edf0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae289be347fb39611caccf60c12831c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f47307799ab71b6ab4241aacbd741c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c683b3ad4daa25d98c01b6fa8b404b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64aa68322df9384215e340ea327951601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27277cd42c7449b0d652c050759c160602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7c0a6bc2ae78240243de17b3ba9ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8c1cb69704686ac9adcd269b0c3d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60ee5f89dd0bf86f9545fe086496c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c232500eae1032891a8607efafc3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a315e2d1f2c6a30441373d386dff03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32436aab6c8edf4991740a8cfad7685608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c4f31ec6fbf6a06b9fd603765e235609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e5b118b1ef751ebad0c415a623cc1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184a907fafae456c67b90b393fa93a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1898301f6ab3b49f7aba83a3847cd4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c7afda3009e5b975562f760993823613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031979035c41b3df09807f67c59a7705614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a336f88bbbc5b59398b00f459aba7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08215be6f672171f97cc40d5d264f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5ceb6f55364a0703a00363459f7eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77d8e81057749ac486ae3130b11fa4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fbb92fadcb79c2f1b033fbde9d378619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d3e7e81999d6b76583672bab2e38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605050940ffdacfa2fd921dff518614621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6d271d6f60e43f5f26c67b8322685622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f740175273f1d1d5bd486e00cf374f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b846654845311db48154dd404a02f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d08ee8a796b76cbc1c3c721e93170b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d04c9d87ebee65a57138bd86ea267626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97925beb5bc50aeb875aac8e5d1f5654627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae47f42ecafd7f3e17ca665d37b11b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853527ea663b86f984e2983c020b7b1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a1cc5fbb808eb94f218287ab4a6ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775564ce5f5372c3a5ba3a21fb23bc0c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11befb58c78c73498c8f652535f755fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8cd31b42eeca1cb91099f3ba5311b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e73edefd7a0300dc49e351f85bffd7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b90d01b1eb4122538e82583e6f972c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b558112fe7a728eda304b44d12ca7f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d662ee7902d60ab0db1919ac4b00a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af509542ef1bed93b72423239516bf7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cc160d52cfaa446d9c38bc8965b00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5859e1916854c04c9da60a99c2b261640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8ab4fb7d461f803cadea7b60ad0d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c78f0a63bbe1e54b93511237740d12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5504259a56b46ed275fd14ebd1692643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb94a7295f3bd64b0474a3501652cf8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35626d7ba31078465300ace9ea2cd49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59cc6343fc5691ec332095a5e28f15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51170199ab41c28132e8355561e52c9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a9d987b73ecf20483b0a1898ba4b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac9a4126460397e714ddbfc738b8eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844f8e8a2b6fbd7c5695e16bcdbc76d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109cb6cabe0bfa0474cb26ef52f9bd6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ba6caf202e04abd46d2b7b68bb757652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859df170f96f7b044e3aba67c1a875c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae639b7d133bb7de6945bafb0b87a528654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7efe291b9bb2a4f225c0ec6bb263de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6983666fa54ee1f1537d274f41c46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49c0ca2f5b3af45374b53a0b75a6dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cb5c0e6afc7677dc964544b48d51f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a7839c12ca7bd3e530f7dea579761659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761424558551a424981a8c68abd1da32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cee214c9c7ecfb19c7c71c9cbe8479661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dec6d60ce3fa8c6a5c15af5bc50384662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c3340a47155fd9a1ad6bcbdd4c3f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b90081aa211e24db56e1fe601d7f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9dc26956cfc78d3914a43872807fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90d73da8925561901187da0bc27d9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76993a5a7caffd50e6ee14670ef858fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a98bdb2f45b538ed694f9cb63c56d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff90cf22ebefb80089a6a3b70ce7b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb4246e94f326f3ba1560c4e8ada3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f515392f4db93785b99f166fd3a6fe3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3e45a884e6593566a59b70e497107672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a942c5a3d7bfebe4ff6c80b970495673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc7c53c9a5b6439763719456c263a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146467f192aa32d05ed8d12cbfbcca70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0a3abe5d72d4bd414278f46760a43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dac71771b0ceb8572a34e35679f32a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2bd10a56fe237aee949ef61efa04e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2027da69a81d97967a4d26b969ccc0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d23bb5848134cdffc64b08ff94e2c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6c08e5e9eb0f963f73334c5eb7e9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cf73d2b4e2ae50b25ededdb7ebbf9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a11c05702094ad7f11cedd1f716ee5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e4c51552d12449de44e8160c28ebe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23580818c014652561f422db203757685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f0a0c03d0120b0de6ffbe9a3d63c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f5e5af0242992dc5dd6353ee0c046687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f0aef0958b2bbba042b8e757ec980688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ecc93587843eaa610d9ce0ba31182689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc08ca43beefe7fbe12076de17b621690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46e11dcc074c1b699be951c412a97f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ff0d4ccc069d8a6d9a3308f0cd650692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d25a67770b699d80ddf65cf52b429693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276788ca6a194f063df76adfcebf97a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d559814998dfbbb5aa3d781f11cb0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44d452f0cde67fd73bcd676f6c6277696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0c1f71a2576993dcce26f40d82b8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5769454112e90ce95920197ef2a2780698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b4869015b4109116ce6f94fd94b13699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a63b7a513e9b66df6750cc8916e5b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee95d51589ab76cc080712b17bf49b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c0e1234bef97b6285ebdf7f5bac41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f41922096ea9d9238bcbe925b9d0c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb0ea20f0183d703df7670e2cf809c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cc021abb0e5df5dc964f5e2efb576705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189b9b298235270a4bcdf80380f565b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423326dc9a83ef7838cb4575a9db85b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88115fe08983bf398e5bb598bf447875708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c32b9c7ebe2ffa143042d5d807b53709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57ca316dd8c22e589cfd43e37cea0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff637446f0ae2aa53a59a11dae20e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c0a27b945b0b47c13bd7f6d0230de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbe02c5ca11cdbcba4240cf33d51ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb947ffde4c6d6c7222da077205f69d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9b9f61f2f645e9631baf323c77159715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c473343464755d53af5e5ebe155bd96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3e2e3459399515554b4a94d99bd3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643b5feddad4d553713f67124adfc9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f3ccffc79d7edd6cd24fae39cff79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe4a26b3a6dee067e046551b6d7554720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1a6b9dde8f6ab9af5dc2a77a8ce2a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4e39bc471aefe0d3ca36316b0c5b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6cbcebaced0381c64ae0fd04f9efe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7815102424781456829ec2b82729d31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6ecb96a75ac3bbf2cc9c3a7e4d11d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4aeb2681498856032821530a714d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bcc57867ba7783b34c2873e183e21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7534b3c8f5ad71dd58029f0207437728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e1402be3282ff974c2601e8deba84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b994fe680c253e8da28faf55d96086730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501936d208225d7f99c5f0a480214b7f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853b97e0a0525035a82468e0143fb24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de71042966e3c1aa8cd12ce6471febd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ab0f9387f400a23653e24f77df1b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fd066e167f028cdf13348a08bf352735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad077b3468541afbe2b64c54279ea119736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b64baba958ce01f0c9bb7afbf7f467737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bd9c9223eded4c477f34b85e88922738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f146940c55205ecb96e8db56625163739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6592da1b8671f19fd350c592f0ee5d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc48feea817ea49a3fd6776498bb047741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbdd121ab7aa2ef2087ae873e3e00d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6ebd7afd6c618cb8a26f381e2799c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11e3cc53077de6a581eb557785cc39744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7911196861e3b57a9dc6cb38939eaf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be842bdbac291475edb850779b14886a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682bb5df1ea5f0eb6bb6cf08619a597747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccc01ad05e34ee1c07b7ccd6c43951748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567b82ef0870333266a84873b1d4d75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b66fad5d493b42081634f13e2cb068750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb942028659fce441cfa34cd1a8926751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b528d4feca8890bf6fb0dd8dfa2d78a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df73d1fb6b4860608b5804b4933109d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675e63a4f95af4174f61249bdd84171754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f9ef48f003f881beeed9d9ebce5b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0b8df052692b0d29128dfd1dabfd2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c22b2b511ac0998023dc14bbaecdd6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882f09e451a3b80a81d7946ba5af312758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647924cd589c42e9a4563aa7234f8171759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19097cf5c45dde1744ba7c6632806f8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c397ce6046b4c38627b6385e9b54be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5b6f94c67e9111611d7c460b754573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af403e5a69882a059e2c35e03337f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e6e39d4933bdbcbe31962575efe55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d16914768b5d8c83f87b4d7c3665986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd75928bd11ed09f4008f08ebdb51187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8ecab407c3a38acae5893bbee56438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fbec3b03471ec62e8bd2051e94d609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec79382ddbc86c4a9ad9a6704033c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf91470fe94d6dfc1aa8a40d272e5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d055882c1e286bdd0a191fde66f190112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99466117f94b552a6849af710c5de713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444e17e590d82235e5b1ea2a1dcbbb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba39ad479299203a09cde4f6fc6f85f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe34bc5ef0c4b6517dd23567e9e50716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3c4ced32886861a1060fb6b7d2d9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b634a388103a49084776ef713beef218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca6c4aaf542ecbb6fad178f66741ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52d360bfd6df42b5dee1920c8532ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55a73343090eda1467be907b719aa621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eef81511d3d807957bc0fe54cc52f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9b161dabc043522a0b227f2c7e3f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ea7b16e70b39281ce65910731d68624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951251f05a37b8fb8f7d9604f5bddd3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bdefbd96ce47f94bdc6b3644a045826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba279d38b7a4ed2d7cc7a98ea99bf28c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65db292cd880bd318ffa32c2215df1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052307d5fccc1a705b95a89a46241cad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647d5121d67f4d1169ceecca1936e6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861150b29674c19dc8869888112a9f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adde3fd8e26ee97fe59c0475300ec332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974623adde10aa1ea34bb3f13046510d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846af22c70dea46538e3e409cbc114734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3b4cbc3c70648c47c093f6a4e14ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d8b35c6396375f83beca4b5038ce236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a130384c61050e9d87d5b7b7aa3b7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09363d2af13d0f540d7277317dd2416a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de579d0001d0155dbe16493978c8116939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523ea50f9e5fa1291ce5d26ff4b6f4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb50d8842a43b557ad32f262008aff441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f5e1ba43bf4759dbf30382209660f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd567569661411aeb3554464d7790043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f8959dfb219f9f0cfeb97d27f23c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533547844fbd991d024d62f710c7d19445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ed09444ab299ecd86afa2946290bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449c5cbda28e2287770183515e1312f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0248bd6ebf7d83cf1fbc0a09e906d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05d989a6ad6cb6c418b88b1bccb6f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d7a332dd5955b6a08751ec3984a6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc08555ee1ae03617a79d588f7b507851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fffd4d506b77d92dcc89fd9e331e8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a49a17001a7df8e77b5d47f0fe81653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c0cab5f394d50f8e53c4fd5972ebb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadebac675c1718f41ceba52b9d546855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315f11a1ae2c5ee5a024860100c1a7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e137703833c2e65a884eafb6196da957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29eca6a78d699c8431354b3eb73d8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b8c994e5a7cd541a81328fcf4c7c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2e3072a6427ec94c8d98383d6d7d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202bbc5acc29e425f4fc8033ddc022461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e953eb2dddb2abe56375f8c03d3b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb1972d0096849bd7b8c45743d191d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd74da7fef0c2d55035be9ca76641e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a4fa8cc6970f07879d4a5496d700665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29552c640db500b7a05deea334b379566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f268f4a1d135483544a8f56f6e9b0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7741556b7a2bd0db00e20a37d234ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c63de4f4cc6971afd3c46d77c5cb1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f41b093067fead972cbf05af628a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291520e7510b6143784e9ef4fd8b99f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb06ecb8d140c9450d6bbe9646084172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d98e3c438f1234bf8c9494a461f9bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097fa8b51eb64283393fd475fb1376574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d735c35e6f2fea139f5cdef18066675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93191d70732d263bdc4c5877abc0a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f6603052a564d726d1db6b71d630c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e9bb59f23ab66c1bfc3d97f16a65b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cafd04a4563bd621b53e28f9b43ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfbf6696e9ed56549be721478eed8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47082cab041f7eed12ddfbf86a751781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a1de001dcd9f1ceae9de1bfcb70f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a4e7596f092884e166f1fc46c997683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c53c34cec7c23ceb36fcd6b88cf9e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e23f552770575549cae78899942e6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836802e9593dce00e1fcbe1146de7de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca7f1fe6b212b5c00cc49ee6fa7bb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e7ff39720df5ce6575d32438f89de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbdd66cacb78b73d2bbe66358016a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9e359645c8020ff6cffb01817fd9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265146cfa10265744d5607cbdaff24891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18863bf14c4ba9a0259029ee3d195b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036161864055441a804728687fb0dc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a191b9df16d48cf743c53be02b254994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c341357e4bf865e8d19dc20a02d2ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921d82d09a80f175235b3d3f578a7fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3408be37d6cb7c4ef331226b910869b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea29896b1131b4c3a73275bb76fe2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8f0c9715838fbbb5bbee9fa55724a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d300546df26ac25613ef22ed5bc46b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e392380bba7f447de6daaf6dbaef8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9014ab7b4cef0453e2ef50d65fcb76c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69434cf1d53b83c225d8790578ee52f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d9870de21e1d5030764591eb8157c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5878edaba342b2675fa793f5b518487105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512c75de982ab71c194d5152b30ccac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619a10258ed72a0e925b3372cfacfd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d41c36993a85a3beafb6564f4eaae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d6f5de09e0de10553ca1513d844b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e4f10b843816a229c464300f37a99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a96885f99ab7db6310095c01a387f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b97937b6e54e7f63748cac47e1d20f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59ae7fa417c790a4fd76504476730a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61e7ec0991ddb7f58044e2de07f4bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7763c5056764ea63ab2a6f0f4a8921115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89204591dbe3b178b7028aba34fc5569116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56c36342a554d55b5ebeb8cd58c0d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b20f2fd49731100634ed09dd105e73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0473a9adee88a0052ab8b956efc3148119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1e1f498ff40a802411be04cee3507120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f7cd6dedc3f24f557da949e471741121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff38e8cbf1e93e86e3a59d0878386a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d915478acfd8d04ec08ab09a8d84d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b6c6d59f1aba6696d3b7eed921593124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d48d0addb8984405483f39067d3e91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aee7f9463f7cf12efaaeee094870d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68e27cce18fcb91284b3a77c1c4fe7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9f9eb519b7614f24c9ecb132c7654128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcb9b09727a33452b53a5e7a368366129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33452008fcd76462704cb8ac63bdbfcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de940cabc1f09ef76077a2d4ae894b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76c5b9dcbb3b80b5d1fd357391711c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9257de05fb9641d4e11b5be212aef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9c4767d7e67d16a52666509cf96e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e8d7773464a1c1952ee3990f7b794135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d4e1b7f5151dc71a0957c49afa926136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726592b750becfb60e98760bcbcb7ca2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c5d17faaf4c310257fa970b086e6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f744ef3f27e88dc8f17dc70eb7900e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba443d11ea7e724d0907ae6daf7638140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6c665370ef6e0b6d4735625b14c93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec6fb717f076b9db3867cce2a5188a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3b658129e8054de48a6a2346dfacd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2f3e9aa9084264689414a7a29752e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93643ac76c3a5fb392c9c7bd277051a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9678bb41b48585ec425224aa9eabea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85807b211f9460b25bb976a07f262217147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994e0eb1d1da4c217e5d153931a14e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ce8a4588e216276dbbc3e673a33c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b51d3b2088563191b4cfbff22db57f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb68aa3308cfdd8b708f0b79d7f506151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ca39f87d6f85f75bf36f6ef37e749152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413386a37224c57c89cb0b03e075195e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c593a11bbc6a26a897da02635d077154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aa770ee0d265329b103f3a7434abe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24493ee15abfa909ebd427de7a295cc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed446202f6bc0e0983ea5cf9ff5ca3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e55ebb7361567726da4073f36c83f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6639601b4ea130a99a3d99a96b36c7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4d3102bec42f66656443de0458845160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d034f9040d109779ce8b3275dcfd9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdbf8588ca34c5970a3d07db77bba7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38144180dce4cc546325c49a98925e0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57641b329f6477f4f75116404aebc67b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018da05ca2dfc69584af0c51469d5ce3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7cb753b8fdc0aecbecdfb2f18c23e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28a38de033b798c4327c5f81deb328167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adbd84850c4bfbda466d40f74f0e6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3edf69120632d8654795c3e94ec9cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b347e414f258f3407dd807ab2a63b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7d054554dcf470b999cebc3cbf110171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb68a4b756247b415cfb6ac8747b73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865affb7342cf6ea8c2d931f7ef9f289173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e15ff04399d4351132e87ad14aef8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c960970e5333bdf28e906b6964bfe47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d5bcf21989ab34ce61e9a6e4a52e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfabedbb2488aecc4def3827fac6e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c24e6c4d09cc1d0026733e5e3e05b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a908cf4a0e8ee450b62f59e9ae559d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31abdf50e867a720db82ae413ea8fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136e8d14e5f1e16d52d40140880a22c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b5582e5e64e5cf16809ca8b5b8bb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f79ad9e74d6bfdc319243c2e0314c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824bb5080773e65b0df65bc66378a81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2aa0a807f422ee0f154a3c59235f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2bbac32b0caf8c2f7950b5ffac5c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a08a9642e9f0b4e31b4dabab031752187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9f30b889f6b41483f6965add91d80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89d19a3f207924f91181feede015a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a8d268ee6528101cf28b80ee1bb01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bbbbe301fae406ba08b1e29d9e7a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177719bd94cea8f8bcc7f9cde1f38e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c2d78eef895ddf2c633c49469663c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6250dfeaea0f9c2e0f69e3e8d2895e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d449d67e7a577af29b870b25fed1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442173d7f7338c75480e625653ebc96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46aa810f5b210f8493511b8a264d3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed152666324925cac0a8da91eed1fa7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83529100e2f35a465227f474f8d194c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37de360f947972d03c31af38ae2784200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e16324bdc8178d2f1ac8fd75e4ec2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925845382c78274bb4c1e8bc1317d6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01232cfe3e77a5b98763881e42fbce94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf329d7a569dd1c5c91bf0a90cd7d3df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07f3524aa7054b1c720a87ca2caad4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926080ec6b4c989310d919f928e367a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b51a3cb63e7180c93a325dc4ef4f10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a046f696d346fa59838b975722d09a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd322241147a7b6fc0288eca645bc7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf817082d323a93decb205c4dc9ad9a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c600367eaf58f8b0bf4ce32486dd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6783fda9497e3418c52f44ebeebda2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddeac3fc7453e0833bb203ecdf87be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8de5f4a100320c8e6ed164f01bf1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501de297b4b99d3ba46dec5182f9cca1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2fa174a312477f7baea245e2d2e5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53fa0cb8b0573082697d09fc8aab64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7f4fa609ca25746875bd36f079e1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a30ad0f3c1d9254fb11de9a2234386219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123370875287e42e501274216185964220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8b4d2c4ad00e5c8a7ee14edc545cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b2e9fe188bb3bfb49a924d1e9123b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074bf3b0cd1de27cbbbf69b93ff41ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd04ad68a4e385ddb4f2348539a19b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc97c17176a07e35706d837d80152cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf93da86168805a929fbdf4fd12522c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3ddc6cc9618eb2e6e615f992b005f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6531ff4a49c7373833705db16a54f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7fb32a4994c9f57f687d6fdf2a0bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5763e218d6332fc85391fdd6ba17c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75daee3dee416de9f461ebd71892f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb13adfc03b1abeba3fbaf2501c205232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d1d5bb930e47e0f793e38bdbe8264233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fed9c40a3c1ed8c42e480a8727706234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d763d2d53e6ca0632fde7b31ccccf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b017b9f4d9f037ac1df07ca90389ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adb24d2fdb4e2d16f3f0cabdf19f70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572d2001230c7e3597af1fb440b6669238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b4680c74ea57ef7c80bec33910d59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2555d9aaaf466fc37bde878baff7f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d038ba93da6a1663fcc0c4ef5c50e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc4e5ce0d2aad491f687a7c15cf23e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453e38b33f1b67a72f892276dfefda1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65eac62d4f3a4bbec96ae21164ad90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996ac6dc39c5bc4b200665184224c46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2bcf95bf11b9a0eaba7d9cb74d7a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab96ebdfebe17ac4baf41af32bd917247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f49493670cbf4f0d46d6d859626f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122c7ad9f80304bb5c30038d3a7b63d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc31e0acec0ea00e651785ae82bf72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4258043cf2c52e16f3af8e7f7febd52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60e99d5ef7ba829dd1866ae12eada2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc0ce24a49b466412ed15a20ee6b30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28938e165bbf060b6ba612ecd1ec8924254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53576a13b637140d01d03b921d67b4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cb50dfe091fc787a9bb94d045e65d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052282298cb64128f169e696d979ea8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18031c36897aaeb1e606267d8263d7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd41ff28bfd6929932f1ed23849284259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b052e28bac64090d6180ea17a31f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304daba5746fbe54264d3625232fc73f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2e6edd3bd1d67da9815ad18147edd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac792b473ac3d5bbc8dba1af693f4099263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9666241d33169e1c93a0846295e1dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427d8c0e8ed49012993174329828692265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806aca1895a608d35cc5c0a4c5fcafa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c602e8f2750f4bb3dffcaf3e099ac6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ff2a7dd2649a2620fa7cad0eb26d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756d73d29b5f77851609c49a22025cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4ee0a0062786059598567e8efe306270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615111bf4d7e4172ba8d0027668064e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb54582a0e3e4103908473e9dbe2a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58181b9730e560210be8246cb407761273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd22f00acf3c0d7c6ba5f479d7ebed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba512ffdf422eb8b81e537983fb3e7b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0ea0461e13be34e821ac55775e698276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ad132e19238ebb9e0468f69b59932277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e624bf4319d51a121c6cda41a129432278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0b22d7148fad08e869a2948df8083279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bbdaf6b8fad1432f3dd2cc094dfdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2fd0a484f084f9d20e88feec16a04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ed1b5205e2a05f04a7afe10a69794282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffecc90727b0e2662c9de8786d5d4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ae5de9d1a44705fce72a4b9bb88b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97376aba6a1878a3932c6ecd3e7c3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea057e01585c18b628867bd72db956e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154aa128462c83377b9e77f218f06d97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff9b4802a44a59ac0100adf31316a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587e78de37cf51a55fb6fbb3f9d0859289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166d23b18a9808bd6fc6064c8429eab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ac035f6b37ade241b76ddd16fa6f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3402a467da50f0a2bab5c75405b8a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eee0d5af2957abcd0937cedafe051293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8c08c5c9728aec59bdbbb60f0dd8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709f30717e146f595280578848884a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac92ff2424dd484ee9596db7924daad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6db75bfc9f342e018c8d788dd812d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5012a5c38915f04bb58d6cce405256298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80665eecbebe5b05f09e156195540f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7e59ac4eaa22908309284ed26d5cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e7265e939357427cafaca1c666856301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ccfa31a4f21b2926ee233d910aa79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827906ae45ad5ebf0d12c5081a427d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62eb2726a7943bcb9a1f2f59a9f04e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846e3cb59e6979e70400433cbe0f0a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01699c4a7832eb2dd997c914227d3f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cc1937b9ae7d708fac3892d657668307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a8346891b843f746fb322485ef965308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cb846248f9f77c4ecdc7a8b2eff42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604af0a1df71a3667c37b1bd4c551e5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebc9ac8b56ae001c80c2307168b72c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73057824a0e4d5d5e6b8b78e5d2bdc01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a54b23b66c2b8c6052c6c831f775d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da540e84a401a450329053d2e222eb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ae9bc23b8bd06827d0c340f8fd758315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3a5338e5469fffe28bf9b4edb55cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c768ebbc07ceb5e6aacc479975bac84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf89cdc770f5f06b66ed8f2b91e581f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bf113fc8c5b394a0f6430acf2ec27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72b67aaa748df5b90a4d536b31d3c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad390144b4674e47d389447007babe2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a962154a5577ba3a42f67465647aea0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59042dfef5b15291149bcfb68ca01bea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34da0a403983b61c52b32a3e56ed2a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c4ba7bbef643084ed44cf0a3612c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebba40dc688a7c2472eb1a6d32d022326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293ac51be392bd27780c21375ee110e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc06333024be831968a7849ee141b01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d925d05a99b0f49a85f76c895251f2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372909b88d71375d3c7bbc231d900b66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625601d0a86ee447217ab6cff71d8b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be529e32c048e899768c75abbdef5c88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e8888bd482647a903a8c4c7d7a170333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261e868c640ec639a4f6192f806e007334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3d83dc0ffb3467bd333d51f6066eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ddc9d5c5786e96411fb5bd7a26b01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e7f4ef2bcb9f6faf9d2be7d9395b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9d73d7031be8b54826118d55816cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39823b84840e0ce6437808d7c5660bb1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6ee56b9d6dbd8b199aa2fa8b518c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69314559eb1de611a5912e75d52a67b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc341b9c823eddc1ca851185733341342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243439776737f503eaa60a9f0483d65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441eae02451347d08a1ef72ecc7963b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6643865d972380cec4ed707f62a92df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2f33c3e1f6729476d949cd3d0a746346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749918339800de1f2527d69b24b7aa7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be427837813fc0657598466b3e401e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c06449f2305b14c97324c491056db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fa911fbca69ea6d30c6b871a9e6a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08cc6a370bf4a59cbc8aa448b99946351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46a06c47e7b53e0d1603fbdb11b9c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea574c9c59f82341f7aee131a53cdea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cda8e96e4992961841863109754ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89fe7c09af8e3955ccc5d18819604e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db11b6d8b2383190e2ab3d51a2ea6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705922d5cd8d567f15c56533b8282ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db277889331f6e10b3256c25a84874b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892cb2104487bc8e4bc15c3c52ede3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e17ef761329565cd4b7926588db2bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f827341ab30ddd022d4cd4388b94ff9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba2c4b7b9af51642f2373fb930fded362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5f828953a022aeb452344e7bad713363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebcb49fb544014959ab1db6c524c92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf34bfb318778a04e70181cc21d721365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec687d15986263e1b29be10f101c7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72186274880c74009cd991e91e7d2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31a32d09c0dfe66524f217fbea7a53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d619690a48547f3d26464ab7fca9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e67758178d0162ea2195dd5459179370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631192b80c113f4143af09450234a9f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892c04ca2fb32a2cb142dbc2289e8b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777242e9d3a5b98ea00cf8b0340e9e8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45eec2f582dcd43bb26de7105191d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd254d7762b916b7940541a4ef9a68f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde39497b64b032164ffca3e15d48333376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cd44f2f4fdb7f9a75f7d33e9ef63a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86d10c70aa2ac7b516ea955d125893378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39710566c42c37f9c388fc4b35f766379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d74101c77126afdceaab8dcc34208c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d1fbe49549e204934b46d7efda4ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833660cd12025db62dba3987fd68f69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697cc2b25be8030bdd1ef7983e98824383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c26113a779201c2b6ede0fac76ff2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01bf3125f5367b7941fa88789a4e80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3e887145b60bc9c412bd9c738a561386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77011022279d1979ecf5386867d062387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396dd08ffb4864adf7f06bf847654fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349539a32a49130a09504f1e2893917389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af0442229b1916970ca66fc1af1773390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6396a3c40d81bd9af12c5a23e448a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae669c3426643a80abc4c5aa6e96d68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9154f3ade8cf5e724aa3602416e4a74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e91709b936d7c4ee760d58ee1dfbd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee61a4909515cd9964e9db9a2d06636395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714296298a3cc4fff2ae3818a04c0113396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003970e950d405245dac04e864c3b51f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390199aab9b299fe7f6c5502a99a180398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d6ca39fb6cef3f887fe4a7e4ff20a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a183a9bcfb3e2ac817d73cb6f6fbd2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42e52bb84e537a08e3bb0f3379d388401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6e24aac0493baf7428e5b6f8cbd29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2757c48628ca0a374035fb319869e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b85b41ebb6a93c39346b7a3c44f89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17005a61cd0f52b8f2e21d0e53c80f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250f3a6a7e16eeea20e9c6883b30fa5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aa74256fe71da6ba7af8b549bc4e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd96f94ea8c9677ce454ca51c7bba6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc446ccb3cc9ea8723d5c7bd97deda5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348628118f8f601cb67884c8736caf7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a54f5575784cdcd65adcae9e50d4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a0c73fad7235729247736e0a35400412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb54cebbdedbd79ea0fc06b8a6b971413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1c052cd4be83a1a255bb78e80ea58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019a415f307fd10d3dd73a7122dd183415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a0540a83699785779fb68e6bd6559416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c95e40f3f056922edda4bf08686b6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e728c778bcba247444e4d471f618a67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8d94dac48b4b58f01405a51b17aab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a36dc9efde5454acb9e561e048d54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1978518fdd19130d896f2b28f98ba7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d807c6a12839df6a48bda3c7bf2e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d7a2f54cb6e1046928e79d2b902a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d17f25a49e0f5fbefc7fc0dd34e56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757f34962906a7714e6a818974681a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef38baa2e9a2900a6712370d57d3ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cddcc232d04cd80cd6c3edfa02909427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10453baf7691d886ae85971ab0268f7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ef983052ca94e451b2c95912cb054429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2626497e34a817f307390a4d6ee65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2acfaa32983b5df84bac9850d7f376431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63356b3ba77a1d9324f820aaf56534c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ec46666a4a1b0ea7d5806a2a00dc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bcc6cb522c3016db79bbe8c598165434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200429c60b15037f53c05319c4545ea1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec75977aba54071ba230b322f06ca0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e37f691a1b92e86483aabf49fbcea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af04148c2e7d104d3b52e15c3fef0de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce13e27b75d0620a028b941b7f644e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a1b1336aba4b9d469a73f47caa937440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607061933a973eab950421a9ee8cac5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6fef55e1c3b9b172c2332183f01bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a8c1eeca4551fd5e92df39b1dc8ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae6a67437f4cdab74ecc58a1f3884f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d581585263246ddc939c4b93814582d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6833fcb3b435e96cc19a1886561ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2a795e75a97611a791e7d4e986ac4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8b3ac4325ac102529c8678ff79696448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160d61eb052edab835093412c074464449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850dbb6f4db32ba9b8fdb4524e6466f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5324e0072ffe77782bc930b77c203d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee14e860b4c04952518e8479404ea7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233da5e5f6fe50457de4cfc076b92b91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24061e5b7c4415b4c17e892a3f0f05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c88aa7b6df52d7a921ad94e965764b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffa86bca716cde0764e185eb75d84c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26657a37ef18c97b50934962fb717987457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca2d75f2cb1d938aa76222107fe6fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed66f6fbfa8cda7ecc940632270401e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c69a9d63ea645b828f4aebf575b62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5541e836467a32ccb77882543bdf0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d63f8d2ca5c8845a4aa0f985e33be0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100448e2cff8838baa09e904d928f61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724802c7dee0991d3e3f1e8b406da2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2b9b4191b4e945a61785f5b143a0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957355015c1cf3a8575c8c83d35d2fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc55bd273e9833606c3e3c187d6bbc1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e397a890eeec3f2fc196e6cb0d1b81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1c8ce46c67f0a462fbcafec83a751469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e07dac1c59c048df5f2581f717edcc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b819016cc2cf3f8d2fb1b72faf49427471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be68e188c28bc037c3a7e1558aeba8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19e3536d848d5b56a2db7662176b8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3077a002636a37e15c6b134852e625a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1139a7be96bc87fd7f8981fb90c47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efd3f8ffc8a386ab075dd8223528d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4d516750fe0f9520a6482d9c6a239477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff8a5540e7d4cb961857393f1cb338478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7170ca8c6741c5c933bf15c07045f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be3a8c7afea0e47ac0437177099c9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31237a8d6e560e66ed52454c7db70a86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7556a6ca75d9b99c34338c5fc9b055482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b781fa39f559893d149cec05ad54642483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dea95e43c5c85c8ebe3acc0bf4049484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f73ed9ccd69fb68fbd7a531d20849485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7998d9a67fab6a5504b45eb9aaa7b49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98c4c1d88c472e733dfaf80a1c9d1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3d4fef25a0a9a7e6ae2508bc916a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef105d5781c01e232b1f492f7434ab1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeea3ecb672766339ab9369395c08e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e001cb2ae021c5fbe8e442cd14856491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac2a600e0bc140be7edf62ec3fd8be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5b7e4c5c16c0e5e568a6226e6b6ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa503a1d674f8bc2ddc913b11c3cbd3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d161d79e153f6536249b96d12aead0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb967a1ad92df7a230ad652402633e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900771516bc5c3a7904730e1a99d9f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4debe7eea012506fac22053035a4437498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9a2338d7286ba05f9867f26bacc64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca844ec938741fb4d0e2c02f6d882121500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6cc60b02a2a900df6e5a55b489c3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a835693d6681e6cf2a1a680e9d29f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629a6f27b8ab5c30d0d4f35b77ca4c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6740f492482be6aae9f04b9649beb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580a25ef7864bbdcdb685f3dd92d681505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138042afa4060ce04ee636a73c72c34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cfc47ba74ac651ed38edd2e555880507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9311913f9d4ebf52fe59fad552e4e74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67219def4445b1ff1a2d30280169fb2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9c255599dce07c7ed5d9ac27e9ec8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4d6561a8931f99611393257b2307a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b667795548de9cc66159565959384b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f3f09593692dde96dfd915796d68a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b07ff205d4d8cdd6ee057fb9c3d18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf566e74e928a61e93c93a7e20ffa6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c23c4bb74c7b479b10de0a08271a23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0967f92dbfb348e0b6c3202f8a6c236517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebad1ae52298559a740c79245f9892518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fd719570de8a82171a9f5c92ff048519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9840ae0d649312b8d4c8b78f641e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf9dbafd7253db2691802fcded2449521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1791d6d9bde54f4e3af198d104b7962522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af35e7bfe12274394e57f8fbac16dd8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60fd0966dfd1f5f64212d20193a5dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b6e6ca2e0db1e60d3e89159343f69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4c0610374f2230c484ea0517d9101526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdb0d92368b27349c9a24adf202f68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e2ded99ad8ef70587c1ddf1a70bb8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43350c597923dc9213634389b8d9407d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fa4d6a857e9b7358646b2bceaae9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b28b36dd61ca600c2db6fe915fc93a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588068a685c2584e569346509bcfc475532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bfec4c0494f470d08329287b74754533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39669de017847748876b65cd5ab7aa0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e5541f81ee8e08477aa1bf63ccf9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b0167c99113b778eca368d2511b5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a511be9772daf48656b25ae54653f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe1e443f4e4650cf3bed66c4334026538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b782829bf1d07d89d3045b14a65d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b098593a0ac241b88d9030002aa7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc724b9d7ce2db89fc147acd1528781541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9df4e39def4b661841520e8200828542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb346c189d15d9e83cdadac26192601543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4b1affb979dd6b650b21ca005d6a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9fa345e349556f4777541712b7606545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b5f36e5bec58cffce025055e8b69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb87895842d5a5a2c5b40939a21549547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c83ec95bd53848112a6ee6c523742548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f76beb565564503b78a159dd31bd4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda9dd16f16c0ffd95a75e8a698a9aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f113b18cc109e11cbaa9fdfffb983cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359b0444bcc4def0ba34e6824ba24a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9494993a2bd3479f64a4bc1a56e9c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6330edbbb28281668bcbfa7465dc3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e830b68ea9966c38f79008cd11852555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e897ad20774ab9459e5ab97afa30e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54b34a77992a0b2a719827fb43d259557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68df42d24622468b00700ac9334f4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca963b0253258e526462a691fa7292c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9362b9eaa6089838a417a455e7adc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cd8d02792cec6a3d4fcd589707f70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc86c94c189f895d405640c9adb5712562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428a76ee394c3f5e93b042a12318936563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf2b40ad8d43b242720a504fffab34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49dd699d7819d24863b8207c59850e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376b71e943fe951f4d8bf9c033bd91f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a93599891dd3d5e3a710f0c6de1bd2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae1d44ed38d93aaca816d9efc16ce2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9941b774bd66f0b8807dfadb6660e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0cf839905e7e09b597e78a7d5e934570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c9ad280c14cf52cb0f5874314dab9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe5b192f9ef47fb60e33bef2118fbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3253b9f5b4b150fb5c5b21fc8f414573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f12e9d064e45e6501b1ede39e05028574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ec41f878114c576e13cee56b6ad05575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2117b9b17a7e442a4848b3c8c782f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e5e1a5f0002550c220ccf8ab21cfc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7aafb35ca5c386ba2f6536630bba94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6703a799ceddf55b9f171c9a41cde579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034b406b65074c6764352605b94644b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6948177e439fc132a85ae5ea08a2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626b02a799819e5f2f553b61ca74608582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dcc6e8c8cc3a6164e75bedbe168b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddef9cbc4480f4832dc9e897d86618584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c958a241cb038f77c3674be3bfb8787585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9204bac857e8b65defc34dd183c93b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9c31d20e52f3722185db3307a5dc9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e8e01853406a3fc14d6b15500c25c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559150e63a4da19f13853dc669520b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536686f199abafc7caa5c2d6e93f84c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a98393bc3e69f97027ca8951fc061591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd56a28ca6b0b8121f2a221c03428d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128c14345f12002b2996d47ed976b8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a8125a8b7d6d267f9e1245d6f49ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002b069cc05658cc9293fade8c9a577595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bd64b5c2acfba6d1f6ecf8a759921596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa371976a9bec243443657db2885ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866617c7c93fcb133c4d7ef1ad13fcf3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b6cc6eed6905ea822b6d380d825e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d79bc39cc67f4605af447b9db9170600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968504db07126b25faa79d8ee9509c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf26d467f745b08d58958a59b8bcbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd50148148f7c30bc1d830f8b00e91c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2ebf3cf1980bd2a444839d27462e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e0f6af4ded15dace744e779508687605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c9fca5b498bb5163ff71a55767a57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4cc31ff8caf1d34fe76286b4d2f62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa9bb4a09263be30d87a9bdea7d236608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b076d6d1d6a2709e45d4637151fbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e2cb1928efc0ee48f842dc8258615610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d016c019dc7639bd83b35732e7d4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53396eb746763a3850e98e1563c36fc0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494dc8b03a8b53be8035c5a8fab135f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f62e8a2b102b56dad0b247806d8563614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d1edb6f10358af7c07e25968c0b05615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd50464057be440ca719839e6248e79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d328a229257b0e61450f4345927d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191b4c0e71e8fdc9a3b8f17fc8c14aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352bc76319b7e2ea434c8c707fd7d21619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a73beb8d7c72784874b5dce5c384d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe337e2ea90773760e97666411a0ad2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1f30c45975cd084123eb38614ee28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451506c9eb58657504a7caf04c742f4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8d93b735ad0a2f52ab2616f66255a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd45eeda4e448f7bd05f96b40fb0ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b8941e85275a8ca351bfdbd5849f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000beb8834eb766c03cf0e76e5e965a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec74348cae21f7c6f7b6160aa399be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dc58f16b144ac08c57bbbc3f3b8f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de2926955fdb7682565d0dbec9d6fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbfe387bbba48e7be2f8cfb2bf48c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61785123ec787588887d971755d3c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8695608a020ef2dcfa5e020d655f5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28a1416f8cb7b922bf6541b9303cbc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55030c085aced933211d10e5146dcf06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebfada8386f0890b4174030389846b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e9460907a9f20b04d158ba1d9b331637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0a17a3db02f1ca94b4aec112a3ec8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633589b74671a4e889de75d71d091e8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6da580e1abc059cadaa89720e4e743640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c08045d4a22dea94940eb27ef28938641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d74028f93dc39542a6d8af9bc53d13642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2684005273ee67125b542789da15b25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934de19c8dfa80fe237ab108964dc93b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a818cff0027ce7059f54f1b86c859c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31cd695a5b8ccd158ed98cdf2d513c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad12406758feab9a4949ef43e2f92a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e51cc7cc6d9788e5ab90a223b90bac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e15401b8d3e15ca5fd2d23efb202e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973a29e2fb6e84448e6c53477e4e136650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e491c18c793001e6d8df1cf11159e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc4a1eb5745c3a8d7a127ba4e0af77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c2ab7ff5b6d5d63b285f1f37b7d79653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7bbe2cfcb6b99362f2cd3be8fa160654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b47a8cbba433bf37702b8b2089bf00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ccb3bee04ca8a133f63fbdbd97050656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90711415ebb5146c545ed2e249a0252657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb378969441456b67f24a3a291bdcc44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef93c19fe6edd148ce92dab1e3538f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b75e561f75ebd03049f50dd4b50d9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185da6fcec9b4d20c3fcfafadf811afa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5c1c6f63fbb117693212893a1cd96662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf79d01112c71e522fbf717a291c88d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1850d70191ec3abb3f24c87a0a4e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066a03d1b3cbcdf7f775dc287904e5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3d1032c87452a103a085ec3821ddf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f611441fe1e7d55b9106908c63ba70b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f50528a9bcee4e0c160ed0e773c07b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb17bcfeadd129a00f8a7256602ea49669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ecae73ab0f42b6df017853ef11d89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a55bc1e302de2ff168b4c9955f533671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d43301c2a6709fb77cfe196e1be87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53001d9d02f38cc420a03b7ec1e24d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144032c6cb53d9c7264eb0f8810521f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff55142bdb8a9051345c6c11bd9753c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd94aabfeb08773f7999ef28ab114c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977d1c3bce85736a87aa0d57b167429677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6d07a7abfa345f7da5aebe91bff12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd24dd2c1ef342841a65ea364be664d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79421f1fa84f1325dc4e6f7ffa535a46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7e3b71d52f65ea3a90d1d84740210681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c161661faea9dcffc0f2e75ff4b600682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a2ae22af48323982d0ed3a20d9d36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88457a1ef5189283ef8b7065fda44b65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e055f4e1f9a027bdd11ab09f7a7f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe7369849307017aa4763b857989e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559908790b5dc93290ee5b2c22ee9406687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54860fc6d0d232b5ceaa73a0dfaba65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27441ea213d11c34dc8cbbc321cf7f63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60952de03ffb47e3f8792f5bea71e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c567e420e63e03209f22299ba8ae541691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7467ee3c41a22147abe33eae8ad9b27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9e95f85928f7731de1a195c5f001f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726e473986a0ba55bcd12f962abb380694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc87f3d583426d493052a028c7746a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a3645e93e94afae9e267908491176696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c2c2825e9fcefefb663fb1bd18204697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac24e4b98655f94d433ea0027abaef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c642c908a747d0e8bd44462e8581e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c45131cbbe9d9c3f3b202a6ec93df2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e0d9cf44f8f36ba6601cace5e1681701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1363d3045c96c2327930d559ec71b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57899678f15cf840ec94e0af71b5a869703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cae3f137153500258e72fb102ed4b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d78726d4f348fa7130d09fe4f84f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be8fbe62ab7f016e3d83177673c668706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eac77cf719237049d58421e55066d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5c23e585c17429595d8e5b42c0273708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fb97b5e3ac2130ae989f624ec1884709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d426711e2b67c51b411ee82f6d8989710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99644a6025615892dc93b7515652e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4581b24035990897711633ee5dac55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cd464b8349db4b40ce6cdef584c6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e35f07a73ca12c9ec13df8c9a52fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1be73278212e274ed3f638c6764c25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8558cb7d20078c5c1b0dd82221ece716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a00b578bfafd2c5d71a3d6eb813fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2824a9a3a5d0a22d688ff280f296718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fa42047e37680e57836fcbd7f5b5f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99204f639a0c0e7479418e0d4c92ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c51e3e9ffe4c5498b9c97335c776ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb136f687859fbd685fbe07f784422722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8d09a232eefefc33c91a07221589d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac6f64d3c0a98814fcd037d41b66bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6688455bb6abb3907426358e8e991d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af95c7b34854b46e0f997f0bdf3c604726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b8cf36b1a6ee1d5c3ea4593c7c742727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0efdace89109ef7d3cf57a355b8c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5752c9b3bace1dbe3eed2fbb25e50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3bf0ed84fec3199891e1d17373005730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110c18b9f8b755f5e0e33be26b7a1f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560df2e50aebbaf3db4cc9ffe5ff84c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc051e932b0945a80823f974c0bc4727733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacc2773c17bbd1b0c2343dee354d91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a7f1bdb526aea2c7e6065bd00daf4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcf608c7db119b7ae6418442228fc1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9591e9695b9a7662db4eec38f1a4492737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec84b0ba37a915c1f15848cd67d3019738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392463da042daec215daac1b6a185653739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23829096fc94501d0df2c31476487c45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00571b4a8502263880cc6146e96918ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8940ce4f9f96fd720bbfa3fb35b71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f7f988d76b8f10d3b54b66dcc9dcf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42d8904d3be82e62d3082232937642744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1b8336dd441d430b99f0524a680cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd0f57143d6df93e1ca3cf73132aa7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f97edf8dffa735199951185c9b929b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27c9e92925f791141b4f54c3a97799748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57a70292a7051c72ca6068f45f7096749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71a5701d234c1719ea44358e8bdb9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f0e5f6e47099d24230118b2190b3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb6deea6278cea2764b352955c5134752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd0c9635a4561662ad9627457efcdd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f853cbf132457aefdaa60254e5cd0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75532df9986e38649765fd89628e8e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b150d0948f6d6d6951808df3580618f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2269c17157ff499ae0e7e9aef1424757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1125e5e4690586935946b60ec0395c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fa5106dccf5552898541c17ecf8e5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>