--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a875188557199821580f8b33f65ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c69eaadb1d4d86abb25a2f7fb38232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13186c8eb2fbadd449cf048bdb313cf93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7b62f0d05c9aa2e4f5dcdf18312f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ef20fdbffb463e87b2f75f46eec7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b12e68cf34762e8afb572910b51346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660af736e0843540589c9cc49d0c0437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cc1c83f96c1231134c0c8212f44d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cbbad7e517829bb5b6038e463ac7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a257614387917dbdd8fece3b11d610c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a9277740e6206ac0cd30e6ddffe2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987f8d9e3f25139c3d66ee8424e675212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902675aaf1cda52dc56216a22923b91813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc8d1206afb3c1a7ebcac03cb65e6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1252171c83d7e34a020e4846743f6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d45a0be5cdc534b9d0a81ee0285cf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe390c2cee22cc5b399b139b938d90e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8acae783b33b82244c731df0b6600518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2240fefc6dd54fd7cc1f161227486a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c8ed85ddf3c35583cf477fba761ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e56293330eadf264051389c3a36ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404f674cf36882a9c0ca5b24a6f02c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd8a7f1d5d3576abf5db6960981d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43452ab07a428d4e9c044debb26fa9ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7cf296eb1cb2b26497e2977a1226825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa885fcfe849d4ae7f3ba35c0e316d0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149174ad550d23d2eb48f1d0c8fd6e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbddc28217918d24ae508b9db5e4e1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0ae0ed95c38cd56f542c56481de8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d30eb493fb9b306c79079a4da559430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de236d7e7ffaf3e17ac35730e690f01831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4f068085f91797510a02aea6dfb8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682a59a45b50aecb738633102115dc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d9b9bacbf8e34bacdf0f68d13290434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a6b71bed2a19aaba9a8da5be74e9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca210c5800e53de24053a93ea198333236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d440a6a0d3607dbf0b363fdab0e4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bf2a77ea29390415cd218980d9a2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac656d5dbda4c16410a55d8a309789e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1061568653f0f9cb0ced436784bd3a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65202a3c92bde311bed7679befd7ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ff4f99ed95b3eee8527542000571142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aff92014a0b35950a158ebdce4217043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fca202310ad0e4d4e5b1caaf89b87c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf8e6f37b7607ada1883b67cd95e3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aefa28e8386b86aea37a819b78208246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94f2fb786cd95ff0cde044ae39cf2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b31b890ad24169903980c0163d9dee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b28feffe0ba01ab1a40396591fad3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92220f2988c928eeb87d8670529f34650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbc244f984f156fa7490cf5657cb4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75b7e5925ec88ad99bdf3e591f52e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad88c8745e3dfde0da3e3ee9db001d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cc0c22b30ba4658e19c91f0c40e8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b8ad1a49c1738d5901acbaba204a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5254ce166d85a0576f57a5a32b3473956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4be85555da7f06a31f4cd6770b96557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a03a70b780bfc4471b3840011ef2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ced52263acc7407395b87e2833072c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a760741b1734c306647c5e904e6c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e5a5bfc8a12b72c3e148c4476e58461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27a915494d99001328a0a513205e6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5cc9e3e946b006adf08da3119150a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685e005368814215f0e30bca67f860d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736c988382395e3c6b27b7914bcc62765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8add6ddc396487c79f77e45144e355466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dca8c40dba7ca4ccf1c215eaa367c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32ae9541b577d96d6fb869f98757ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730392763821272a02ce80fd1129b5ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d96806525a29f79c3e03b7f8a5c3a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8372ac03576d625b448544376413f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dc3f84a98ee878d270f258988f8a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548b5979f650aebb4a85f61fb94985273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d3a4ff13034da132c9d3ca126204174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1994da142a43664d3762eaf49894d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89a7719331ed1e5f8a703e2e90f59376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0fe5485784ff1886fdc2bd896f61277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080e0595a05bf515857a9f5c9767eee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5fd8212f08a14b124afbc95c2c02879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecd8ef9e67255a52a6f1dd16864c5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cd826ac0323505f32b482234d3fef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7e53cc8b8580b7134abe96c8d997682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a10a7b9065c3cc3a98fbaec84188083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099819f2f58e53115a0b3b340c2dc1b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b9d448da7275655313446b58c3e1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee39276d7a1d8663060dd86fa0717386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd835e60364295cf1f126ce3b8bce5b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e5b1d77b573e4299f94fede23256f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2958364cef1c114ca73eabc590314a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886130792dcbe04ee4c808b5fc77f8be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547357c66f7983bd49635ef56a70afa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caa2fe6f729392bdfc0b50637b3e7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb302aab47316b9dd188046301d15e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0a7c82bf8ebcc8c4fcae511b65d5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d436b190eb33c19e7d0e30b2806295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20530f127b438b5de9d5f3ca8864753f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c443eb5eb1f41450b9156881d12b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064894754dce37fe8fac878f442b6a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbb2500dfaa60db9bac517db10ed2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0256c3a8da1694928d1b0bc3084198100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae1ce3981d8ebc452fcb8741c70145101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf6f2f058b4726cfc3208f538aca57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbc68b1b3ee0feaff8882a3e86ded7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6968205cf0c408017d7833eae0a5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b0991b1dc97eb11c374ede5e751cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034617ad79c912a9510a7d325cf21e47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9231e10aca02e730311658afc08ece107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c93a6aa3fca91ce05313ffb53291b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eb1dc28d373b184bbeb55608e7f35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eac37d96840bb6118183095d3a87e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09027fea6816570585fc8b3ec6c4b26b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c2aaa748c9c3a7404be598b3ae67d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3531e3b3fd540c04fdabf60c457c149113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4158a1261cfd8dd1c5702ab8bac68c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989d8d9034f54f7deb404260a79b090115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80966f1447e04f7b08d8fb9545bf83eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa766245dbfd7408794960699bf29c8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45a3e2fc0a61d1f1bcbeb377225f5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845650a2d59302513458eeb7823f5a79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e14d05369c38f89b68be89c958999d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ffa09f2d40065b215a4b40af5cde7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b736b8a6d6db1935d17d468877936122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7718956ee6db5a0548f129e35632d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa023b5ab3ce432828ff789d0d25404f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213c33892e6d5cd24636890b9989ce8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d245fcef53ba215464ac6d5d741a247126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837acdbc4c40fea27592e07d38811bbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36a4a9b751fec5501f5e1779fcdc99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8556c250bd97ae1f75e4e842ba2cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc569912e9324b966fa955c6218236130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6057c83fce3c35caa431f4cd7d118131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7522cc6a62bbf6809cc4ce5f03ee6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171640f65f7bc2ec6c8e263579f3e25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62954f5d63316679d75a986916f60f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25775042d0cc1d286a7d019be89c9b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0c9e1a0044d922fc08b6265936660136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a21a8fcd5e0bc9b1af4231dc692211137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3a5abfd877179cae8d14ff4d3b99f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2480f8b54d680b8c90dc31712258aa2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4cd31faa8e4d21a28848bb04f95f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c605f4d760a433520af73db3c8312141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf346a5230beda7bcf788e028b3fab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457f92415994c1ea52397e86f28e077143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921aca6060687af60f0b22b901b709a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06bdb771ab457facc89231bbb917d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f7e6b6ceae64164db288b4be5c390146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266acf19b3dd5648b593125f2638eac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb6596b9b20badb36703ea9512a5a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9831826c408e9184c3de457293f025d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef3a377e06f90d72c574fae3f61a5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c821c8c194ef93efdcd7661a949233151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7bf61ca070e8bbf6cd09dd98181c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6ec19dbc4f2a3b10cdc3172dd2014153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7246a318653870e88ea434686840805154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156bfe863c65fc1f6778b8ab40e0096155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63726bd27b608b9ef9edcf0f4f7b33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b034c54a59352f979f45c7c1700b1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a2976a7b9d0ac833357c4b4e165f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bd9641f870c6473bd6b8d3f5d39f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce726c78c527392584562f918b0e63a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a046fe9b17efbd712b0b8bb8ab943161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864950f5c00074ac8ce75b75644d3252162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05b71383e81e7c9737f5ec149d0b40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dd1b2c8b6e13518a7e424e14d756b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a0b22571d0549ea91d0569640b4f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b639d3c1069a66217ac2fad372b4ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c37f5cff098d6be34ac741b8efb090167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914c6f197ad748d0cbe58ca82869b8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672e959b345b0137a1142c102aa8666169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e91ad6736af762753fcded08b19e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4213ec04f288f09ae9b751256c875171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f5ca6656fbe8932074682b4d176f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d82d9e1d98ebb06919a961ba1607c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e62eda9cc3362e172f306d0c050072174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d808e176297e44a430b1b587b72d88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cc08a02118c43985f27b3f6492592176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a352152b80705323cd27263e6ab81e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87c7067df362fb4189066f80649c7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80d9e1a0f922196930fcfe37daea65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff68792a4b3de7dd4b8ec92b0744fb7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2b9998a1dec4ea9faaa6cabaa80a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381933ed1ba5bf0cdeec14902ed5b3e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c1007e9555abb9dadf06640eb9718183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1131a1352fb96e113944ddddfaf35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328ec0f9ddef59b495eaf7c3a4a4b16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c15e390ebf6863843d5889f81832b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf33c43c990e28e0f7d19e64289bba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1ea3397da60cbee147af60728a1ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f11fa995ce4834d685e8882f741af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8163779e7f7a29902300fa958e22b69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fd1cd5fefcd3ae1792a0105ca42c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e18fff67d649c23f25d04f39bf3af2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb039344c0f1ce610380f70b2032947193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe38e06694b3d8c090e5d5ec2142e94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799fd4c7ccae4f543e98ae7cde51680195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7acd5a4337ab3474c927ed3cce92b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597318a6be4aa0bf3d391a1b2d560e06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d8c2447e8614b4ab0ed80956f0cd0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f3187ed47fda6d613f4327353db4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce41b267cb392c6668b25d77091cc81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424fc30689d947942cc7e1499614adf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb325ecdea164de0321d0510f678a44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570fabec7603fe66eb0863f331312dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf8716238b6923dc7010f165870d4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc258ff4a0e6184242e1e59d24d8b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f702bfd5a89d2438ce77661e21ca18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffbc0c575db367d1b33cdb7370d5a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2b69b7924ff408fd51b5ae4608e45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07547b07696076491edabc42b59ef85e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e672bc42a2bf46648e2e497236b1fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910a4d5e473c3b5d7c1de89e89bcc1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54522bbeb82b553993fa9bd0d4d00db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6067f1fd87b8c180e42cd1bae852da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0043b2824bb57ffebe7b8679e0a24a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ee595f92fe1817477f6b51a54fd18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4afa9a74b9019265ff16775369e4f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae69a20183fe3260a1b591d9ce6d06f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14aa6af5e1497fa09a773a3119016d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73778190b0c0ca159b0b90e651a43d83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ba9288404fb8fba6fff19c9251ada220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051044c41dd7217441f6062527486335221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc22a3efd334d297bad63bc32fdda7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5659521c6b2422340e151a9509691223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3587f548bb26d719ec4598720768d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4839fbd8c700f8d7c855dbfa7958193225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e0008747b445611be2c566cb7fb7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054268c864f007587cf6ff2a71cb7805227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3409a0dd07324bda622c216e6d23d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b086115bb3412b777cd67056f2762229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933d116e7fc6dd590551a2710bdda53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601422f29a3b472c512880a2271574d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd47035a8db4696e6f4fc37fd4c294e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191cb9c86f87c63c702df8ec2d63163233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb59297fc8e2f27f697924fc0c59d59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee8197a6083261e405f6184a6e6ec0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f87cb777a8503e01118e3366f2b98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533344ee5efe5c77d5a4ef8d27a07bb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cf9288eb7dbeea2e68e52aa62b8e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3474a3ed92c3a85356ef416e91d4eed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6753ec736c51850ae8c3140be56e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96f534d2b886a4cd7d397aa6f4e7b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be762dd53958a6b765388104df17aa93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3d87dfdd7b3cac8730cfa6a00efca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785a510a51bb22ec187f5f0f8b43e2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5e14dcded6b6575f921807d985062245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57445805e0a40ba49d6ea8eaa467fea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf240698a6d77e5f3af6ca45a6907931247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc75e74323ea1daa1429e3d4f073b96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbfbf1bf412bd5bb1b8b89f9f79768249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a7fbcb382833941a3f17fe7328a11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59dfd5078765077846837eb28aa8fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20920ff60de96bfb6b0b4d7252dc303252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493298e64fd23ba087edf26164116d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78665b9fda04593585ccf471791d824a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4508ae6b211f6fbdb34d9be6611a8db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3eb0af5a88498093fbdb35ad6eb12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59899f6e26141497e60449ca71719b97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a817d7e910c14ab5a396b7f497f38ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee774a541bf297ccbf8e2c435a9a0ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8040ff7667d0aede54471c4f34a0789260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b30a0f79403530c1ce9a1cf6fb425d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbe0d6999653ed63ea7f432ecb5d16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966ad565deec6159f25474d296cb9cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367c19ca110fac79ff11bb2e62d5c87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59386a42482f1962578f7d1e3015bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58979b603772fa3342014aacc685dee8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfa8c4e825bebb7c068e125a70e48d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef75c296830808a43764b411698815268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946b73b82ed79fd6ea1ca40640e76e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11637f049a45085a2f0a1578157f1ebe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635110f8d536af696fb3e2260a5b9480271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60cdb9455463487e3f8616005b91ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d0774af4a4c15311bfb3b9182f4f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceb80990d7e53470c7abfe101352f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606f378680f901f43fc99773861f807275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb5727853d808ea77d3c453b73db28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851df72486fc9b6e991a5bfec230d80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec0d25a5943b99e7e83e80849e75f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054cf01ef95b83b37b27aae17b947b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2f1522e824a13410ad12f9eefb495280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631485594ea5001f7bda63036e52ef6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e6ff528ff6c4ea91a69e1ad4891e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694608fb1514461c2666822562dd8df0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5d07df6b5e2521a3765110cca6d3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e856ba126a4f945f78f15b117c87c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0ffeeabb68620e0dce121223a5191286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ec4015f865f2ffff0f87a2865665a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bc18fd9dadc2120146092b4122ed4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a10f0679a8ceeb0fc2bc0e49c247d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce199d9f658e1bc22c8ab4d1571d13a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795256913ff2b886a26c961e3ec849c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f015922b66b00d8091982a34aa103292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af75edde97a2fe179ce0a5f5b7c2754293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adb044412e9998f15a16b4fa41b000294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb839e13e054cd93099e82e1b05750295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d102729305fc2e0b6a2182043c0ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fb6fddcd8bfaec4a4e3cd29a92f0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1fe4ceb093a510281142fbe2cfa23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010473a3c69841050dff292ceba76e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67063ad2d0379f66e2b646508967ad4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368112cc2a21f2fcfd085f10b2cc006301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b348b7b43848104b1f28069e5bf332302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822dadb07b0bd918f396ec50ea8c112303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac56a2fc0b7738a577b6618f53afa78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5994ab62c3ef2ca0893d4ecd4d544d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfb6bd87eaef90bc209b1d4aa9d25c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b761bfa39d9fb6f976cb34185570aac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2a367b3c3643557cbccdb80ecfecc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a3f1cdaafc91090f8b9b7fe5c079c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20c03f529c1bcefcdbfc4e35645786310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc131bed698bb8c2c83cd4af36ca145311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed562c4c73e0e163f9072fbed9f0432312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb719745710271fc6a7926a0d85d08b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34d8192002563ae4c912f6227a4fbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc1f87a1b39fc685a02fd38b0b8400315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7a9b8a153607e07fd0c12ae3be6ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e911c97f5a6940837bd68b142b8c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fc06f3ae65d37bc2f629c6e071a76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de56cbe516e15e10426e7859653093319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4b3d7fa0914ef5d83be36527170e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424c95dcc98f8d1aca7e3d0b4a32866321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82bbf372a686d6c461e8038ab4d0b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d8de71b312322a1b88c16036324c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef6075dd6cbd93b488eeaf9750f29f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f314598e0b339a623ff2896cf34aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc810e4e6874f8452bf0fa6d372af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57175d8dd9aa3b6a61da12e79dd585df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11423c99fc5ca30cbed4b4f10a106a66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dadff5151cac8c709f92929223d3de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a03587968130d75f6dc68430c7b5c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d55e8ba8d3b2547d12af34ab749d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd08acb3e6a1c8c9d17ef2b12d35740332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0b593c5ad186c71a85bd49c951eb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4358156ce67874e074a08b74dd76dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f88d1c445b3e1b7e17fe298f0054a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a1ea35dc0d78c61ae8444528da57b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19664c1ea05c4982902a7528e0e4220337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea703501eb4e836062dad83902aa20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591156ba9d05880334329ede1c22be9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad23e34bc0f85bf1b76554467a63e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99f0c4fa46d3151882cf5870a7ffc0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93b0614b0f77348d9446948f925ceb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30547d35d95390249819fe2612947de3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fee2b8cd382d906d27a38a30691a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f309ab7364a4556e36d114ee4be42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab095758f3c19347b0332fc84a5d44fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fe5bdac85cbd03a7c24082b0545ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b044bf75f4df8832d5411f710e901d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54966c3566f4357d6f938dbf03a42ed7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2557474657fc00c177ee0515f28e31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47a84b0b55201eb9a0ab3fdc287b0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28748500ae0c501ebaa918bf0ef0b6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bfc3a28deb25242eff83d4dc99230353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce280f3288a47bf2e8986ea2172aa21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220c1c8624817c4ceaf888bb199ada8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b25db30b92836e15afb38b6a4edc17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139992ec2acf2b7260b81e7274729561357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb159ec89c5407dcf5482c93ba6235e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bac270291b26b5a620b5bfe7f44f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f58f27f706a4fa402669f16b52e9e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f26ba1de5de49221b1a7b7bd2d472e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fed0de8795ffb06bda8d32205fd59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ee716acfbb2ad224f89c909c4964b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba678b6431f1c9e41e6ec1800164c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27369011ad0c637d0eabec33bd6440e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7c17ed0c28c81c961f548dba69fd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44070cfdfd9f276941b755a63744a2dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469f0b88a595710f26aa5fd34985d5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d924369940dcb33c67889a970a5ce7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c765bdd56621b55bc9a3e0146446da0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d951d953e8ba207ce1b9b404efafa04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13bacf60a4f08d835172453bae664f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf86c7bd25047b017ea8d883f5a9fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59eb0e1248abda541ed2e37949ceeb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7e3d317390faeda914c695a44aa15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70860de49d741bec2b206854599e0025376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835c93fdda4977d5e90d0ff20790461377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e584b9f62ac64f9bb1b97b0f5bdfeef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084de6dbde065c95a4a5fdbcbdb8fb7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23225236e168cdf998d68022726632c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3bd3a6bbd83e75a9eccfe39700133381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deddc3b78c18e73248aebbcf6ca6cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10d17ba9d5ee2e39ece95e9bd14ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7e638d59ef49a7aca615f4e148b84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb004fb49dbc1f6b6dba6b4be3758b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6957aecb0dbf22283a74146f892fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80cdf453907567e0ae4b301ed70411387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c935e59bdf586634e7f004f9f80a7d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059896e04da504336e09608ff28c4620389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63539b3c79f83ffeeed868c40dd349d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92890591d834dcae0e6276b63f4bc42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7de6d1ab5051215f379d44719f7a4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f51ff1fe2a12d3191a6a287ccc3688393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104b862aea6d2e87d7e4aaddc131d4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fd2c46fce1a34be0c97f63b3d52ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f7c0dc734954a7871a8a8dc22d8a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8205d15c35e91a2bb3fc3bdd8d107397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268efaaf49cbbb5f72ec8466e51d173398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad040a722f83658de2c70fd884e0073399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14645f20ff419737b32aee0591c7f36b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7d67b9836aaca3c8dfd9ad0b1c40f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b178e3fa43588b541cce2c0dff4a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94e0bf18c94a5b58fd8307b7838619403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946e5574e0eadfe408b115c90c82416404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c91523acb7ec9177090e3387b6e9ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae118580e252c41433b4259d33e140406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c65b06349ced30a75f5b1da53c6608407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8a78bc9616ff39f35133d93816dfd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e2ee36c401cee5d10be38a87aee32409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b1bd499024bc654ad9fbdf5c4037a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087a54a900c6b9c040bc3a8938fc649411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdc09abb176ee58e6096b63e7aab72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de3ff011cfed2d5b800ccd04fa00a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502bcb3d8fbeda62f317de36f366a17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a3478402f7a88eeba61c3d45cb659415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56edb24c88faccbb04482e6da3c14f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7573410b0d29c1129e38795422f4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b4beefefd40e42cae0627160e9d95418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bafe16c59c7b1d9618b5d489b73b06419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f71acb16aa478e5124870f7ec5ede420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee20968a1b86279ddb4276ab601cfe0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255184b30068e29b5cd54f995a6123a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99368f95a6257d03f552b257ab75244f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59090a119b58172a0c60ea109515e816424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daaed854b4a07822a64e7dc198d0d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44053f46780920bc29b4d56d3b95317426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead86d4094c61c75d5deaefb782ac055427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaff0106333a030fbe3717ba4a021eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c24b06ca4914652f63bfa3e05c982e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58419a4d020545110cdb55b1107bdad9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54613e8805e3e1f7f3e51efebcbbfa30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f77680faa7184ed961071be0afadc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e6dbd4edab99d5070f92e5c1e1459433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de704e751a6fc0b5c9762d9ad27093434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe05fec2045c3ca0a68aacbeb00fa6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd3ebbe0627cda0049fb1efdaf0aab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6110e51e5880942a34b61656f75175b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243d4e3975946b629ee651c8aebd5d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1119c6b8e85957ee6d239708b08920a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a07413373f3e605691818eaaadd46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1e261283cb3667377029f861d1b50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760ace439935546fa9c8e990ec13a65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f5500c571cd5fa5d7a4eb317364b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268d12e5b9cc17fff113d815f64dfa5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f122b99de84f7c208f2adcdfaad3d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445100b73af1f74916e5ec6d0a14b0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6b73ae7bff0f3d61451d0b92912f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cbb95629f5c40e0cb1a084ab242ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943f3dee32146bb9c5ccd359ff6f305449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f79bd096c5e45f602cc6dd8506bed9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfedb91e7485969c700445228ab048451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0adc4b1fdb1c23da0c7c40809dcfc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fda2795eac44e584977f2cf4b74236453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02178e436607ba64988fd8ecf2b23c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa2a3d8554aad28f5dcff37a0c1155455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c97b1649723535f79e5a284b6e930456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfa76fc510503d7926df6a46b6893a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a6573484d17949cf9dc964352eba5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c273abfae6f06033a7dc1e306333f0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2185a7c37ae6220c6630d87b31bc23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da62bf053674a9b50c046c9482b7fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1706de5eacd0bb30ffd4cee6000434b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffb742b00859b71cbcb2aeef1fef75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75a3cdbc0eab4396d79a0aa42e95ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b7d0bbc94c998bb03810ac35c111e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f70657924829a54dbdb011d29a3e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263391ce08c62dab2bb3d832820187c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62027e293773a4c5f68387109b8a113468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca3c128ea46729b7f0b197896f12ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7eebab7c611db697e6706d883685a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de60469a19ab0e9c02736d1dbf5b45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c43bc086f0394508de40c1fdc7726472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faea68e547acb5a4d324d31f25dbc03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6b2418b78721c1507de85fd21e945474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eebc80b58a217c690ea37aeaaeecc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c223e0f26159c52123554b441a90b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446b83ff951224ef42e58b31759f2eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebdeae3832a67f27ea24bba2b0e956478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3132069fc7943d34804df3615264ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0cd8c5ab981e997483ae940c9ecbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78770340e8151bf116359912e10afe73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1aa028b977a3e6a385dce89798ec7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f0369c3dc1c893c46ef74be401638483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c784d035a03fcd892d7b712b7c8a2e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f45053300df0d8fd5d69e7b2570c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ae7bfa01351b9eefa9e30e2198d50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a017bf7bcd549bfcc961eb1b7d51406487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd0ab49c84e963facb6a9f62a30879488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217d65fdb990273278863e64396ab06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e5bd85e0af42271c1335393065cf8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0e1e4e28351635ab823fc859c4938491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a83d9c329afb88fa33394d2070397492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfca621af5e5821799322c5073ea61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775c0fa06d1ea977351509db7ea2333494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c077db764547ed52243d74392e6003495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea89ead042310e202197a0ae586006d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc3f0b20f4e1dd5e4eb0c03d2b9b91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9585fe1c30f50dc310c58002ae9c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1a83e4a952b0ab93e8782b33f37c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d6b8d473bd03354f5a07ead3bff73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062271023cb91db6419de00963311bb3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63118adbddfb9ad8f71f22ccd0f727502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7bd20cda6c2820a4222ccb4816f4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043a7ed57c3333e5458abf369809f38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeb2b54f348e309a1503d507451b77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b60c273678c179ac8f3397d9ee552a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697606b0070110f17e746272caccdb3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8a07ba69cca835fe177b30a82d932508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15109b8a45a0579d5577139d9c8cc7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660d95ddf274c290c2f111c47c2d48e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673ba2cfb5663eee6c345637641feaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49649c84f3dc8baf3ecbbea2943885512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644cb98428d2b5533d0efbd168b88de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c471dea1a4ff4033477a08d0d56178e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbff5fc7c3482fa9b7177c1758768c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45587bd2d6a0a418d8c5f3a1118008516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035a87abc8a7ecb88b47aa9fadd433d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e4f1c6331fd87375398aaf47d327b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de0abec72a6542da9ee57ca34ddf7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bcd0e56646a041a1cee9479dc6e05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec3d52be8490e9326706ff0cc6018d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561da6049dd9c47c88247b11919b6b28522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86bfd65b58d2cbbf29d0ab3acfe674523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a89fdc0d87c4e9dcc6b915ac643119524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258eb128f1766ca4553c4a8a182a79f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e1a79e054d746af2ab6d0e2a88a95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e049af067c5e441393da1406a2d400527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a2f8a27ed24c245b399d7267b5602528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13193864546f0c4397232ac340a1d8e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0284d1e06ded8ae958eb7f1578b362530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811738bec3a9d8aa9fc346bc62199f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ab9005d9d54549fece262d1798ab5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901d1ee1c8916e60f5fc0518a97ae1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fd65443dfafe53657223b6e22000b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f5cca75cfd1f7ab191c22bf428be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a189d581968bba4c5668793ae8663536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2e344bfaf526b6ae81df819d907d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9356b330e5cf96f59f86bbb88ca93bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f5440175be76f4858e26c5727cd8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f936cd5b8402b122246da29b40573fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87954f2957524a69e7303a2a1be830541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4993d964240dbc979d12f685fb459542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85189c96a94fd258bfe6f7b1f98ff4e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe81c7cf824d729e7d9caf53757058544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7031fb3076564fe54591ed25814734545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02dbdca53f033515a78292281e9541546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770394e8dd7f3ac701becd0e7efed616547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d86435c6436aeab44f54bfc23f077548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7d508bb63a51866e6824d4f3d0033549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62961c0ed7df47b2a28f9ec0623b712d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21483455e98a3be57aeca5b662e99ad5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beab8ef782a6cfca607c6fd0dfb8ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003f49573c2ff58cca86c2233f32ca0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cdb7e8ecc1be4500393fe01a52429554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1017e78716759124a6d49784e77a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62708802666709e91c561e416ce3101556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53484871f7c342509651f86af1970958557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e28b212058907788f9798e630a417558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc535fb31876803d3b4ff0553219b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93300ee92714018c74934f75bd668c1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd796d607421a85e37dd43d4b4f5e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38058cbdd622e51d3752188fe9cbff6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000a65eddc69baac520df4f8a7585ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414340a5ae7851b830854cc3f6a0271564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1287c4d6b37af4b1f6387d8f163488565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30b121c917783c812bbe16e10318c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7b3c312c47b2f5b0809261d9bcb6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fda4c0b89a1cbbef70874efa9189bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef6e772aaaeba3dfa849aff864eded569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c025618f2bf5b0c5e7a312e37af45a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60903b9f14c0d05bac727c49d97668571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c31e57c9a1cb47f57db8848fcdfc39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54bc5c10524ce3dbefb1db0869e048573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d8c174b6d379e103dd8adba923709574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a06ac58e003b290d7efd4397a91b0b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c15df24c47f6d785d35814573d1ee7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba2de1dd437fe7d343d4028bf3344b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499ea9ff1c92663d4bb7b121a43588d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fd975caa2cf831d27bb78fd8e2861579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126fa3d0a03c9bbbc9ffd23ad3b322c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487749987412a68d0bfa4678ee69d295581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737f1212810cbb4ee669219a8b1a79b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a4d7016b0a036c4054c61cd4c564d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccbdb71ade5b529584e4b2e41563c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc56ad05aa51118b9702151b0ac6fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1920a5252ce8547a01d6e067b96652586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c31ab8d459ead1e5cc632e327cfb78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7acb6f099d84120ecd5dcbd2f3b862588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae327bdf77bc8c91d18ba02fcc16afea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927178133a12040951e819a60d2ff5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b34546c183f852315b786cacf33d6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71cd3822f8971769b8bf0867063fb1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbee9e6e50e5111a0165e502f5134b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1648b76aaa0913a76a646bbc06b360594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77970b93c675ef14c36c193eee8bfc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaab176051a0ce6dd43f59b96da9b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a26295077b67f61f800a8710ec40cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa0dd45cc903973eae6b83d9b8b985598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b5fd822af281dbddc1b56737aec31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4689901187f4a0eb827d849ad73b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b276d00ecc8df4c5c0ec7790458c1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdce83bd7c741aa4b30fdff7b8332d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950282a3ae775d299ecb4d231655748603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d616cf7447d388987768188201bee3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283d9ebde785205f1310efc3ff692fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a1f8d1e272d66175187c0b417e03e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a66254baa5a2ec62dbc08d3d5b9b31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916367cd6c6fdedd02b6395e0b32870b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820ae8070582f7584d39441aa2cd42a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f54dc93b67b9c241dc7342c784c62a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf43f50b132b0e28efa6764a313c3fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7163258f1fe22f45cb17534c9c046612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54914f2827e7984d6c0a399f38b3615e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17e36713b94db0b4d0c99753a8d662614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3f914ccb1c87943e28c6ad3bf1f14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27d95b07eb09fb56c48ac61261686f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e2380a4858febaecd4dca91406f66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed208fb3dc5925d47a020fdbab0c1703618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69a4f45ab3b09dca678702756446c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f39356b9b3603a2c392058ede2e349620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13176aac0d7f781aa832cb60049bc2c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee628cd3a0d3ed1eb24447f6db10a3cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aecf5760a363572ec8d16c9d039f4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf163e633ae42a1b3e2cde003ddb92624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30e3479d3e6103e97541890c89c809625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40899f152d0f8d0e56ab0bf2ca9a3c91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba70beccb4d453deb99fd521d9d4f1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7994110ee7e09653074ea5867607e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef34e44f385fc132684dc3bdc328cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b6b36e1867383c76e5895ae54b73f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e99bb79b141116911d858c365218c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323cbd9cfc0c52f289911a7dee97115632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d68848fecbb84bdc39d05c5e3afd0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecf88ef62288cd3ad3b2ffbacba5cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e666843c54c2fc05413136a55cf0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161ef64f2e0ffe66683eb9a94eceac7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b50ea5bdda3655dfeec5d0c4df9cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75870dfc728d1df7e4fecc7ccaed4f38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0ea002ceda65e760603fef8e47f88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8ee321e0598e19cdf35d9168d8b3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889afe6c9c36f5920f11dcb1d6ee0079641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577df41c9a724494410709b5df0523be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dae0057157c5a5ed37936ff001fea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167247d5f110aff11015871127308f83644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb371636fff555474b02424d1b0086645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1001d5c8f42e6f768f52b2503734293646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02b82a1b9ea6794811fb9ea076a93b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bf504c27c1362f7f96b9bcfb34e84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9ef7ed7deca0ba5bf21df98f8afd9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388397ce101872459912d48ae920ce3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2277f2fa6db29c719422c8b455785651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292894815254e9a150eee6362f07830652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c2d878bb67b9f10028f913888e1a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8d35165b73e39f3ee03d4146a9084654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c8e75bb5b99f87074ace1cc054a90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a816ecdf8832dff65c35520b254ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de02993bd9fdf38fad9882e82e2be9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec11cc5e5451b0c4b398b0426d3bab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa420be8661ae58cda47fe32e358c898659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200ceb2a4cd2b7221a081337894cd23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bea64bdf73691b286bb9d6aa8800cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9923b9db2a3acb2e3360fb8f3043c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b79578db088308d6ab2bec7dfdc94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda78341f31c41575fdba002e5c19db9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c5dc07d089ebb8e04166c1ed94c0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4e62ae82145c83165895a5ee63742666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d49eb90426ee6331620ce26e3e119667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b35212905bdec0deacb5c4eaf983b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692caf0d15efd3b7830315f8ae90eb4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6535d9864e6b43eab2d95f30fa81a23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae51897ed337ecd3aad08d079326765671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912c654bab16f053a1b40945773bc2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549feabf7fbf021ced4ea67b1f4d19e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0cc20a9c294586150191f17ba8b7d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe174bc87e1aea776263669b875abd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd166e7e7a7948242a455c650554b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78537b65f63f68623751669fb590c141677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccbf02776fb41ebbec43bd8940ae0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff900d562ff6f901374a13e17c2499e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da532827afb4ecf0f92b162ef3a3ae64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e32332868c1d665f0f8a96255db614681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572ea66288ba4ae4c1e4be268dcca67682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0d0dcd12706f4f6c38c2403f4b99f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb0d3b7e0d0f6ac6503c39e4dd8c99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56b238cc72947b13af07f94cce5be4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81575335525132ca4b20ea684551a68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b8d6a55ef4ed85548a947852a3573687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b235b645399fc29fd7ef4bd662b3398688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d43c551c24f4dfb5af2c969b8e7182689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54071b2d2b1b37d23f5e3d54027eb67d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1834fc34d2c2e554e5c46bcf15726691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f8f3e1a59e90cee6582faec4deffd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be732554e309cc4da0ba259b65a5551693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fa57a1722d1b14c575b841390d30f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adffe2b257136df6258b552f7839140695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50cead239517e06cfde8ded982f4e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994549c131978bbd09cf759075cf7e2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649d63c3995508981cee60b6dd8848f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346b40429f19e4b3bf4aa7764d245b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5d8c6dbd0c8ad01d3e2f4a26e7473700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0c732d02917a42b3234e7718364a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e91ed7384f988aefa17b9c993f8fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6617516d5c5c167c73c79ac189d4c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66494c989b2b05efd78e98910cccf6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed9c1bccace31d62b32ce4085d7bc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78cbef8031e96f36446d14d18bb843706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059073dfbe89c0fdbaa7d2513db8ee9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac157858d7604dc82893b4b3201fd4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50859786e509343fb9e72ce72d6d6947709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efd6e9521bcf81a000dce01c9c4f88710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedec1456bb7f85aacca0311952567e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86802d6f126ed035b1fdb2ac604aec0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816bae798dfb4e8e8a96fdbc912b5b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e10510c619376b257131fc03835f00714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d0bc4c6423fdcbfdb57623e14588f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad3fdc80d1eeaf1c71ff360d38e126716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5ad29cc1e137d9a49da8cdfc98a8f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8c64922a5e9d573009296c2e347a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a59a006f5b8a1e4504835e344917e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0d6d049c4ac7e7a4b6b1897bebb03720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87290784c203c64c5f52ab4a7887f7df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a178d984365645803580a66d3d25434722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e15b7116f16d9378aecc227c932152723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4903208772be2229fad9a606e5e5022724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0492d8c92417d64396e68ac4ab7586725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaccde253c722fa35fa392fc9bce5a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3023981dbf75e43377208de9331b4a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15171d557b37e0d273f702d318ef6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71725f97d0dce3320afd3a06a0b2895b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409a7b41db23f9bb8a53e8cbfbe2d19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e6b066849cd13f89d518986abdada731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819cfb0372e4babdfe46f0260770700732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72b1ac9ff350d8af08f1a2b47fff35733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb3b6945ea5497a7c5f1cd161c9a4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf6780a023c6d6de0c6aef54de6bbc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429f93cf628395a64e7862691908e7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2493eb0d2a5fedf02257c421374bf78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf083e057e053824631b8134d6c6dfe7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc52b49f3ddde26f8e60e1be1266849739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e198dff00b3a3618a6afb521544be2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfdcf870be9bf699992b190c023096741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b0adcfe9748c8538a061aa0af8bcb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de4663a4a286295f41f6b111802e8f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d48e793e01b18b92a4af94b907ce5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89572d85180f84c20f6d9699394d506745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb3f5958a34e63575b9db7c0b3debd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf766d33665bc6521189a0c30467db99747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28eb98659f118400d2bfd5da556563748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88381baaece157b09c87f79e574be2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871c881b5861f4b8f15581d2dc5c61d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b244621a70c6b4e4e0f2d0884d1f962751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3dba1f157eae27e59bdb811db634c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fd7578638e52ee94db8aa44892991753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d82d37dd826445eae75c6c702676a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e379efaffe5875810ffaff40e747d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507b64b30d5b678f6bd9c6a4112b4a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4fdcdbf05f9932941d285c1cb3ab7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b53ba0b837957ad6f9cbf8ec042058758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5874fffc574643f7b3c46d9a990c886759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcbf36260d325b2d0e293b93f206951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493216f968a6f20060d7d9b0da526b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3580d1bc8e00e47abe7ba9754d864ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7629362f40786ec421381c2976efe1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418361536a171fa52fe83a8bd8e3f3f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efe721650bfff8153f0bfde5fb9fac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383acf9eb3ff16b95f55857f486b07907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76758a4386457c4d7a7c98904fbc7b608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31220332ec2f48fc02c8ce5f33642d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec889fb23fd9419a14d98520b10f40a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494434fae6210b4189fb56f8bfa85c7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7124eaec7129beb48859d0e331d553b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfda7a3374357fcd1309350c623043f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146c8cc7837ef05ec574d98de08e64e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06416e662746bcf26c0becc3e70b007e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612924f001e06a78151c1b360a65e5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c8bf837f6aba7b56480b331525b9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4183a6d3ab9e3c33abf496c2990794418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e04f7d1479d3f57a26c46b839788019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b61a272c0b54e12eb3622184b2cf020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa756f98b323b5ff6d566ab5e5464d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745346e20cb01465648b1c5cfde846c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c874190f2a1ca9561b9dbfe9a9019023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701502ba9df9dbd9a18632b3c7c814c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e1dc5adf4dc9d7cc4726ae0ad475525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6f2ae43995736c6c623e9b2f79af826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cc2ac6f7189eb8c94084dea89340127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bface542cc7aa22f914b91f1c108340f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bf39fe617491184698ebcb1937f5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21bf368561fbcafde8073e689996f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfc76ffada023a48ad72522f1f994b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53168a31757754a6f1fdcd65fa99610232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4208bba440386a22c9957b2fd8bee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca945e90ffb730ec0d1e01c14366326e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe851fe81ed78f941500b4bc1e4e9da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe54f56e421f01b1f89f1bf311e851b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e972b7fd88ec002c38c16a9d5a7a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcb8311865a44ae2dd978524bd4ac338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4c79edbb3b66e481ad27b872a33e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbaafd528a0f766ff5d01a10a9740b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c9d8f1194a79655f60be9d8ce85cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5178c741218bed7c940138650ca8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e4e8037a86a68e7a8ba6e043dc9f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837223a97d2402521939566dd475768244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a6889e661c0a77653e39f5a8c9e4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66310c246299e381759a60e197c599346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59cef4e8cde8ee81969bf69b1561fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6b9c418a8e85c750bc2e3f22853fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73da8b3989843dc9e8ead63e0c525349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5af7e9bc982e2f7eee532e5c16cc2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca65c22293b12240606f1e96b9fbbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf976315c464d6c9caab1f42bebe352852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2893c39c189d35c6bbc4d0d7b3fac5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4c41dfc44ca8a45241e2b9f63689154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d1f71b0e497514da03388d94a1e5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d04ef7282b526cbcdecf76378013e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4745d256ca1b61e5cb851308899e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669e0999733265adfc032e018dd7f1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b007d8930295c38a0e84fe8e303fe559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e578877387d010eb22ee98f9cab3dd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ab3e4e3a263316fa57c913a791cd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c899e36412732c1894e62f5acbb4d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98075833fa85a732a970f3755fa2b0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69a406becf4e1a047aeb9268d2ccc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee708dddf55a8e88011ff6bc550b3d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc3d9cf8bdb875038c5de23233a04066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dd45478316692b7061fee5ea6649d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcb24dd5a2c28f3056ef75add23f6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad27a6cebc51699833a3eb871c935fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb90e1624940cf829d65ef875cf551670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae945fdb6f141c4bd0502282586240c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6563c857e42a6f7d42680e1ce4df3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bf5edf2bda151a023816469f43e4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfba205f58aea4f26d141217649d34374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7a2b7751644e046875217f467a57f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37afc1b0a32646b2626030af173444a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b14d37993106fd6fade5cb5f83a8c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b6d3057e2154e10f2f544d9fb1b6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cf4bc2138e1423957b0c210878b7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e04e5d71ed2917df2018f6556c422280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c58e0457c7cf313e20356a60c9ca7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21deddd12504a5b0ded8d46502b49c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce011b58a86ddd29116102aca510fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf616c662161ad2e6f162b0dfa544584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccddb9bb3a6bd79f72089694179aec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7c88dabcc2f89de0060762ce998ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18334e46088a18ad0abd35c0dc0a1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3243cf2d6d18b9d90e399d2f59c30d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094359d4689be3cba0358f56c69d018d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06a7306cd5cc9f55e565741459a66290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09f9bb40e77ee2eba118ab8de6d1b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e495898a5981eceba634be334d08392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61034cf63a93227652b740b7aaca731693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0af983994fd0aceaff632e6f1333994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45b9ff8ebd752607830f07b727a7f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30ef3be4320c99a0e70de25e0d829d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317bd191727bee6cfb3f35bf476c8e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a49420d3caf21ce3a83f74a326b9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc860e1b4ef1bda8eb04a732964331a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679749aafe205c705d7f65ec165cf3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f09f446b7ffe3b93af4c7cec02084101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b3ed47f5cf424ab9100ed23544246102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ae81b2121d44653c75ec9ef3b370f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922d895feaa85f141a490841037f9a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fbf4ab1ded3613790eb800cbdd526105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22286eb88296213ed262fec9aef07cf6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4983a108443ba8bcae17529133361107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551a369932d40b1a59f24779987e6ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe6044b7ce36b5e40c35569c9245b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7f7bafe8b8424f4dafbe3d44243b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9ef782a999759348fd87d396d80ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf72cd8e10e6d5d7ce3bc6eff69dfb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8d6cd7c097d3e194a1c7dfc2dafe4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0f44ae77f0150c198c59f0775a489114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579e25c14e1e7c9c68f846d0b9e299a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902cb0790e7670f567636f4e23ad9bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d9c7854d3bd9475da5226f3f19905117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b8067fde6f1aca6f5d0410161cf86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0414d37dec15ff5a3816f487a9bf16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dfa9585242b89d64dd35f58e7f4f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd76a3a2c2bb1d835b7d984cf4ef83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c9f6c053bfaf6aa79c74453080a7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61419828c9fabc1cad3881f376abb93e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6e006810390ed5df60a089c6d7e96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26a732f4a08e4b9b825bba57c8fe3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97ab459f1d3aad158d3944bfa17f22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cca5c12153df25ee65614dabe3b2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aeb3a587116b13ba7bfcaf06adcae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a44b744c291b052eaf537cb39309d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4fd5bc8c094c3da969543d7e128a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433bd5c6b9878b79e665f6b1ecc66c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c051a750fab0827296cfad043468a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3dd0f59dd042762f42ba3afd868b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774f0f507d15dc9c1c1288d1535958b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26effd44d1450437d330d55c2b13be7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17820ab8a4273c8fd7af4221f00a38b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40206607ce0c9e1eddb5aa6f71350e96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780a89ecb518cae99379d721c9afa0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16b034b23122b4ad384ac425cdb96e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5741239564e8c4ac2858ec79639a2fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216470be5ff5ef76a17725828e53a774141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd37cae717014e79fb63fe89e458bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636773f0953dde91961cd71d9ba22b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf69fce5fb1282a2d8004477e5d0049144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d09ca7ef2fd0d52e2ed32c4e241a72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc54445ddb64aef65939e0cbb48307146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93aa3fc0ecaa4bf2078ceb8c0e4d3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fbd1f3b8876644967bc0e69b08cb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bbf81df5957c50a7705d0050be730149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32544e25eb18eb92a51db5355d2ece150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1ca532db06e788186e83a8ac1e8a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492680b87c6c6d48ab84bac4407682ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e241560ed46bfc28575872897e85d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed6c2d550e79d531024183192fb525154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b340afe9071d96fd3c1d0839a9b76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6320a384a8ce93c5a6d37dbdea14ac1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca01d9b43a69a877e666b96d0b81bd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8759a72617c4da5a43c6bdaf1c23890158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b3455edeef717e12f4d3695486e0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a584fadc9ae3e2de057e4133d530891160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5a6c532c39d60672989315de9c7eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f07717eaaaa638912b64883628b111162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3c52ac411c3fcd35ee2a7530ea1ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe503343344dfc74f036568ff807bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d37bbe6f89b17a9e17bbc5a79a45a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3794c674e2ff54d1fae60607ad2445166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e270450112097c1dadd025e599e6983167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49b30ca139030649bf3fd1cbb0dcda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ae9cf48afdb57d1af349242274325169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc58b692f40b4b3eec6e104d09c419170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41310ea9356e3a25f405953c06caf3db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29be0aca5743f2f35154985d4c2c826172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f998b24eb09ec2929babaacca4dfea5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f771814cfc5a4fe4119b4dbf25808174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9dce05755857a7354e039840967e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f0b35bc613de4c5ac9878ff277579176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd85ec4df3c9365f524eb543584876177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df8207d64dbeb3a2e3197ee0438eb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598ea042d16eb3e91b3dc145ed9645d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf81a2a4493dae839ae378edb29611180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac39e7827c2dc658eae9ad9c489fdd3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ae5ff0a2b7d886bbb2869535ea093182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f286729cb1352107de5c7a0bd77ed9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b5cc1c9dfa05bed0a45abb726bcad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20d14042f08ba682b64a169cd465e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d5177d5690e750588b2baa61ad682186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83deb0f22dc99f146bf7efe3d3160406187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8538deb9cc13d86f444cf383aba6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f503cee3cf970101ad3640c7694f3e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622fb415ddc7545cfacc258c071347f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba2aab22237b1447300601b36bef63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4db8343cb858369c5d5b4b4196d4ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91980fc3ce11e45df8c57fd9bc788d7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ef67565e5931c91048fecec51ab78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70818844dcd9b548eff98e50897791a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188b3b4dec8f637f395430d90cf41d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7bf1c2f68555f86fdab42cf770a35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a85b99545dcab758add4d43cd5a3a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49971cae9fbb25df68ffd3862a19257c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a41d99d2c2687fbd03c81ee71bc79c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83d22012596bdd6e47beae05d7c667201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3f1e293d48fb24b2616043e8f297d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c422e16cc24ade76bf3dbd1ca1b351d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dd623abc169871b81e93f6c4d8951204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35087291edf49cf4b8b4acc66aa54e03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a8c5c07da1da6fdd09123f7b990ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d722809786a75eee3107455de65ba8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f16e3d14ae8f5bb4e6177dc30b450208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592cd9c16c77580737348009c74546b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845520c6143d47243ab95709455392ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ff43a89a5dcc1a2c00117a2407284211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048032eeb4866d0e68d584e863df6a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd00fc2bd779d404421250e11edb62f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a96f82ca3d8ad17c7f89b7cd305409214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e177830c3dee9e36ef4115b267114215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32178c9408c9bfcca538bd8714e9add6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca242a731bb20ec0ddb68d59c9e9d53a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d0ca041da7637f78ca17e39424ebe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3eb36671250e16539044ca4a5e0f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82559a9a96eb8188febed32836fdd2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce3839e9b4226e8959e55f1fa524a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a677a2dab7fcc1a02348a3fc25344222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d603b7741473d04617569eb1098193223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bde7c4317312795c4e672ca7322ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08d5d98ce50d661b167a2f92c6692e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079d7908a5ebca7a97e837c352829a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca82e3aaa46c225fe6f32f646527072227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c3c0ed7f40e82ec7fc8efeaa25bd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c8a77320db1e7c4c11b029bc2df77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714faf35f03f0761406f905704fe00d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b603f400dfb1f6f12670b9d0416da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c316af458ca1b3ea039facc66806e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a74f3a4e408995c85d2477d4953f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9405e11a28dc38d944f8e85ad7402234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43edd6e39de9f03e3d876d3c4a311a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4e5ec39f04be623ca760de0ba13e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f25d902e7877fc61f3f2083640429237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03986c6925215078fd524b4e5cea796238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e9c244586a944040a49d47afb9aca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651d6a8a3cf7c5bce39fda0ded774aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f7eaba996508cdd74b5263128ec75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc028df3a78adb2063d1b220d9f74f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f7b5a254508fc6b377dbbca87064b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf4998d4ed9a49d676e2b8a38b46e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4501898950811448e0ef785f63566245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c51dfa91edcecf1c903ef5707176ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1eac5646ddda106a575cda565189e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04870976116c4b902a7a5cbb344a711f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c36d094330ee7f20c6f8a84b2fb56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ce20429098dd1388912ee52cb579c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76b28e95f30b76785a86d013313e55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f2f1b01f7e346857362d8cf95bf39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc204b89630a92eb7d3b450dc1c06a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fbbe2dc6131d5a915ca83a7ddce9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c095c57927213dd8c440bcde2849e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce652ed87cc96e321a7f7399bc9898c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ad99c15af61d00161738ec4b2cc60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a17a0ffa80634a5cd1e551d83bf7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda7153dd7bffce5dae3f8c8b0cd0fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba0f925bf7d2be68fe8db8d9b45145260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc359eb0be06d4d7fb5fceabdb1dc93c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9cbf33bd9c322b855b32d1c4a9a9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0f0105d579317fe303bf3ecfe2c4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3299dcf14ab14a4b2f0daf60c314026264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e4e82e238a13dc219e051612d8994265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9439bbb4301d74bf504ed577a00c86c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be759a265184c73e0b67b1c40b46d9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6333ae3f262b70ecef955385e99d18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fc0f10f1bb6ff2fe43301c89035a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2bc681111edafe4eafd377e82a055270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86055707ce4dbd1a72559fb58c6212271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29acb7c0fb237d6b7e7f5b2c071c1a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f7bf3bd6c45d4194119aeb3496ba3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97a4a898ee7ae5305d8ff1f3afd565274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb8c55c013361c2c8aaf5a00045ea2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db0c27cc94e079d054726744d5a2a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0510c037acb7ae4e33e80e933fa818277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff969b5cbcbef3216a326040e454f9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406e737c1e72980eb1f0d7f47a5da0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0532332a6357af3f5e463ac8be6c3e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00613c05fc9e7b1e4b1a75739417a1cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1404d289839eab35bcf2ede299c078d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feed1f63e7073faed205d2989446b4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf4d8237c2e465613aaf6400bbf715284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213cc87811843b06fbc8ab7894d7c56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414b6c3289cc5c34298026cdf6fbefc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50045fa68d6ef0085f78c7ada1c6b03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02840ab0f4d2d40a806e20c0cfea85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ae44c5463d430226788b8acc19df8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29818501426a0745fabf461ec5584fab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4732e8ac7cbc896b3b5ee7e3ea45a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc96a0c7578482686ffe1580d2ad5b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106a1b5cedb81d40023cdaf84e28baf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ee42b105d95f09da3d3b1625f108e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69deba1f88dd2cd854f0510280595d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5df5c0c5f01d04a80de6b562ca965296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a9bf7a3a1ccfe71f2ccd6edbefad3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9761cb5980b429a7269acc0d2d3493298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539af2f93144c875a9c473c006bd118299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b02649301502ee23329924eda292f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d22f7b6668da2c4f6e6b31154ed8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d9bb35ac50696207c26663931ba84302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab314b36f7a4f93276863257ba8a55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb86066055d704db4f2d97115728268304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae51e4e625a4fdcdb9deeb3fefcafa3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dde919c37205eac4a9ad6fbcaada9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4a9e75c25c290f4749bd23dbf0e52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cd30c9c8e48eedcdd45e0a136aec3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d52b50dbc55cf834f91fec8510774309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b3d4d111a94b28921bc82b91b86fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f88c10aeec50f412ffdc593bc36645311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3fad81e1f7c6f02e9aa5b996dd948312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7b10e1b05deeb4a095a96a9ec66bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b45fdaf90f5018136e9834adca14d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b25d3d973dfef2b1cfa82e6d73330315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8bfad267fe0b0525dc38845428abf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9986ec950e9a2b0ee25bfe02a50c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c8c77abea22d89a8939d6a15b106e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79aed9329c5d14634c8007de529d25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56a2b2b27e79d944dc80f14857e88f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b685bd0c2f8f423191355903a8002d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742ebaa4104b6b3530559c9754ab789322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e68ad0ed63d73e1fdcc9bde9362c1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbde37886ec761d205824f679b9fa11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7598a3e98c3db7426924e1d6763c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a426536b7df850a0e7af2a04aa93554326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e725db07b92a07ae74e5b9dfc95a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea70842b37ed8dde2624288ef336f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd739bbfa24fa974a7f3c430d7ad3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bd84e1bc184807c7a792d1d427294330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635164963244efc7d60daa12f533503331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fb43ae7edfaac5df7cdc66e52162d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967c2c2e312b6809edbb65dd9827e91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef742df3c7482e256f66c16ac873aa2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b49ea6918ec353bed3bcc13b50f67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1e5dc076761dfc9d1662d756dbf24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038590c4b5240be8cdd41875b35488ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0a42ed3634ee7c11fdf4d50301a29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896366d722ebfe54dc754e50e3f58239339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c328735dcccd637954495c5da55e99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca7a2985878aa94c25285946c0cb65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d8937edaef77327e35b16aca99b20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f7e97aac0395b5e4a14e5f12bda3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354f8718526ccd3c57da4138ded62e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed44cc83a0626aada4681c46ecddf00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50f202480ad6f5f16ca8d8fddc4626346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63352a042558ae24126473c5feab391347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d4f09b3e789b9945546cd02bd94ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fe4eb550a09f1b4c529865ec0b69b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf0a22fbecea231a9dfc39ff993767350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e38a6d3ce1bdb781ac5bb5f6924766351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b11378304468f1393dfdc3bb2e7eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea12e6f6ea94174d1ea9b2c70475fe8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f4cdb296685c57ab8918da9c36671354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91138b370dea41857cd7be39dbf0e368355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9b7eaa6799f8f93511433bcf75e67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a1e0a37dd3031d97e9595b06b6760357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7a5958e7b857cb2173b35194e3e76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b75f6e318431c3af6748caec0b7fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42433c627f4506365b2dd2aac44b4fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707106bd22e46c9c5ddfeaeadcdaa6b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91169ba71615bedc650a4e8b7ead6e52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01feb2d8067092df2c63b5d106414fdb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe8d5846df13c0487343e6ddf14925364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7d1ad9d25f102027511e092a471e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e746a759286ad042e76cc70e1ec886366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad8d979d7ab2a7e7658a94db1c0a2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f141b5a749673c418bb473558a848368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04f45716f217dd524bffcf7f26e9ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f87eba8892cbd844e1091ee4c2cbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5a2421b3a583ed9a85190d5a39c7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b92de28f6aed1755e2bce014dd4893372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac565009d5957839e114cf7c7335e06b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db486a14965948a7936bd62bd62eb0dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213091a3ff17482bc12daa00c997be5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f854a0bb185e1d8ae1203dcc3bb15a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c905f0f0869fa7e2fe891c8434585377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11ea02829575d7b3d089cc74d4af13378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54444161c274d40b9f16905626363f29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11411dace13b8faef1324c7d4a15f867380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4a884b729df8140dd9cc1b2bb1b53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5933bcfd0fa1b73cde6c9eda8db4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff840cb47e1eb0fd1d3e4b5a3838ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6d9aa816f597d0b7e83d489fa19fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947adc7ffaca82750f7c0356e10ac05b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bc59799c957adf52e98d901374344386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081d53d7b9f895ac3308aac1cf209df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17330dff67017bdf7515d9f7b7139345388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41ccda2026bf83d9a559d9eb3ee9dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e792016e46683b2a07bbb5263012a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211173a60f666ad3cb91ec36e5c7161391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f7f05b3419448c63bc214db695ccc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c7f0089e73629630088413306800a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336610e374f90f417189f84eaf9bcf74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6a2f616b0591b9d76f048d90ca26c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fb635c01f9735d3f48d7be5250d9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0cd3aebe2fd098003fa5d66dcbebd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03212915949e3544f09c1f14415caa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4aef18016203fc13ebb6d16160d1b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d962c511122d7d2bca669ba30a3d634400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc86a41a6749844416543465e80d2ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d29e15867b56bb4b63392f5a2a8f88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0eab8355ae902aa451a46f90ca5ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d589c24c48831af4fbdb95c763eac1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2ec05375df629a97c37c555d0d272405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96362defc1dc6527d6bdd62d35aa4133406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb26069a456ad646bd4f65d58d69908407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd316183e469ea37a140e272d4a36b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ee21f5368dda72197464526b08f8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadf5eb4bd909231c3adea352bb22cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256625b8541ebfaae145f1d815503da8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53af350bf3e0771a9127cab567123c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd6c926b0e88cc4c426da7d8051af9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975b8cd964da6aca03098bab4521471414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8456470479eb35f0ce5451c120e12fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338b6b3b76c8d3ebc2fa291d3d49816416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71017623cdd15e7d1cb04844d9fc52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225d2b66f1486aed663ec4a174b4cb0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd77a58963f68c0ca8703dffc84606b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b278b2240a5fa36bb6f054798d9c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436939e94fbf28a949dd81e2bef31d13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a547202251330b7d5887b781712bd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728aaaba72764d7748d3966aaf8e85a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ee01485cf1c070a027772dc615834424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340634d6c73dfb5bc99d3afbba413e5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46c54eae70f5f458d3c7d491d67a7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99a43bf18605edd25426ff161a7df6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f45a1127b0abb4b6988eb3e9c734e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e92baa5ca43e5e489d0b06541c03ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d53f59e9a5f64228d742a3ec15de5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723239c1373ce33ecd6859611c2fa433431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58496e62d0ea103a665637fce547d4fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee0403ac2795e25363349b7d0a3b1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6adf17c59a5798bfe5bf3df6c06d09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefea0a20893ef701d5e88260392eff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98b0779b94ea97b3ce836163230cd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6bd721212d64e358f7022403eb6bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2c7e031b1aecdf439ee4d6481e8e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8751a8b3f82122aa19cdd0476716b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462e291a681585a36c757ac3c841b24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab293086df8bfef190f6e7f0dde8a7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9c82cef312f3b85bccf0233df6a2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64040136f34cacae0ba085f23904bf8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ebe916d21c501c05bca73d65de1f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfe3d6f6d5b856ed1b6a2a05bc4cf3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8d7008441eee3941963ca1aa6b4ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ce097705e87609291d287dc90e165447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa06ba3bc98388453af2cfd3c6f1ea9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3d874ee5745a59451bc648a0ef839449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f88ac1a1f8d40c5343bd662e64737f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b22a22019d2845c237e423a7c35865451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19965d59af770cb9110bb6262b3240c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509bee27f62e8c5fd45462f6a4d6c01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9409496c90eadd0a8738a6b752332a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ca599246044188908b995feccdfb4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcc7441b61fd377a65ff148b2838ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecd7f90f3cd949072da437530cd5e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e3ab7ffd9eb78f77749a4c487cb97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eda43150bca7f3f0cfaca2994ff89f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30bc1ee76df9411fd5f56851302a73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a818e52afcd0a7aafdc607996bfd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed2cc48f1f6ad2dbb9fdb558778abc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e2a81febfeadf2fff1a602d968e6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259c322f85a03e360dca7590253413c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef93572d72258be9fe61cef38713a9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3a3f9a94c46b92715ac9084d50a8a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe2d09ae49715d49a483e8eff1f9ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885f0be6ef445e792a4ea3f74436a24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07892fcc09c80cd0d54ca537c5adef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e18f78e9f98d55fa4827e7dbcdc14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab04fc414f3f5b80d884128781ac3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1b8cb376c6a05f631734d169574b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b9dc5e706406d8feb160b29b68ad3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f3c434662660a80d30156cbeeaf56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d409774c281b0977cea1b3c3d864fb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12322116d7756e45ece6e5e671badcb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf460a80f78f0756c6342b15f608674477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e648c2563a24860d9af1fad2d2b1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae974d428e11c9e57528ca1f11a15e05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4093d3ba747fe93aeea077dccd9bf5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca11a3734368dd1c33b663bf516bc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2787c0eb64dd186d2902ccb76382584482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec8269abeffe75b05ee46381e4a1dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a259ae5642d3deeca619c2991e4e576484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981c782983d6d84e29a1c53a6005c37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93c173d26174f44f1c0ba26e8d6cb9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca6cf67c4b31c21797c38169707444487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b89fd16be715887a0961665f8ad120488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1313d558257cddf911e3d5b63c17e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dae00b6962ab1ceed99e9d4a8d546490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd744f3556825c64bfc9cf21d9e4857d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c0d65472e536b510ec3a8225303d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482fae1fc6822bae90bd5022d098687493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4c7fec0a043381d11efe2b9dfa9f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c76cec38ec8c81383384f17e28b23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36534cb06b9d6bc8363f5b0da0d69a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0d9375e0a2fcedfc3570ecec50c85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320de06d51dc803e2f644b6bcee46e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3676a84e548642819cd1e1720c2e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce529fb5fb73114b928fd27c6e964aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33639be653b6dc5684e6911b1d7ca45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5de84cda724679c0bd53bb8055512502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f176d4b765fdab0666f1e69b68b52a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdfd8fc69a96953b91d798c94c811c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217fae16d48d0255800e62be98b1e2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7948a80bfc55f006177866d38055db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8998ebeee6d2bf3e452e3032f435c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e874b8035fda566f2ba895bd87bed11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe79aa25487592c26d69be23eac3acf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d4dae6fc0d7b67111e301307cb1a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91363da6b3a3140d46bfeb0ace0ba6b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bde3ac479e84b7b31d32341432ec5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d51bd08700dce01cc7ba06bfd3733513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebc226a04fdc7bad2ab0954eaea127514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f1a04a2a28cfad95381a09c865574515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59461505104f27179866968964ee0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d7370a9d9144c2e0609df5d1bc965517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16d28d5d4df305c8613aa1030bb8ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880c28f9480f32f0abb9b8793b065fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bebbe212d395c0f94390538979d38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4abe5cfafc05f48479de9b90d4a73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93529cd8afcb3c508b25c3bd008a300522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83491979e4c87553a9a636cc81847214523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddfaff742a044bd459579992b30d6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96a4544b7af3e46413442fedb623c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc6994c44c41143661b6f1b175e9c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc57eff9395d370016f69d66f6a175527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448a26c23c5a6e2f69bd4ed03ca146d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f45f737ed200eab1c0c4aac374d56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff517332946ed460fe8f7bcc3007313530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e530d6ebcbc2e866dde31182fde07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50ede6bea9183097802c961ba08829532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1b04df24fa59738d90092301f99aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef008d3cae541e5d2aee24188bbdb1a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd123bea3fd8af16de98011b899bb4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1a461e3eca7fa1cb7aa1d2807081c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acd2ae3f6bf22b88bc4f6163f8a61e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8ce621ce04d92c44dffa4142fbe27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc799355f947d609d5145c848928efc4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9a4eec1d0abf02e52d18c1cf3618e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856a8d3f6bce60353df4c89f02b3e7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5d1feab6beb57f9e2e7097a85affc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e68353eaeaa5f81a3e1a68548c64d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99032357ac6a41def62557823e9caaf5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161bf90ce576f4e11d0dd6842dd1984545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4ad88758b11ff1f3365497f9b4756546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f19148ff73ff2d0fd85879b282eeb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708b98260d45b2b35929fca9d5bf716548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aea6488606c388e24ad3dd34844a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be91b0fcc6cec6842589bd3dfca06b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e371704665598769038fa7ec84a87a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ec44ef85a1c074fcd5813599759d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6545e5347a1b13f5b8eb3e01e62fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8afc6c51ab24d75ebc2495cc404e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87c14c98fa0f3cdfe0d00e2955ce47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d74be023346555240f93a77dc0c54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b76dd147dbb8c7785912f8b32173e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1261d864a32d4b005a5fd8a05818a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14029d05f8fbd1db2a0e2fff69493a2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dbb04762bbd975b34768aa9c73184560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8585b6f17ec56c59f938799d860262561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182eb7b780582731d8aaa65689bebcd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f0ae61a357617690946906274360d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d9673729820b76508d9ec6f53e5ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e669ee9fbb63a76d16535fe945772d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8306c0acc4ffb42ca987393ac34b5dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15633beaeb0db01f96dbd72d478b2dce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9666ea9c2a99f0c50c12aaa7fe9e16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237af7929b22613e6b5b9c49189213f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014fb4694a96f8a5bc2e66006dd624c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b6053b7414ed56b633a0ee0565be6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7f44f955668a97aa668616573b369572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14feb1ca408e78ec98e1e2f01e8817573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041975b1d36bfc06666f9b68e50ff477574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d5377e789d394122d8e49713f8694575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d709dfc047a82cfe997b1d85c5254d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b0cb63dee569e98457bf79785ad7b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c97e74af5a6622db025f5c95dd37d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a494fe74997e4cecf8001f7578899579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fc89fb57518e5b2b3c5924a5089fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac3043744eb53d3de41e05744ebff7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4740f411c396dc82e1bb3ad29e2bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917316570c13bcd22ad48f214ccdbb27583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753dbbf6e30c9072b7be9fd8bbd6e6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218461a859b4096dae39ef09c0f1515585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4463fcd2ea40d27565befa1267e087b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04812c29425299972dda8f6bd54968a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4535e75ddc2fed5c55c1b9e6d13af0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce93f7128a5f3da743598cda75ec2c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837c4a463595f24bfb3bee28ea74e7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53bd9415cf00681b35610c7ee1972b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111ac4d6d9e629c87b97a362f5fd975592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3d5688cfd3d3112370659405f25cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510096023c47768a838327d1566ad9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7101103b9f7b3b650aed6c0eb677013595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530caaae0b6981662163416de43ab074596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629f3faabec5650f5b24c7902efd4f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1721335a0ac94561862d06edb386169598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeff84d40e629f83af9b4cb4d34968599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaf735d3a68603a0f65e4516b23e1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde72accdbb2464ac0f8484f527b084601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dc86aace2694a582505a2be0f3017602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de469d30f3ef82d970ef944c3147706a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44573fc243a8d1dc5b8db4ba073ba8ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a20570e4a334a97606e220ddbb07605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ee04311e826166fbbc1d397380fe6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5809ba8ae485b8daf37760c4ad92f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06002f43c26cb741b39cb334e3ae4310608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099453bbd96ba9fadf0c01a7694ae486609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc991da165f4626564a48e5c833fb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a0b5094e6622860aad1a791f1e3f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558601398a6f75246c7920456c38b3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759ec1d8332396e65c13fa2c76bb17a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933085428e81cbf318fa8bc7a52ba8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ecf38246292c6cc8431283c0ea61c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cb5a60c4f8aa1d6871ad60280dbe5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782bf4891df1eab6dd7f50776e4ae11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebde1afb801abfc3932d8ae54f2efc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a69ab71cfe82ba65a8a42e16416932619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66605cef260125af7557932965ed3a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97233ab038a5ee8334b84da4962b3579621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca86dc743943ffc84227d358cf4c101622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbc7a26c5c16ae23643a15dc62e8a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7523287a22b5e8fce1f0775f74e36b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6228992cf25a5c8ea09eae9e3fe2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdc6b9da6cbde3eca933e1155cb934626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35578ed112d45a0313ee394779bd289627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7bc7776f22aa0176fbd37eddbedb9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7bdf267012b190be4ffa8c71993f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca53a0ac5b3e78a1b649ecc41b4a557630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac508f9d6a7c99f95ebf9949fb90c34f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8c9db7d22e6946ed2fdcace5ba325632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af710c713e1c9b3ff179b341a904f9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7595e8aab455ac36ce5649e95e8093634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de46427a6c02033639a518cfd99ffdd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789e05f7ab69c75fe46b43fd2e1a3cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323670edd66d8a4418fe66928eeacf05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446cef7dadc20a16c2f4c3e5a138ac6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452f4dbad42aac99f0052511f034a18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482cb7e857f5c46e220bcd5bf2c2d52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c38ee300b9064ea43842d81023d16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f029a31d7cd24c499cfcba4e0307e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12a40802a8df75d1ad5886ce9f75d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122d9b075014fc17f293b8a9a89e6f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38a960ea15e72f9821db2ca1a6916a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dcdea8093ff2da15618c269813e0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbaab762edac2070e97dce7ccb0a8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817ebd7f76781239707bd70f159a585648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd668351334f203bdb520eb5505eac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fe8aaf3044e6e0a36e575588d5d77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74288a8d2b143e910149b69891b74c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39582a158b1b23bbe05b5eb27d218b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958d938cc2a4e8e253a3ac2eec4a44a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058ba8ec2a4ba38f4cfbb8517aaf760654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739019b15d2d1efa835dae00a7e198b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cee88c95ec425f00576de7eb93b8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bcd83f981dd0f64f6ce767daa2f1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367beefe0ba8126de9bea647303c23d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82ff79d310a18428c7a38e32d86fc8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1033062ce5430029e650d39a4b17f95660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca00df636af3dfe182e5c5f5549b4b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084e195e4e7502b22b9ee470e0813ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32775ac5f83f9058f5dd5a3bf8c2a281663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e924fbaee0d1a85980e74a1640ce0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedde000dffc81cb735a2c941a8321d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14378c2412b6ae4e5039baf0f897c111666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbdfbe944438ec745f864253622b7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ce63c2a658e9994eebd0d04dd8018668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7bbf4c9c9b0bbbefd9ec5399ee7ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3565b7214a04316260515d577a8b0d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7ff5f077e250be9c0b735276e4098671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c7ff7ddc9e3143769c77caaf2de70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206f8cd2c24740f3a8b42a0d78bb195673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c809bdf01bb8f301f3491a02b1ec58674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bb9e74868055823ab19c434226abd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acc36d6127943799482a20e82d896d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7787ddd8160de0dc44b93c6d5a75e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e8721a13a19b05060da951c89863d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3d8f1443b7d4bfc41c16a8de90e8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb39c3dfcf181ed0bd0f963648c8ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4258272c875962fccae7bfc2c1ab59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a681149c566b1299b7da655203b92682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09f8034b753b9cf78aee4f6ef8b229683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdc2666a8b9451ee3d9d53781fdd61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b199947f3a442ee1a65c27c879d178b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0894e0eae47215cc0f2129691184e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a737980d3b7da31227d8986b971ebd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a012dcd5e7dc0c71eb88f7a95e1fdbd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ba752f329364545f98c9b60838a26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57abacd4c9adad7ac130347cba948a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b813232e56698e76502da523145439691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987f88bf47395d6759e0ddc86cab1db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5f2066db742ab4cd8226d197ef4ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc8a8c87f8aed7b7e6a50aa3ff81b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b56c7d53a87884b0db429ff1e97a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169167cfeb755c776218ccb581afb4e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe179a78b90a9bb0b71ebe7c315d0bea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d4cfc08ce42138f1b0b6618a11495698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de17cd099d1c88a90b5e9e35a49ebcc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6130f4c0b30d64974eafaa3f1202c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29916ec6de5399f3724de7a50b3529ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedc080eb4d1394402618aa5a0add11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454fe6b3fc13d8c32593297447e0c95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a309d3b04de29f29f3eb5aa2af0fc4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c74b8426bae6807d88241e9af6a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef29399b17048cbbf43db36057fe7d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c05a4a31ead0e7158f1cfda82c0fe5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659cb7a81a9ffbf9f455199a14af3f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfdb75a8be5ff3ae5b080271fda071709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd247e8fc5e89ebc67cf65a9e7381074710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa75784f3a31bc584cdbab64d1ee47711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fba0d3b8b7ecbec8fb9ff6ed58b22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80e4f92f01be955bb18efd150d749a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5536a48aa3f8d6028ac724a066a065714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd05d94d29c76a5ba9dd79fe450d77a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ef26380984b5ec2f012d6c95e9ba5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb43d421f9d75dcd89926a5b6257883717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93927914a1a4115bce75a8bd40210e76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b086b705c243516b9a133f14533638719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79f0f58ba754338336d2adcb2ea236720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bd2663304766cae47d81c2590f6e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca4fe2e1b9fae0b522ad8778862958722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c289f4e628fe93b56e8f6fa4b02f262723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3617c0ff3d41be4df4777977c20cfce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75103931d4936bd996f583bf5984b6d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84860c621fe026c3010c4f1cbd5dc9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c76234041e900cc13f8ea3bd48258f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0d1486f74aede801c67ff5c97bb41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f0657cc0e5b0578f87021d46ff6fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bae63b641a27ffce06c8fbbd0b663730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2701858a608d0f0ff1ad724a4ee84a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f5a1394f8ccb97a8619c0516a94c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd13cd5b30e7dbae23b15f7c5678725733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478ac834642ab3c60ff791e8a025157734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb7ebf6f9e1257bb91a4452b304882735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f27de53f416669c8c04a9ca37b9f8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8946dde38039c5b815ad7a34fa634737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e917561b6074640c9d3fdea8206154738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea57e74a4bc9d5f0cd26ee84c0ab98c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be345f7d3e6c842473e1b61bf74ca7a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a648fc9aaf37e73d2af84fd0db71d17741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f97f87204e9df362733d9ad8178e16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace813918912fe7a0cd50c82d95f0668743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13b2dc9f5935384695739eede598a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fe0b01efa41791c5630b9ff4d3fb3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaebefa1249ccd629ad4998a836e56746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24952ea8f3a0ffccd616f2642a2f776a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9b17a797205dbc6cacb0500d5760f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b810b1612056a3ce4b09cf9cc11dbf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dfefc3689f5d75148845112f36170750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f2d2a067d07accd7b8ca785470015751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c30f1476d62a08cc87768a2a51fa3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9e6f799b8ce3ea367a89fede6c75d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba592ed3ba700a3f4d96f195ce2cbaa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04212e3b80be1d8867de035eba8bac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672a0f83c977b80db16173df56293e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cd79c02bff4f3db32a8b18539e56b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ed5d4bd05acccf7591506469cd60b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d5e330716811f97e83785a330af15759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>