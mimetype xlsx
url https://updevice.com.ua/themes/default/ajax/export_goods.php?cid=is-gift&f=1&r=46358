--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339182d1ab145ace0a047382c257ec7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e3b85c2de173bd1ba50ae1f45861d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cfd11e8d50b33bb49906ca4c730043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de409aee2d3e0c883040d9d9642b18074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae32205ee2bdd004dccc17021b4e6055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0428bff7c8f4c4f4335bbb1df4fca46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de854e48f1cbecf566db3e8859b6847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51ef9f04f71bcef6bb359a47ce46b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d93dc37ae71ad82c23dca067bf1eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb41aac75158e2e747802d305851b3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11495b6be0bf76afe627437dc7306a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732275af7afb51fa6fd5ec036c6a22d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03608a627de7b8b2fe6c6e5b75402913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6649f8d2820707b8517392d9cf0552414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461c61736f81174cac4dafadcaf650415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838701fb34fecb9aaa86664e953f7f9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfab67227aac380041131b73bae85f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db858c496deccbc92bc4e8dbe6966618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05e0f6c584586cc6efd7f178bc461b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a389539367a75d3a551955c1ba33d7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828f6edcc8f26b47f4d953bf757780021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e2db35ffc971dcd0b447c74bd925322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae36c1a381617f82fe9a9e1a75cb5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198170b6118ce3a6515f68a164662c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3547a1f711ef9cc315a0dfcb535a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6e7ecdfdc4520049aee7b57c3653e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0b5289379dfb34cb671a3bd080f5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f92d91c66e632a2a1af6bcd030efb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d8c89a7d71e6613a7be8c5756aea829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552f668ee3b56f8acf123aaf0746e2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cd262269da7e977d4270058f6108e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfbdbfa26598fe50de7cdcee06ed5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a639ac8a1aa651e21ee1ae5930e01e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0047f107f5d623cb0e35bf12e6aa8ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e2de15b6ccc59fdbe7b5517e015ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639350206a39dd16f78b1d1f0d28843e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4db67d7973fff545f9f6626c9e02137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e9af2d8ca26262170a514ccc3074038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcc391ff237ab140e94ff3c1bee50d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350abc3fcb1002768979a613bddef9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f5318b30a0a00bb65454741dddfaa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d78b8787336dd4d11708391d2d6b6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a199f5241935b52d3977b7a45dfb0db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f1e5da27738c88b3ded07a2be7b0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e11b005e63261d27539f6ed39f178f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e6a828de8568876ae92a986bcd6bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333dc8e8daf28deb20a3e010567a0ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1f01596a0928ee4401fd7d314968248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637b6b6476ed05c54ca4976660b808749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fb5da37c66c6b8bd77180c15df95450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f75271ed8927426a06a5d1dc453c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b348d9c8547fed175b26f248f0548c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d750cb604c76749964b42d021aba753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1db79c2649b61c945b382f594d5be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9472e35674b3f90c221c4522fff757455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf170bd242a3bf35df7b8da94e9636956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f8c47f4bcdf73c415e0403b9596cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd0001a5ac79d125c53e46db390b5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecc353372a086f0b694a83768c8e5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe7128155b5a61ef27e80eb47b01d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ce5c154dd4a41be4d1e373b087e2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b92ae238809900a75ff6532011a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b44d4dfbfa2dcc896c089b611555d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094f4f16b24c816c808e3291f067a7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e9889126b30ae9458657a4e52105365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a960a802fa4059a808ac51c97846166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4871fa67c96d0de9afbbf2dfb1f66167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cfd49582208ec37b52b13e30a1cea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9333b8c703160210973f28267fa2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9352675753ee78c9261637916e0d27070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59259001df31bc840c9d5bd975c55471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bed8a9fa1687b998bb87759c4777672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6869693143708a51fb00270e8f57f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6af1491dbb721ba6fcb6d78908f5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020e3e21bf5b7166fcf6092378d29ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e542eb5d0bfd32c6872bed7c2f4e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4538f5e52b9a2057e14a8cb814ae477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f9070b376356c2d714b8455776f3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d414cec2d2c2dc6b4cc111f018d7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa98c856452f5d10556d63a77a7a1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67fcdea6115ace823b5a4f2c2b0ab381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf753729574939304ca0561471853582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2179ace3a2a57a106b95ba4c8e7dcd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd798772b1006eecd715581c3a3064b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380a42a699b3223b859b3a99be82c3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2939abf28184fb83d1f286a90b0fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a61e8e6d18f2d24c4c0484a3da21587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598368609d72c1703e6e74e89c8c315088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33709b72e003f3210fab3cf197663f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9283fe218093daa9648bda8df07fd1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58bf7a1ae4b9d1db30aec6cbdc7e5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e3632b148c1f34d636e4e0fc7a8dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fcf67c32b52b0a8103827783a982693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec39c6db2fef1d22bb35b74e119a4ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1142f9cf5d74c673be2ba80afbfbba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6c7673740df503132bb9e4c15030596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be4bf7c24e77ec8577ed3e13f704d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626616464e4f2ba54064a069eed1c2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bb3b908333acb83ca7b0c9ab7b8f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd198f1c398d385ad49b0405180cc65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83248cf4f4d757f430922b0ff5bba686101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68bb981a8c37dc07f9e3ca33a60a8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93a71b326282b88d9a862036957a95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab710678f56a699b78504f3d609579f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ba52a0b900d1de6995859c1671c03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d1daacc193ee32406c33991c26abd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aff83b17fe9d9c2b52cec552877004107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c77cdceea6dbfcc9d2137ffb8cf7be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4c6a89668969f24a17f659640a8ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429e73b52f2503de7487e1b4ee3aa5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b616f7d714a257f4b78c0c8746f151111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a28eea9e89396a2bb0b8eac1e72c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406a668c57b8b840878b32794a03255113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0df0e257c3f5b9b76be62bb364ff2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef260ab57700203563afc06f52a7d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a9e078cfa317b4526ce04d51dd291116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1def89b9da0f5b62672d0ed7635ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7785e05d1ba4d22ecb186fe51c857a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a33506b90a65fb090ee0c51096e5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479776808f32a6ddea932551c1d4d649120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf88cef1dea66d41cc26f6b2c7a16ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e50d2cf2c328ffbbb5a21c3409b03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52806b40a6e64b092c627963ff3f43b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e41345a5a059d93459199aff83e6c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5230b7d9a7c8c5239f3d08e6c87a6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd0cd1556579d6d25512c790c8711e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88561462941928c6b07ab7cb1b726c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daee23a4d0c3bb6203faee78a641fd4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3051710c464faa945a7dc30f0b368129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18c2d3a6dd1f4ce7e6fe4ce33a4ffa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e53b099dbd7f64060c62ca4018631131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bff42cd17da895490b286d18ab695132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb76038f0ec06a5c76a6e6fcb22d673133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab3e310144f84f2c4b110670bab80f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dee8cf569f0b6daa8c4a57256a6793135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e91e269f5e2cc6383fdca285f39cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6da820d7a3fe7e0f3550394da4f2c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348fae4f1e6429d5f2f7219bd40708f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0da2294af686f9c0f45e70f1d3b2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc178f507a85631c2e6be9bd4df14b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5e09f613485ea366aa997be77deed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce633e96e25ff3030c64dd89bdd92578142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9e70d260044b8603aff42b61e5ce2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ede23bded6542dcdc4ceb2a82e10d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71e7f040391518efb5e37fad1babaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023f550290a3baf5421dfc535eb8a0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6ff9ffa47ac7f46e4b92c57bedab4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b56cc53f861434d3f612c4e61c260148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b8c58519124b75d6987576fe2c8f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43da7d7af5e753c0180254513289627150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048722aa34c8b6d6ced7fe506d9f369151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ffa46a25aa126b1ad07d91a912fb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e0df0cdd6aa46c03c5521d72367f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b36635ffc675560ba9534b595567a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45c9226820aa6535df1fecbcbe7265155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b489ef3b66dd3888ff2ae47512bda6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97ca2f14cbe230d48ea282a7576988157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a73d97e1fac3a9a02ae96a31459f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ee871be95b8ebff6a01e0bf6ee300159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da719bb68f94e4382a903d09c92b169160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08fb4db69e88fb51f5b82452bf94e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f995c6d8a417c3df8e6246e60503162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b5f6d03cdd93425e13d0f71ec16af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39148d84ca239400e3b880e603d8c86b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bed3df00b7eb8c91c7dec26b45cfca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ba9fbdd2e1e421d4b0011bd85662c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01346429c24b72f3b9c052ec71935b09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ba905989548dd1472bfa73f5ef18f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc7ec2dcdbe6c0ef26274d34a76bd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed26cc1d00c580fa978532f1de6f6e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69c07326bbaba828963b88757ac3ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5da191ede9dc0736298a63d5f92d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e392b6f8a8ef661d4ae64d182445d9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34a8fac3a9eafe5ab7345cfbd89305174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645e41adbe3dfe00679429aa6cd1e73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cacd22a0b64e14c5eb99ddf1d61bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f01a4947106ce4f21eb9997d2154be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e3f0ecc84eb94106de04c8f98d4ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba6cfc9e843def1a4d5e4138f2da76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaba0b4a319e9519a1dc4d4aedfc5ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077f9bc8a303d887411f2edb968f716181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610f9bf29a91058331cf9b985fe15a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d311398fa8c630505c487922dc42fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bade5019f01635a1b6faf7d4d1265184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f4bb88ecccfcef9ae9817139ba95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e68a0e1f63a33a7c414c3a2067abb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17d48aaba51b1f10fbbdec6db1dff9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a83874b110aba4e12e1a08e5b219f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc5c9306fb4dede15a310d74748956189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5965953f4913d13c68862d5c58a7678190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4700a14bb84e39088b1301ecd107d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734802a531a4caacff9149cb20721e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75332e4e4ffc79cbeeb0d088c3b16dcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0343bf888bb7352eeb2e339aada5fd9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa9ddd1c5b0db76bb1d7ccfae43933195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e456f6f6a483c31d3c798db068732196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1f390b9759303c9a480f31a86c3a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4abed219c0fff19612468c170a8764198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f9e57adba48f77caea7dc3106ae24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396660c09ebf3333d988e043e9c546c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e3741397d7e314876822028a893f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a608bba6d6557b3e3d5f783fd2bc443202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abac40a415826a7e503cc94285fd3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb53e903079a2dddff20380eabbf97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6463b0c83f6abe231ac8c6d5cf72655205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2614964244eb445682df5dfd3629c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ebf2d8dc097c7ed66e246d3071494207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c148035a820553abf6b18a4d2cfa8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df646ce4d27b0e51c9558a263c3fe09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d979e3d2c9726af9f17c392722ea3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799f19c097ad8927815858f69773232211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcebec73d989083343e9c2e48d2855212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5239db3af0c8bdca151519f0071a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07a0d035a0e2a587f634a741f2dc9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002c6d6e1401a553dd6b3520a3d3b53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bd445bbc1e69b30e5c2d3a99dba2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2681f7b6ffa8f68586fd5a0402409217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fb9bd5427d974d72245f103328e15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78d328a5af2f212bb421153a958a55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7d212f91d6210fef004486b3331fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987d3a90e6849f499f19ac07664e62f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004036cb4581959fc74ae71b9b202798222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09b4eb7924d3fa2ca5e5fda8d1f9ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a6cfeef53f8de48df90b9c5d7aa04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77dc7c660fd138e228a39cdacdc4cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4ba33217188e84ced4307bb529a8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc513ff2e12ba7b25c9e9782344d4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a8aa4421ac3870949e42fcc3a72b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864d423a7816e043f0c572f546c4ac2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55c6eb9a5ace39ac8baf7abdd9e641230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028296a1c2e39d78b01c98720be56642231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb0abbbf9ba503a51642bba5fae032232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c978feed408d4fabc9c4b083e0cd8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65132843c33d086ab3e24ccc1002d2ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31cbc8e775afd5b730420a5352058a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c89fcc8e5dfc7fb28499d6fc3f03c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c5d38924bd1b857616bff768727a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcece600283ca68e0423affff8474fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeebd139c6747b72168fa1c90b0dad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abe7f1a559bc253277332a501e9ac8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eed833a79f1424370db44374bdc3fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09598cb5d84ec3043cce61639d4d0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a31b831e3d3998c78eaa6dbfae3e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a946b694ea0956754ffa45e69b9fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa5abb67a32277e68d3b65ec5ef723245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7db3792792456a8a274d712bf610c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84d33bc3a4d096d0d0bf4c9a8ffd05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0c076e3e81501667bbecb584d21f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef903630c34128e9d34c6d6510579d06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9889d05c778321980052d69827842250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd2098f838d771a6d13bfd8c59dde5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc34748266ee6cdcff30dcd5df7bb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec53c5cd6a571cae75b3fd122f27301253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cf230a6c73abe25f9027d28f3c1cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e40a6a89818f7795e4caf74c65034255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6574df67786fa1c7b697ce11848e49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca517c40387394c4df052e389629de7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4e779b15c04a1befeeba589ef3b6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e844eb3c6e15c760d0b02273aee852259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aa9e06314d157522272ee325dbb78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485b5a71e21d503bddbba1b1bd92ad6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dddb245b548d9efc9c8e7d80f7060262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138307d14a089cffc57cdf33a9fe3257263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f1ccb93da91778eda68af9566f26c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b424d3ae162214167b48845adb444265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efc374e59b2fd35b9bf513e3eb93ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19f5de9e03f0a609f42c6c080f48b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bf7aabd8442c8f73fb3f286c0c94f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023d3ed5c83a345a09b6137cd76afba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340a192e90e4f44f363381d6ddf62d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a25d25d007ea76e0ec1cc81dc7e28f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d17753bcb72fb8261e12a6a2e59f4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefdf0ecab4da9712ef1c05c32ace31273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6fa9d22fc01e3e0d401188929dfa9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf78199382a22f03dd1a9357b4df75d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dec4a16f6eeb119b134e3429bb74c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da320ab18eaae6c1c3f33b420b34ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f314b883050ccf4ab5756fdb1c9ab2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cebf8b59f492bb0c1ce57ae1641a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03b0ed97c3716e673be558c37a9702280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc447aaa6267770c3084c9502e3317c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57d11b3cf5e9d7a046821ac584c87f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4847827fefbeff3b508ec770b83bd57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1351dc4f64add8794797437af10837284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0da2626ac5977ff51ec73c0b6b8e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff3144fe04e3755da1cf0d3e48541d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247332b69e1612a53c8da2a4d9d4c85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddf13edb688581303e2b365b572007288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2230a5ca49ccdacd5f1a11871b7fef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7774068df2d83b8330de7a88b50b218290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322195dde067f6c6137c6d467f34796291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e90f7d3b4a90c6f85c7775a574e117292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdd82f906dabeb2b6f1f7be3264d85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44f47fb9ab555943d47ff76e4f609f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3b20d7cffde53f1744bfa71f5e445295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a78ce3a0218c64734b226032862b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb939a7a39b06e5bba62ca65d902b25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce69013e9b3d3a82b1971b3299819f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09603bce953c2d48a42529ae85fcff51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20259475b7c928a917f42aaa6e470f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848654a74d6864c03b53d315f9cadde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a2010129ac2b6f436021ca5d41490302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfa993a35031e57847fa69739296c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bd11b91bf98c21dbdc05d7919d2b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45008df1aa3c2db91432de06b743f7bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b2f807f153f3166c236af5e67beff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0affed121080ca4ba5ddb35aac09a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e56a214956aeda68b2bd7224dbbc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb70cc69f4e311bbd9b14283d11f93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9644df14d3f5dd88ff4ad1180bad61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4afea18b3c18582f62e7a956a8eff5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a74e25b355e8e779a6292b83ac257f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f522044e2811aac301050abdeee8613313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e467406082cdf1017ea2f534c2150f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ee49da402eb217c5036a8ec563787315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7a935ca59660088555a48cba6a791316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e9a343f08cfb882a37d7dd0fb0171317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc58c83df3f560ed441c67e4d0987d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4010fa5a103d77c9875ba53512bd79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1c3a58439508d10937826116e24e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f89800a506d44136df1ce18d7ce51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678d7d8427019b6fdb9c4aa5c78b68e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67577e57809a9b6febcc593bbe39c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472cb85e0824ba881f9c9681235ad56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ed2baa296b3db78d5a0ae290e39fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79cd0416cf264c54c52c3e71606f70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5e7cc10d7a5b554bc0e73455b1ce3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111b325af629d0c56135a98006f969f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be3179ad970679f643ca5d80e5b141329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e02bc30cf51ebb6f235c4fd9f1abf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672a8ce5ffb752fde53a9fe9a70f7dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144ec386289a997ac7230cf49a55081332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dfa0ae05524635b40cdeba2c21627333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36eaabaf669e4a5d54dbca9d60ea9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4c13db0c0dde92859b89914f3478e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f296bd61b8041d33f3b285a765e36f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cbc9508b7c8728caf107451f31a3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ee09ac2d645543bc5be3229062518338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b1ea593878507c33cf0aed94e2fec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ec4e9e6999b9bc241176c40c1dcfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab42111d437d0333a051f8d10ae795c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb09a1b94c800e009dae63e9e512b56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcdebced39a8b9a11f3026472e873c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af84c8a90f3f4ab1212a0b677973db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bd5905b0ffdc991a9aab2f91575d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14c592d023d41a58376d5dbe11679c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fb85f8ef4f85b0633f40981499c33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96bf6d319af7403da507abdf86ad1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d5cd75c03b9495189b7f48ba0e8c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e633d8c25cd0a57a8375ff406630dd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11ff394ee44b7d9b417eb91c10f24b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa6c24e3c40f1b0d8f533599f92117352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aa001b6b77b97e0931d8e996cc47a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bdbd6814bc5d23ccf54d4e4b1ccdb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4404fe111975e6b3575dce10af7bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223887b6f16fba791b962a5bc992a6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb54799116bdf4230c94b0630061ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5ab2342cc84c4d6b6572b79d00dba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7600f0a5c72cc9aebbef992e298ec71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26cf921cbdce8aef6e885c02091762360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c005885ef3e34d0f2e08a24fb0dadea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8a49cd67f127b6ec3044dd6b18fbd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d5e8f8c420933664bb4196af70ee9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cd481b6e24c77710e54c79b575dd1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27198192c5fc4ed1456352fa213c3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9433deb32f46b7c4d08c7f3715c8e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f339393ce102953ebb5b94b3fb6f16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54514881c954eb2960af0c659c443979368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1930f8bd472e70eab1da12ee77beff7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60253c16e220e11b8378d42355a3dc2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e382e067305dbf975911254fdf82c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce765b7f27e6ba6f8461e1c25073707d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ac899a691adf3de43e23e538c2df7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf898884e5b478c7a3cba854fba6a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d90c0959dda07822fe9dffb5cfc362375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a35cc6a2842a865b31a1b59f9ed29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c2ee21f4267925691eaf96b99d33a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a43b5195c5d4c4b67b0f9aeb9ae3ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8e8ee73441590ef42f71104aeb5e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a33a97120cb435d83f943519845fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e45803cdd1271ffdb7385fb01a626381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18da45a1c6fe22d63a093a09810efd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b817a04d864aeebae946c7ee53eb3de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c275df2a48a3746d38a597944a78b1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe651d37e7026d62ccba58309e2e86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf10abf57effaf0bf91a0c87a365601386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70311fd141d0b8d2eaaed81b17ca7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29dfb4e247157eee2adc404b79fc81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c966d7e87e3adec735ebfb57dda077389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d66c910a42839c2a3dfe2191958bd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da951d776d504ace6d89c255a96f85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ba1a21d0bf8b65378de5b4fe290d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdbb2f3f4260ecef6d6a82e38eb51e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8be8c5de8d6bfb2dc1bba5b1ea587394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86154aef6167ae4b021d71bff218175395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970d37c04b2983c3a9b6c07380964f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f24b209ffe2775fc8a885696b49aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20bfb7723c1d1d69aed8c77c9cd9f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b586802366ac76193a34bd858bf677399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdcd2959c12989caa6b6bfde274193400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc1f9ea10f99164747c0dc1b675535401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e627412d7da9741eb421c9c204a04f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc9bc7a4a45bb2b5b15eb700ede443403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf33cd8b83ff44f638be384518bfda404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af766016004962760fb41289ad897f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc369cf01bbc590cd3d5f5a2db22ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccf2b8c15c9a511a2e4dcdfa7b92c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673a21157bee286381f87039d207e8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c2d95e4face9333bd67a499136723409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19150e57ab1b1b5d0300bcf361d624ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95520db9d54d6981fb98be16b18bee9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d25f1e649cf37d41ed7a97cac2421e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14add91fc424417c2276090c63bd1cec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0674dced07a460f707308dfb27f09b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d8b793c8a89bb07c282d8e1b079a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954de338704d11672f10b2b83ea1836a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8d81743a6cae7ac97fc44662b060f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e188158aa7d7fd5df3e4653833ff415418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d207aec9ddb4dc1802f2cbcbb784805419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a22e0031f46724637ff662b556843420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b19755ba606388a58b12ba8921c578421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f30f71dceff6e7b2c5426423e9018422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f9483f7a9d93ddfdc7a0641241c87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9cb2b3f22cc03558f08b47ea37dcf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e8d1c0cd5a36a9a60334bc38045aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694030087e7cf3080ec583ee9108024426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad047d235c3283620fd100a1912b895e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a8ad771932c539d5915ebd0fd73ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e3b7bee70646df99e87f8b48a81ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915279c8427ca0df9fd0f3c75b40cb3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03e51670d00cd81d4b04e48f962916431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed041c8ead79e001690fe5294bfd5882432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719cde4e207284053cedcacb57460fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ec8e8c91af86ecdd049cfa5a2eb5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a87420ccf80893533bfbd24d6afe6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67b460ddaa05a1df2064ee504c480e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645096c279164f58c05ed3a9280523e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc5713261d9df4801eb72a3cd6f4a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928cf0a5cf05632ec59eb382582adcd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f235dbf56c7dc119cacb5bcd3564b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf84d94b198e1d736a65908f8516ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec092ea12b9bd1485eecb7b7fc82f33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dccbc7cdef5c6d7afdff8daf57d48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaac9f149960eb20fa3e5d782e2c5b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2d73601a1a0c7695b10164462d653445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47aa3c8182f7bc91515f840401a7c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713cad51f8d11e36061b842aaf855c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43f8101d4b4cbfdc04f638ddc432f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0aca2f32ec0e9f88efef66424e774449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d5ffbab367ccca7945c4b52a00445450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca052408b2e17394fe12e8a31eebc8fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fcc775378c7545e635f36515d3db4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e8cb52cac5ebb79501f58d8a0a9ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63695effda18e129145a2be5028eef55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f1d14e187156a22011f3eed572e68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0be0560fd596fb9ec7bba750eac0af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a5b74947703358e4c29a440380799457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9b7e24aa44aef5a6502fd59448484458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751da0750ede5b277fb91b1ba0541e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd807821bc57eb33f89c28ce02b08f94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b97c029ac2b48ae4804f61b80ed771461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bdd6b8bdda75ad5d8c8d679946520462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc7fbf19f358fda104d84630f71279463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6a40fc7365fcb368d5accfd58a080464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b6976614fd0f47eda7814f993ea01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930b8815dd59f46b84e087b29fc51a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abb5d22a3c70d372d377d9190a6afc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77a11b553143fa617d2af1ca6b768f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0a113b9f92907c401d3d4c3216619469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959b7f49ba1024bc7309abb606b5752470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cd3c093f062395678a350c51becb6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b40b2dfef49f5bfb7d392961fe1d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14675cfb193a547494d8bf920a8ea8f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92bbb47abb88906932d8fe88b36b9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208b1ea462a982d146688a5a60fce65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361112c63ddfaf9dec15c271ed59eaa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092413239ad48f8fa20dc9949874bb94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1930a7e9958d7d438d167d5561e7e43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dd74b166f8bee959e854fed031b73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4e23275935a0b112d55f47479fa1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec881f3873b9a2be58533c5912bbf606481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3622481dc46c67bc36f8833599187ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86003d2828730dc0430eb91d4a0e32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a047d4df4cdba4defa680745fed54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248ceb2ff9f3a06f62443ce68b95de4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4397ae672d8391d9fac65bee2e529486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115237826790eb6ec34c1ee9802c2091487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd1b79adf65be69069f661e3d067b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344276dec39a9b4f682d52f9191a33dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367df42c5289c64b550daf5b46aa2fac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9f052e710f985b48035704d7f3d58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08d049b3df9cde313be46e933745e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff966c0d2fdb90b68d1bdb070305cda6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac39aaf6db2f4d1b0f0bd72132a99ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aef57b9bd98fbf4b1a90f3ff8ca913495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eb9e72cd679565c0a1b23e22cbc16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaad50370317190b21c3c052113afb5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf312887b467ae4d68f7cf80dfd238fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240a3004481a51c544d48182259aa0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be719cb7ea0b16810313a5106d5c89dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b565f1db5078dbfa1421ac911a9735b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d12261c4fb0cad5d4010752d9f0756502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee3f4094591963a0c063db9a5438b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5a5f9715eaa091007c00efc574613504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd78d40c64db4c8a9e4b722746cbb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4dfa0d06153ee57b57cbe9b161a6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf493e2730ce36cead776bd2401f73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8385989e5c9287ff359de6883de2478508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b59af4f528d7f0d1b4f3af291463d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28576d505f6461095af088f2ded6a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd3df3efec576c0f4a333cc02c6201511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fef2f05adb3ecd86f4ad66744895e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275f3f52f0c910ac506668ca2aebf92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6a21f4803954226891dc53c10122a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b84e9ec11c4efa241fed8ac7cdad0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e293341376ab23151a6fb25874f48b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80fcc0dbff8b7b540a95194677d92f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cb3f4e1de5eace66f541304553245518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6faf15639a410a60d070c2535e4eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377bdcddd5aa66f06b577334b0145ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0c896b9b820c67ee0aeaf51fdd156521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a58d43795f9efa807cdbdac2976b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fa729f986188bd4beb001ba40ef4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abad68f5070eb3f55cff36ed127c1b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc42b10b9a6539716f7067af65a65bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41968e63a6463e3fab823f0db5cfba3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4061308b6737ce97ba38c661a001cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbe036e3b8b04251adb16c1266b162528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5769d8955925dee0b8d1db0e2a7da3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013e94db540a7e05832ff06b09d6fab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422df85f5312d3189d0eb29b5654876c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915687746bb54aebb3d6809f801636b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cefa3e59c2fd9c324fb21ae33e29be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba15fdf63b5ae73e056c8a44c806e7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00232fc14eeab322587c3d672f00ca97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32a8618cbfb761fd51dff17839cac5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46884361dc8ee603e7f5b1db14622d43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8138fc0a290ca3a2b8a5df7bb0ff99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821253aa804ad078dcf1b7c49dba208539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa4fd4d914c566b97722174f2bec9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f81893e511d0db748c7190e18070c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2937145e3f7d402c37114e9c45e34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792898016c31dfcbeccfc08789d2199543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e33874e57f4b8b02395341573f4282544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ac2a910108e9dbbb03d3aa1c27538545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b914f1a2612fd5c80e1d6c59050451546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06c1a49fde5a97905bd84cf095a7db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427177c9907d4c3e7aa44ed730e6821548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f8d7a87d6adb3d6374b0ecce0c118549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55a717135fa8b6cbb00aa13e3f680f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c459c2c3fbd069c9ec0eaefb2fe276c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef707f109d730bcfb77b7e501e3f7a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62c5af71c7d4c91785c23978675ffa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f2945dfc70cc668ba076419150450554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b88e6ab3db4b87d3d547da0aaec39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f29271acd36c10915beacaa8fddbe3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c74f85f63c4e984808d467b576daa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b945a507cae422478684566a9bb55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d588b683152b8c5634340fef89198dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42d1ff0059218399c0083aac495e4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0edf1c4ade408de2cf9102bdabb2da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047287e8afd3b15cf89aafdc21ca4c80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9899c6a7fbf4cf432e8d5aa983c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae99c4054fa5867b46578eb53ff944564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444f95b89bd6b830d987b9d21023a7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a39ff178526c59594baaed8ad45936566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d669d293b055c66adb52d95c652d227567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370fc69271e81c5ba6ad5a52bad335c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d4d20ffb316e4a3797e253041d89d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c7c526cf0154073529267faa697a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca8707973e93ac8cec57359eb6072d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71521f5f43861b064aef07f282272228572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae790b3b6a1c9f1e4e4b09fc98fc8569573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609b4ffc65ffead9f8b763220decc08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb180019f0765464074954089fa20f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70a4a3c62304924b7de676fc8668c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6510b060559d3f7ea169a9abd42eab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769c76b0ed8e2bd8ccc29fd0ed34a1e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b3c61461ec923f99c2385dfc5fbb9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894575d2c8cb0d6ae92a582efbbe0ec3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be78ae139b1a920b6f154f56dd7da59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd7356d2ec7037453b2235adddc070582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7060b1f1774864d052ce11efe09a2b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffd46f5aa42b1067511aa56f312797584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc7288a196be21251d9e8388eed797585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a118b711f25ac2b38555359e1abe1c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60667cc3b57b05f287881f92dd49468d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31657640aeb973a391d8800229f82d5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957d97a161a6a1025ff001099723d2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2d3ef07486054c581393044d96e9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20ac5f5ef4c1536b2eb0b511a73874591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91750aa8430cd362ee3445f8d871b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34899a58b8f0b82237ac9a6b2017bc84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9572c6b2332c30834b6bc481b288a2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc589abb1344d235d99a09849aadde595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde66f1e9b41bf5404d38b5fa65f413e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04796408306e31e88504685e07bd1e59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f198cb482406ace9fb88945377a390598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d023917b7ca045d6a26b7c9bb2894a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013a00bee659501e04040fdc78accba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956cf3ae72d271353af1d8c077ab6b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2a6a3bc93d096776a56de4923665b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc0e36fca38513e7ce7a1e67c66c22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d8097f94ec69994be6d6f5c857147604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc48db014ed371608835374c06d364605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798674588e29a96f0f90ddd2eb80fa0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1310656d9f2763fb5ef2d193899a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af6a9c40bf2d543d26a3f8e4b8ee69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041741e58e0314a54920cec2fb33ed0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f9be0274e78c61331d2914c49591f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293ad62e1fb40fe340d305bfdd9c171611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf3c127705ef117fc64cb0e22e7f2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef861bdb0db6948c64defcc7d07e89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84045efae70ef40d96eba8096e72238614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e496c4ac0e59bd45e22a23388a8fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be86e8a7f64feea9c5a692327ea180e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e584072707308c36f5f65ffa337d0f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb4262c251a557ce2d7bd433cbcce7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef11f43e50888d775d120dc638fc5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87569de6467ad2840127794dde52d16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c6e274f4a8bfa9871362c1ece373a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c679b1ffb5b7196055db435abf8d359622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e94172e00185675c027fcfff4f940623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720406813985fd4567805a35ef49f9b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638750ec535e04b45e6290deb27da2f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f472b2d6eff06ed3d529ab0686d9d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da851d8ee265c3d96642b1a79fad93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d2aa4ed6808c51bccb87ec02dcb48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79de683d00c550bc90a3ef2e4b41663629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9743638956f82d3a12a3c584cb6bbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a145ed1ac4e5e60c7531d23c272cc97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5907681e207ac87bf85f57d82dc4ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e4998a5dbba0da9c31eea5e3177f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1d1680a7329dc8540a399479f6e2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c34e4ae0a5cdd878e6aee7b7b4e8d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f724f35e23c8684c473699ffce038636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9404e9e48a03aca59b5189aff8d65a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930bb23ae7cdf286c15e7587b511272638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03477c6224bcf6688d0959f2b805d488639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09f820f226d348b899ca457de87bd6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a4e755f16569e68325de633203257641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a51898fc2b7c99d51a8bc4ddbe182642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8247cb37704ff9a71c25f59beb170643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d5e34241995fdfd334e2fffd82c7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6ac528ce4e46df935c5c80ff86d2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbf4d72c9098231a5481cf30d3d8fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ee8c24ecc5aa6d322721e87ca391a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bd9fca7bbf44adbd47d869addd861648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad80159be3555f5f16a5f70d799171649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e171e480bae64a4b2cbae11f93ea8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296b3fd7bf24c591b6df71747c218ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d44c7e02cae1640067413be0a6eb1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4514abfadf48e733b63c485067dbff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc30b56966d2f9cec282e7614b56eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d785ed7b7e7f291c402752765a4564a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777d5ff0518661f4ac1370c1828c70c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d355d46bd34b1ab8291ed841b9b02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef3b54d27f499967c3dbd88ecb3fdf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38681f88feb8be7ae4dd975500260c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621bcd6ef7efef9d65fbbbbfbda5646660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d173ba8ae4b97e5c4876695a29696f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb27602afabdc96585fcd40196b76b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e67fcd5dade4f39d0e760c09cb393663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701fcb20a1f0b018c06856cd64906b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87961d0c04f59785b09e11031ebc5d10665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf02bee51e91096c62c1c6720bea70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba1fbcc5c31d9369499a6c2b62e9bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4532896c6b8d096b656476d63baa613668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c572ea68688671249614fe6557844f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3279bf060ff1f81c59f6f12b324faf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ae074954d227ab13c382fe0604f6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2dadc86537dafed89ab1b0c17eac5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47f8cba5f38a05d283807e7c9a0630673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a4e76f666fcffaf932c92c376feda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf840e7bf64f86ecb73ee08fe88c8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e318267457c74f04c3a18716ae4781a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84684bd309d708126a303e2d6ce0de97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b54cfd29ac149e946be08387a2d4e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31251ed26807c267f32f9a9c53622ccb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015edb754f6d92013f84ad1e1b391cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121709e77ae6c396d3e2dbd73df6d3bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc77318c22e697a8b593fe19d645c7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5067e91135ee40a1e726d5b696d1cbb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bed19d0bfaa1af812f6055dc7ac4e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4edbf6db369918ae0802f30eaa49fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd34407e8aa7029877487a51266f70c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd91cd3398c1dbb97ce11a5a38e8fd0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829bca4c0d4ae219fb316235f6aa44e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e73a0d5c55146f4245d1cea05d017689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171e1f41779a15c3648ecfa6e632849690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1967099704614c2667a366c68d5d13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183a2f03390da231aa9aa8dcffeef6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c781198588f32888f4d5eb9cd5a7bc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d40e96bbafa0b7f83375d51a53e47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffa9fb98553f0793d36e4fd33c0abd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d653dda0592efe1bb3c553c072df93a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7dcd87de7d6c18ce61cc39ad87e89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5b18d2c2425c4232631f17d39466f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa83a9aa4427e480951d9f7b933048e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa112bafaac2f611c16722f908185df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb90fefc28278f86d522159057a8448701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae309d21942a90107602c4c776753f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef40bdf4a30b0cead3ac9993d3ea0e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629aa5f01324a6c2724e27f4e337263704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faac20742cff659c91d15334ed09647705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ce0a174d6bbb3ef70748605b68a5e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4337e4718860b856e72e15e3771745f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e127ba88b3369b295790075f8e95d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57391410ce774192cfd1b798ffe713709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fa9b3b14e6fc951abdeef3f4c7ee4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9795436fa514246c38d59687c1efd3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd06b14545aa5395f45c43ebe30c71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda4a2f5cd3ea3668988e106f50b9fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ab1668bcd3e71b7601b409582c8b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e04326bf8c2e6a4753f7a35fc8587715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed69bf84adabbe9f56ec2e67e50023d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796599f3da292d70dceeae7e5ad46613717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef4363509fa672e912004195b59ba7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e437fa0b96bae08338b7b554bfb4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefb5d75f398f0b07dcbcdd848c07e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4010d2f48817bb4ef4addec3e05b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f818bfa1b57a6a346e856c03d4e9ef5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c7fe0e0bf3060f1cd7396ead1053c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe9e19fdc1795d615733ee1333eec5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac32d158c0c6091464ca9dbc62240b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dc1051f273110885554ff66becba7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48482113a6d255ec6770508cc791c056727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fec820228f066312543d36071d35a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97396c506e855270755e361ae9fbd012729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d0a851ff132d426b0fea6e790dc66730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ed7f4ce2bf4df95e9b99ef39f88c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1b0c2f68b220757c4e4e98256d2a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a07d16c5ad8e5d4b2cce24704aeaa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becdf28c6c1d6ea6c9a0f5f757eae29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e78cd4de962a03ff57b4166f5f2c3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec01483d9556d34c9bd22945610d06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81824bd4712623dbc293e86d0784a9e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d0a77f55fc89c5673d1ea6c6a2f09738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a14275064c0d9a770624a99763b3f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62b0bee2a3beedf0c848ddb58bae99740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98154137aae3ead9ac83d3d18d1b9d97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf407eb6768e992a033ebf39a5605f08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d866c8995d92ead863e42d7be568812743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966980f8e058cd5b0b5595d0dcbd539744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d823c377f5fa668ec0f9554d0ecbfd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947c05f299176a1f5cc34af3e5280c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5759d0bd1659501e82897e6c80c20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46f76bab39efe17c35f6f78221b83a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16822a3eae06a5c84630fb4a1ed87428749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016aabb481fdfcceadf61b98196464f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6b737715840aded4ec4bc3d59a898751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242bdc237f8f65ae312eabd170fb44b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7c7ffe9fea7f4d7a541f3ebb77e2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a9b819c41e2b2f314c5c90c0cd404754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051905d370b6c14d672f1cced8321805755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856343e7b25d55bd0b99156772d2600756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c0bb22cee4e8161d0b8439778696c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941116cd18e07a41de31caa33d3c3b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6975a0203928ad43484391ba383d36759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c65fb35612bca1cf854b8bf410ea0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8e6f779578fa4059d5aa849f05a002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ec20ce2764560726d96d0dff529a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa97f13f094fc9fa30e7a9bdaea8a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8057f6eac5d0b3df64bc02994f34c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed329b414a1ff982983af64a793131e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65f0ee2bd015be7d2d9b736e6b02257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcda7409f5d8cc4afdaf5aa69e2305f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d45895833844230f0a730ed7d963069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600ff0588db6d7920595fc25509e01c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f115782e3328d9a6a091bff959187fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5c73d49b710f40e424aa6ba70515012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556da313c5f65d90b0e0ab69729dba813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985db4fb33b514fe297964c45cc37b7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbea4a0786b6e050bc1bb9617443f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1009b618357de99020ba079e93e2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce11d268484107c293c2a1baa03e99e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac956bf50424dfcbad86398a2124b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dfaffa7ff4ad9220585a0fdad376b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e4804e7b26252056e609fdb64efd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47075e2f59c1a2ad7a95fe3d1b60ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982cb095820d056828c1badfd399c3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f06e50705b10a9ef011b9e541deb2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218d2b55ae341b3b97e0ad9f38f380224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a37b931fdcaf9b5359ef703fa72ac125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c611eeeb7b509848ef6842b0b3a2bbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f1e524e65c88deabb613ae6931cdc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dde5773f6eb2ba1f7fc6272c73e53228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a39189dc64701c8f1fea37a67a72ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba067b00c3c7b434f5413e3996a9fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d02efa31fa3d592bbd8e12cb690c7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809c84d61a7a259f0d03d832ef2be8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999da1dcedc0335041e853a062334e1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaba5b9de7b418d81b6b339b3138f0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65914f74b8acef850c8a7d6aac7de9c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c4132c8e57f3fc50625ad4654a34536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f68f0a5c2817b71f0d426378ba90237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91e34ccb5f118dfc2410755b32fda138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0f157e6bda5f64860ba4c48e309c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b75513918c15d3ac1174c09b3b29b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384f260ae6f291fe5165e25fbf59c9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86bd9c783e881ab1d68ff260d5a78a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e78bc2f8f60a973e8c3ca4fb4b06c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a33a9c05355c9f85b6d562dbfbede44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620589389b4bb20e6b29fd0a3336b9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339eab298d288f4cbc2239c814543b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda0fdebfd3cec482457dc818a8946f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a2fdf7188895e1d5b5bbbe2e7e64548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147f39635e0fd62f9c02fdc32e51f1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0d5ad435cdc8dc642585e82122d5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb40683a7641aaee18b03b4204780c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a75b4b552cf3be69f599c3fdfde4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843f72a5e171d9e171e84494cd37adf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835dc7378c70bf91bd1308668a9c2b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5196db90092cf4148d15a230d139455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558229ab54855dfcaa21261d8c9ebc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62ac1fe9bb3e985515b225eadfb09757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f633f0662f6c5793b27c5884eb4f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf72aeac9d990ed3d4a71359d499b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36cf100bc2fb7676adc12ef69ae82060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84542fe890c1a169f0a27ba952fb23861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c6bb1547b9935492eac03c05df76062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b7f06bdc5636fbd903f62e3c666a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598c0b6cdc379aeb18ef7851b193a7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fcef1406e3ef4cf2fa0a6236512fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1b538ade025bc14d292f69c0c462b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6120f130a5604452c26fd344a0597a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5766b5621ddb903086dcda62e5d5f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ccea766c2daffa2d4fcf41d6a649369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f741dc89bf55fc002f4fece8b0a89ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37737bd858f377c9330ddaf11625fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63c5271f49a6303fbdab758907910272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdcddebc2ea7b3d6b5027820acd71373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df45457bfbedae7f399e2b2cd000a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8680b10813ad0e88a207492b54763d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131647d9966096de08e5afd1896b1fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70385cc4899c436fb49b0213377e341c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f4cf330d1e7970a6921bc243ccb1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372964cfea644cb11f3cb58eab1332a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f79c786496ffd3a10d1a61fedc5a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d914881e0a5172c0e2de2dcd79c7bab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a3e4c95079d9311e59dea56cc929682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620a18c536c82c34855c73091d5720b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94a01a3601c8e7341cf02be245760884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d5d77c1582ea9d0da461d51e458e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc832b12070b643e087c1a492d9e5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d102256b6328bc4d6e4900eca418a7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6cfab717bb1e6d8a489751dcb4c7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e34b6109ffa45df7f8444f3128e04a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f759d136969fa397d99df92350f78a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0107c541001d3d5367a25ee7ba50a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c15a63713d3da87e6d615123edadd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d8149f41b16e1f4e046109f2d475893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4776863c8fd7f157b82a91e172bae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2e0e7050db0c1c6b9aa75e7dd07b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d3a2b908e83e60be1b66de0c7484e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5ebfbedf0163a6f082c2e029d0b9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617962f308df517b8c98d8a7bddac1a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe6139c21fe71c36340000a3d7a7df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c011ba750c692f73962e9d35d414bab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabc389aacff6f961c533b9b6a8c58c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b852d5486c80b57cb43bcda3e5e335102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428da4c503f26d01471e6be483a4a8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d5b4be6feb088c708f5f4d0953262104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93665b49abb5dfc24bf572b8e8c84512105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2e8d4aff02410e0c418792108431d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a77e0117af22a79cd627927da23c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c76182c3cb54105685e96b450359ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a4ad82572e58e345a8ecfccd588a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af5d525a4b4c1d20bab340a9e09874110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b0b63893a33787175c239910193ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7a31fdcc4088e2cc591ba09f9cc1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2d44e66dbf7ed0f4e32760afb6783113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa523ec40ea7c0e5f05b3a4721c1fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b3399956032913ee407e7ede72448115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f503c56f22504760e7b304c097a12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c6e91f261b4d590828ae0b1e0185d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647af70a6e5c0102be4ba9e7f0edaf84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f138bafc54d8a402bd75dfcf30ad09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07f97209ac42c7e7c5864133ee7e90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e98c575432b1ad6c085298c1f8ce2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504465cd0db5b7978e489d1b1f9ebd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9931b68d655f66e2e9ee86af7fb440123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210866d72a871df862db1d28d6a7abb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1f541860cc63186e51bbc93cb7083125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5355a4183117fb6f44a2201bfed6cdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd40635df828f2ca579df72c39e0799127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399d30620442487eaccb31b436925ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1164385784dfa1567c3dff592fae8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52f6103866060d9109ac1c1d2274e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3dc920676c41e6567511a94ec79a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eb3d500054567876db6427960fba3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f32b7c48c7bd0d59c8d30dafa9a40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8bdd88a6d4a41911f04f6c1a3fa2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4740d34bde159e598aad874e73743e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed632243806c2837e8a6d43ec5e73b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2769d21e90a123a9212235bb7691a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8683ab817ad5281e3ce8fbedf865fa5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be86c906506147016a0539e3d87bf4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908834a047bd18097ba42cedbd519e97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57917f531bb4176364601ca64a484268141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1ec10dfdb831b7f5eee4d709da93d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a1ba326c723e63d99afe5641ccc6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61002c324459e1decc095445b03e05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162d1f3e441ac5a4acfd29028deb95a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56acf71de07589ce09544c568beb518146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746b9f1a9dfde4f8d122dde8299cdf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613c2922995139dcc3e7d60ab319d2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6a481e388429c58e9307b519b4195149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d08f3fdfb3824c419eb03278cee41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05a1f1aebcdb79f9f1592bafb589dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0ec645775f2ffd6ef0d24331da6ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5509023f9e79ad877f990af8f58ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a823a7ff4b4ebee16a07860bcf7c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092994fbea4f29972b62e9bba1abe06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae831df15e739b1a76f65f1d8d9fd95d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7293fd8e4a46ac9578986df2727264157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c13dc789a45ecf8d2128352093486158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5032d417a3e4d1769348b2e630d56d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b39fc184e66ffc22fbd9991d1e91e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2856e9abdf52efe513c903cc77a8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d941860e133ffa6f8926971e80c0fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3ab94832bec67fcddecc14629a48c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bab8f7a21afa696036c875209b0b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56367df24dacdfb5bdf2721940eac78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503abaecf7d8b674d5f8acb1da73581166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2105639b01056d03e92b86b9ff0be88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedcb13552b7b7754fe9013d4c61679168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f453b6376b1db9637ee624fd8614f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9412cb6b378d859ab4154d3194cddb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c50a523ddc59ccab3782b4156bfee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94136dda76e4624526a46ac91c6e76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7496458aa18310873fe107032da1033173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f47a7162d950056842a22231971eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe423dca3529a469dd078874cb83d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d6c8d7f01c714ecabecc5780a8d75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecaca51a909b1f5502ee4e7c7a9302177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fe02318653afd74e15a5e51ca3776178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72e8e92770d04d975e5bc111c126d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dca95eb33b9a463467fed179244afe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fec14cc7b2ce057535366c9891833d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed67093ee4ab2e8659d0503a63fd2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a801f0ec9d079e0ff0465c431ec160183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a926080ddc522dd0a3ea1395bba1ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63e7a61e71bcd5b504def57720732e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9492db618cc4223589b74ece732305186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294c94b9c71371aab540f5f4fc5e557187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71637dd9814816a32f0f0a01c73fb348188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9ea2cb5c2c8b01faf9c41b1ae1b90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098746baa47b3f1bdb5459ca23a7fa22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd56a05368a14603daa2e842ab9aa6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ebc11258259a2371529ec19782ef8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86a37a237db7b737831b9d03f96b06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8628836348391fdf6e27ed0ad4776d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b15163390d2a31f473a42923c7b6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7764526d4e0f6fee5ddcc0720ea0f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f326505d4b073abacb4e033e5cf4c0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac7208dc9a0a0d0341b0375a23dc0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe036e95bd4e139dcf0444bcdb2545199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931544606d89555f9a15c990e5c59364200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbc8b1f8b98482c4345376f7eea22d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03562668aff4af351d5fc0d41fe8776b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae1a5691f6449bf68346dba1d2e0fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2701b7a23bf15d93b310d901fa86d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16e56e32ea61def253961be46a7099205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297acf7439f0345a5f610346988ca247206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12d458b363faed304ba8b904672d7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7369f66e17d8bebcc0e1854312a8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74837c3aab6a0f07e7fc0aafcce15b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaab24e792e7598723dc28a8225f6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69cb251f56da47a59096a5fbc9a6e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb117bc2fcb60874a3308cff34e544212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73c899c8943b4db6e397862dd60fa6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0387baccc722b6da1c02bdf9710fa08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d17b1d59c82806290e6083be5f568215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32168051d59cde4bedf9caf42ad6699a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adadb66cdb1384bdaff1d38376a282217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c7314675549011e15c146d6f773f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7463720892ebe2f0b2470f2ab972a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa1407b16c56a9c828fe6834b8b9a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40d2e66524370570d2f87f80cd3ac7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75824b4658d61b2abf2d8fc38a9b62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d6130b0f8c3b49ffdd818cb6a9a50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a25051ffe768d4b8c753b59c4015f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4948b295c3b841ce9bf47a2f410f53f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537ab27056396a6befe147ea17351c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e46fcc67993c407df686b19bd05a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3aab31a3d672b212e2ba6eca006b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa3d3d6fce2d97addedcf87d53548c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d8e074e31c35105355df2e69b58f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3b4641691d7e94f6164429382cebb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f18aa17f31aee2627e46259274fd6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec869fbd3729734d4d03221ef0c715ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda744f2e2fb2e258f3e118653d421f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af2b7119e75ec4b13675265608d7ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b757a3c204b425c61d3becf238bee5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b335b1061cd7d1d1de91ac93fc4a033237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc8cff0076ab7a5f17d294ec991579238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d8414cd97b2e5cc20a1455e73ba5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54aed0637167083c24c534c0730b21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1bc3d7584f98905cb8dba668179c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce00bc9f1b272f4cd260e441c3dcf0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef15399af80dcb23b5093c1eca4e33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9e84d6a033fbd5073bb9f39125500244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634af0a5a1e347231f3829514197c7ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ba3850dd01038e3957dcfb6d0dc7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b6aa655e7782815e7a695de1ae950247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdda08682833ee2402ea4567910c63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c721cfd92d48ed3ccab5cbd513b2ccb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea062e911145fb5b30eb0bac630fa4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1cebde4bd5d8a5a19290c5ee5d057251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5fff4b3480356ad71eaae44e2f0e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516a6a642698ba01548a6d3f011eb1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75251485a7e61fbff53ecc1657d88a94254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263609b6537509fc1caf37bdd7b31dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e2ebd3410d3aa4a2ad4ac4c7cd390256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df796eea88ec0f3405f8589c6fb08cdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d562eb3072d607e979c03d8249dea15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1d4cfa0825786f08ddb0a2d624773259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b60c84e0d8e06115b6eeee1c04cb01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48afbc997a70b1e2709ebab22580823261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703524485a2613e4d0c9157c7bab163d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cf4b14a8c5e589598a7304d063905263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e8304aeb70882283840220d390e50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a38fbbff0fd1b3d7d4c049bd48d0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1813ea2136c1c8014a6edff2ac892db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2728ed200c20304c1fc19f7d05db71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bac3f399701a2d233fba6ce87f8acc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574410632ac2ed8b945c3349ee9f06c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e5c69a31a9515ef2ddf168b2e3b7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2ece0b63cba4d0eca428427a7c83b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae86d6858cbc6cc03d3ca5d1b9908e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cfb4ba3ba9e8d83fab120bcee1700273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cc7ec8275eb53dd6e22a6c2499223274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f07749e725ffeaa00a7733d8427797275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9e3a0299b12d5b2201cc5d5642b0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7df402680932eaad31ff0a7a194930277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded7b005ea9c1cad77b6de6c5aedfb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f94e25d18a12dd768694c62d92eaf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa23658decd87399b04ae94ff8d7ad4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f8907a3e7cc0b9174c3ace79f2410281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d1a5510673c23f6a6c4520d8923ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eff8a2947faf6c16436992acd0c35d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7c09590af2091c465397a79c9b3f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22a2b549e92844a9d0ecf3f5024483285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88d86bf024ac55677ffff30e502cd2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4701c919562a858ef29c7d6d586722287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead17517fee8b17e75d454cc36e101b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad2380e18d042f7751cf7d9e56bacc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2e96a90cdce3d5184b7f13807f4af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc61c86671f6744b5aa4b80d1cffcd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b321efbff8e6c01d84e582dc208406d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df9bcfa76b0dd0b69cd18e8fffdac9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2979baaf1e8617f12ef3791d75ecd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693dba1a9cca232da3b208dc8e9f83a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13030e323fc920085473638ba70c27b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c7bd1195709553fcf94cc8b874232297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e81e0de465dca00c706afb053bbb43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd102a7991847e6effc49ca253d0526299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20ca2bab4f86bca2fdfd51612c6193300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e45ee4d50eacbcb57fb8f69fda0e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bbe6028f5b921aeb3b940e4729e9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f1a89c29c058ecccfc075b8af4115303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd522c7e6c9af04594540571f588c44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6f9225ef6969ceb62e6204b0d1e4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936d2edad9f73fd7f18b6f847588476306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665017e10c6c3404d1b0eb1f94cfa66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff866ecd260d5dc8d78557436bd45294308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2da2f697fc8b3e39b65846b61126f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafd856fd5fb2c58a3099236d1fe1b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa97343f33f9f057f016ec749e6f09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f7de65a03c6eb6f643f826a5f6e01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671abd7bb1bffb7b90dc40e1d2c7d1a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcce530b621a2169bdf1e0233d015ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532633a08280dcbb1700e3de3e6dd8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde99efe2d926b852a03b2d46db2120e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca68f420ca889ab5665796ce0f550b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bd69de44808ca5987d92c0320315a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0e9b665853c3bd979a5e69102faa0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b64cbbbce29d7e2477c7e97b377ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1158150f6af68a010271cd21c6c6b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb3bec58692b801550a6180bd3c0d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084987b6d0f56ef21efad20bb3e840f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0066f457203b7b53fe3741619253e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeec24437f180a284b89341e1030bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed16077af508472ec4da665a098e501326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f9904e2ee2d6618c1f99edcd4bda8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81974ab301d774043377ee5aa2d6e79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9eed0d301d189940afe56520a9e949329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8ca593a3b0e3323488339a589b1a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc79f9d644ab2b8fc113ffa9d722429331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca341c585256041befce6d17c0cf507332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cc0712c23ac3be79f018e39eb3748333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb01da7c440dc31c0559e24e4ce2ffa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671b71733a3c351fb239e45c29d34e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108ce38be1a921a0f3817cc1da93e96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09643efaa19a5bd42ec5fd290a516d03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d2c83df210df1534008dc92f708f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c39c46bd796291c23bddddb5dc15bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df82af49b7c314fce1995b45ff89560340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca044d29c2a2aaddf4042ef5114d235341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663da96ca3008756d259b727a404ecd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18475830feca7f356b5acf97e68eb71f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdd217c426fe8e0eaa01bfec5feecf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb0c57fa18cd6b18f93942002d7d50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952a25c2bb7ddbe42bc8a2f2acf51e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071f82e83b4f941d565722c2755c1c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789599ae0c53af550048237bea089318348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c43cd7b93f5433a4feaf1c66801a2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ca01982d70e3bf68cc0beeaf01ff5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238709b574fd3ecca9004b45e4f5aba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890ae56bb27c05ebe610266dc9bca81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152253c31cf96a2bc73929ed25a9abf1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c304c45e13d4647b91e298792d9ba3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4c4a9318627a5833f69969a46b8c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a9d75fedebf089321b9b1628216ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353daad31c07b4c4a5663628e741515357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830ea2c3a68aa2dd633868c7f9e9798358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d48ebe6804b649eac5e98a0178f9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a6d5ca2133e837947b366cce441a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6e717fa1e208537df194a1dbd1305361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb98133aa7ce04ee97c07d6772ed00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0634cd36f55386692f9971c345177363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac58e6f2e64413e22aee50f7fcfaeb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a058a0190ff920741daa2e9a45615365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d134df17b92013e26868cf52c272371366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ce92380afff50056ddf7e3b49d123367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832621864a356ffd9328234b479c0d50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2562cc5e04afb1ae1bfb3971dc6d40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b9fcdb11e588a2fa5dd4e07ce8110370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8c8f59cebc813619fa43acb281240371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d610f222688279ffc7daf88b71a6a40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9dbe56630511acb040f9471e8d6fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4122217bd9dccb740ac96af0aa266e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843407e24657881827b736e3505acad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa055d1eb5081086b0c9026657d955376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a7c66b7ceaa241c7310f8f3702e4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ce27223f8937b19e0b766ac808b65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16202695f16fde79b890f064c87b4d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b342ea137b8b0e77bec1ecf793beb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bc5bb3963d70836ac55cccd3d235b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417861dea31110fa9296fe9f3e7d67b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc92aaaf27b8caa4fcd1e230055854383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1cf43ef4f45a680f1ac220286abe6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422932beac3d28e96c899e7aec68a8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbad0104de133f54e03bf3afea52dd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d117ec1006881bd69f3fe3f965fc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13d07948946d6630739d2933ce4b78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad9cf665794984f27a7659d2f6ba49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd6182b1f84c09edcecf5917d08bf0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b85a79dc43d5dd11cbbf4c64b7eb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60bf70f0086eac72349d303d5a96c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfae66baa13b0fa2d109e38c1f0dc0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833d6ed30e5285882d2e30d048a7491394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6969579bc64f0ce090654a4f05feb01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48e73f1fd862c894351aa8749130d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4579d7b495f0b6b9881437fffa527e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167217d0e9bbc77fc28fedc66a33bd7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffc135a8ea046099c503b7af9dfc0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ce460464a169c1bca036aadb54581400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40d8488b874243c72bdc38ea2455a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62bac08403e0a0fdee669fd0ad665d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b9f4d437e24c1f465d2538cc3dcd3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46c4a68935be53bcb42e9ebb0e7380404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebac837aa85b9b89905c0967746de1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b222198c18c9cca0ffe2ddf32fb2dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1e90985a0deada53bdcc843652940407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b575c65ef3ebdb13b3119f600013f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcd197c3d2a869abdf346d526c9fab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339afdc5a02986e0c9dea32adef551c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad567eeb602088120c651fd9d6fc02411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095803d7ad309b91ff9f27f3c02e0a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fc0d5b33c7459d8eec7f481195d51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb167835141327a4f7da4db40d2c4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9914e9315263786e678074f5bef53ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b928692b0228fd836936e2068ef9368416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27573ca3b36157cc294f8de5c207fd0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc7ba3808650c2a1997014caed4209418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d2c94485e92fc3959ed13fff5dd72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02945942ea52955216619400ed4b73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41d0c349a14b894df5a49b8562d2c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41760972cd1a6aae7067717b7f3c30e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e9e00d35d3a788e21c70c167c2a02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c769cfc7d93d8c6a4fd368c07fb1e4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f06b938ef927c8b7878292c6c10b69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb020769e7cba7c1f9b4b18932459be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b518964a9f0c8febb18aa99000747427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32134346cfb78e69b89ca66d8aaa11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c52e220f1f250ff801f6f3a6080168429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ee6daed3b9f43053f1b05a3862f9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92878f6bb7d5dcc00296c8ac21e3084f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c3d0cda7811a624eb46b264c8a074432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889ecd0d40cb9fedb92c7f509476221433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd9794898f6856eb45ba9689bcbca2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10340a406ea5dbfb7eefd201b46c63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ca35ce339f9864fe4d7bc1c49c098436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11810fa54338f822d37d9916802997437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782e665d04295120356cd5ef994a239438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10cb5cd71d65582a1a5eda859a0396439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed7b9396841e3cd6162389bb13cdfb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51750acea3003f0a7894de3cb7080a41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911304a6225a23c8f2cc24199e2e7ba6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0d38d56aaf0e7f42c425750468e0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025ee51de72e2bc7584e8a5025b7648444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c6768877317a965e30a7923d234b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdced4823a9a3ebe573d168ae9dd7bad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62b820824aea61ebc627871a9f7735447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5202fa53f7f151f412e190a3180ec9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c09c67c2e56884c0b68a505d356bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58806981dc82ab70c0f855d62fe80a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf3109b45402767bce93012be50213451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26df0155067ef60edf1a8d945c0e1e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6295daf71de5a7ba468bc2a7b3fb047453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411aef071ae863de1f3a933d271ad8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb682a790a589a3ad4dc4f92c61a4f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea1aa955ed9165c7b66ee78708bee3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4846f8a5b15a754021e752f53ee50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23493b173835288423c9ad3af1771230458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ab00c89044a86440b04ae7a44fd88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6cc8574a56a85eca25054908bcf46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c793b4103f23fed911b66ddfc7650461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c16f017e3c17a19fd2a2b04ec0a2c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b80dd9e0c77297dbf2ef886d10e32d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f977cec06e9cbb93e6b986943b7f159464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166b5714539f545dc49846f9ce20892465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7e36a5bc332385f1078979125bef3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa281927c1ba278f3796f1ff56ca4b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c39f1cdab4e895c17bfb5ea52a6a02468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8efe3d39d304360738e485ac08862469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732952e2aba45c759aa10ca65fae730470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea74b15243152918a5ce80b2d344bfd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118489280650a43c6a6eb4bf9785524f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f789c49f2025391c0ccb1cf1579919473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84d5ca03a4a895e880ee70de050d5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397452df0cf8686f3f5da8ad29d04787475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704c1a9de1bb1f0376bb83125f186fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360ce82afe4dc6943a1fd520c07b3b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a88e27ff042cac6dac7a398a8a498a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6806e6df8034a5987d474128b9bc04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd728fab5673e13524bbd251d8893ca6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb418c8f15ce61865b3b47b5e87ac8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f5b49262386453960689c0750464a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a61352c550bf572c47728698414aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b1ddfbf7895e4a39e76a1d7902a52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8e6d372c1e0e53c778bb891471644485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc8a391a08b258e9947500cc11f234486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba18e359bd499e2e870e6a4245b298b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25546aee32ac2c8fb44960736c1e7de8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc62754f146da79315c4c34a07c218489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296531df9219f264bd8d1ba30fb095c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b816bce05a4c5bedcef0b3917c67f08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6486c1eb95f30d57557f5c207d1399d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d22ffc2c6cf6ba1fd5b89091bc47a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc751c3e14db47e559e6e3984cc370b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e8baf4e04ff18c39ac8ab264f514b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ca6fdc679a100bae1aa8e618cdc38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e44a21b3ee290bab2a6b458b03bce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e8180e8c314b95750ee0637808949498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846497e9b883bd2465a2977e993cfc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9cb9d593793a6f585d6ab20f5b148500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54286ba63a93c51bad75ff3cfdda6c67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1c64046f8fb3fa09ce2ec47b2cd8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b11a3edee48b3c5949bd578b4b22d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717f969ab176682fefa2e58fac145ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1a3fc4e910e9bc02017ec8242519f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8836b751644f75f15abe01cd0450c9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0794754be55b7e70211f75eada57ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf020c4a7412e870ff4c269d15bbabd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f401a0ddfc461febc6de1f8ec4819509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082416817b707ead051d297f3042852d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbdc5e72589f79ffa93091662136e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8cc7e64ddff49acf9b91b1177181e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe4eb24b298b8976f04bcaccf526d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda00fd0494a715f1fc332217f347c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c6f07474ded65c4ce94d81332382d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09922eaf6f53b4ebfda7660100aeb52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55425a8caf45182b1b105dc5e05dba1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0951f2e3303fdf0fa866eaefbefd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9391a587ed278efb7e41d4dd2e99d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d2e43ee137a28a023456ced9fe601520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bf6cb4d9fc74ed826341840f33c20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a9671aee418928294cbcff6cbce6d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd94434735eb96ac240be3f0b92bad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fee942514c8729a6f57f0574b47b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26774c19927ed52853cafba1d4ffbbf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc32419751fd0dbb2f67d6afc958c82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae69c86604fb72747413b63666e80a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778455a233704ffc1c7f2714f5ef5a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee84998c5b397358ccaf040c58fb4ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d654d9c42868c08e3b67a3771f1052a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00f63dd1d11dae84768f546f87b607531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5d4f612dce70e91c4a46e98c3e301532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672c5f99687907d5aa425f01784f49b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c1ada1a445c205543fc76a78603d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7ef9f16734f0f233b16c6a10afc5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720c30e012fafbeeb2814a6baeb534e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4216b49b731ef4d924512be7212035a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d54bc8cc63a8657aadd3646bba96f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b06ddb7a9ee56bb823f07e6d68510539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f65353ac81d38d6cab6cd423a7d753540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982a3844f3f21d69748980724d63a9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa79d8b46952759d3a8fcbd90d1eaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84fcf4cbe82589143a5f6140a7423b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e2dc12a63ad1617324650df59707a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3a1f6a98147dc5c29102651503d95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ec79524422af7132d074ed62981a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06342690aedf353a24597608173f24f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8c1299735c54b40abab3637b0b36e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dacbee4c140e7fa85523eee6cd8ca7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c93bcc7d6fe796f1f4e8623fa8cc2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd456fca23d378c8aa6352824e6cc2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd333f8deafd0a6514534ceccd6d3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50759003f1cd6d44de6ae27d08a4ac3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc90be69b99e914a6a8a5234f7cbc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e512d59b1b40320ae6c06181491a2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee059a81c896f78bb185264474777712556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354df8a65e5939b382865cbcacc7cde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b783a38eefafe6b3440192410f28d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8bd071846426f0e49ef8c58d40158559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a0e1c40b1201aa99aaca75ab9a0c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b5def62764dd15463edc6ef0a5954561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9991a9b28f8380f9f1621f6224d0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa926960a8218339aae0a6e5fcb9e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb1088cf12c6bf286d76ec7ff6c197564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb797a5f9806f94b53c7ba9dfb5b37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4c7b42e1c35365d113b6a0fc29bc2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987be68e910d236f31780f0bd0f9367567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f494dfab7b7a7a4ab0c75409ece23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb6e3af68fa24be3bc142fda387b9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e7d4fadb29a919e7f1639b5cb7a95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b38a2f356f60d9030ec05a6514875571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9bc6b1e6f8fb8af63059b2c48e637572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a65fe985d40b459eacbec1c0bf78f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745f01aa066b597ea5141e6b8015329574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbbb1d0c2e21eeab63336080b655a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698d5e21e9f6f5036bf25621caadabf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183e6021ae97fb54074ceaae7eac2f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f58f02e470d34253a2c2fcbcf6db7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e90cc1c547c6d7c0bc1801e69660d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f3fcd160a46311ac4b40d5a673166580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd723384db6a988f3df6374d4abe9441581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a7b2b5670edf0df524d1528b15aa3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278807e2c8ff0eb8136707396de79b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab83ecd2294c996f61dca36bafd2cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb098c842948a0cbfa54cfff250d58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700996f5d8fbd93d2a789cb4dd04fa81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d78a53875965d7dbd33a6d7ef4ab4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135da2947117bb58a241c44a476f402588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbdbafd5ef2273b5bae4e08e465ad3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc2396e9c346b287abe59f2780b936590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e46787aadb5e33f03d32840ef94e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce9cc25fc0f2e81e73df5f1f8fff77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07762756584e64a3129d577866f9db52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fe808926563573ca1c07fbd9ad6fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a9a2278fa2c07082005c303ed44d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee69ef79672cd0e4cf318906ce86642596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b3b87d08be6bbef279b06f176fa7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c887929d3f01bf01bc89ee6f2f072f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842aeb46dfc005e39603cb89948bec5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca5354f3f70901a7af4a21550c3783600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747760eea353c8f2fa5aa6f9d428875601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fcf259bd5824fd7a15458b4758d53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae087b6e51ca7d681269ce7674fe5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3319a92cce3484cb6b728dd6f97001d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aa74a388db20716ec446f8a6c507b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e881c26fd88c84b2fabfccaeb7365606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62f31e4914cdf1dd0e6aaae9bbf6b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e021a26cd3401b59c8c7e6a22a809608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251395ec4cf5c043c13eda301c525f67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3dd5516e4d1d587bc4549d0c833ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107df6f6420ea829e479cd8c5ac4dd30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e1270227c57096d85db17e3ad75a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d24a242a7498d17b0204558b8ee8f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8fa10101b9fb086fbbd4350bb432f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223be9e7cc635303f1b93c46652cb64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2ec2b9f5c8b70e13bb0aaef10e09c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e19d59c6d23aea6bd3f7f9f129b0b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5e522bc84955aa9f05becf9e7a3e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e33edcfb39bb1d572b9541d5dd983619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcc991baed05dd0b7974d29cf4bc5c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3ebee87d8f462d76581e5e0c03ccc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59dab5e9152e326cc815e9bb7d4f82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74995a7079a0cb5fb8cdaada5d3a3b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86904b3e03c29803a65e6a96c1d4f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb10abf86db33330a7a49faa5d261f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c4ea3ef270ddaa875980b828bcea9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bcf9ed7be10babb220ef09800317b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc1372f48b67483b55cf45d000b67b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c09fad8bb1b6c52f2f52b2594062d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9b8a8472a22547e729471ba5a2420630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a18f729ef8e08b0018c56ab1008fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610216ace9042f24eb830656c7571822632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeda6e1f88af1be5e0026f7caf4cdbd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f10431be747e3fcbf116019fad074d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75d356857176262afff7be55888926635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29ce066a17b1f6b2c67429ddb43e83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c866336f77237b645bd53ff4de076f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d4f7cf5f83c9475967bb7cbf5ec92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7d8d3747c7692684eec217332dc3f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1fdcb57525424a129007538d03389640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93312d161a872b64968ed375efa9efa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1817d1e401f07b36a2e5990c962de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f0bb1e5c28fd790dbe9b541f8ea9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d339ec344031959ed4a51b2fdd822b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6504c13b948ad878af8e0b34b5e5db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fd10e874332616ffd83a239b05f4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f654849a04ae3424da843ce135109d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61267295edd0731382d5deb3de6ca2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5bbd0698fb88502560745bbca1874649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5af246d73c05b23629417b057da5f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d38261f4f018d201eff8082556528c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbac2991e06f7347283f15990106682652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717f8e8373bee6845bbeef7567c450b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fa46f5c7e3239dc6379ed5b08b590654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b350d00d8ee9cc08354fd2026f5b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fba79b20d57bde285701bcc5dd117656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7284addb172d5b5ba95f443863f7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3e28746e5259cca9cbd423f89d6f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151422391cab1d5b6ee6dbdf2ccc7cf2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2cff912f33bb94c0fb1eccfce7235660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6632c024d28b8df6dabaad81d8da3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8c412cd005809b314c6f6ee008518662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14910820b343f53daac2d612bec26f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29807708ea2a0212786a8e24b8b519a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deb0e18855ec48de60f90777589866665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55850391c07b56bd649f221e859e02b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef68b752443a82595cf678355f2c9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbe698975d79a761b25b19e67fc6ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757183ab1e429837d9695d4213935cad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f158a4b9bfebcbc91299e409e5db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df274e691dfca94ba49d29080b94c72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6f8eb3b222b9714489da8a9407573672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764ef8413ffce0a66b5d3288eb2ca00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3596d2795d8126a48ecded5d27517674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b652f235c7f0729265a88381be39d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485033c77309babf42b0f6187c0bce32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2e10c0830328cb9a511413d367bb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668530afc2594e3b23af301c5dbd28e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee813db9b320f68df373697331e86fc1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c519225be90659d539e89e29f192243680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4efbe8abbf0dfe8409e8760be418d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e85b87a7a94ee9ca942be2a9459455682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640b00307b3833bea3b86e8bff54c6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5656aa8ec0a92291635e886bef216684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089691eb4faeec0aca9fce5d9cb616b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73801772fcaf067270ff5cb74c6eccb3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d05e7faeb33328240de2dbed866b3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd21bd5db7db05f5b21d20cb8e53f5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0da9e132ba1061b7bcb78dc591f633689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfca68403bd50d13336bb1870365ba8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b93f52b60e5683e919d7b7ac712860691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8770843ac25c1fd9d30f307d71f8346692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0bbcd4952044fe3d2e2c0352c321e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd068682af10044fe28249ec7080eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ebc67e1271aa3cd28b72535786fe6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c548b5c45cb199c6f2d3d49b2f6fdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6a7a9acaf839d29e34aea9d760d92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb326e2a37d6c61c89dbb7db5d4ec8d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2478e76d8c69796960e007ac38612f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9fbd5a0af77bba92f7a4e9a0aac40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a02cf03a081874dc23a5004216ca0f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cba3456ddb6c3c9c94837230fb63c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abfefa6d4275d33a4d5d49cddbc973703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f2e8cb60452b656b6ce216342d172704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ac42e0ace845fe2247f668ec48484705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45ca32aba86f352450515f0dcf08ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d2940f61a6eaed04ff5b37f3e8686707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4030b7688161c6a62df119fc8e4b11708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fd838e9f2eebd3cfd4293d4cd0a78709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575ad23f7f3f5c8c36ff5fa1fee64e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec3c746a04f27787f87cd20d0d839c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285944b6502eeb76ed6fc37704d2d1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654b8f417cc985a502b5fa93b356bea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f54248dfc1a389f63c09c3ce55aa8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b636252553bbe6bfbc1ce3dc9831963715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3f61754816d90d000d89d00a24b02716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf0cc2fcad596f77243a792b407a64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8c1a866a77fb2caea7ecbc77ba792718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16bea50cc6010c62d5eae016311e93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a7e47464076d498f4a3818a4a6db9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ad9b2763794c93a2b71aa72f660d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a166f3d9e3d51bb35e416b4cce9f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9167e7bf4a3a1794877d9e5928bc0f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c66dc710ca1eeecb9788fb769eb6af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5db01caa30eda685e7f5671706a45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125da88ba6039b231521d19d1e17cb5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6194d905ebef0009db0d27351646e5c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9852f47d7c318d0604efb19eb9d1b54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4b14f3f7e56c554e0fba4bc68ad9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa2e45fe156f154c948f21e0dec0d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112aabadfdbc59df7a9cadd9493dce6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafcb42fcab366a4b442018ab13bbb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c664110ff789c70b659a00f6d4d16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a749d56e90c1c6556094cecf5a81662734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bb151c683e44746733057decb3d50735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5c74b9de62bd6878c76a2ca67c20e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a799e7eb97241a526f126118e87e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84556732edba9ab6382ca05c39f7af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeddde83467e8ca09ea43d1ec4dacd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3699f31999faf2b7e723e140aaf11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b7acd34c6038745fb97648ca50bc8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd30f9290234df2fb4eb95f3636e29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0d9af94b469b90914bbce3a875d18743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7548c2c0df4ee6443ebea16f3608a24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a88474903fe5875a4f6f2f761571c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0bfe6c286fed224452dd4519353d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a537aa4343e02a696b92f36b9a8509747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662e186bcb1cbf86921c672aa3f4324748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea1aeb5fe732a2a89c3ba18595059b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5472e05daef205e332cbcb9ae1840db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb238b16b8da63f9a6c4f198a4d35e70751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e042c7f2288854d428294d33cf45e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc569eaca24dafb3e404132f86b6e56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029beb00ca5729544e2c147b6b84de62754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55943cbac32cfddeb39e0f459164332c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25f418f447ffa54cb8ffd9519bbe26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d681a5f80fc75add4d0455062eb0c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfb6293e6a1e29aaf82e0b801d5657758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0b638d5839b45ac17fce1626463d8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>