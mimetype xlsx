--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bbc97764f8b2e9767c866c19fa8ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a905db179932f544b18dca36a4fe92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d61dc5a58ce8c29d5cb330d3762c2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb70310e38c5a61a9900c976a906684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d20286c5b109d6ac2bced3f73a3bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fa00da7707b0c24c6e3078fcd1a036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99456540834e9406ea14bb41716ef57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbc7add3db18cdba7e742f5f34fa2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aa0f54655bc67877e498da2fd74eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc5b26560b259abdd09ab72254c3b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b3e4b9f05a03985b6ccba9fe6640711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55feb1fdc1ffc69b794537ee05426612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8872e7f68da7d7769ad3a106e37fe2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32b2045ed4b46f57fb42b9979513ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fd9dfff5cad2210a9801bd550df2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf1408246cbac8d36da48cf29d50f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530758d44b44c724be93cd81401c29e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33f2c10a023fb4b126e51791529b9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efead6054b682b5bc5d67ef048b1cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa8c29e68b7fb66c42a1540ef4902c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9e97afd27b3132f9bf805e36573b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca870f993469fe498f0061bfdaab07dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16dc740e36fbff08e111750cfe4b5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714c441992cc6f2a1724c3f73f0039424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db75621d9bc6dadfa6d90942a7a407225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb8a136da7564450143fef1517a57f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67556351278f213ebceba9b118a2ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61ce25cb197e31fa64b159cceda1a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30408b9ebfb89e4b2de5b682f3e639b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cc92f64c20eb2e84e0b05f1826ad630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906543e52cefad65bdb20e1aa415f8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b28c51c84ac1df857f446236073d3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd576d29048831fc95b90d470d144933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d81be9897f644fbd51c74957b65f6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9334cc076e84eb3a1898c87f8f886035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d02d7d66bc93fc61480695cbb190f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab49eb03fa34be457b4f3d4fc86d0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a4ec77ca052df2ec808eff82f1d2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74eecffe1785348a9020e3950f1e3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dce13155fda2057741f547aa043eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96496a873f529a92595133c3620b2e9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bbb887126ec392522135e2c62806042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cba2985f63bd5742a595d35151e7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eeb191f462def2993de4e9749c916d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903735b947ffe0ed06042209a4812e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5349370b98ba7c05161c42d2e1c8ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f73f67026b96307d0f26c87ac9f4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaab61df1115aa96ebdd42655510cbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375917c733e382555c1d0eb147aa81c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfe40f5e49bbdff68a14182fe68fab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf947f0631985e4b37238af411edb3fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b933bb5af29e3e9c176b3f479800852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5eee9123b055dab7c9937bf050b5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff65494736a2ef4e5ce7eb03fa5cac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e7ffe130292b6188750c4be536f3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508447b8a734e09627c9aac86c8362a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b18687db90177dfaf65ca6180c0f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66ac6a653ad6950d9bf33e9ef59d9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111e393f57e9503be3d2d56a399ec0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef4d495c76ffb434a6361f7b9db56260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805773a9a3bd88744b5c6ca209e2a5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120596e404a117ce2e4be883f5024a2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be4b0b4b215a34f24450803946e1e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af5fa318061da33c1033cabf904a1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11cbd466f4b1dcc4dd8b66014bc90365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480d253fea00b32169821f6c9cefbce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ababcde56291e6f6cd5a239048b67367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e295087899262e3c33dc9207373c6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5ff7f9650dca8d8b372fc85e15a2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09de3d446f559d4a3ed02335f616f2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf43248340a7d5941184257c420f5f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d13d7f259ac3cd79735cff782db0a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e534740fedb0d86bad0fcba19ac5d0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f4a119a7bdad3528516e3a32a17274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f85edb146555550d576f79170906475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088ecd4aebdc3716041757b663aace276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dc6102ee7239ad100723d5e06c86177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e489f223dbf88dd5dd2adc8bf896f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e304b04c912bcba27359afd580c87979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eb83f86506a5d0c589d13cd8c66d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658c9b0f8cec28aacc45876807846b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99fb5a68ece61af941c89b6c1129b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1353dffba2f105b50f8a34de1397983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3b3af7d4a00e57c0b4e4b6d66688284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12c24dcaf1b3388e8b963a676b11b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83747f9a18c4f9ad8948eb5d80ce156886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a385d1b3f1476468f18ce74ae513a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee877aa5838c54bd8464c5d3048472388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ddd4c7018915cb27bf5ef81abbb7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ed053bf419f934f6313f56d1e621990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53624052d85b020fb1178df3ef6a48791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7e61a4571e3a2161216547db9c37892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453a89d35fc7b34587b52e978c3194593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feebd68456a9b27fb4f6c81913b40594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e957486156e2441189f67b27c2ef55295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0696dbdbe3a666f55f15d5a77828e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40b839736978a3dfadcf51ccfc1d8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc86bdf6871b99474d4da30f948bcd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ee98ea1c58a462bfce125e07dfff099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10019137de0b5fdf59a617ec1c72b94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e28005f1dc5b59528ead04dfd7540d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786fef805a551ba3e1e9a27f9bb68c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae9fb75aeae00f89efdc2b15645293103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bf7a7336781ab33cc25e16254cc8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba088605c083a32bb88e402dc57b01b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf88232cb5c6070ba0807510e9b1673106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38829e09f58e1682c0e4f74e60e700107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c66783dc674f8f86049642b9f64f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7de2095ad1ed344fd07950a070fc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40214d6fa33f43a76c1d45d75cbf5a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e005ac4c402672240b1459b7aec479111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe0ed966c962a8b13d0c4c0682dd89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8aa2dbb5e763bed2df8146330aef6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca6ee48b8bd34eb6cdedef9e54f2e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09271fffa44ebb77c660eb0fb96727e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08408659d7e850fc59c26dae9c2000f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332da4c87b938232f28bb3eccac832e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1246d3f65d23436598c45abddc83a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7853b57cb697d48ce1c30dbcc58871119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d57249e41c5a73262ab169ce91d349120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352477b7c823af071dd462b336d220f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b0e09f813d70f37cc00b03a300486122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f96a4dcd5ee9c2fa06c3ec6154fde123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a6879ffd23b6d231b4b28772bf406124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115507bcb8300364e46361e6ef7dbeb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb8588d544f06c7afeb10571812a9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673ea25ddbf7db6b059347324ff5e28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f372ad39529ad9e64c6729d9692adb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4770d643cea902a8b9e8fd2b2f504a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0ef8f00911a4bb3014e9aecd15296130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560b3e3c16a413c74f9dd7ae8137dfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb80aa57f1d175100f842a467e66ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83750fb927e86408d296461dfdcc41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9f24851b06631d78e282c3681fdab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949cc4c35b4b44d7ef0ccf38ba0144a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d358a0f2a2ed1f429f86edd2444de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ebd9fe46365e20e64c42acb5e66af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59bc0f0e10ac74b49d6a1f0b8c919e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352edf49c333ba5523a5279f9c7e042139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fa08991ed0af6835a3ccc6f565616140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e29ae81759904c240f6808488c194141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d0337e306c5577be0e98601b048c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3e2cd7959bfb97143b15c73697c05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f3352e4c06db5fcf43595e3974a11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063abcc81668e9f05977bbd30b7534b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfc0276da5f0fa3e4ef9edf8a1815a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0229bd767453ce2bb022532d78d86a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585be11bcce7610968d5b4fb5d1fc551148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd174b3fe126854dab8c15110f80a20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e87758b8b1bb4b079838cd4c8d786150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050d1d9c2cceb49497ad4fb24e7f6f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793e0afd4c15483d1594e9be145f393152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa73cb857700bfe6b07c4ef18ffdaed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724c02c5586cd784fe876511cfdad6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9f246ad98314e94c89d333b80fc96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06ca42991013c475e8fc355d97b668156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89a458676777b3b190c81474451956157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725960478d2f891d7ba87cc4d5d19d05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b68789a4f36d699abc92f1d75edc06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa226b3942abb8f2687ac842bd6953160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d740b1a035df8d86247bc3d19597a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533494335a1876e27b81eb8c3bb3ef7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95872025e50f4ee79030ada2d1b8baeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba78ac4e4febab5c5aff08555e7da1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23b5266ed411d77b42e3d31bd4dd8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f441993b62d68df0d1971d15a739d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81d252403be5409be152991396620f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b7cdd65ca5f2eebc9e93b82321250168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8490eb843c4edc0cf14fd9978dd63ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6141fec6215b897e847beb2cceb9161170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbe06d377d9b0262aebd23e269534c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd1898f24e5de71bf42715d1c8a0ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b2b440d5eb42d0cd8d69567b6e3f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1cb3339e8f94cdd014b73167555db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1e14d8f211b47ff7df6dfc21f2b09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2a602322153931c619826782f8cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6480d1015eb50c29683fec7526022177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11343686df4f446a1bbcaba554603773178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a0c61f0fa06b9a713c1a1b2eccefe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385ce3478d301ea04b6be7468975896180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d2eed6be700c460aeca058994420d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae556b9369181a8e2f25c51ff36e30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61aa3b2bc91bb93ea0e99a04070628183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca36f1c7d7a3c75179aff1956ff470184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a60d4be613cfa15c3e227a92f324d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486efcfbdbd4833e6e2c61a18569cc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0122813f3311ba884e595b16e527e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bc6c397068c3ac1172eb9c539236d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499cd5a34f0e7f4841f6686645417e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e64b07dc0eea86f5a1c0f3210b9d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232c0f443699e6ffd9d817894a2d995191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8efe7b2a29af45cc9975ca4a36e64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16578b6ac9d05209ceeb71cc06c2c33b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6912735ac258fcbd823f5e868c37c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744a1e436b94b37ba5a367c4aac7d1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71469ddcafa73e5ba41f02e01b188aa5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6451406e29b0039e5f557e53b9f4da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ce374477f9b972dfc62c69f6d2111198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4555d54b1f05447adb404693cec39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777553650b414eef70270e81f2e1aff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d3a8e5ff98f6a58225df53e0208cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715be89f20b9263e06376b0c149f8d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeba4a633af4adca2d0b56256ce6e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18066addf9fc147d53ae2289a0346694204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a96640c0b00ee544f4ed22d5b64ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4965832b4d8e8e05004e5c08255c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f45a4ea019be391dccbadf2b76b98b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635f0b6e5c807f28f3025764197200a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254ec024793794bc1eefe0b006472a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2707dc54d91a15616aaaaebcbc8c1b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9775d0cda713e5a74376da11ed4dae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b4d8ec7715510bcf05c9e2db1f43e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa4a8388ff6afac78abef6bce1f4fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bc3b1c0abb3c28fcccea3e49d388f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05472e17485ecbc93935ae4e20c5db3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b80afd2351a4a95818e86f0ec7e32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43e2cc23f1509a4c42ac9c862983a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4b9f0ae2ac93bab9768e118e72ad5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877c0fd285eed1d81f065f4e43244de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50b0dcdc51fc7dcfb8d910aaa8ec6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c8e7a1ebb05ed78d0850c08fc38a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d38b1b4044589a3f4df782f15f1bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fd45c0043f223cb9a0164b9cea953223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f363e4ceee8b28f72092192eaef638224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28f152689ad57c6718578ad9f8fdcc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32049ea30efab8f07efdd047c4e3914a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7182028fc0bd34904eada2f91668fa1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de1b2064eebcb7c2d18da63d2991bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164349dcab2e44df36aabce4ea9611a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1297051e149634bfe1da687b0ed345230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478c30d9d62fae669c77e64c7e9cb79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbfd0a3bcd18174391e0ca9f5b0363232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6849f0175dfc21cfa7547620bb2d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620267a44420307ee8d8cb482e97df23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390af7d4983c2921f80a48a778b1bfe5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218d9426a6d45bfd04a73e94d70df79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a43c09bbd3fc90f64db99acadab85e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213382541015ba8c1eba68e7f8b8996f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f0765145d339e58d1c85007da2615239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8037929511894fc1fc72a4ecf9491f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30963d6c721a2b621c6fad277c66b75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bafc1d38468ad6ecc42a0b1a5834cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb613172e52ad9bd2d8ce49f6e0f7af3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749a3a84483f9fe1a7570314d51c4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2cd2cf3def1954b673b58ddfa714f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8def46f3ed372b1293b0890b39cfa5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea0e088577a69b780722af02828287247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0c04fc721439d3ea0051c92461b48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352c5664796c22c337be6347f44579c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cc2cc63a838bb31a317c3c3fd2ab9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7eda6da0a4984a7509861c5219d78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b76281d27906d03cd96bade05e44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9fa59195bfabf7b0fb6fd05535fc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b48f3ccd3e10232fea1f21429d8b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6ab4652362c99bf66ce90ef4f1cfe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68191d1b2caa5d735da40ec273b08f97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dcb4d081907ab11ed3df363e9b6cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee132b6990395eb62d16e3da87e09755258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a4a99e482a94a0d638e7a005b5a22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5c273541e2419e818e504db987e02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfd90ea1d7948836ebdce50256a27c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d965454c81986834879ce162df6c6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1db5e17b93d83464f12876b5a0c96c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce7a31c1fbb1dfb033b999499b5689264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81485a8c1df391f06033fb421eac1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520da27e5eb44d188e05fcd2ab0b396266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e629b092ee4eb8ca5c2affdf3c3c72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c78cbf2076ecd730f77390e92b440b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7efa39385c86eaba774f97332287c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280710e37eae681fc439701c73d9a5ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717decde6278cec38671006413cb7dd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf256c4937b2891af5d55636ef395ba5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09804a8e722cd51de276097acd72fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b750097c158a59038c666f6aaedcbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d3265cb96573fce903dd71ddc73ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac74101efaba3efbd563c1ebb97212a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fe1feca8141a8bdd3db9b7dba1e60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6bc69ca27f6f214f0b74804f148d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f778494b8dbad216bc49d6dca7157279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e7a0ac8daca2e4ebd1fc125bb0af4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb58b7f160dee8bb8d61d66c4aa3cf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad32dcc6df2004d18aa10c12fd0156b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c821b5f8ab5b0e43c5bd26a04003f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9532da2f2ac3418188932194e869c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473624222200db347d42a8001ccd86c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9b30f89527b6ba24d2d011d9102eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964f941c434eddc810215cacf1ed911287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae255cbed49761d6755053494806a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b422cf03b0570fbdac34279297f5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e01c8d53111b1c1be2dbedbbf69eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f139c9434d66ad32a774a87b45f3e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d834c1348c80fd7e5609b299bef9e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490e7e952f65dee818851e566cd3461293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf2a535c8693263968efb4dfbabc28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de87e359caf2ca723a5f572f84adc5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107d1101042e9d93230be7c376b5c86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d4f87926ad666780618e01662b796297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a366b2b51066d012de1f189c97697298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e878e6c6838bbc84d776d78ebd334f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645359dd6122b727739d784ca56153b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2812d413fda2e43951d83c02aad61e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68de152673412d9482724eb8cacdb7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae07a8e6b4e2e95a434cd0f3094a1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264e358cdea7a9bb29135a47950fce1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688debc9d7a85df7087526d037db1cdf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29f9a4ec01eb185ec6b66c0e18bc36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a3e70f17a4d435f09ae28d515415d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07856e32bfd7b886e1b7d3d68bf3db83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f480f0252665fffed8aff31c0fb53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27ed784254dc1d97bcbb4978e9bdde310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886764f5139d8a85c65404cbb68c8a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc24b6147de4c79b947cb9fb486b616312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6eb1b75885608d389f097fb1d9696313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cc8a628320f771bad0a13ffb82601314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c0aa09decde2a4cc0dad693b9f8e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cfaa3eaf7ca964ce6a6f34884c888316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1da664d77202ccac75063c5c75715317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6a1c2b3e62de9b75c5ce7ee03793e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941173b86c389e952a8354bc4778d8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9c59bebe44f837d4c4d90bcfab7ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b94a22a9d2756b5dde4191adf75b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53184844fbad2a7c27f9aef4fe2fb368322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743760799c0b41cdd95ada35597eb10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3786b8aee855836c974cde51db2d7e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de31e0900b6d430cbeaea8e819fdce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34eae59a552e98365c458d45c5c246326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13ba787a84475a49a505cc0082808e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663b3b73f3143bff1ff1f66d671e495328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e59c5691d538b9a6a3e65b33c5be8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262af4c6762be816ace9f52b63cb5557330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5744e0a2f2d876ec476997d34b737331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2c93437f9ca1531a5ad5c8a5feffa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed862d7975eb1a89a04668bdb6fcacd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f58e85a9ef4ad8a0e056fdfab69ab0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cabdc3e62aa49ea5baeabfdc89ade5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2de6bb1ea71b6ed7159331a18e1cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73a721c46a339452c2935a8f8f4779337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487d079b56425252377ad91b88c9835338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139b35d9bdc25e32889d83b2dd74613339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47637458cb391159e7cdf36c66da78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a621c40e4664d2c3af03311021f1afd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f206c6bcef731f0dadcd60afbbd370342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc865851d7e269473bc73698fb67c61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c92aacf48df810c200ef2ac7f199b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e8e19080ba1be129f4f639ec90d34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c476f11e932c10ed1c32146d84c41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c84659615f523b6e70736acb529f53347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395092752e7b95844a2d09b84d3ebc8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f78b9f878a45148b37f7b44c75926b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd206b3b0f54c93f133381825fadc74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ea46ea8b052a9833929581017e2b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622dbd174e7831037fd83640c995cf2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847d3ae3b01bbb718f3090a56906f01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95abee860f4b1fe9d661e948d9a631354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08ab2db46e8f6db79670d020701b15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07c9f76f40ae3f225dce50a7a90a9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaea7d723fce63cbbba7e3f3da2a5c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38443d12e4305b92afbcec511cc8c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b52d2bf2e79d327d42150b9426e729359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b83ff118f0658ca335ea7e1f5f5f1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563767914bb877c6b9e026c9cca8afc2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebff4546f203340d1b3482b79fb89a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef23cbaddea6a5f6e324732d5ccfd4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ce087228806a05aabbab44d263cce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec27d80effcd5621b31f61e5fcad964365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ef3b9ec048dbb5559fb358da3dac3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6991d29d8ef5bd98a4a1b360cfa9d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5fef31aa964e5785c0ce6d2b0f0ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5e5c426c8500ca0de6ae82b1e7b3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229c3a4cb65fae69717e005e29adf0e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc64045371deb602474ac078265a7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bcd4feb7c3392b6a24e36c7955e88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cd5a3f4cea7f5ea023f40702c3be1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6f18d623df02a1b43a578afce9f61374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33c14f361756cb14f537998f8194da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f01d10fa3e37737095014a962eaeb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ea4e825d99514d31151e3f12fdc83377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6935b544ec69a8b979587829cd6950378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b3f592a30cc08683221db8403014f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23f0f36295f952339f397ca0aedd2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b12b320f9c394d5ee2a5b51a75ce24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d1f66e2bafb38e9e3b85c69a42ac3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee76a971444b6d27da771a907254687383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473901dc5280b6a3f6433eb9ec08391384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a28e310faf43a1f7abd67c9fe18a27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026d413672d842c8804a13aba74727a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ab50b298feb2786a34a7e11acd111387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72696c169876823115164558bc3a5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97a709a034841b07cc9b277bf76a71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f1d133e037ec0e4b37748274af867390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75740cbbdf613bba95806611b08d9b6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f37b1897690042f92149b99f9b4bfb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814961acd0b19e15cb4c9bc9d4c14a72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df44e2bfec71c2212194644b9e34952394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0a95785cf3c984078a88c2a84a848395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34def5f7ac729f9e782283caca711793396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab402a4fa0875ff5b5944033aa7d82ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc720f9f30c50ef760e5aeab92f1b60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8632d92af6a7ed30f661259a0a852399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69123d7fac17d122d2ca46302e7ae2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601298b5c6371eeb9607eb47fb1d9278401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5fa3146686fd478cfa133a73325f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9be9bbf19e024d06e63714bc82a9b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80d9d91ccfaa8246f3863af2c5e6b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19368a4b4e999d7edd07d14c173253bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc40370663b766e02345afc6f648cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d40a7a6bccad140b8b39bbd42be49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492cf5cf69f7d5b55532435a569462e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84f7626b2541f38240c7382ab2dbfc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa0d6d05781f94e86aca77bb6f73d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d71339347c10eafed717f66a051f2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18aaed39aadd2c9b0f65b1d5009652412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a08568907841f05832bc5ac90c8796413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b93f1ded61a12b05b44c7801914df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e24640739beb64860c433c0ef561ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6cd0ca3f57f101b1553a019b2c1eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903b1087341ca46a6616b1d07a924c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215d44acb933a414729315fa0acab73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62e96587ca3cd4ac02cc2dd2665566419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84a615b7fc18373e758478576b7164420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf29bb0b137d222eee7ba106f4e2f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f6200542e89dc3522d61497938198422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492b1fbe266f2493aff0ac1aa8defc3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e6e4b2d24726f2cf93b4eee993ac3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fc7ca6e4f0a40c63e507b979affec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0fb55f6cf350c09144ad759da592e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d1bb061e4e6eb7dadec5d69ea829a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b08d0849e7a654c257d0938497ed25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2caa2148391381fcc45cf91f01548f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c728cb554b04098bf6151348062a096430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c49aab2aa8bf341c64bcd77b3d930b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73684b910d509df4a5b5b558fce2b70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf651bb7e56eda9d30709e2300fc0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183b070e2aee2e34abeadc4f823e236434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90127b9a7341ce5af25fb5925f82f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeedc643eebb7aa767298033e3a8b62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9ea95823be65ca710693bdd1fc7ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c34416e66c0543c03e0397d6befa5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606827344a0c4a2966df4b5ed219b3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aab01097f99f68b3c2be4eb10d25a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333690b60a066ed68d83afc3a6dc2209441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d44032d83faae2c2c90f707556a0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e18fcd7758f79b30cbf6650fc75df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4ef0a9ac449783334ce326a0659e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71201b5f8b3b40698deaa14a51a0c076445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aadb04bfe32f1fd13e43f0ed67f1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6b1256209786faa7de5cdd73d2204447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134b8c1f15e4fdfda77287be252e91c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa7bcd34dcb02d3bff9f4562e2e205449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c3c7d484d45e82a26740d24c302c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d024694f421e269a8eb0c68e1dc7d3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cd82312a87cbc187f5276314367cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24bdb66a935b81ee6bc0755333d755453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b8fa67b2d0885d011b93f66b8cdbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce5419260ede1b837c617bb68481ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a9bb8043cdb45c1c6870ff171da63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac3624371d0e33428cd5f0374eb3b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4cf59ff7e6c335feb07daee8d9dc4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1b9108898fec73d501d862c8e038f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598986a54866d9b92a8888f5a400d14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2b3cfdd73c2a1b1f638d9f57fc0f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084f0292f860767a39c11d24305831b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d859dbe9112dfe73a8edcef41ab6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a086f34f6fd681f8f608b94cdb3f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779069b2fdf9640464d0a2cabb1029bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264ace4870117b07c1812b6dc5668b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ef434e8cfd257fdd7db36c8c0a221467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470b77989ad1f825e7daef010a51a7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f43f0c194a92593416b93e75ed2b86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc476188c930788c6d53128d68a87ad9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003acc2a9bf4aaf7548d9fd501f3dacc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471b0747e0e6f9ab86cb369f32bfff3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bbbb0df902ce1bd924000e6972256473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c203a089fd85e7d3654ea997b67b2ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28b707dbc47e7fb26824a39490fba4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6e43daf389b6e12ee9b2d3badb284476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067d34e4efc0b948244de7d3d29da3e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c8e0562153cd75425d4c2a516f76e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff2a6dd4e6d23706fc9774a6076ff2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac014c9eb5cd40b324e91981de2394480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce21b6edbb7f1ad7f619fe4184e9fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0720435bf673fc40e4266d4ffbf0d14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef927b17c0662f64f8a42e8a1b97eec7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38903704b117e5a7422a775e7154bee1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eceeaf0d337ff8224c9ca03ce9d295485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414db17ef8cd57ccb97eb2a1273d10d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66750f9c51153068c304465213c35e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fab0d63251ca42101d06953f4f1d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc0ff34941076b7093fcb76fc8f4be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5303a20193982769632f7a3020f28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d3ecf81e63a2d2bb58fdd57c0f94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94160c87b93d6dd2cf132b9ca9d1e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993f00f7574d0f22bd8823871a0b946493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78708f38c0a5752f7ab05d0d7ccd83b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499e058a38ed690d0bf1ef046b63769495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a8687ea9f2d4ff42b44550910b14e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4323b45baec3866074548a83904d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b97ca1085659039515d0c8b05853c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92073d85cd407b4948a9ba6870f9741d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417fb9a62ab6c325c32ce68132bf65e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a40dc9a5ec363ac5e9969c95dcd21a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fe7632d134475ea87df83d99504a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc708c75ca64ec7bfc383b066eb3116503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9df38c491fead056e6ef5e92bbb028504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5973c0e02b17c98c606099e7fd36fd0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dcbdf9c48e9c2fa5d62445cc4690b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029f773ef573a6ae9bde0112ed6576b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568bc8e3fd1cf440f4bb75b50c6dd01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa96272872dffb7db68d27351ff9e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3ba4a6edf42385cb5573ff42612d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e400d3cd421292f2758de0c1d0bd53f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9078db67093489bd8c29d780c1362512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec3e596dac6b740ad1c4e9d79261fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f97b39c9cdd72832ab9ec29f5ea62d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924a3a8c97deba78ad5bab64f8aa79b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94709f204f59e79cf3088b93d43d07ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33361ee534ed85a766ec29a14a9cc35f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1854861f68873ef79fdfb50c7cbdf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f6533d2423aff7930810a1f5f1d04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23054c6037849a075eaad9a0cb7ce13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a86f44073fccf8b8e67420cd4fbe7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9ad5b74a32a7cdd61ddadb3e9174a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58104febdad5b8280b466ccf57cf8d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fff2572ddc2c0410a03a10aaff8a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3b5735f8bfb60cfe4a09800fb3b1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95578408fb8e169a7d3bc05c4454e00e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c26392834e4e86150f79dcdb1e75c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2245f8e757dbb996050e3d262d07dfe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8919a1a9e3cab05586beb7cdd2af82e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90327c3e68229be008a496bd4aa6d0d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558224ac650c8eb40e4ea45dd9d3c5c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67acd9e8ee86da83380a2a3b0a1b6d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ff54140f7887cf07433ec16d363ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691a8f379892e96116c61ed7a94054c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddf29f3dbc5ac3bfdf408b6eafe3d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9c79931ef18e3dcb24700edb63271536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1bda89f50ea69c4ebd8484240fbd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de5480cef33e8859f7081ebdde44c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fe236b2214c9864b1dbbf26adde38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517446b60d90e56ec93619e445768635540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177dbffea3e0224a0995e1743d881bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654d39afe772c446aea43f5532fa779542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d11cdf21c2259a54aa9f95b85f602543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab266091a579616308b766765ad21b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9633337360312afe706a7ad7e872d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987fd9fbe549524d06e4e7804eb1ff6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801583a1dbbfb4d9ee9864933e2736e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fb351d2e005c9e9bc754d68eeb195548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd1e15d3379dc3d0578663b4ff8fb6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2c68848f68e4bd51fd655af257ddd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aa929ba97b338f4e922d7a68e88d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6887d5362197b0eab3ddda0eb0c92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c8e96e5533ca2c081bdd86b8c2fd0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40a5290a1625b5383b8f8bc4e78736554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52fdd2e452d6308e309d922bc4c9eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9031be696fc313ba99fbb8df11b2d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22fefafa88f642a4f1e6dac531f8d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53018e5179aedce777c1c52f4fa25a47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae102671729fd6a5b7045bb5e29898d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753ffe299b89aae64d21995af35ebf5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e20691b59ed7e5beb2cb4c4b1af90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7f0ede1d7f6c605f794f2afe74ca5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683b9107cefa12ec661ee52c521afa9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9944b749e5628c5d47d6c4ca3770aa9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e93b8a742f9409747a7e12bce6748f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd733e594750ba652eddcd47ef0769e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39797160f66eca2259b0030bfcda6aad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313f6374deda69962f386dffee1c75f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdab6541cc9447bfc88671964e6588b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92dabeb9debf5f2e251a4330338910570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7185a67e8c6db5655a8ef649acb731571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032afaa9d4024322212097854f6267f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3cfb9829389d24fc973d7b1b16497573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21480096d8194df201c00acbdb33cbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419e41a80746309eef9e8bcd9cc609e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b7a2519acf6cd5cddd477e013148e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50fa3b8ff4f6e362e5828f27749fcd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9005f8703efc923fc1a02e5288d21e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c21fddcb94b76b1c6c24a0152a268e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99893fd510dd7340126800961eb720f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce406bb2dc13982875eb83224bd86d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1c27f94c5bfd355ac4f00302b4400582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfe08b18991d953dfc1415019f6dfe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3de865b64fd5fa75963d1ed563e65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7535b27cf45dfacef33fabf95d31ed0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76983542f1012154c46a50a4d5d47fce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a249f45ada0e3df3cfd3b43dcf6ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bd2e83ca6565e334279168fe5648a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955ee531d7ff82f25bca74a9b0ad1e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184059025d17f0b3b51cfa43a51ebf6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ec79ad5740dedb8dcdea6d9af6b4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c79864241fc05fbd08bc2e213599da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16556e304efbc6ff4133c9afed1dd3a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d231f6b3349741f07f088e949a7d96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1237e368c2576c4aaa7746798b69e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae51bdeffc9e3e97d998a0303a74c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e1be3038a6b12edc94dfccfa065e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf0c8bdd163759f8eb6f5130b2fc94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b460e05c5a039cd2768279417eff32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9d6e6ffea2d38583b4aaacd63420d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b630d461a725790b880f696c34c1cf3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047e6a4f4228cb893971816ae646c54602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77f1c1f41d28e39278fd5a5d717e7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6177695cd10f33761e425a79f3a21b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476a0fbacbe560d46862eddc7c1194c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2263d5e4e5dcb5840f94e4a5501527606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ea81b37c3b0b7ad9eac2fee103037607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf87852313cb0b5e7151603004545bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106477b458fa7419a726a5206cd83489609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdd9638630bde93317eb6b4cf8d2ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c5d86813d73562e623adc704867e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fece27d7f9a0aa4cd93d09c22c5e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fbccdc7bce59adbc4619e8d44161b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd94a8ebe4b5dd6b3bce367cfdd73fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f95226eaa4757ae2c47d95c2f3b4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f181339512a444f49538df5f59f18616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56444d474c69848369eb7666ec07b12b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f3cd1c07b68a7154bc303ab71f378618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51960d9efd93d971bd52745fb91341b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dda6a5b21e4d6d6d99d40759e68788620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23627f04a13e8eac1412483be6a19d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0ce05619ac568f939e1e77fe754df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfd1361a3f430e56d599d058c26be7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05318cc87ca5c5ba2655e44750853ced624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ef1d527a58853668b8bd84d07912a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2369826e73faa0dead1418acbb5c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06dd00f3bf5c73ff7e25393373bbd6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16565fac04f8dfbcbda020890ff72c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fc004a93f75608ea7db11b25bfaf3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd725665866eb80c64b43b05b1ccd2b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a3f09fb0074ed822017b939a11edf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90160fe3839a529d6b714e23f49fcc95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4d3a60d9f2aa2616d1729ecfe89b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf11639c50dfab68f6487e8019938a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc86ee6e04acb8b48fe41dcb26f8e9e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92d0ef0c304bc6debc63c564f3c7cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571d3fcaed53af1375c752530acdbb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6857637778b38e3ed22253d5bf8751638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b231da5dc964e3ffd979418a15394639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9b76c296bece46b733f17feac2c98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad65edbaaf1a200c6dedc616091492641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9064b9e42313735329b4472c961d194642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fc7fe6d8ed906016bc1d5ada08981643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2b6cbb93c0d0992f312dc4211f5d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c4c099ccb82d89153b3b613ead39d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c36313740e675876074383c70927646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887b5764e24f74c52c30ed6e7098e55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616de90f1963286c28ab035652425f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1970317c3b5f16744b18965914ad4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab1480338c9ed7b43541da5221ce4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72c18a8b9f21f578566a271fde582b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583b5aaa9e5169f21ea5668afe6aed2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52d2553f13e9aa5387c6f2fc2fdebf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730e99d8f37b433eadbc46b63e44e99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68d6c4fd36b4eaff864f41729f7c2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c7d5d88efc2bd8e57bceef4241688656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dc347a0ac7bc51839707d0b810434657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450131148d659ba90fd019c84842d1a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be1acd4c019c24c66b3de52b4c735e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632015dfd58b1cd2920021b69cafd83d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749387899e2612a2108118148ca8f9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19a223a88d91ad2ee9862290c41764662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078633525e7a7faedd7ce9afdb4b637663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa55a9fa2cc228eab3e0f8ac67ec187664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b0f147ec8a4f695b1aadc11657833665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645f8aa08f76ffa82fb9c5771a4845a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575039caf0514b455b9ce557e099adf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c39ddc59bd2584b7df52f9ce69023668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14f146379a30abf0aedb17c4d37307669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f30f2fa598a3d99db0c804e49a4df7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fd20b197749a49c304b66198cc1a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef9cd72b450691afccf3643f524d94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8535781a4db56cca7ebdd4299befd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af9cb1645285a525053c9ff19c7854674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f518b5279b19f901fc6c275c875e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c8e96baf81fc889c0b70b21cb2332676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b595c01855aa79db87fea50969ec759677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e348835ec55c72b4b4b626db5924aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ccda6e6b12e71877ea95ae2dfc7fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613369069e2d84703713ea0a6b6426b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faf9c636bd5e472f90db855288c9c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9592334cf00887f4e350725d156c7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bc8775db5353046212d7fcfff46fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6112402be5d5f3363c56c1333eea04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fedaa669a9c4400ec6e549de4aa6a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a03bcec3393b9833b58748e8463138686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6f3af557a54de934a1678fac02fcb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a5ed6812ca7952e2e83be4a9efb69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f237f294b84f01543966c2d46cfef59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20b7022c9ddb8dacf7a9cff405ebd5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb38409efadaf569e978271b41998f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656493441a3110097a84e7717792472692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb90745411dc557f05dd9b7c82eac61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59779292ccd156c8ba9879b634829db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32869678dd72b8019431d58cac7ec3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bfe7d607583ca1663bcce49104676696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b1257d7d03371241e4966e90aa550697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8d28d11ba2a64d3c8950a15698b9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a7ff968ee1e558cdc009a12ff9be1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b048c02be3d7830118e682ca1c687e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdf9e9528faea8661d9438ce795307701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8135e75b205e4370e4f3bfb78733f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e29270f0622b8394451d79fd5d04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccebe2bff6aa9f81032b958038ab954704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832c550d62d841f2ca0cfec4e34842c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca667002aa69cf71d6d1b49bf996b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c4493033ed8db93b55439d2c9e973707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958b1cf2ee39d68d048f44d7b041572708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03967dc6d8ddfe0b4b8dc9d6fcb915709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51472c4fecf80fc4004d7dd9223971e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1daf70adaca5ae285ffed1bb31a2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8ac83ee185b97d963f2cafdec1571712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762cbd5c9904a33744000bc93c64194713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f83107ae6c6a6f9b9bc838a83a6133714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd965a5de84b06303810572f910b2c7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5cdf9847af96053e114b8c77c6c9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74e4004e6da2bdff1eef7a1c81b88e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67aa2618378ccb8e25783a3355dde1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123bf0f5b26aa521cb5b10e27bc7aa2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4b39c5862397c9a07b398bfe0232f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2653192987bec4d0d7986e1e7065b38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2c7c75488a2326b006379dc75e9b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04afd37fc1d05590a3e74729385dc7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f16cf8890c6ccd6e7c230b56222a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b0212d2ce352762377fc270cfd565725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e89da22c0c62575adc789c871c1991726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152dd5df135bdd271c3b2a555a2abe9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64d20ccfc36c5235862f3b2d437ddc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850008b52030954d86b55cc4d81d2e14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae27fbef3c432489055f1f371dcc09f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508266f11c91f512e19e60b8f052cc81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c295cbc880bbbd6e0e2af2ef666e4c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8db3474659e4640e121209c1db0df3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a638870b94687c0ec735c201c8044b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b765b7a54621f261f3918622599d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b51e302c520cecce3e0f5aa904920736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d3b9a13703dda988e4d4521f90562737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880975685b01b130ccc05cf8b6e402a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dea3cbe3ad219a6cc925215ed0007739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f09c9767f37e13b760819e20c4bbe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5438ab97fa75b715e5fa5a1327f67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c56caa768e85ef2823358e1e8ae622742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88615d323fdcbc3ed4ca2fbc57bcc7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee570390b3162ba68be66f503f0ed5c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614368cc7015def7efeb69b56a2f05b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c8c258db45411f5e3f8f41ef641f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1700158ab069a10a6ac32852825a032747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f83dce9efb520999c6381638976df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096ceabeef00c04144fc2ddedcbb86e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c67d2fede840789459f3d8a8cdf09e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f90da981b432b1919e3a0b38e6786b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82655bb62dce557136e9619c105332752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f96cca8bfac7161f70e4c7d3682a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d98f007bd29275e113774f971cea1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5b1846b4e3046dc6bcfbed249a777755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dd9a2f69b0bee869f9b33ac75585d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1cacd70e422fd6515fcc1417ec9cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6796e4398306507dadffcff8dca20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95870f4e474f7bae9b1636fb703ede3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064660ec70775c32a7d13cce3b061ab31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef6179bb9e49fe05e868df2a0388022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5a0b024d735b130cee25a673efd623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368c84ec4eea8765c714cb1baac7e6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73fc64a0a737af85d395e2d2579e105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b153c42d76692d9e57c338ca382ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775702e8f659781a3fa69dd43dec89de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed521e752dcc617c7544e05921b85d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d32bfb65c34b2011734f3ca31a33f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82b45910d94f6520d7ef0c20425f0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8078cef1090c03a3e927a90ab9014611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da25838f6dc5674fe24364704e5de9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788e3e475e41f3ccd1ed3d039b954ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fc28e3953d60e2b9daeedeeb00f0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f6b3ddc8d2dffde3490b2708efb4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde57a569b67aa4e2dbdea158159741a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526329b294c53d3ea19b9f4387efa60517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67fe4d2156ee05c838719f2dd3fc3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaa59997c0a158ab24311f1ac9156e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5943605e4bad63ba405cf50f125f4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffc202a657e1dbcd03389165e286bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4745f5ea8d05ca198c881def769afd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd16cf3dc16ea2303cd8dae3a417ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074cfd7b42984a60cb751ccdb01a2c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff348cca3d136f56a10ce928f51ff8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b99ebb094382a465e3b4cd8f5fd08126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c02f335f77b0e46af7e8b22f2ddc1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aca214e73970c4f6f853eea5bdf78428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98208609ca7bf4b8276d5a88bbfd7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450044ed8a3d1f25b9ff929dc580dbc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9759cd275f77e519fa68dd857785931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c83d172f0e70fbb1a13dc3199957d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b45b0715349c247691f4be1f8ebf5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7950610228cfbfdb8b1bcad71fe2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0ec2cde5e1e640f13cb21e2ac4f1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93be41e1e5bd2ec2969e68d491cea8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f6fe7d4d1286ee0c9e8a3b905446d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced5707045c6dd7fd4b283920a8ccbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89380e95951a13b0b0e19e7e6965a0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e15976a74fe892b27a9651d291585f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23169afa7872b11994f5f4b6c05f25aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476446b70c54fecaf522658336a309842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f3eac3cc7bf866543ccae18874d7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5e854d36e4f2649ac1d1d4eea553a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70952b7c8d4d922ab6212c79446bfbdb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c5f571bbad91dc95da9d43f2b2d8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2240348cd49e2a2c34d24646ee56e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bfa3fd6d83abefcf2677888792ae548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634aad0ecd2fba4453a456637f528eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef72f2c9098b7dc2601f9af2a9155a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191c66380787e1e1197842bf77a8bb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906a5039a70ce986644f8f7c0bed28552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e51ad68b150449db8670caaaf05d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a91b9156529ea5a435eb7d618b6ec454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cd187e9c698f779a961c0a3cb0d5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbd5c83b8b27358f407340ec2a0ca456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43734c3ab4cf0e844cb1adfe381a4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5109bc50c9b6022ae4ae4f9687fa11258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214c26c4baca3534306c4e46c2b05dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdd49d87079993b8c8f8d366a7c62c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d3fdb4be41bb2f143c365db8a2d9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c1907c4d40d6e18c3a2fff65e539062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db995e35311d8d42120c627c28c46a0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ab2095ad13841afb45967ea22f13164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487326e66d02228c602eed205eb5bbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fff94241255adfe93df3b9df6f51366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a1235a705a4fd4ffb39006b45401467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb115814536a8f575945820e09037b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c75e0c0d6fc7305b68551bda00d8d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2861a63d440b43cee6c3a7b1dd5f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4c677d68a050963b59ff81a0d825671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c954a7c16f94429b8c31210159004272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8432370b1e3f0ac852e47c5469ef173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fd0d1f00c3d6e93eda93c9538b98a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831a5b5596bde3dd7149c358a27926375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4afe4e9ad2df81bce66465f271878b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06339cee68d54b48ac82e0a434bdf85577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b768eb3304b3e8df2e8614c61f8c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44139273a7dd0398784065c7da583a3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e458b7db47f9765ebfb44101c6911e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95553a85e5775732c1738c97815f377581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf415b761217bbf98c526d27e0d44e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f2df2aee511b2ea50724c51ce52f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af367b90c017f9f0cd9c02d639a2287d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13682d6d641d1bc70af02358a0f1c3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4abaddc9912636f6db425f23f3416186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227056af8f40ce664d4f5b674f2150bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2563beef8f239a8dafe18231bd2df4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98598016cfe89c9204570a9f92ebe589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806d8004bae1f533f4eac100734553890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf13d9166e1efbb709edff2bc1c82e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676b34b9f4f7b8fc0bc08ba88b026ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b19135aebb968971972b460dc69a6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e25676a347c8bafb623f204733286d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755ac9939d65f6d9f2848e3abf4502395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7c93067a807d76e7a1c0f9aef55af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108f08676d8b641b915a9e0f842a7fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eefdefda3c9aaedc89c31d47235b5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff57c23d41cc78e5bf40f95758d049a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d231a4dd7e0838b6a1d566b7de014de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87146fc58464a33a1a1eea98f3291eec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed07c876dd1b577487f685a939c5c1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbfbc07ba85c06ceaee1d31a3ca76d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8fef955758a4adcdcc1a81d0c7876104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369acdb27ed4d43656585b9965b47f5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61a280cb304e5ab394e82df1b1e618106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87497ce145da52659e448898bb75978107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac835b4b9eee875803264caa31bafb6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee210cd92a4794f4d7f72560dc392f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48409da7527f7e35a567b11cec6b8f50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6238af7d292daabb30f2dfbe6bf120111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1371e979dedf3de1636f5811503762f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e0dbd598c8af11b29fd4da24709b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b734c320b7d953f90b3b7bb96d36a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b3a2f236c11fb0897153ea9995e31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690614236f45eb891b91a0f028c0c7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41258e614d8f1e0324ef9740a0eb2f58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155084438538ae529da3ed5960c061fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cf8ebedabf8d4fac4c520ca586bb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1307b96a42546f02f17304fc987e8ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380540eb1b9ae38e8f4720ab50537b2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064a2a3279d06ad24f6bc304eb5fc20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0a1b75c429e51526b845daa2dd374123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9532ef5a4e792cfe3bf150628068b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee3195d372ef2ed1bcfa7615787eec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0a3b2e02dc5461a4d78bec7f855f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac4eff2a3ffbd0a2078d5004cbe816127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f333d84d9727597f0b1642f7cfb043128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfff1d9a8c07cee84a86060bd1fe5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786fd64990640a1400bca006cfa20d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ff0994e9439dfc1431b6603d7ec95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffef5745ccf1dbe30bd1c06af47a31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ee57019810371443bfc130ef33f9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1b9c83c7f61259f54728a8dfa4e30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c4b6a7c5f331691e0044cab0c61cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a625ef90d77bb73f943300c4230d90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f604227d93f04825bd88e9d109616137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d24bb3dbdf8383aacbedbd8869d673138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111fb754ecc236ad3309556ca81f4b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6fbdc013476db8b99c80b2fa89714140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145ac38a536fa59ec275d851ee1dcd7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca60b3c47b65bd59005487813f8fbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04539130dbf6de7293230ef3fd1f1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586aa8dc103703801bcbac7ae2f8d0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a805c725ab2c0953cbf00617fedffa5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02431e57334b9e13933e0530240af1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e61f69126e76a293e6e41c8e4cbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b80d2243014435413f1c4fd5a63121148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bffc2d9a781f6971a4bfd58570459b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3856312f5572562327c08c8b2d4c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d20f7ad5cd761d8dc4a3bccac59b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e71f2c95510550ba846f4225683ae7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d893505a2d94c7b40550016a6b618153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02e6867f07dfcf36386713b501fc56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44732da545fe226507f74f638a020c31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e1b59e26f99d2fe2905d191fc59ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb1edc3952349662bf2bce2995a441157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4e926259224a3c19f1592da9d33e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291664ac894c7e47cce8f189d0013c63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5977087101b0f1328dc3903a33c44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28b2ee4d8cec7d7ef7221652db76e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ccfbc7197acf2fadcfdd8f38b6b65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e92f3b1f0ac7b3444528d22dcaff5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e673c3a2262ef608c824ebd1d4fd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db6323a8062406b644e83333e0252b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca23ac598abad2217f51b3707ebf868166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5558a24347a4c7f739aa50a23852b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b64ad0e0697cfad625c2d601bcb733168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2153b49cc187d5bf8560d0f20b1428169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f888e4419adb1ad587e3e891da79766170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c20931dad75bb03e1a1e3f16bfbc9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eda0ad2f008055c4952809fe1b040172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f4b17be8ee8c5c2f2025ba4fe843f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2ad13acbea4da9e7a255fedf7a237174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ce03db1fb1111e52c562c90083ac3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17b4e97b11dbd54c3d4110abb54fd4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceeb6bb1200089d0c5d6eeee611d3ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb83da51da71db01c02479af761a7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51709d26449548b0b4d5c141ef8f2fc8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e957ad353066196e900f9cce36c49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35fc8c9bd5634af2af0a245740f3eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928ee0c021a82921c6beb9b43915cf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a945d7b2eb8b25eeb6952ece60c3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb4432b7bbd47f2848e1a85bd55466184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09babb77dc8d250c319eb6ef055667185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083565fb2662925c0eb3169dbdb793c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324635c18f77f4cffed93a9dc30703d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc4b9b4c509f96e65109375d337213188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33938946b4ca52e95762a3e29512a6fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09137618a5a0379cfe126704a6bff322190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e13ff12f948ed670f1e5f79f254b8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da56575ef027b49c1c6f175a82dc6e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83160d2dad5bfc912e5f4d23dadf24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cffed50164355cfa90ff6a7dee137c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251f510c03f6f25b042a9040a87a54a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e5956300485bca10d11b6592c61b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ab682209829d05af1922ae3927d4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae586ea1ea3d4dd6f5134112291c08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1f6127df922455467ea687342975a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285741ef48952fa577cb1bc97c740b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979f650f52ccecd634b8af7158151e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfc11643fe4817b8785cb74530365a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d1b54cfd8cf94c8c045c793f182d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81a128dd9f83e8695ace3520a2cd3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac04b3fb625629abd888173b573d5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca511eaa9f9510844c18939c4132b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089d7ec03e32a5c0d2e0f3202bf4612207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affdfd53372ea3fc531b3b4614b899e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0bccec692e95d6aa153d4dd20330d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc37af33a2d7902bd6b7bd80fa0ee0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442a9e813a11a75d1643236d7dabf7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c395d53fb61c73046b1ff827419fd5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04a4fa3d8dd62fa256c1fdfa590d2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff23b3c488a73dbcf96566d48a74f5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6276b99c474bb26bb5356f0e14e96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad32f9a87d541eaa6e91bd755131f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b32cbafa9b6384ebe9cd445493329217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5109ace4066bdd7384431ae76a186c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f30ad30db3959c578f82b73ec85e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e26ca7b9308ac1d99398f35c4e6c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eb71ed55f05de137c7ffd013edcf2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0fca9e9101c3c67a90bc7b2331eee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a604665a174ece54f42abb89d2ce8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f72106c97e2fdd5b2382b0a7efa6a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fad0a11f83cd093dd8eddcfbc4c8f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c56158b78e8d13192f281a55e9963226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cf50916db89ebcdff0a4dc4699499227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6943590862b0a1da3721cdfe4cd66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded9aa6014fc87e7144599acdc4fa5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce090b310a30ee64d3b39567519560230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008fef6b8ca9d5acc738bd77d78010e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400d36b0a68f1642d73945c04d3f153232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84282bf60fae71f7b0c9d569023424c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1be71bb9b23aaa62e6c9d2b41dca7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebb9ccfdc747489ae6600ccada2c14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c05027db590fae051600bc0a790f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c871172d6d1740fbb1920d944ec829237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cf7ab072beb718538feca2253ba6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7f85df09352ca1e84d3ea207cda02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a12460cf186c8b32702a77360febe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257ad6102a48cd2076015bed20e9ff1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdd14e9af8f5f4ddc3cea3df087cad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2903ff9403b00140eb6b80aa7b75b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aee0a613536da61624ecdf401bab7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33698a6c7e2e5964daecfd8bc644b931245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eb65637bb72ffe5a219635fa60ec7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffaeb4fa9b557f845de3d12c11313c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b4ed5ce796767d52f81c5fd32d202248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fb18a394672d29ce7423b378660c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8c980230dc245be0fe162172f389a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ce01ab3b400599969828c127d56d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448db659ccedc78e76fa50d874f4912252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a848836cb0dd656c5dd3368f531f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290435740aa5b6e6a25e7682c07f51b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7d3839e67be43b96e344137222f8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef01dc5079baad0983c348c5fe74c5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444485a8adca3dfb70cd1d77e3b1b603257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa53a9570e368abe601426ec653ff7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12dd68f0efefa4a72a6455e76a47b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc59558f3009d95bf2a9da1aa95d80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a25cb6f1aac9b781d4c9e4b7ce2a37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d71577b39276043dc8262f291d8d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb0a4695e4e48ad03fddc04b3c17ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd5898f3a7f81b01a4d48f896cf93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8ad520931aba55c0f8ab4d91a8cc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db9f8f6601a65e58d78ce79305a91f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30acc0d7451b0b873beb617e54e0bda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb064447da082c6b214b79c10dc8529268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e4c774404523920e07b83012bf8aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330aef723e687f536af9722fb06271b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fb1cd0dd14c680d29708209ca1486271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baebee75e41c9918942045e0be33e32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36238ff477383249a525ed22cb2606273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15c13b3ec848e80842e1a708ab2d1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e3638227d417f267375eaea19aaf9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0b55b9388a1646de497e43fe8f72d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aa333cb83ec3a3b65e422c7bca81b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5b014e05e63d147f77b0fae2165d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5973949a63586b5ce043c75be8a2d58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c7a2cdf9a19cc745fb4fe523bfb68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4f8fc7dc6ecb130d39e0f2ccbf3d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a3035143ba9ccf42ad5b51650a322282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1ae5886e349522ca1bc628150bfe6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb1f743b0baeaf0623940c04d20a7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbc8bc7da4a31d2899d556bfd8d1b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c17ee47cabfc8d723326a5ead05858286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e73e5082fec6165f271bc27a1865d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27988f9b3a1780ca050d28473c3a47aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0065b8c48c321d2b86081fd92a33cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec23a5ecebab015bf586f8afa5c7b71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0371995b2ff3792301c29ea3403d954291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05c7726ea1a10035afe438e37f4a6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf35916ee078b18e4cb53939430d78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11680eacb25b360fc1ee6be5c6ff45d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633aa236fc2b1758a395725b7b01a3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fe2ed26a7f05a0cf65637c1a1d0cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efc493106c0cdb2136599e073325fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565118835796fa2b5c82ccde7665ed6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09775264a7a5ea0ea76aa49abe0368f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d56716f5ba527ecf4c279d7c15fde300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957550bdbddd3c1f4069e6c0f434295301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9db1847a5bed33e803803a7f2b0bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f8fb0771efee16b608349350bab0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7681ce6732a8ba9483f8357576ee8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7bc3b32d8bea316a505d3c614a052305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa2efa353dbe85b0cc7d5ab6cb7a6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b609bb038c1f2636031f2d04ff3518a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb524a27c200a7575588f0d0c275e4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f7b84ba4d5c9ae74178cf19656e55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e25c58c6fdc4ff986447fa4162222310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd39f4db3a25a46ed8b7d6152919024311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2195451f2d4f55e0e3789f1298e2df4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b497eb51e446f52db99f68441ea18e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580708bccc57be1f695756f6aae74203314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9928156e4c93f24c24f621fb68a5a03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54fff4eb48aa3cef992667818e5659316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f73c899330bff071f75297e8cbb07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c659adae0ce4d50379acdc297d7f62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dbdd3e5c3632ffb452d79c5e45154319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062bff659b3d5a03e639576bf85a73c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c90873531c9e8d083d63fbeb3b98b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59f6aa4f2cb1d0506a0da9a03e3cd0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc2affc4b7c2962973e4765612f6a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ceb8cc7552afcafd4a3d9fe3f79a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134741cca51a1bf5584f3ff8d615762b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d9175f25968d4f5e2243a1717c0e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f2c3f8dc87680ebee73a41aaeb423327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42dc0c87abf23af3fb8b4e27b69a2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baa67c19db0f7c8fa5aceefef1e445329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f726350f4629331b1f70703fbf6db31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c8d80925080e78ab88644da9fd8c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac3e52f07e009a267418a22c1f38c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0701a09fe5464ce295005786eb4d9c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7414caf090a2800b54021ac862788334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a616299315f5164b107aa1907ea1167335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095960b3ae2d37f2648250604216832336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d230f5d383d59064140823bcb999e6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eabaa6b27d7e7ba6cc9d6c5632ef3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f59a55b227dc0e6f3943bc2fab31b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394ae0f52181c4fb7fee2a97bf57a20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93884b575a6abbcae55cc2e968fe1db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57951f3446d0f93e1286d9980406e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62337a28b528fa662cfd22f53a4ffe7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637e1e671325426a67df186c11a54b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6620ca3dabb610341059975a4f3a17e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3335c01f0ca2a0948dbcf29876d8006346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417c0b0a50bdd1be927c90be243f06a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d6c0be9d1db4a7fe51babaf09e939348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718b85c9b28d27c5e4e4e4e78ee3867349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eff8ccbd0a7a8cfe316f73eca58e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce49093e0f775bf00dc4c45bc29ce4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8bca26033a3d2b49b5c2e3eef0038352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c64547d84c1db1baf4a26c266e974353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99526396c9cc7a4ec870a9e41c3bad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa027238bd98ada51a69b97777a31e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76110960d694fa58138be6a526a879e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527ec4c26a2f7423e92abeeaec236b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6065140c40372c5f008da91ea0700358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f2278188b11fc1290a0701b6ec378359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005d4f61f6835443a225d6a782e7521360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176e6a0f1805a028dcbc70e4a5124f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f324a6ba5b46b406ddbceac26b0809362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639baf849fcbd77cefe0d307d5dcfad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d38ac98ce7d958a500dfcc23ca2789364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74847a822b7871623f1a755d86dbd60d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e46bacd0f796f2958a5847c93514d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f469799ed821d38961ccb935dc4f975367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456abef68752b6402646af4c147a87b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c96b2e6624d7905e9215b404e71b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0665cc4c6ed83c701473ecb4cb2af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6006e89eed96e5cc79aac324b29b4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408d9ccded8d9a0118ecf5e827d296b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb992be655f702048048b2c22c0be4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e173ec61583d427b5c91f83427434374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c9557a1c2d2d6d4d192b7903293d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3914c49a656641df673f05e22d87c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604f94d478ea24dc36161359c68d05d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc70f6b6db2464374f26a43e7a81a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb070758b166eab10bfe7131ce111a58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bff03084bd130df8837cd93b97d1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b2659fe8cd21d46ba9417408fae4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e26a9ec01380cfe4f9bc0cb45d901382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f02e2f2eea00112deec9c575814639383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d7b782687e450a09415fbeae19478384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118daf8734790aa08a3294d41f22f9a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b934d2255afd6056fa16ce6b0a755e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3855ff328480c4c4357a811b272ef2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bca3a9306dde98e5d3fa3a0d45129388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e91cf9abe92702410f3140cab4b46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f8be856f63deb6ca9cd9e7a56ee5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c60f7d95b134baedad3ac491252be5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b89afbbd0bacfae84a75ab8f79b2f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345257a950ff4b6eba77e20864efe734393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9801ad85973cb8fa84911db6c2e0d9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a679f3b4bcbb4745955ae3383bf7ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a3e31d5b333413a243a0e68a85c80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f1f2f81b08e50b884f2e344eb5deb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b908a63d2a9ec01c0955c232ca530398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb894604139d8e983292e6d6c69d0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3ee8bd550488563d67b16de2cc0b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ac7012c529e812500be20f006a6ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f0f1f0f3afcec5ae5e9cdc2ba0403402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab365862c177dd29908476f5e138706403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6751981410ea1526f42df1ffd2518404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f18999b946d022089977efdeb5848405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdbb3b8c2a935637254deb350e3a1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bcb6d0e93a16a0eda35df3dc0c689407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060cdab9a9a39f63e4412eb6f6948ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f33a74d76ff38476942284635548ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a96618207aebd5e8ca7b92c74df078410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ed023eb7110ed6d61080cdf9f44a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888003531f61cf802fa0da6f89c1a9e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8c3751ed6eaf7ea125d698fba1599413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0401f7e5959558f747e47c8b817c83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95213e073676290128280cd055c2e38e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db03ff56cb153de1e05dbdd2f13195c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93810b2f1ffb0a631db1e2c8927bd28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f1fef2b03e51a1fa41ccfcf4e975e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0adc38593bc22cbbb8d511ed1618a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b092034429ebdab9e8d4d5d1ed8943420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016718c80e495d05e69ae74def97892421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bcde806d7cb56009c674a82cbde0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2b6505e49fa1f9c8083a581888e87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd462011fd73c393d89527a982adbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870cb35ec38b759b87692c8699c6472425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab69957115aa792094d743c73c6bf8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8183093b1ad3cc57d32c59f1f75af1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c9b606854ab83b56a5a7d4ac1d75c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb8edc079c275065569f8cb91368cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651c6b8456dcbb4bf381b3d4f5143f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c61487bd6915e6e773632404911f74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbe6595fb221ea60b39fefb4d7004b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14df6e8dc769f552d7c1736700fe915433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d5aa96c0bb7eae6610fcaf3b56c45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66d058b573e089f84625d8607e1ff1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88771e9ce97d184e5e25508677224a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9523392631b72ee110334f51c50a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6895889558ca845c19d09908daf4c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316215a8960fa62736ff1f6131f998d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f3640e03b437f8d02e712c20b5b6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3b2c6068a707ea4596fd7329a7e68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b730781411b69c5f2ff7edf8cdef94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0687605e2e653f46ff69139fdbc184c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7165598cbe5ae9678d90d4c204dc96b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd346cbc86891af9eeabb90cb14023d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e40f8b785c350936a8f8cd8840327446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7caa42f70fb966a6eb732b7fa56ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acf0fe67d401f6f05c547dc880f6e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3eaa4704cea92ca3a310874948fe1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a877309ec5dcd4ab44a8232c7932e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ac599262a380b1b02600e977841ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42df44a22ef6cbdc60b35b8df63256452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dd0334f94a08989c405b8e352838b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7422ae9321fc7bf50c686b60959c3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a55a5278f6e4c13bce96ab484affc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda9973051000921ad972a936528825456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6cb07c7faf23ed0af21a0de1874d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccaa47a7c8e7cf265415888429d234458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d999fe05872f742f346dc49dc20c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0c5c99b5e6bae1d95468050dba6e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7019a33b373b24f07c8fbb01c493d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398fbae1c8f6b46e8d12b684f0e93c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3b4e7f45290257ff73394e1e3f2ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98025c48621dcb63b1e33605ef2b41d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f49b9e701aa8a4138c7dc2a3669eee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbec4999a8f7a6e200c0547625876c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb987a116ac325567373de48604566467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911573d7e60ca5e1fa529641d20d411468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d296f135d23067913825dfa6248a8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9539b999b028922d234ef1811782655470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68972dfdaabe5e7ea1011e7403c6a0b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db615dcc31a7b13cbf6c6274e9a3e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf4e334bc7bb931affe941595c0653473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e1220583be6c3d6267ff355c061c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793da9aae54521fc3dad93db6c8cd45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf1f9c64c9c3c1f23843c026a811bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a23b31f189655268e0c5c4e91e7e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab064c04481b6460afe86956d3c60dd0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40d8d3eee041a7be20054d0a12ece8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f10220800ad48643ce266160920049480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbc54f26be1225a0cd81801557aa93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d22a760d16ccc9eb64053af560b17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb921f986403eea05756027e8e9580483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adab9b581dde59cd0da74e51bd4393484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e531ab24fe24416459b073de76b84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026299f85d25fcfc390db9592558a5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19330a469c29d2664b11dabe8c403dea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dce387826667eac035eeae858d4cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b369379d6bf2ddc4f5e689448767632489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2147bdabb6092bebaacd6e558fdc861490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72559f6dec51ff2aa83117ef67fbdf43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031de12011b6c567805cd88c54c1a2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4821e93b93a66c101dd8e55594fd75d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33499e4b86703ae503a2ed468e3a1704494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54696f3302fc0dfe6a0a7385ab1379d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12661b9255f9968da2a97e48627bbb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6afe61043991313bcc15d6d19d57b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324baadf38d28f310a5b7742561efdab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804d12144ac1f9e35ca1c1d99dd94ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53640f0d21e102e5f90624e23d55f1b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f26b4bb9464621132de12ffc12354501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530ba3e99ccc075ef05554739808299502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a217af12bd521b32fe8358e53597b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e377c60e5c360ee55c28a6692d732504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8ca5b8a0c80049ecedf952c5f8ab9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd296c91fb29f0a2562c82e0e978e22c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4fe169fd9c640885b240e3d9819e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7ea613ba386d2cd3d9a8255d247b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32867a50e8909b500bb9049f111da6ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54970a154fb8f14440772968f3ca518510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b3d411c266638748351b8923743fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2546ae29f71f0d0f6cfa3ee4261e6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6910b73326e13f69978ac5ae03c0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921abc80052cd01a320b8e37dbc1981514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d08d8835d831647855ebd6a28e7c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e409b567618525d7c14fd4ab84157516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3cc25ec9703947ba227b69dbbfd5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158324fde12f1fda7b36a9b35824300518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d1c0af70d6ee6e0104d7c9025ffa3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b33be195e2332bde40973bb252d1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71d5d616541d22d4beb1533388bca0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40acf410310eb6dd5689f38ca4f7c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1863b0c0d35de1a693f2d9e936d6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0f549d98e0dbb5769e323420f4f44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bac5aad5f022e9841fc22ea0847495525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ba5a962626a8cd197ed2b6899a0df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d740750f358957169d48366695f1fe6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e82a1b9fdac94250906ced985e181528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e20da78c64591796cda9cb6ec01078529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96335fa52cfe4a0a04a9f74ae5b01e5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd588705bd9eac5fcb02f335a4be98d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512787a37304eda5efdf6ad8bdb23f35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0da4c64fca4e1555c51ce280d2eb48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4aeb48db540f5351388efdfcb2f09d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db131e35b27f2b2e07d00edaa12acd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f571e9eba5b91c32f4eb892800e420536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a531f9bf21ee24924e0ee5ee97de4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56de8c6c2564ecda776650c4183b13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcea4267214ce6515b7d127ce40c835539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc5ab3b5abe25199ee1d48e42ecaa1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455be33f11f46f6fd25ab9de997dfecb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f424d44d37455cd07d0e9ba8668df1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102eb30eb1b1000dadbb03062985f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e0482765732aca5713a60d6749bee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9f59b18725c81a3fe1d2d62adca35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f25e59e879cc2966a97f3d51fed55b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65c312198727b57bb22335bb035504547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a47eacc977b72119b81b1adb1af5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445955e73205e885383e6eb76053b80d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b8963ff54e7a2c8f0dede3e53227e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726a0b6a2a8437c9283650f1fbe787f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce294294bc018265098488659bb5fd4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11a03416160d3854e41e606f624cca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38e1d0c4a8e5c31a34c5705ca12c0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704c654c7c912eac7bdfbd5fa3b709e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c39ba1d5b43ab3a2c3b38cd615cbb7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93953395e409f9dace54b84710775e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba57ab025052f872abc6bea4b43a02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebf7c43b69b77a376698da4b73de8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd4d45fbae49aa38befb97a20f0cba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164231a5697fe38adceeb6ad3e33ad3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e290a979ee7faa0fc9ae3017409182562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83022bf263b6d375711d8f7ff5b48edf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b61a2332cf00c5fb67ef11d5c019d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92565fe784bb8352fcc0f89e84a8fe17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95697e099b96b1fa9774138a15b89048566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb087fbdd3789d30b832bbe08c31c197567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70262f6ed9f33ff9a9fa6cc66b700d85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5de3d787c0a485d197a8dc75c1ec55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02058794ebbba1dace6c3838376a8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210eb25fec291d98b74f7fec250f28bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fbd803e6ec63f61fb216c542dd53f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ec873891007b57bca413988ee6cdb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dce75ffbf9577197df7672140d644b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85a8f5143ac5b7518919be20e154a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526c995989fbd65dadf25d1beeeab92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15cdf7dd5cd04fc92f12fa08bc8a8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40703ba524229a7cd2f36196b2dc4d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd93d072f64fd0cf73c01c4778bdf1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a0d39baad1445dabb9bbf200bb3f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8bcf211e27124d4747441f4a0453a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec42801c723dd8de2d3b060dcf3eb72582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a631bcac7357ee19892dd57b739874583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76482ea20063761faab612f0ed613ca0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23198320a4c68fd88f7cba6a19ea603585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ca5bd9dc3d2475b7c1ab209a8af77586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f1f9ab3a62f9f2a8c20cc4a91c8d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a27c3bf65be72b30bf7fb1692f1400588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b276388dcde6567be8c79bda4ea51d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddbd7a26051e123228d8697894f542590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6309134da7dae1c259c1b76e64ceb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd101668e59bf413d2cbf147ecbd1ed5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31c06da5a0f4e270465c7d69356c65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08240a2655386e31ed52fc60af1357c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e92884693d3cdd2aac818f9869a53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495485fd0b0563c3dd1802c5bb0874a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f500c16819e124dcee9786905855c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0654b4fe6b2d3782ab6d194753f111598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab273a23ed8d125f484cf51359bd571599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636bd954a4c230fbb44050cce92ce90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29f713d3fdf55724816356eec3d244601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a3e0ce7c1dd6494549171be838bfd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339038adb271fd4305a6670603da8d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6183b93a685128f2724c6081d6e147604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c045ce303af56f8f1bb290375a93b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e59a39a78db1901cee6d025be3684c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76762aa8024fd3929a9ffd8e46ea26b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7b81e3a07a4aa2e505bb1ac554215608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcafcc846f8529ba59746a9a491246609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192392980c97da107a7c89b79e5ac2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e1dc7e6bb46c3eb0763610cc48b18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a513f341745054f9b68f76440aee960612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83674fd5231c5660f74b1317327a714613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2034dcdfb49d8c23b85b6aaceff365614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52250aa80a76d9c19c381f497d68d977615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581bec1eee2d56a3f1ef57027bb9f79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296407534a0d3c4e7c1fdeae7de9a46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deffab4cfb37ed2d3faef6735f2b16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534be3187f06cab58c9fea4176da465c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c734fc6d5f01fbdf74ba30df254424d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651888d1fd3741da33b6221f5f0dcbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b55d9aaa8215ad9cb6e42a28d872f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59772d64d5ebc682aff9aa40cf666072623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e74a0a76e14fe6cff4367076ea73ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220945ee8c6844160dede111c86864ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc073191c97c87d166bfb8057540b468626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06317152568175271536d1cd67a3d3a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b085ed60b00464227f67a717983b05628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abc7a2022d743365802eadb8fcb829629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef49ac1d60c319e6a5745753a85381e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038924f4d31570881dd7f17e3e9e827631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8fe461053aa82a18dfad05684ce83632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522847dbb34edcdfa1aa99f52ef5231a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18f0fed8ca823747e422ed08d5061e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb9c10d1cad3417871cc883feb83ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bc5126544decee6031e968d0a6a29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7186cc830415e611ca6ee07cc36fbe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee6844cfa058479e70b94271d0b0f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd04ebff93e91dbb29e6751eb3844b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f68050c00e8728e8745e79700d55a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749743565f0bb12819d2c7ee6b9323f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44b16cf61caaf6db4de572fa70d88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999b30e3f66d962c6a40eecc7cf5238643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a2680827b5a70b06dad89bdc50487644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698d0bbd0d03cfafc1a2fb534488192645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5db38f7e0a45b26b8e231a00f17370646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e137f8cddfdb7277294ef09e3de95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0dac72cfa8b05aab2ef237a320413648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacdcb35b35f7ec79e1f2aa02fb9c2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219beaa71a827652ed59361617fb8bc1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fd9a6232293591e11f65749d8fdd7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa5beb93eac5b29f411ec52700f9c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a3ff3517dc60b87ed455f129c1828653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372db445165e7cca475a95dca6773d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5e63e3457298bd802e10768238c76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ea8c15a44927230d6ad31ecc7ea34656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a79ca00dae6c2c301f4856879ec69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58ac9dffb95624e2090ccaae540663658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660498b90d11c48a5910ace2c910213c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd8af798bfbd2ece04e373ae19c805660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d3a6cc12ff1c2282ee63ab72baa31661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d557dcfa2df189938071010d525eb52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8892bf0eefc7e616f1525e53ec9856663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1a30111557cacb871aee9ef4e5420664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38d1b05a4639eb846f670a26358730665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6413f3db3f081f53655615a6d80e76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb1bbbaaa6b919604eee142d604062667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a74dfe6c10f177bb70f1ba53485ff7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bff22adcae96aaaf0dddac2e0154ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1ce0e2c121d4371720b1a6220956f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801b06382d576b0e3506b76801bf938671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e58e3e04def74f2519f794a13674c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9c616cd564479fe44931caedd3912673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b21a16a233069fc29ed43c0493d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a77bbd779f3f4abce9d216ff0924a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691c78a50e3397320535753e67392d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55c45a25d729bb01842d5493b2cb3b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5b9a0733b5fafad7735aeeff79f59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04012f6d62f44af77dbd8b8fb19d3365679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd42cd25149d284fd88459e085f0194680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c9c567ba6c9c26411a381a682d078681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566db798f1570a7639ed41b680c9cf6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf3b3a3eb71e814745f5147d45a564683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fcb367e9ee9ea00fdf21f2a22a50f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79197762d7fa4091f5d3f06d7036c613685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d598a63f3de8a9523ec3b2c56aa926686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47449976aca6bac847c4b9f2aed1db4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dba081457004533c967a110e44001688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa01d53cf24a3e28a3300078c0cd92f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50ddd6da696e1fb3cdc7adbad755eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097008d8d5f73e846e8101aad316767691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10bd5315d075751b63e87219f82bb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544d3484ad869f85d428afb9d063916693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2167ce853f658769e0c7c31aeade2de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c57535b04b8239870446edf9ab81c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac9111ccddec38aa0c4cbf5a675724696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49001ba5de1fbea69b1db559d4ef465697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aef18d07f22e813aaad804feac0bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c0103282b5756b418da549bc9e004699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3e5e18d7cbe5ca938f7251b95a7fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf5159251913b9f85da40c0ae5db6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8425aa2e496f56b8dba9528391649d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239c9943699c94c78c11665d1c363dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e3cd26477cd6cad6cb32dd106a470704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db271e4bbdaf32f2197e2a9acffc7be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0262800350ac7464a90066038ee56f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86808cba4e5be585720a53bab4a5c83e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca09486e91f7173213150e62815dc3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51617556fa221f028508ef7232c3e7c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58f77361f4cac1e3577afa871d41e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c425313c7b13ecdde57ad28c2903970711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530885c88ae31f2269a2e765b62dff06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90325e1898fd4d53bf66a5e5f495e58b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236134212cdf0d82cdfe61b6887dea4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9630ba69c3e8326c4dc2820e8bd6be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c5e478684524d17136da5f5c9241c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb72f73624909c2ac4bfd8322137ee7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344f22ee8ecfd84c6cb8e9f0a2dd2b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e596970a6660b57e0918a369030d54f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc11c4df5e60075626c9bef9bc3a59b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3a069aee63dc4274ad7644b8d333d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320315c4530b319a0f40276906b6e884722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126cf1a0969197171f333ffbb5d62cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c64e969e37cfdfd6adbce8deeaf9c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749b018e4d25d4ca917fc3a08a45d14725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576811476432d5b14b31d7a8cb6e27e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553b4d0984683f82ebf0124b24eac11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7a5bde74822ccc4a60b7a465a5214728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb385ede7ca092b0c756a32fe473dc5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c9b47b57f38a56f163396efcdd073730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ce5a27bfb10a4a2cf41c022569075731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4af696a6017922a051537a90d69dbf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794b70b1b06fa59d417c8577184b60b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e4a21b33ce7c94a38c136c7a9db4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293769b4744d5e6d540582db90fbfcd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2517f91714486a39bac92c15fd67258736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76798e0aeea2a5e58e8f427409aa02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882c7f55605bc2f0f322877cc57fc38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04942f0c436108835dd6a6b3f96a10a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a58f3be8caf64f29f637440a8fdc66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24c9f57fe788fb528e64070628cc40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a01440fbec43a6460818aa1a3216e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d47d16e68a8eb811305b68f833e3b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c66a915b495a349e5a4ddd16d6de80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0867319af636e324b8c92c7dbd1cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bec352c9b76cee087216f85b60d30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a05bdaa3c7edac7eef931c05a07104747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f6dc718fd1f526e1fc49df84b6164748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd9998665c8668e6ed6db906899688749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cee61b035ecd19aaa33264a6c4f283750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a625678bce753e81651fcef1e9919751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f719a4095b75d697ce68bfeba8a1f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea322d37251196edd45575f49e597f02753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544fe29c765d476a87c338d0aa0f5a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73044a12282c40ba49ebe183cc972e40755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f33b2f08b819a5326007dba77aa0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac6707e314caa1b2b1e68e863eaddb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137a0b8af9e1d46ae79126821401e67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32813acc4221140243caf33c763e5ad8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>